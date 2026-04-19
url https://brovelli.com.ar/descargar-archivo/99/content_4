--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,69 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5047A137-1B33-4F14-8237-11073950B6BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8C4B942-9EE4-485F-A45B-B92EA4163C76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D7F43305-B8B1-426E-9073-3E9473EC2542}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
-    <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D38" i="1" l="1"/>
   <c r="D37" i="1"/>
@@ -203,51 +202,50 @@
   <c r="D56" i="1"/>
   <c r="D55" i="1"/>
   <c r="D33" i="1"/>
   <c r="D32" i="1"/>
   <c r="D31" i="1"/>
   <c r="D30" i="1"/>
   <c r="D29" i="1"/>
   <c r="D28" i="1"/>
   <c r="D27" i="1"/>
   <c r="D26" i="1"/>
   <c r="D25" i="1"/>
   <c r="D23" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="D18" i="1"/>
   <c r="D17" i="1"/>
   <c r="D16" i="1"/>
   <c r="D15" i="1"/>
   <c r="D14" i="1"/>
   <c r="D13" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="D10" i="1"/>
-  <c r="H68" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="95">
   <si>
     <t>Accesorios de soldar SCH 40</t>
   </si>
   <si>
     <t>CURVAS 90°</t>
   </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>PRECIO LISTA</t>
   </si>
   <si>
     <t>TEES DE REDUCCION</t>
   </si>
   <si>
     <t xml:space="preserve">RED. EXCENTRICAS </t>
   </si>
   <si>
     <t>1/2"</t>
@@ -492,51 +490,51 @@
   <si>
     <t>12" x 10"</t>
   </si>
   <si>
     <t xml:space="preserve">TEES </t>
   </si>
   <si>
     <t>Consultar precio  por monturas sch 40</t>
   </si>
   <si>
     <t>Consultar precio  por cruces sch 40</t>
   </si>
   <si>
     <t>Contacto de esta lista  pablo@brovelli.com.ar</t>
   </si>
   <si>
     <t>o por WhatsApp al 11 33666121</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitar descuento por pago </t>
   </si>
   <si>
     <t>CODOS 45°</t>
   </si>
   <si>
-    <t>LISTA 29</t>
+    <t>LISTA 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1079,51 +1077,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>135737</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
@@ -1444,869 +1442,848 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7124700" y="5162550"/>
           <a:ext cx="999831" cy="1268078"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/acc%20soldar%20venta.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/acc%20soldar%20venta.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3481">
           <cell r="C3481">
-            <v>10535.191331591273</v>
+            <v>10004.188185599998</v>
           </cell>
         </row>
         <row r="3482">
           <cell r="C3482">
-            <v>10872.317454202197</v>
+            <v>9594.6417317519954</v>
           </cell>
         </row>
         <row r="3483">
           <cell r="C3483">
-            <v>12810.792659214989</v>
+            <v>11339.122046615996</v>
           </cell>
         </row>
         <row r="3484">
           <cell r="C3484">
-            <v>13794.077183496842</v>
+            <v>12182.2875321336</v>
           </cell>
         </row>
         <row r="3485">
           <cell r="C3485">
-            <v>14131.20330610776</v>
+            <v>12473.034251277595</v>
           </cell>
         </row>
         <row r="3486">
           <cell r="C3486">
-            <v>19974.722764697057</v>
+            <v>17677.400523955195</v>
           </cell>
         </row>
         <row r="3487">
           <cell r="C3487">
-            <v>34330.676819212109</v>
+            <v>30353.957478633594</v>
           </cell>
         </row>
         <row r="3488">
           <cell r="C3488">
-            <v>47366.220226834368</v>
+            <v>41896.602228650387</v>
           </cell>
         </row>
         <row r="3489">
           <cell r="C3489">
-            <v>86107.630483539338</v>
+            <v>76175.640415727976</v>
           </cell>
         </row>
         <row r="3490">
           <cell r="C3490">
-            <v>159713.50058692371</v>
+            <v>141302.90550398399</v>
           </cell>
         </row>
         <row r="3491">
           <cell r="C3491">
-            <v>198595.38006138321</v>
+            <v>175727.31705063357</v>
           </cell>
         </row>
         <row r="3492">
           <cell r="C3492">
-            <v>371035.39177686913</v>
+            <v>328282.12058549031</v>
           </cell>
         </row>
         <row r="3493">
           <cell r="C3493">
-            <v>734344.97657723806</v>
+            <v>649789.84261492558</v>
           </cell>
         </row>
         <row r="3494">
           <cell r="C3494">
-            <v>1118977.788632748</v>
+            <v>990108.87737297756</v>
           </cell>
         </row>
         <row r="3495">
           <cell r="C3495">
-            <v>9776.6575557167016</v>
+            <v>10245.66859008</v>
           </cell>
         </row>
         <row r="3496">
           <cell r="C3496">
-            <v>11040.880515507655</v>
+            <v>11591.059415039997</v>
           </cell>
         </row>
         <row r="3497">
           <cell r="C3497">
-            <v>12838.886502765898</v>
+            <v>13488.405450240001</v>
           </cell>
         </row>
         <row r="3498">
           <cell r="C3498">
-            <v>12024.165039789505</v>
+            <v>12591.478233600001</v>
           </cell>
         </row>
         <row r="3499">
           <cell r="C3499">
-            <v>14131.20330610776</v>
+            <v>14799.29907456</v>
           </cell>
         </row>
         <row r="3500">
           <cell r="C3500">
-            <v>18794.78133555883</v>
+            <v>17759.158889471997</v>
           </cell>
         </row>
         <row r="3501">
           <cell r="C3501">
-            <v>29020.940388090097</v>
+            <v>27414.925348607991</v>
           </cell>
         </row>
         <row r="3502">
           <cell r="C3502">
-            <v>39837.070155190471</v>
+            <v>37629.546458112003</v>
           </cell>
         </row>
         <row r="3503">
           <cell r="C3503">
-            <v>56524.81322443104</v>
+            <v>53401.666590719993</v>
           </cell>
         </row>
         <row r="3508">
           <cell r="C3508">
-            <v>30987.509436653796</v>
+            <v>25041.733552079993</v>
           </cell>
         </row>
         <row r="3509">
           <cell r="C3509">
-            <v>32532.670831953852</v>
+            <v>29230.987354799996</v>
           </cell>
         </row>
         <row r="3510">
           <cell r="C3510">
-            <v>33319.29845137932</v>
+            <v>25730.146751601595</v>
           </cell>
         </row>
         <row r="3511">
           <cell r="C3511">
-            <v>44725.398933048818</v>
+            <v>35352.300000863994</v>
           </cell>
         </row>
         <row r="3512">
           <cell r="C3512">
-            <v>45399.651178270658</v>
+            <v>35902.53035107199</v>
           </cell>
         </row>
         <row r="3513">
           <cell r="C3513">
-            <v>46663.874138061612</v>
+            <v>37703.284224479998</v>
           </cell>
         </row>
         <row r="3514">
           <cell r="C3514">
-            <v>77791.852792469959</v>
+            <v>61515.753153254387</v>
           </cell>
         </row>
         <row r="3515">
           <cell r="C3515">
-            <v>98693.672394347042</v>
+            <v>79795.906015391985</v>
           </cell>
         </row>
         <row r="3516">
           <cell r="C3516">
-            <v>176148.39906420608</v>
+            <v>139290.81315515516</v>
           </cell>
         </row>
         <row r="3517">
           <cell r="C3517">
-            <v>353954.33489791577</v>
+            <v>301838.0866077696</v>
           </cell>
         </row>
         <row r="3518">
           <cell r="C3518">
-            <v>363955.74320203997</v>
+            <v>281257.12138819677</v>
           </cell>
         </row>
         <row r="3519">
           <cell r="C3519">
-            <v>659334.41429630818</v>
+            <v>509521.43269550876</v>
           </cell>
         </row>
         <row r="3520">
           <cell r="C3520">
-            <v>1535019.517778175</v>
+            <v>1158661.3157092507</v>
           </cell>
         </row>
         <row r="3521">
           <cell r="C3521">
-            <v>3347437.6467780354</v>
+            <v>2526701.5364784477</v>
           </cell>
         </row>
         <row r="3522">
           <cell r="C3522">
-            <v>81584.521671842813</v>
+            <v>71158.065704140812</v>
           </cell>
         </row>
         <row r="3523">
           <cell r="C3523">
-            <v>81584.521671842813</v>
+            <v>71158.065704140812</v>
           </cell>
         </row>
         <row r="3524">
           <cell r="C3524">
-            <v>94844.815827872342</v>
+            <v>80873.857292390399</v>
           </cell>
         </row>
         <row r="3525">
           <cell r="C3525">
-            <v>94844.815827872342</v>
+            <v>80873.857292390399</v>
           </cell>
         </row>
         <row r="3526">
           <cell r="C3526">
-            <v>131113.9678520973</v>
+            <v>111787.48872990721</v>
           </cell>
         </row>
         <row r="3527">
           <cell r="C3527">
-            <v>131113.9678520973</v>
+            <v>111787.48872990721</v>
           </cell>
         </row>
         <row r="3528">
           <cell r="C3528">
-            <v>131113.9678520973</v>
+            <v>101307.41166147839</v>
           </cell>
         </row>
         <row r="3529">
           <cell r="C3529">
-            <v>153785.69959768167</v>
+            <v>131130.75907276798</v>
           </cell>
         </row>
         <row r="3530">
           <cell r="C3530">
-            <v>153785.69959768167</v>
+            <v>131130.75907276798</v>
           </cell>
         </row>
         <row r="3531">
           <cell r="C3531">
-            <v>153785.69959768167</v>
+            <v>131130.75907276798</v>
           </cell>
         </row>
         <row r="3532">
           <cell r="C3532">
-            <v>300266.99987212673</v>
+            <v>255971.98852485119</v>
           </cell>
         </row>
         <row r="3533">
           <cell r="C3533">
-            <v>300266.99987212673</v>
+            <v>255971.98852485119</v>
           </cell>
         </row>
         <row r="3534">
           <cell r="C3534">
-            <v>300266.99987212673</v>
+            <v>255971.98852485119</v>
           </cell>
         </row>
         <row r="3535">
           <cell r="C3535">
-            <v>558365.14057433745</v>
+            <v>476135.19284136954</v>
           </cell>
         </row>
         <row r="3536">
           <cell r="C3536">
-            <v>574462.91292900883</v>
+            <v>489129.59837844473</v>
           </cell>
         </row>
         <row r="3537">
           <cell r="C3537">
-            <v>574462.91292900883</v>
+            <v>489248.26874864637</v>
           </cell>
         </row>
         <row r="3538">
           <cell r="C3538">
-            <v>574462.91292900883</v>
+            <v>489248.26874864637</v>
           </cell>
         </row>
         <row r="3539">
           <cell r="C3539">
-            <v>987498.60081448872</v>
+            <v>842055.27935800306</v>
           </cell>
         </row>
         <row r="3540">
           <cell r="C3540">
-            <v>4289143.2826045398</v>
+            <v>2252838.3079071743</v>
           </cell>
         </row>
         <row r="3541">
           <cell r="C3541">
-            <v>14608.798646473233</v>
+            <v>12442.709055839996</v>
           </cell>
         </row>
         <row r="3542">
           <cell r="C3542">
-            <v>14749.267864227784</v>
+            <v>12536.498320079998</v>
           </cell>
         </row>
         <row r="3543">
           <cell r="C3543">
-            <v>16266.335415976926</v>
+            <v>13849.548019439995</v>
           </cell>
         </row>
         <row r="3544">
           <cell r="C3544">
-            <v>20087.098138900699</v>
+            <v>17100.909179759998</v>
           </cell>
         </row>
         <row r="3545">
           <cell r="C3545">
-            <v>24778.770011902678</v>
+            <v>21071.321365919994</v>
           </cell>
         </row>
         <row r="3546">
           <cell r="C3546">
-            <v>27756.717428299136</v>
+            <v>23634.894588479994</v>
           </cell>
         </row>
         <row r="3547">
           <cell r="C3547">
-            <v>49192.320057643527</v>
+            <v>39768.211192163988</v>
           </cell>
         </row>
         <row r="3548">
           <cell r="C3548">
-            <v>71302.174932209746</v>
+            <v>63611.113120127979</v>
           </cell>
         </row>
         <row r="3549">
           <cell r="C3549">
-            <v>94620.065079465086</v>
+            <v>76507.029149376001</v>
           </cell>
         </row>
         <row r="3550">
           <cell r="C3550">
-            <v>145498.01575016321</v>
+            <v>117671.13722431197</v>
           </cell>
         </row>
         <row r="3551">
           <cell r="C3551">
-            <v>201292.38904227063</v>
+            <v>325570.67295631196</v>
           </cell>
         </row>
         <row r="3552">
           <cell r="C3552">
-            <v>256243.94702785066</v>
+            <v>218122.56553415995</v>
           </cell>
         </row>
         <row r="3553">
           <cell r="C3553">
-            <v>28683.814265479177</v>
+            <v>28425.693327360001</v>
           </cell>
         </row>
         <row r="3554">
           <cell r="C3554">
-            <v>30453.726409186504</v>
+            <v>30185.05056</v>
           </cell>
         </row>
         <row r="3555">
           <cell r="C3555">
-            <v>22896.482493991694</v>
+            <v>22699.158021120002</v>
           </cell>
         </row>
         <row r="3556">
           <cell r="C3556">
-            <v>50821.762983596302</v>
+            <v>50365.912934399996</v>
           </cell>
         </row>
         <row r="3557">
           <cell r="C3557">
-            <v>30285.163347881047</v>
+            <v>30012.564556799996</v>
           </cell>
         </row>
         <row r="3558">
           <cell r="C3558">
-            <v>29751.380320413751</v>
+            <v>29495.106547200001</v>
           </cell>
         </row>
         <row r="3559">
           <cell r="C3559">
-            <v>89422.704022546706</v>
+            <v>45605.299246079994</v>
           </cell>
         </row>
         <row r="3560">
           <cell r="C3560">
-            <v>45989.621892839765</v>
+            <v>45605.299246079994</v>
           </cell>
         </row>
         <row r="3561">
           <cell r="C3561">
-            <v>37055.77964365037</v>
+            <v>36739.518681599999</v>
           </cell>
         </row>
         <row r="3562">
           <cell r="C3562">
-            <v>31970.793960935654</v>
+            <v>31702.927388160002</v>
           </cell>
         </row>
         <row r="3563">
           <cell r="C3563">
-            <v>83860.122999466534</v>
+            <v>83138.253542400009</v>
           </cell>
         </row>
         <row r="3564">
           <cell r="C3564">
-            <v>78690.855786099084</v>
+            <v>67078.426756454384</v>
           </cell>
         </row>
         <row r="3565">
           <cell r="C3565">
-            <v>41101.293114981425</v>
+            <v>40741.193955840004</v>
           </cell>
         </row>
         <row r="3566">
           <cell r="C3566">
-            <v>43124.049850646945</v>
+            <v>36758.147169945601</v>
           </cell>
         </row>
         <row r="3567">
           <cell r="C3567">
-            <v>105351.91331591272</v>
+            <v>104457.52353792</v>
           </cell>
         </row>
         <row r="3568">
           <cell r="C3568">
-            <v>78297.541976386332</v>
+            <v>77618.701440000004</v>
           </cell>
         </row>
         <row r="3569">
           <cell r="C3569">
-            <v>59755.605232785696</v>
+            <v>50939.256409036803</v>
           </cell>
         </row>
         <row r="3570">
           <cell r="C3570">
-            <v>51805.047507878153</v>
+            <v>44145.3777149952</v>
           </cell>
         </row>
         <row r="3571">
           <cell r="C3571">
-            <v>138783.58714149569</v>
+            <v>137609.33335295998</v>
           </cell>
         </row>
         <row r="3572">
           <cell r="C3572">
-            <v>109032.20682108194</v>
+            <v>108079.72960512</v>
           </cell>
         </row>
         <row r="3573">
           <cell r="C3573">
-            <v>71049.330340251545</v>
+            <v>60581.223987916797</v>
           </cell>
         </row>
         <row r="3574">
           <cell r="C3574">
-            <v>57480.003905161997</v>
+            <v>49010.862893260797</v>
           </cell>
         </row>
         <row r="3575">
           <cell r="C3575">
-            <v>165388.45698420756</v>
+            <v>163965.19464191995</v>
           </cell>
         </row>
         <row r="3576">
           <cell r="C3576">
-            <v>121393.49798348238</v>
+            <v>120326.23583232</v>
           </cell>
         </row>
         <row r="3577">
           <cell r="C3577">
-            <v>121337.31029638057</v>
+            <v>120326.23583232</v>
           </cell>
         </row>
         <row r="3578">
           <cell r="C3578">
-            <v>80011.266432991848</v>
+            <v>68205.795273369586</v>
           </cell>
         </row>
         <row r="3579">
           <cell r="C3579">
-            <v>267790.51672727469</v>
+            <v>265524.95332607994</v>
           </cell>
         </row>
         <row r="3580">
           <cell r="C3580">
-            <v>247675.3247448231</v>
+            <v>245585.57135615996</v>
           </cell>
         </row>
         <row r="3581">
           <cell r="C3581">
-            <v>229217.6695318752</v>
+            <v>227267.55781631995</v>
           </cell>
         </row>
         <row r="3582">
           <cell r="C3582">
-            <v>166849.33684885484</v>
+            <v>142285.77387171841</v>
           </cell>
         </row>
         <row r="3583">
           <cell r="C3583">
-            <v>339514.09931274806</v>
+            <v>336623.68384511996</v>
           </cell>
         </row>
         <row r="3584">
           <cell r="C3584">
-            <v>303834.91800309235</v>
+            <v>301264.05318911996</v>
           </cell>
         </row>
         <row r="3585">
           <cell r="C3585">
-            <v>225172.15606054413</v>
+            <v>192008.65898618882</v>
           </cell>
         </row>
         <row r="3586">
           <cell r="C3586">
-            <v>205534.559418458</v>
+            <v>175276.13678776319</v>
           </cell>
         </row>
         <row r="3587">
           <cell r="C3587">
-            <v>445736.92177873896</v>
+            <v>441943.63739904005</v>
           </cell>
         </row>
         <row r="3588">
           <cell r="C3588">
-            <v>361399.20343890693</v>
+            <v>358322.42304768</v>
           </cell>
         </row>
         <row r="3589">
           <cell r="C3589">
-            <v>250849.92906607594</v>
+            <v>213903.34228838398</v>
           </cell>
         </row>
         <row r="3590">
           <cell r="C3590">
-            <v>692962.74502674758</v>
+            <v>687080.74514687981</v>
           </cell>
         </row>
         <row r="3591">
           <cell r="C3591">
-            <v>655710.30847824097</v>
+            <v>559145.11679738876</v>
           </cell>
         </row>
         <row r="3592">
           <cell r="C3592">
-            <v>625987.02200137801</v>
+            <v>533779.32516679668</v>
           </cell>
         </row>
         <row r="3593">
           <cell r="C3593">
-            <v>453603.19797299389</v>
+            <v>386776.40407956473</v>
           </cell>
         </row>
         <row r="3594">
           <cell r="C3594">
-            <v>1442899.8047747409</v>
+            <v>1230404.0658427393</v>
           </cell>
         </row>
         <row r="3595">
           <cell r="C3595">
-            <v>1323529.063526924</v>
+            <v>1128614.5558023166</v>
           </cell>
         </row>
         <row r="3596">
           <cell r="C3596">
-            <v>1043236.7864194942</v>
+            <v>889582.76262374397</v>
           </cell>
         </row>
         <row r="3597">
           <cell r="C3597">
-            <v>16687.74306924058</v>
+            <v>14975.02</v>
           </cell>
         </row>
         <row r="3598">
           <cell r="C3598">
-            <v>19075.719771067932</v>
+            <v>14733.668150342399</v>
           </cell>
         </row>
         <row r="3599">
           <cell r="C3599">
-            <v>18317.185995193358</v>
+            <v>14142.170523868799</v>
           </cell>
         </row>
         <row r="3600">
           <cell r="C3600">
-            <v>24385.456202189933</v>
+            <v>21884.161655999997</v>
           </cell>
         </row>
         <row r="3601">
           <cell r="C3601">
-            <v>20143.285826002517</v>
+            <v>15567.142078555196</v>
           </cell>
         </row>
         <row r="3602">
           <cell r="C3602">
-            <v>19103.813614618841</v>
+            <v>14760.554406091198</v>
           </cell>
         </row>
         <row r="3604">
           <cell r="C3604">
-            <v>26380.119094304551</v>
+            <v>20379.781857590391</v>
           </cell>
         </row>
         <row r="3605">
           <cell r="C3605">
-            <v>25312.553039369966</v>
+            <v>19546.307929377592</v>
           </cell>
         </row>
         <row r="3606">
           <cell r="C3606">
-            <v>21604.165690649839</v>
+            <v>16696.364820004797</v>
           </cell>
         </row>
         <row r="3607">
           <cell r="C3607">
-            <v>49051.850839888968</v>
+            <v>37882.734350059196</v>
           </cell>
         </row>
         <row r="3608">
           <cell r="C3608">
-            <v>41213.66848918506</v>
+            <v>31833.326806579196</v>
           </cell>
         </row>
         <row r="3609">
           <cell r="C3609">
-            <v>31324.635559264712</v>
+            <v>24197.630173919995</v>
           </cell>
         </row>
         <row r="3610">
           <cell r="C3610">
-            <v>32757.421580361137</v>
+            <v>25299.966659620794</v>
           </cell>
         </row>
         <row r="3611">
           <cell r="C3611">
-            <v>61076.015879678467</v>
+            <v>47185.378839143996</v>
           </cell>
         </row>
         <row r="3612">
           <cell r="C3612">
-            <v>49698.009241559907</v>
+            <v>57966.767394412782</v>
           </cell>
         </row>
         <row r="3613">
           <cell r="C3613">
-            <v>54530.150332316436</v>
+            <v>42130.762758369594</v>
           </cell>
         </row>
         <row r="3614">
           <cell r="C3614">
-            <v>39724.694780986822</v>
+            <v>30704.104065129592</v>
           </cell>
         </row>
         <row r="3615">
           <cell r="C3615">
-            <v>52591.675127303621</v>
+            <v>40625.132436436797</v>
           </cell>
         </row>
         <row r="3616">
           <cell r="C3616">
-            <v>56300.06247602377</v>
+            <v>43501.961801558391</v>
           </cell>
         </row>
         <row r="3617">
           <cell r="C3617">
-            <v>44556.835871743366</v>
+            <v>34414.407358463992</v>
           </cell>
         </row>
         <row r="3618">
           <cell r="C3618">
-            <v>43152.143694197854</v>
+            <v>33338.957128511996</v>
           </cell>
         </row>
         <row r="3619">
           <cell r="C3619">
-            <v>105380.00715946364</v>
+            <v>81438.468663115185</v>
           </cell>
         </row>
         <row r="3620">
           <cell r="C3620">
-            <v>80123.641807195512</v>
+            <v>83105.416519540784</v>
           </cell>
         </row>
         <row r="3621">
           <cell r="C3621">
-            <v>69588.45047560423</v>
+            <v>53772.51149759999</v>
           </cell>
         </row>
         <row r="3622">
           <cell r="C3622">
-            <v>62789.740336283998</v>
+            <v>48529.69162658399</v>
           </cell>
         </row>
         <row r="3623">
           <cell r="C3623">
-            <v>168366.40440060402</v>
+            <v>143561.4803513856</v>
           </cell>
         </row>
         <row r="3624">
           <cell r="C3624">
-            <v>150863.93986838707</v>
+            <v>116578.80492679677</v>
           </cell>
         </row>
         <row r="3625">
           <cell r="C3625">
-            <v>134063.82142494281</v>
+            <v>103592.7434001264</v>
           </cell>
         </row>
         <row r="3626">
           <cell r="C3626">
-            <v>107543.23311288372</v>
+            <v>91702.528573286399</v>
           </cell>
         </row>
         <row r="3627">
           <cell r="C3627">
-            <v>214749.34010315652</v>
+            <v>165941.97048159357</v>
           </cell>
         </row>
         <row r="3628">
           <cell r="C3628">
-            <v>194381.30352874671</v>
+            <v>150213.51086854556</v>
           </cell>
         </row>
         <row r="3629">
           <cell r="C3629">
-            <v>172608.57477679141</v>
+            <v>133382.71476979679</v>
           </cell>
         </row>
         <row r="3630">
           <cell r="C3630">
-            <v>163618.5448405002</v>
+            <v>126419.17453085759</v>
           </cell>
         </row>
         <row r="3631">
           <cell r="C3631">
-            <v>275769.16829573322</v>
+            <v>213100.46306498878</v>
           </cell>
         </row>
         <row r="3632">
           <cell r="C3632">
-            <v>251608.46284195056</v>
+            <v>194441.40157532156</v>
           </cell>
         </row>
         <row r="3633">
           <cell r="C3633">
-            <v>225087.87452989141</v>
+            <v>173927.18843898713</v>
           </cell>
         </row>
         <row r="3635">
           <cell r="C3635">
-            <v>451945.66120349016</v>
+            <v>385382.02722969599</v>
           </cell>
         </row>
         <row r="3636">
           <cell r="C3636">
-            <v>414917.97540339065</v>
+            <v>320645.48606018873</v>
           </cell>
         </row>
         <row r="3637">
           <cell r="C3637">
-            <v>351397.79513478302</v>
+            <v>271551.18306287995</v>
           </cell>
         </row>
         <row r="3638">
           <cell r="C3638">
-            <v>768254.24574318656</v>
+            <v>655090.11110538244</v>
           </cell>
         </row>
         <row r="3639">
           <cell r="C3639">
-            <v>726984.38956689974</v>
+            <v>619934.01393315836</v>
           </cell>
         </row>
         <row r="3640">
           <cell r="C3640">
-            <v>619637.81335887231</v>
+            <v>528379.82332262397</v>
           </cell>
         </row>
         <row r="3667">
           <cell r="C3667">
-            <v>131451.09397470817</v>
+            <v>124220.96978457598</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</externalLink>
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2609,51 +2586,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{218F2047-B31E-4158-8B95-8790181753D4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B7:L75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="F8" sqref="F8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
     <col min="10" max="10" width="19.140625" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="46">
-        <v>46073</v>
+        <v>45761</v>
       </c>
       <c r="C8" s="47"/>
       <c r="D8" s="47"/>
       <c r="E8" s="22"/>
       <c r="F8" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="29" t="s">
         <v>94</v>
       </c>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
@@ -2663,1556 +2640,1555 @@
         <v>4</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>5</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L9" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="49"/>
       <c r="C10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="4">
         <f>[1]Hoja1!$C$3481</f>
-        <v>10535.191331591273</v>
+        <v>10004.188185599998</v>
       </c>
       <c r="F10" s="5"/>
       <c r="G10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H10" s="4">
         <f>[1]Hoja1!$C$3522</f>
-        <v>81584.521671842813</v>
+        <v>71158.065704140812</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="L10" s="4">
         <f>[1]Hoja1!$C$3553</f>
-        <v>28683.814265479177</v>
+        <v>28425.693327360001</v>
       </c>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B11" s="5"/>
       <c r="C11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="9">
         <f>[1]Hoja1!$C$3482</f>
-        <v>10872.317454202197</v>
+        <v>9594.6417317519954</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="9">
         <f>[1]Hoja1!$C$3523</f>
-        <v>81584.521671842813</v>
+        <v>71158.065704140812</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L11" s="9">
         <f>[1]Hoja1!$C$3554</f>
-        <v>30453.726409186504</v>
+        <v>30185.05056</v>
       </c>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="7">
         <f>[1]Hoja1!$C$3483</f>
-        <v>12810.792659214989</v>
+        <v>11339.122046615996</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="7">
         <f>[1]Hoja1!$C$3524</f>
-        <v>94844.815827872342</v>
+        <v>80873.857292390399</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="7">
         <f>[1]Hoja1!$C$3555</f>
-        <v>22896.482493991694</v>
+        <v>22699.158021120002</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="5"/>
       <c r="C13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9">
         <f>[1]Hoja1!$C$3484</f>
-        <v>13794.077183496842</v>
+        <v>12182.2875321336</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9">
         <f>[1]Hoja1!$C$3525</f>
-        <v>94844.815827872342</v>
+        <v>80873.857292390399</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="9">
         <f>[1]Hoja1!$C$3556</f>
-        <v>50821.762983596302</v>
+        <v>50365.912934399996</v>
       </c>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="7">
         <f>[1]Hoja1!$C$3485</f>
-        <v>14131.20330610776</v>
+        <v>12473.034251277595</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="7">
         <f>[1]Hoja1!$C$3526</f>
-        <v>131113.9678520973</v>
+        <v>111787.48872990721</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="7">
         <f>[1]Hoja1!$C$3557</f>
-        <v>30285.163347881047</v>
+        <v>30012.564556799996</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="5"/>
       <c r="C15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="9">
         <f>[1]Hoja1!$C$3486</f>
-        <v>19974.722764697057</v>
+        <v>17677.400523955195</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="9">
         <f>[1]Hoja1!$C$3527</f>
-        <v>131113.9678520973</v>
+        <v>111787.48872990721</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="9">
         <f>[1]Hoja1!$C$3558</f>
-        <v>29751.380320413751</v>
+        <v>29495.106547200001</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="7">
         <f>[1]Hoja1!$C$3487</f>
-        <v>34330.676819212109</v>
+        <v>30353.957478633594</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="7">
         <f>[1]Hoja1!$C$3528</f>
-        <v>131113.9678520973</v>
+        <v>101307.41166147839</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="7">
         <f>[1]Hoja1!$C$3559</f>
-        <v>89422.704022546706</v>
+        <v>45605.299246079994</v>
       </c>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B17" s="5"/>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="9">
         <f>[1]Hoja1!$C$3488</f>
-        <v>47366.220226834368</v>
+        <v>41896.602228650387</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="9">
         <f>[1]Hoja1!$C$3529</f>
-        <v>153785.69959768167</v>
+        <v>131130.75907276798</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="L17" s="9">
         <f>[1]Hoja1!$C$3560</f>
-        <v>45989.621892839765</v>
+        <v>45605.299246079994</v>
       </c>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="7">
         <f>[1]Hoja1!$C$3489</f>
-        <v>86107.630483539338</v>
+        <v>76175.640415727976</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="7">
         <f>[1]Hoja1!$C$3530</f>
-        <v>153785.69959768167</v>
+        <v>131130.75907276798</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="L18" s="7">
         <f>[1]Hoja1!$C$3561</f>
-        <v>37055.77964365037</v>
+        <v>36739.518681599999</v>
       </c>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B19" s="5"/>
       <c r="C19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="9">
         <f>[1]Hoja1!$C$3490</f>
-        <v>159713.50058692371</v>
+        <v>141302.90550398399</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="9">
         <f>[1]Hoja1!$C$3531</f>
-        <v>153785.69959768167</v>
+        <v>131130.75907276798</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="L19" s="9">
         <f>[1]Hoja1!$C$3562</f>
-        <v>31970.793960935654</v>
+        <v>31702.927388160002</v>
       </c>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="7">
         <f>[1]Hoja1!$C$3491</f>
-        <v>198595.38006138321</v>
+        <v>175727.31705063357</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H20" s="7">
         <f>[1]Hoja1!$C$3532</f>
-        <v>300266.99987212673</v>
+        <v>255971.98852485119</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="L20" s="7">
         <f>[1]Hoja1!$C$3563</f>
-        <v>83860.122999466534</v>
+        <v>83138.253542400009</v>
       </c>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="9">
         <f>[1]Hoja1!$C$3492</f>
-        <v>371035.39177686913</v>
+        <v>328282.12058549031</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="9">
         <f>[1]Hoja1!$C$3533</f>
-        <v>300266.99987212673</v>
+        <v>255971.98852485119</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="L21" s="9">
         <f>[1]Hoja1!$C$3564</f>
-        <v>78690.855786099084</v>
+        <v>67078.426756454384</v>
       </c>
     </row>
     <row r="22" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B22" s="5"/>
       <c r="C22" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D22" s="7">
         <f>[1]Hoja1!$C$3493</f>
-        <v>734344.97657723806</v>
+        <v>649789.84261492558</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H22" s="7">
         <f>[1]Hoja1!$C$3534</f>
-        <v>300266.99987212673</v>
+        <v>255971.98852485119</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="L22" s="7">
         <f>[1]Hoja1!$C$3565</f>
-        <v>41101.293114981425</v>
+        <v>40741.193955840004</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="5"/>
       <c r="C23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="9">
         <f>[1]Hoja1!$C$3494</f>
-        <v>1118977.788632748</v>
+        <v>990108.87737297756</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="9">
         <f>[1]Hoja1!$C$3535</f>
-        <v>558365.14057433745</v>
+        <v>476135.19284136954</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="L23" s="9">
         <f>[1]Hoja1!$C$3566</f>
-        <v>43124.049850646945</v>
+        <v>36758.147169945601</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="7">
         <f>[1]Hoja1!$C$3536</f>
-        <v>574462.91292900883</v>
+        <v>489129.59837844473</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="L24" s="7">
         <f>[1]Hoja1!$C$3567</f>
-        <v>105351.91331591272</v>
+        <v>104457.52353792</v>
       </c>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="5"/>
       <c r="C25" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="4">
         <f>[1]Hoja1!$C$3495</f>
-        <v>9776.6575557167016</v>
+        <v>10245.66859008</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="H25" s="9">
         <f>[1]Hoja1!$C$3537</f>
-        <v>574462.91292900883</v>
+        <v>489248.26874864637</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="L25" s="9">
         <f>[1]Hoja1!$C$3568</f>
-        <v>78297.541976386332</v>
+        <v>77618.701440000004</v>
       </c>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B26" s="5"/>
       <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="9">
         <f>[1]Hoja1!$C$3496</f>
-        <v>11040.880515507655</v>
+        <v>11591.059415039997</v>
       </c>
       <c r="F26" s="5"/>
       <c r="G26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="7">
         <f>[1]Hoja1!$C$3538</f>
-        <v>574462.91292900883</v>
+        <v>489248.26874864637</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L26" s="7">
         <f>[1]Hoja1!$C$3569</f>
-        <v>59755.605232785696</v>
+        <v>50939.256409036803</v>
       </c>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="7">
         <f>[1]Hoja1!$C$3497</f>
-        <v>12838.886502765898</v>
+        <v>13488.405450240001</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="H27" s="9">
         <f>[1]Hoja1!$C$3539</f>
-        <v>987498.60081448872</v>
+        <v>842055.27935800306</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="8" t="s">
         <v>55</v>
       </c>
       <c r="L27" s="9">
         <f>[1]Hoja1!$C$3570</f>
-        <v>51805.047507878153</v>
+        <v>44145.3777149952</v>
       </c>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B28" s="5"/>
       <c r="C28" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="9">
         <f>[1]Hoja1!$C$3498</f>
-        <v>12024.165039789505</v>
+        <v>12591.478233600001</v>
       </c>
       <c r="F28" s="5"/>
       <c r="G28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="14">
         <f>[1]Hoja1!$C$3540</f>
-        <v>4289143.2826045398</v>
+        <v>2252838.3079071743</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L28" s="7">
         <f>[1]Hoja1!$C$3571</f>
-        <v>138783.58714149569</v>
+        <v>137609.33335295998</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="7">
         <f>[1]Hoja1!$C$3499</f>
-        <v>14131.20330610776</v>
+        <v>14799.29907456</v>
       </c>
       <c r="F29" s="50" t="s">
         <v>58</v>
       </c>
       <c r="G29" s="51"/>
       <c r="H29" s="52"/>
       <c r="J29" s="5"/>
       <c r="K29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="L29" s="9">
         <f>[1]Hoja1!$C$3572</f>
-        <v>109032.20682108194</v>
+        <v>108079.72960512</v>
       </c>
     </row>
     <row r="30" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="5"/>
       <c r="C30" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="9">
         <f>[1]Hoja1!$C$3500</f>
-        <v>18794.78133555883</v>
+        <v>17759.158889471997</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>3</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
         <v>61</v>
       </c>
       <c r="L30" s="7">
         <f>[1]Hoja1!$C$3573</f>
-        <v>71049.330340251545</v>
+        <v>60581.223987916797</v>
       </c>
     </row>
     <row r="31" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="7">
         <f>[1]Hoja1!$C$3501</f>
-        <v>29020.940388090097</v>
+        <v>27414.925348607991</v>
       </c>
       <c r="F31" s="5"/>
       <c r="G31" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="25">
         <f>[1]Hoja1!$C$3597</f>
-        <v>16687.74306924058</v>
+        <v>14975.02</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="8" t="s">
         <v>62</v>
       </c>
       <c r="L31" s="9">
         <f>[1]Hoja1!$C$3574</f>
-        <v>57480.003905161997</v>
+        <v>49010.862893260797</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B32" s="5"/>
       <c r="C32" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D32" s="9">
         <f>[1]Hoja1!$C$3502</f>
-        <v>39837.070155190471</v>
+        <v>37629.546458112003</v>
       </c>
       <c r="F32" s="5"/>
       <c r="G32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="9">
         <f>[1]Hoja1!$C$3598</f>
-        <v>19075.719771067932</v>
+        <v>14733.668150342399</v>
       </c>
       <c r="J32" s="16"/>
       <c r="K32" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L32" s="7">
         <f>[1]Hoja1!$C$3575</f>
-        <v>165388.45698420756</v>
+        <v>163965.19464191995</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="7">
         <f>[1]Hoja1!$C$3503</f>
-        <v>56524.81322443104</v>
+        <v>53401.666590719993</v>
       </c>
       <c r="F33" s="5"/>
       <c r="G33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="7">
         <f>[1]Hoja1!$C$3599</f>
-        <v>18317.185995193358</v>
+        <v>14142.170523868799</v>
       </c>
       <c r="J33" s="16"/>
       <c r="K33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="L33" s="9">
         <f>[1]Hoja1!$C$3576</f>
-        <v>121393.49798348238</v>
+        <v>120326.23583232</v>
       </c>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="5"/>
       <c r="C34" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="9">
         <f>[1]Hoja1!$C$3667</f>
-        <v>131451.09397470817</v>
+        <v>124220.96978457598</v>
       </c>
       <c r="F34" s="5"/>
       <c r="G34" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="9">
         <f>[1]Hoja1!$C$3600</f>
-        <v>24385.456202189933</v>
+        <v>21884.161655999997</v>
       </c>
       <c r="J34" s="16"/>
       <c r="K34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L34" s="7">
         <f>[1]Hoja1!$C$3577</f>
-        <v>121337.31029638057</v>
+        <v>120326.23583232</v>
       </c>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="7">
         <f>[1]Hoja1!$C$3491</f>
-        <v>198595.38006138321</v>
+        <v>175727.31705063357</v>
       </c>
       <c r="F35" s="5"/>
       <c r="G35" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H35" s="7">
         <f>[1]Hoja1!$C$3601</f>
-        <v>20143.285826002517</v>
+        <v>15567.142078555196</v>
       </c>
       <c r="J35" s="16"/>
       <c r="K35" s="8" t="s">
         <v>66</v>
       </c>
       <c r="L35" s="9">
         <f>[1]Hoja1!$C$3578</f>
-        <v>80011.266432991848</v>
+        <v>68205.795273369586</v>
       </c>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B36" s="5"/>
       <c r="C36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="9">
         <f>[1]Hoja1!$C$3492</f>
-        <v>371035.39177686913</v>
+        <v>328282.12058549031</v>
       </c>
       <c r="F36" s="5"/>
       <c r="G36" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="9">
         <f>[1]Hoja1!$C$3602</f>
-        <v>19103.813614618841</v>
+        <v>14760.554406091198</v>
       </c>
       <c r="J36" s="16"/>
       <c r="K36" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L36" s="7">
         <f>[1]Hoja1!$C$3579</f>
-        <v>267790.51672727469</v>
+        <v>265524.95332607994</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B37" s="5"/>
       <c r="C37" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D37" s="7">
         <f>[1]Hoja1!$C$3493</f>
-        <v>734344.97657723806</v>
+        <v>649789.84261492558</v>
       </c>
       <c r="F37" s="5"/>
       <c r="G37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7">
         <f>[1]Hoja1!$C$3600</f>
-        <v>24385.456202189933</v>
+        <v>21884.161655999997</v>
       </c>
       <c r="J37" s="16"/>
       <c r="K37" s="8" t="s">
         <v>68</v>
       </c>
       <c r="L37" s="9">
         <f>[1]Hoja1!$C$3580</f>
-        <v>247675.3247448231</v>
+        <v>245585.57135615996</v>
       </c>
     </row>
     <row r="38" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B38" s="5"/>
       <c r="C38" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="17">
         <f>[1]Hoja1!$C$3494</f>
-        <v>1118977.788632748</v>
+        <v>990108.87737297756</v>
       </c>
       <c r="F38" s="5"/>
       <c r="G38" s="8" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="9">
         <f>[1]Hoja1!$C$3604</f>
-        <v>26380.119094304551</v>
+        <v>20379.781857590391</v>
       </c>
       <c r="J38" s="16"/>
       <c r="K38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="L38" s="7">
         <f>[1]Hoja1!$C$3581</f>
-        <v>229217.6695318752</v>
+        <v>227267.55781631995</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B39" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="28"/>
       <c r="F39" s="5"/>
       <c r="G39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="7">
         <f>[1]Hoja1!$C$3605</f>
-        <v>25312.553039369966</v>
+        <v>19546.307929377592</v>
       </c>
       <c r="J39" s="16"/>
       <c r="K39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="L39" s="9">
         <f>[1]Hoja1!$C$3582</f>
-        <v>166849.33684885484</v>
+        <v>142285.77387171841</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="5"/>
       <c r="G40" s="8" t="s">
         <v>35</v>
       </c>
       <c r="H40" s="9">
         <f>[1]Hoja1!$C$3606</f>
-        <v>21604.165690649839</v>
+        <v>16696.364820004797</v>
       </c>
       <c r="J40" s="19"/>
       <c r="K40" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L40" s="7">
         <f>[1]Hoja1!$C$3583</f>
-        <v>339514.09931274806</v>
+        <v>336623.68384511996</v>
       </c>
     </row>
     <row r="41" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B41" s="5"/>
       <c r="C41" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="4">
         <f>[1]Hoja1!$C$3541</f>
-        <v>14608.798646473233</v>
+        <v>12442.709055839996</v>
       </c>
       <c r="F41" s="5"/>
       <c r="G41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="7">
         <f>[1]Hoja1!$C$3607</f>
-        <v>49051.850839888968</v>
+        <v>37882.734350059196</v>
       </c>
       <c r="J41" s="19"/>
       <c r="K41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="9">
         <f>[1]Hoja1!$C$3584</f>
-        <v>303834.91800309235</v>
+        <v>301264.05318911996</v>
       </c>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B42" s="5"/>
       <c r="C42" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="9">
         <f>[1]Hoja1!$C$3542</f>
-        <v>14749.267864227784</v>
+        <v>12536.498320079998</v>
       </c>
       <c r="F42" s="5"/>
       <c r="G42" s="8" t="s">
         <v>41</v>
       </c>
       <c r="H42" s="9">
         <f>[1]Hoja1!$C$3608</f>
-        <v>41213.66848918506</v>
+        <v>31833.326806579196</v>
       </c>
       <c r="J42" s="20"/>
       <c r="K42" s="6" t="s">
         <v>75</v>
       </c>
       <c r="L42" s="7">
         <f>[1]Hoja1!$C$3585</f>
-        <v>225172.15606054413</v>
+        <v>192008.65898618882</v>
       </c>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="7">
         <f>[1]Hoja1!$C$3543</f>
-        <v>16266.335415976926</v>
+        <v>13849.548019439995</v>
       </c>
       <c r="F43" s="5"/>
       <c r="G43" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H43" s="7">
         <f>[1]Hoja1!$C$3609</f>
-        <v>31324.635559264712</v>
+        <v>24197.630173919995</v>
       </c>
       <c r="J43" s="16"/>
       <c r="K43" s="8" t="s">
         <v>76</v>
       </c>
       <c r="L43" s="9">
         <f>[1]Hoja1!$C$3586</f>
-        <v>205534.559418458</v>
+        <v>175276.13678776319</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B44" s="5"/>
       <c r="C44" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="9">
         <f>[1]Hoja1!$C$3544</f>
-        <v>20087.098138900699</v>
+        <v>17100.909179759998</v>
       </c>
       <c r="F44" s="5"/>
       <c r="G44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="H44" s="9">
         <f>[1]Hoja1!$C$3610</f>
-        <v>32757.421580361137</v>
+        <v>25299.966659620794</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="L44" s="7">
         <f>[1]Hoja1!$C$3587</f>
-        <v>445736.92177873896</v>
+        <v>441943.63739904005</v>
       </c>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="7">
         <f>[1]Hoja1!$C$3545</f>
-        <v>24778.770011902678</v>
+        <v>21071.321365919994</v>
       </c>
       <c r="F45" s="5"/>
       <c r="G45" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H45" s="7">
         <f>[1]Hoja1!$C$3611</f>
-        <v>61076.015879678467</v>
+        <v>47185.378839143996</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="8" t="s">
         <v>78</v>
       </c>
       <c r="L45" s="9">
         <f>[1]Hoja1!$C$3588</f>
-        <v>361399.20343890693</v>
+        <v>358322.42304768</v>
       </c>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B46" s="5"/>
       <c r="C46" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D46" s="9">
         <f>[1]Hoja1!$C$3546</f>
-        <v>27756.717428299136</v>
+        <v>23634.894588479994</v>
       </c>
       <c r="F46" s="5"/>
       <c r="G46" s="8" t="s">
         <v>51</v>
       </c>
       <c r="H46" s="9">
         <f>[1]Hoja1!$C$3612</f>
-        <v>49698.009241559907</v>
+        <v>57966.767394412782</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L46" s="7">
         <f>[1]Hoja1!$C$3589</f>
-        <v>250849.92906607594</v>
+        <v>213903.34228838398</v>
       </c>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="7">
         <f>[1]Hoja1!$C$3547</f>
-        <v>49192.320057643527</v>
+        <v>39768.211192163988</v>
       </c>
       <c r="F47" s="5"/>
       <c r="G47" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H47" s="7">
         <f>[1]Hoja1!$C$3613</f>
-        <v>54530.150332316436</v>
+        <v>42130.762758369594</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="8" t="s">
         <v>80</v>
       </c>
       <c r="L47" s="9">
         <f>[1]Hoja1!$C$3590</f>
-        <v>692962.74502674758</v>
+        <v>687080.74514687981</v>
       </c>
     </row>
     <row r="48" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B48" s="5"/>
       <c r="C48" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D48" s="9">
         <f>[1]Hoja1!$C$3548</f>
-        <v>71302.174932209746</v>
+        <v>63611.113120127979</v>
       </c>
       <c r="F48" s="5"/>
       <c r="G48" s="8" t="s">
         <v>55</v>
       </c>
       <c r="H48" s="9">
         <f>[1]Hoja1!$C$3614</f>
-        <v>39724.694780986822</v>
+        <v>30704.104065129592</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
         <v>81</v>
       </c>
       <c r="L48" s="7">
         <f>[1]Hoja1!$C$3591</f>
-        <v>655710.30847824097</v>
+        <v>559145.11679738876</v>
       </c>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D49" s="7">
         <f>[1]Hoja1!$C$3549</f>
-        <v>94620.065079465086</v>
+        <v>76507.029149376001</v>
       </c>
       <c r="F49" s="5"/>
       <c r="G49" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H49" s="7">
         <f>[1]Hoja1!$C$3615</f>
-        <v>52591.675127303621</v>
+        <v>40625.132436436797</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="8" t="s">
         <v>82</v>
       </c>
       <c r="L49" s="9">
         <f>[1]Hoja1!$C$3592</f>
-        <v>625987.02200137801</v>
+        <v>533779.32516679668</v>
       </c>
     </row>
     <row r="50" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B50" s="5"/>
       <c r="C50" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D50" s="9">
         <f>[1]Hoja1!$C$3550</f>
-        <v>145498.01575016321</v>
+        <v>117671.13722431197</v>
       </c>
       <c r="F50" s="5"/>
       <c r="G50" s="8" t="s">
         <v>59</v>
       </c>
       <c r="H50" s="9">
         <f>[1]Hoja1!$C$3616</f>
-        <v>56300.06247602377</v>
+        <v>43501.961801558391</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
         <v>83</v>
       </c>
       <c r="L50" s="7">
         <f>[1]Hoja1!$C$3593</f>
-        <v>453603.19797299389</v>
+        <v>386776.40407956473</v>
       </c>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B51" s="5"/>
       <c r="C51" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="7">
         <f>[1]Hoja1!$C$3551</f>
-        <v>201292.38904227063</v>
+        <v>325570.67295631196</v>
       </c>
       <c r="F51" s="5"/>
       <c r="G51" s="6" t="s">
         <v>61</v>
       </c>
       <c r="H51" s="7">
         <f>[1]Hoja1!$C$3617</f>
-        <v>44556.835871743366</v>
+        <v>34414.407358463992</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="8" t="s">
         <v>84</v>
       </c>
       <c r="L51" s="9">
         <f>[1]Hoja1!$C$3594</f>
-        <v>1442899.8047747409</v>
+        <v>1230404.0658427393</v>
       </c>
     </row>
     <row r="52" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B52" s="5"/>
       <c r="C52" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D52" s="9">
         <f>[1]Hoja1!$C$3552</f>
-        <v>256243.94702785066</v>
+        <v>218122.56553415995</v>
       </c>
       <c r="F52" s="5"/>
       <c r="G52" s="8" t="s">
         <v>62</v>
       </c>
       <c r="H52" s="9">
         <f>[1]Hoja1!$C$3618</f>
-        <v>43152.143694197854</v>
+        <v>33338.957128511996</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
         <v>85</v>
       </c>
       <c r="L52" s="7">
         <f>[1]Hoja1!$C$3595</f>
-        <v>1323529.063526924</v>
+        <v>1128614.5558023166</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B53" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C53" s="27"/>
       <c r="D53" s="28"/>
       <c r="F53" s="16"/>
       <c r="G53" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H53" s="7">
         <f>[1]Hoja1!$C$3619</f>
-        <v>105380.00715946364</v>
+        <v>81438.468663115185</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="8" t="s">
         <v>86</v>
       </c>
       <c r="L53" s="9">
         <f>[1]Hoja1!$C$3596</f>
-        <v>1043236.7864194942</v>
+        <v>889582.76262374397</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F54" s="16"/>
       <c r="G54" s="8" t="s">
         <v>64</v>
       </c>
       <c r="H54" s="9">
         <f>[1]Hoja1!$C$3620</f>
-        <v>80123.641807195512</v>
+        <v>83105.416519540784</v>
       </c>
       <c r="J54" s="26" t="s">
         <v>70</v>
       </c>
       <c r="K54" s="27"/>
       <c r="L54" s="28"/>
     </row>
     <row r="55" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B55" s="5"/>
       <c r="C55" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="4">
         <f>[1]Hoja1!$C$3508</f>
-        <v>30987.509436653796</v>
+        <v>25041.733552079993</v>
       </c>
       <c r="F55" s="16"/>
       <c r="G55" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H55" s="7">
         <f>[1]Hoja1!$C$3621</f>
-        <v>69588.45047560423</v>
+        <v>53772.51149759999</v>
       </c>
     </row>
     <row r="56" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="5"/>
       <c r="C56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="9">
         <f>[1]Hoja1!$C$3509</f>
-        <v>32532.670831953852</v>
+        <v>29230.987354799996</v>
       </c>
       <c r="F56" s="16"/>
       <c r="G56" s="8" t="s">
         <v>66</v>
       </c>
       <c r="H56" s="9">
         <f>[1]Hoja1!$C$3622</f>
-        <v>62789.740336283998</v>
+        <v>48529.69162658399</v>
       </c>
       <c r="J56" s="31" t="s">
         <v>88</v>
       </c>
       <c r="K56" s="32"/>
       <c r="L56" s="33"/>
     </row>
     <row r="57" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="7">
         <f>[1]Hoja1!$C$3510</f>
-        <v>33319.29845137932</v>
+        <v>25730.146751601595</v>
       </c>
       <c r="F57" s="16"/>
       <c r="G57" s="6" t="s">
         <v>67</v>
       </c>
       <c r="H57" s="7">
         <f>[1]Hoja1!$C$3623</f>
-        <v>168366.40440060402</v>
+        <v>143561.4803513856</v>
       </c>
       <c r="J57" s="34" t="s">
         <v>89</v>
       </c>
       <c r="K57" s="35"/>
       <c r="L57" s="36"/>
     </row>
     <row r="58" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B58" s="5"/>
       <c r="C58" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9">
         <f>[1]Hoja1!$C$3511</f>
-        <v>44725.398933048818</v>
+        <v>35352.300000863994</v>
       </c>
       <c r="F58" s="16"/>
       <c r="G58" s="8" t="s">
         <v>68</v>
       </c>
       <c r="H58" s="9">
         <f>[1]Hoja1!$C$3624</f>
-        <v>150863.93986838707</v>
+        <v>116578.80492679677</v>
       </c>
     </row>
     <row r="59" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="7">
         <f>[1]Hoja1!$C$3512</f>
-        <v>45399.651178270658</v>
+        <v>35902.53035107199</v>
       </c>
       <c r="F59" s="16"/>
       <c r="G59" s="6" t="s">
         <v>69</v>
       </c>
       <c r="H59" s="7">
         <f>[1]Hoja1!$C$3625</f>
-        <v>134063.82142494281</v>
+        <v>103592.7434001264</v>
       </c>
       <c r="J59" s="37" t="s">
         <v>92</v>
       </c>
       <c r="K59" s="38"/>
       <c r="L59" s="39"/>
     </row>
     <row r="60" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="5"/>
       <c r="C60" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="9">
         <f>[1]Hoja1!$C$3513</f>
-        <v>46663.874138061612</v>
+        <v>37703.284224479998</v>
       </c>
       <c r="F60" s="16"/>
       <c r="G60" s="8" t="s">
         <v>71</v>
       </c>
       <c r="H60" s="9">
         <f>[1]Hoja1!$C$3626</f>
-        <v>107543.23311288372</v>
+        <v>91702.528573286399</v>
       </c>
       <c r="J60" s="40" t="s">
         <v>90</v>
       </c>
       <c r="K60" s="41"/>
       <c r="L60" s="42"/>
     </row>
     <row r="61" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="7">
         <f>[1]Hoja1!$C$3514</f>
-        <v>77791.852792469959</v>
+        <v>61515.753153254387</v>
       </c>
       <c r="F61" s="19"/>
       <c r="G61" s="6" t="s">
         <v>73</v>
       </c>
       <c r="H61" s="7">
         <f>[1]Hoja1!$C$3627</f>
-        <v>214749.34010315652</v>
+        <v>165941.97048159357</v>
       </c>
       <c r="J61" s="43" t="s">
         <v>91</v>
       </c>
       <c r="K61" s="44"/>
       <c r="L61" s="45"/>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B62" s="5"/>
       <c r="C62" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D62" s="9">
         <f>[1]Hoja1!$C$3515</f>
-        <v>98693.672394347042</v>
+        <v>79795.906015391985</v>
       </c>
       <c r="F62" s="19"/>
       <c r="G62" s="8" t="s">
         <v>74</v>
       </c>
       <c r="H62" s="9">
         <f>[1]Hoja1!$C$3628</f>
-        <v>194381.30352874671</v>
+        <v>150213.51086854556</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D63" s="7">
         <f>[1]Hoja1!$C$3516</f>
-        <v>176148.39906420608</v>
+        <v>139290.81315515516</v>
       </c>
       <c r="F63" s="20"/>
       <c r="G63" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="7">
         <f>[1]Hoja1!$C$3629</f>
-        <v>172608.57477679141</v>
+        <v>133382.71476979679</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B64" s="5"/>
       <c r="C64" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D64" s="9">
         <f>[1]Hoja1!$C$3517</f>
-        <v>353954.33489791577</v>
+        <v>301838.0866077696</v>
       </c>
       <c r="F64" s="16"/>
       <c r="G64" s="8" t="s">
         <v>76</v>
       </c>
       <c r="H64" s="9">
         <f>[1]Hoja1!$C$3630</f>
-        <v>163618.5448405002</v>
+        <v>126419.17453085759</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="7">
         <f>[1]Hoja1!$C$3518</f>
-        <v>363955.74320203997</v>
+        <v>281257.12138819677</v>
       </c>
       <c r="F65" s="5"/>
       <c r="G65" s="6" t="s">
         <v>77</v>
       </c>
       <c r="H65" s="7">
         <f>[1]Hoja1!$C$3631</f>
-        <v>275769.16829573322</v>
+        <v>213100.46306498878</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B66" s="5"/>
       <c r="C66" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="9">
         <f>[1]Hoja1!$C$3519</f>
-        <v>659334.41429630818</v>
+        <v>509521.43269550876</v>
       </c>
       <c r="F66" s="5"/>
       <c r="G66" s="8" t="s">
         <v>78</v>
       </c>
       <c r="H66" s="9">
         <f>[1]Hoja1!$C$3632</f>
-        <v>251608.46284195056</v>
+        <v>194441.40157532156</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B67" s="5"/>
       <c r="C67" s="10" t="s">
         <v>42</v>
       </c>
       <c r="D67" s="7">
         <f>[1]Hoja1!$C$3520</f>
-        <v>1535019.517778175</v>
+        <v>1158661.3157092507</v>
       </c>
       <c r="F67" s="5"/>
       <c r="G67" s="6" t="s">
         <v>79</v>
       </c>
       <c r="H67" s="7">
         <f>[1]Hoja1!$C$3633</f>
-        <v>225087.87452989141</v>
+        <v>173927.18843898713</v>
       </c>
     </row>
     <row r="68" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B68" s="5"/>
       <c r="C68" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D68" s="17">
         <f>[1]Hoja1!$C$3521</f>
-        <v>3347437.6467780354</v>
+        <v>2526701.5364784477</v>
       </c>
       <c r="F68" s="5"/>
       <c r="G68" s="8" t="s">
         <v>80</v>
       </c>
       <c r="H68" s="9">
-        <f>'[2]completa '!$O91</f>
         <v>532138.50979601836</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B69" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C69" s="27"/>
       <c r="D69" s="28"/>
       <c r="F69" s="5"/>
       <c r="G69" s="6" t="s">
         <v>81</v>
       </c>
       <c r="H69" s="7">
         <f>[1]Hoja1!$C$3635</f>
-        <v>451945.66120349016</v>
+        <v>385382.02722969599</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F70" s="5"/>
       <c r="G70" s="8" t="s">
         <v>82</v>
       </c>
       <c r="H70" s="9">
         <f>[1]Hoja1!$C$3636</f>
-        <v>414917.97540339065</v>
+        <v>320645.48606018873</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F71" s="5"/>
       <c r="G71" s="6" t="s">
         <v>83</v>
       </c>
       <c r="H71" s="7">
         <f>[1]Hoja1!$C$3637</f>
-        <v>351397.79513478302</v>
+        <v>271551.18306287995</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F72" s="5"/>
       <c r="G72" s="8" t="s">
         <v>84</v>
       </c>
       <c r="H72" s="9">
         <f>[1]Hoja1!$C$3638</f>
-        <v>768254.24574318656</v>
+        <v>655090.11110538244</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F73" s="5"/>
       <c r="G73" s="6" t="s">
         <v>85</v>
       </c>
       <c r="H73" s="7">
         <f>[1]Hoja1!$C$3639</f>
-        <v>726984.38956689974</v>
+        <v>619934.01393315836</v>
       </c>
     </row>
     <row r="74" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F74" s="5"/>
       <c r="G74" s="8" t="s">
         <v>86</v>
       </c>
       <c r="H74" s="9">
         <f>[1]Hoja1!$C$3640</f>
-        <v>619637.81335887231</v>
+        <v>528379.82332262397</v>
       </c>
     </row>
     <row r="75" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F75" s="26" t="s">
         <v>70</v>
       </c>
       <c r="G75" s="27"/>
       <c r="H75" s="28"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iVKQFOMj3W+1f6Yd1dtF/sCyJrzkVmblWmgE2yIiHLJ8qcsOKq653p8130UQEiwzyaAD8Yj+7MhCC8c2GbZNmw==" saltValue="BQdz8lvt3uunbdjHwX9QfA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="IOAPbY44YBFEHJnaTGX9G5x0fCq3MnDW3jzlDuLdzhj7Wzs6X95/O5vjat8CvpYAeOpFEYRke/A2JI1tlcbGSQ==" saltValue="fWUNk3q9Q+iqzMOKIXK+3A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="15">
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="F75:H75"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="J56:L56"/>
     <mergeCell ref="J57:L57"/>
     <mergeCell ref="J59:L59"/>
     <mergeCell ref="J60:L60"/>
     <mergeCell ref="J61:L61"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B53:D53"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>