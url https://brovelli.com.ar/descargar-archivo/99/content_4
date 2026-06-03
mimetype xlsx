--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8C4B942-9EE4-485F-A45B-B92EA4163C76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88954F06-6EEF-40DD-8FF0-64E09554BBCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D7F43305-B8B1-426E-9073-3E9473EC2542}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -206,70 +205,64 @@
   <c r="D31" i="1"/>
   <c r="D30" i="1"/>
   <c r="D29" i="1"/>
   <c r="D28" i="1"/>
   <c r="D27" i="1"/>
   <c r="D26" i="1"/>
   <c r="D25" i="1"/>
   <c r="D23" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="D18" i="1"/>
   <c r="D17" i="1"/>
   <c r="D16" i="1"/>
   <c r="D15" i="1"/>
   <c r="D14" i="1"/>
   <c r="D13" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="D10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="98">
   <si>
     <t>Accesorios de soldar SCH 40</t>
   </si>
   <si>
-    <t>CURVAS 90°</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>PRECIO LISTA</t>
   </si>
   <si>
     <t>TEES DE REDUCCION</t>
   </si>
   <si>
-    <t xml:space="preserve">RED. EXCENTRICAS </t>
-[...1 lines deleted...]
-  <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>11/2 X 3/4</t>
   </si>
   <si>
     <t>3/4" x 1/2"</t>
   </si>
   <si>
     <t>3/4"</t>
   </si>
   <si>
     <t>11/2 X 1"</t>
   </si>
   <si>
     <t>1" x 1/2"</t>
   </si>
   <si>
     <t>1"</t>
   </si>
   <si>
     <t>2 X 1"</t>
   </si>
   <si>
     <t>1" x 3/4"</t>
@@ -469,72 +462,87 @@
   <si>
     <t>8" x 6"</t>
   </si>
   <si>
     <t>10" x 4"</t>
   </si>
   <si>
     <t>10" x 5"</t>
   </si>
   <si>
     <t>10" x 6"</t>
   </si>
   <si>
     <t>10" x 8"</t>
   </si>
   <si>
     <t>12" x 6"</t>
   </si>
   <si>
     <t>12" x 8"</t>
   </si>
   <si>
     <t>12" x 10"</t>
   </si>
   <si>
-    <t xml:space="preserve">TEES </t>
-[...1 lines deleted...]
-  <si>
     <t>Consultar precio  por monturas sch 40</t>
   </si>
   <si>
     <t>Consultar precio  por cruces sch 40</t>
   </si>
   <si>
     <t>Contacto de esta lista  pablo@brovelli.com.ar</t>
   </si>
   <si>
     <t>o por WhatsApp al 11 33666121</t>
   </si>
   <si>
     <t xml:space="preserve">Solicitar descuento por pago </t>
   </si>
   <si>
     <t>CODOS 45°</t>
   </si>
   <si>
-    <t>LISTA 23</t>
+    <t xml:space="preserve">CODOS  90° </t>
+  </si>
+  <si>
+    <t>RADIO LARGO</t>
+  </si>
+  <si>
+    <t>SCH  40.</t>
+  </si>
+  <si>
+    <t>TEES SCH 40</t>
+  </si>
+  <si>
+    <t>SCH 40.</t>
+  </si>
+  <si>
+    <t>EXCENTRICAS</t>
+  </si>
+  <si>
+    <t>LISTA 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0.0"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -568,51 +576,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -703,132 +711,95 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...22 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
@@ -859,287 +830,388 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>161925</xdr:colOff>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>135737</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51E50621-136D-018F-FAA4-87A65E709B64}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="142875" y="114300"/>
@@ -1177,82 +1249,82 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="419100" y="2800349"/>
           <a:ext cx="940305" cy="946109"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>276225</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>174237</xdr:rowOff>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>155187</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>59937</xdr:rowOff>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>31362</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Imagen 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69ACE5AD-E118-4CEB-B1ED-3FF37577FDFB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="276225" y="4984362"/>
+          <a:off x="266700" y="5346312"/>
           <a:ext cx="1238250" cy="1238250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>180294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>933450</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>37419</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagen 7">
@@ -1405,51 +1477,51 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3590925" y="7924800"/>
           <a:ext cx="1018120" cy="1298561"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1152231</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>77453</xdr:rowOff>
+      <xdr:rowOff>67928</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Imagen 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0089707C-5CBB-5A5E-EF5A-24D4D283C2E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7124700" y="5162550"/>
           <a:ext cx="999831" cy="1268078"/>
         </a:xfrm>
@@ -1459,831 +1531,847 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3481">
           <cell r="C3481">
-            <v>10004.188185599998</v>
+            <v>10105.305898598399</v>
           </cell>
         </row>
         <row r="3482">
           <cell r="C3482">
-            <v>9594.6417317519954</v>
+            <v>9691.6199383745243</v>
           </cell>
         </row>
         <row r="3483">
           <cell r="C3483">
-            <v>11339.122046615996</v>
+            <v>11453.732654442625</v>
           </cell>
         </row>
         <row r="3484">
           <cell r="C3484">
-            <v>12182.2875321336</v>
+            <v>12305.420467208871</v>
           </cell>
         </row>
         <row r="3485">
           <cell r="C3485">
-            <v>12473.034251277595</v>
+            <v>12599.105919886886</v>
           </cell>
         </row>
         <row r="3486">
           <cell r="C3486">
-            <v>17677.400523955195</v>
+            <v>17856.075522823372</v>
           </cell>
         </row>
         <row r="3487">
           <cell r="C3487">
-            <v>30353.957478633594</v>
+            <v>30660.76125958487</v>
           </cell>
         </row>
         <row r="3488">
           <cell r="C3488">
-            <v>41896.602228650387</v>
+            <v>42320.073730902099</v>
           </cell>
         </row>
         <row r="3489">
           <cell r="C3489">
-            <v>76175.640415727976</v>
+            <v>76945.588601640178</v>
           </cell>
         </row>
         <row r="3490">
           <cell r="C3490">
-            <v>141302.90550398399</v>
+            <v>161937.69366926592</v>
           </cell>
         </row>
         <row r="3491">
           <cell r="C3491">
-            <v>175727.31705063357</v>
+            <v>177503.48759859288</v>
           </cell>
         </row>
         <row r="3492">
           <cell r="C3492">
-            <v>328282.12058549031</v>
+            <v>331600.24461874785</v>
           </cell>
         </row>
         <row r="3493">
           <cell r="C3493">
-            <v>649789.84261492558</v>
+            <v>656357.61819009797</v>
           </cell>
         </row>
         <row r="3494">
           <cell r="C3494">
-            <v>990108.87737297756</v>
+            <v>1000116.4405497158</v>
           </cell>
         </row>
         <row r="3495">
           <cell r="C3495">
-            <v>10245.66859008</v>
+            <v>9378.9870371366378</v>
           </cell>
         </row>
         <row r="3496">
           <cell r="C3496">
-            <v>11591.059415039997</v>
+            <v>10610.57119352832</v>
           </cell>
         </row>
         <row r="3497">
           <cell r="C3497">
-            <v>13488.405450240001</v>
+            <v>12347.420644849921</v>
           </cell>
         </row>
         <row r="3498">
           <cell r="C3498">
-            <v>12591.478233600001</v>
+            <v>11526.3645405888</v>
           </cell>
         </row>
         <row r="3499">
           <cell r="C3499">
-            <v>14799.29907456</v>
+            <v>13547.42572030848</v>
           </cell>
         </row>
         <row r="3500">
           <cell r="C3500">
-            <v>17759.158889471997</v>
+            <v>16256.910864370175</v>
           </cell>
         </row>
         <row r="3501">
           <cell r="C3501">
-            <v>27414.925348607991</v>
+            <v>25095.895617550461</v>
           </cell>
         </row>
         <row r="3502">
           <cell r="C3502">
-            <v>37629.546458112003</v>
+            <v>34446.461481847298</v>
           </cell>
         </row>
         <row r="3503">
           <cell r="C3503">
-            <v>53401.666590719993</v>
+            <v>48884.41728446976</v>
+          </cell>
+        </row>
+        <row r="3504">
+          <cell r="C3504">
+            <v>152564.85580408931</v>
+          </cell>
+        </row>
+        <row r="3505">
+          <cell r="C3505">
+            <v>276850.64463256975</v>
+          </cell>
+        </row>
+        <row r="3506">
+          <cell r="C3506">
+            <v>531191.72037601157</v>
+          </cell>
+        </row>
+        <row r="3507">
+          <cell r="C3507">
+            <v>741849.45346466848</v>
           </cell>
         </row>
         <row r="3508">
           <cell r="C3508">
-            <v>25041.733552079993</v>
+            <v>25294.843827429118</v>
           </cell>
         </row>
         <row r="3509">
           <cell r="C3509">
-            <v>29230.987354799996</v>
+            <v>29526.440672467204</v>
           </cell>
         </row>
         <row r="3510">
           <cell r="C3510">
-            <v>25730.146751601595</v>
+            <v>25990.215189576425</v>
           </cell>
         </row>
         <row r="3511">
           <cell r="C3511">
-            <v>35352.300000863994</v>
+            <v>35709.624719172098</v>
           </cell>
         </row>
         <row r="3512">
           <cell r="C3512">
-            <v>35902.53035107199</v>
+            <v>36265.416543595005</v>
           </cell>
         </row>
         <row r="3513">
           <cell r="C3513">
-            <v>37703.284224479998</v>
+            <v>38084.371605342727</v>
           </cell>
         </row>
         <row r="3514">
           <cell r="C3514">
-            <v>61515.753153254387</v>
+            <v>62137.525970481562</v>
           </cell>
         </row>
         <row r="3515">
           <cell r="C3515">
-            <v>79795.906015391985</v>
+            <v>80602.446173695498</v>
           </cell>
         </row>
         <row r="3516">
           <cell r="C3516">
-            <v>139290.81315515516</v>
+            <v>140698.70035266021</v>
           </cell>
         </row>
         <row r="3517">
           <cell r="C3517">
-            <v>301838.0866077696</v>
+            <v>313486.55295286427</v>
           </cell>
         </row>
         <row r="3518">
           <cell r="C3518">
-            <v>281257.12138819677</v>
+            <v>284099.93845157675</v>
           </cell>
         </row>
         <row r="3519">
           <cell r="C3519">
-            <v>509521.43269550876</v>
+            <v>514671.43997665914</v>
           </cell>
         </row>
         <row r="3520">
           <cell r="C3520">
-            <v>1158661.3157092507</v>
+            <v>1170372.5290741574</v>
           </cell>
         </row>
         <row r="3521">
           <cell r="C3521">
-            <v>2526701.5364784477</v>
+            <v>2552240.2684633182</v>
           </cell>
         </row>
         <row r="3522">
           <cell r="C3522">
-            <v>71158.065704140812</v>
+            <v>73904.181487116308</v>
           </cell>
         </row>
         <row r="3523">
           <cell r="C3523">
-            <v>71158.065704140812</v>
+            <v>73904.181487116308</v>
           </cell>
         </row>
         <row r="3524">
           <cell r="C3524">
-            <v>80873.857292390399</v>
+            <v>83994.92268031335</v>
           </cell>
         </row>
         <row r="3525">
           <cell r="C3525">
-            <v>80873.857292390399</v>
+            <v>83994.92268031335</v>
           </cell>
         </row>
         <row r="3526">
           <cell r="C3526">
-            <v>111787.48872990721</v>
+            <v>116101.56590587701</v>
           </cell>
         </row>
         <row r="3527">
           <cell r="C3527">
-            <v>111787.48872990721</v>
+            <v>116101.56590587701</v>
           </cell>
         </row>
         <row r="3528">
           <cell r="C3528">
-            <v>101307.41166147839</v>
+            <v>102331.3801821567</v>
           </cell>
         </row>
         <row r="3529">
           <cell r="C3529">
-            <v>131130.75907276798</v>
+            <v>136191.32730997249</v>
           </cell>
         </row>
         <row r="3530">
           <cell r="C3530">
-            <v>131130.75907276798</v>
+            <v>136191.32730997249</v>
           </cell>
         </row>
         <row r="3531">
           <cell r="C3531">
-            <v>131130.75907276798</v>
+            <v>136191.32730997249</v>
           </cell>
         </row>
         <row r="3532">
           <cell r="C3532">
-            <v>255971.98852485119</v>
+            <v>265850.40091186482</v>
           </cell>
         </row>
         <row r="3533">
           <cell r="C3533">
-            <v>255971.98852485119</v>
+            <v>265850.40091186482</v>
           </cell>
         </row>
         <row r="3534">
           <cell r="C3534">
-            <v>255971.98852485119</v>
+            <v>265850.40091186482</v>
           </cell>
         </row>
         <row r="3535">
           <cell r="C3535">
-            <v>476135.19284136954</v>
+            <v>494510.09321216028</v>
           </cell>
         </row>
         <row r="3536">
           <cell r="C3536">
-            <v>489129.59837844473</v>
+            <v>508005.97587319376</v>
           </cell>
         </row>
         <row r="3537">
           <cell r="C3537">
-            <v>489248.26874864637</v>
+            <v>508129.22594315751</v>
           </cell>
         </row>
         <row r="3538">
           <cell r="C3538">
-            <v>489248.26874864637</v>
+            <v>508129.22594315751</v>
           </cell>
         </row>
         <row r="3539">
           <cell r="C3539">
-            <v>842055.27935800306</v>
+            <v>874551.68394546339</v>
           </cell>
         </row>
         <row r="3540">
           <cell r="C3540">
-            <v>2252838.3079071743</v>
+            <v>2339779.3281923239</v>
           </cell>
         </row>
         <row r="3541">
           <cell r="C3541">
-            <v>12442.709055839996</v>
+            <v>12236.852200527359</v>
           </cell>
         </row>
         <row r="3542">
           <cell r="C3542">
-            <v>12536.498320079998</v>
+            <v>12329.089779928319</v>
           </cell>
         </row>
         <row r="3543">
           <cell r="C3543">
-            <v>13849.548019439995</v>
+            <v>13620.415891541759</v>
           </cell>
         </row>
         <row r="3544">
           <cell r="C3544">
-            <v>17100.909179759998</v>
+            <v>16817.985310775039</v>
           </cell>
         </row>
         <row r="3545">
           <cell r="C3545">
-            <v>21071.321365919994</v>
+            <v>20722.709505415682</v>
           </cell>
         </row>
         <row r="3546">
           <cell r="C3546">
-            <v>23634.894588479994</v>
+            <v>23243.870009041919</v>
           </cell>
         </row>
         <row r="3547">
           <cell r="C3547">
-            <v>39768.211192163988</v>
+            <v>39110.270958997062</v>
           </cell>
         </row>
         <row r="3548">
           <cell r="C3548">
-            <v>63611.113120127979</v>
+            <v>66065.978636542073</v>
           </cell>
         </row>
         <row r="3549">
           <cell r="C3549">
-            <v>76507.029149376001</v>
+            <v>75241.2681033431</v>
           </cell>
         </row>
         <row r="3550">
           <cell r="C3550">
-            <v>117671.13722431197</v>
+            <v>115724.34170242443</v>
           </cell>
         </row>
         <row r="3551">
           <cell r="C3551">
-            <v>325570.67295631196</v>
+            <v>160092.15468727623</v>
           </cell>
         </row>
         <row r="3552">
           <cell r="C3552">
-            <v>218122.56553415995</v>
+            <v>214513.86382683262</v>
           </cell>
         </row>
         <row r="3553">
           <cell r="C3553">
-            <v>28425.693327360001</v>
+            <v>29522.691177369608</v>
           </cell>
         </row>
         <row r="3554">
           <cell r="C3554">
-            <v>30185.05056</v>
+            <v>31349.945121599998</v>
           </cell>
         </row>
         <row r="3555">
           <cell r="C3555">
-            <v>22699.158021120002</v>
+            <v>23575.158731443204</v>
           </cell>
         </row>
         <row r="3556">
           <cell r="C3556">
-            <v>50365.912934399996</v>
+            <v>52309.622717184007</v>
           </cell>
         </row>
         <row r="3557">
           <cell r="C3557">
-            <v>30012.564556799996</v>
+            <v>31170.802578047998</v>
           </cell>
         </row>
         <row r="3558">
           <cell r="C3558">
-            <v>29495.106547200001</v>
+            <v>30633.374947392003</v>
           </cell>
         </row>
         <row r="3559">
           <cell r="C3559">
-            <v>45605.299246079994</v>
+            <v>92079.267385728002</v>
           </cell>
         </row>
         <row r="3560">
           <cell r="C3560">
-            <v>45605.299246079994</v>
+            <v>47365.288515148808</v>
           </cell>
         </row>
         <row r="3561">
           <cell r="C3561">
-            <v>36739.518681599999</v>
+            <v>38157.361776575999</v>
           </cell>
         </row>
         <row r="3562">
           <cell r="C3562">
-            <v>31702.927388160002</v>
+            <v>32926.399504857596</v>
           </cell>
         </row>
         <row r="3563">
           <cell r="C3563">
-            <v>83138.253542400009</v>
+            <v>86346.705992064017</v>
           </cell>
         </row>
         <row r="3564">
           <cell r="C3564">
-            <v>67078.426756454384</v>
+            <v>69667.102047024382</v>
           </cell>
         </row>
         <row r="3565">
           <cell r="C3565">
-            <v>40741.193955840004</v>
+            <v>80614.144598400002</v>
           </cell>
         </row>
         <row r="3566">
           <cell r="C3566">
-            <v>36758.147169945601</v>
+            <v>38176.709171279617</v>
           </cell>
         </row>
         <row r="3567">
           <cell r="C3567">
-            <v>104457.52353792</v>
+            <v>108488.7243750912</v>
           </cell>
         </row>
         <row r="3568">
           <cell r="C3568">
-            <v>77618.701440000004</v>
+            <v>80614.144598400002</v>
           </cell>
         </row>
         <row r="3569">
           <cell r="C3569">
-            <v>50939.256409036803</v>
+            <v>52905.092531950853</v>
           </cell>
         </row>
         <row r="3570">
           <cell r="C3570">
-            <v>44145.3777149952</v>
+            <v>45849.026026524676</v>
           </cell>
         </row>
         <row r="3571">
           <cell r="C3571">
-            <v>137609.33335295998</v>
+            <v>142919.9212457856</v>
           </cell>
         </row>
         <row r="3572">
           <cell r="C3572">
-            <v>108079.72960512</v>
+            <v>112250.71778968321</v>
           </cell>
         </row>
         <row r="3573">
           <cell r="C3573">
-            <v>60581.223987916797</v>
+            <v>62919.160716507642</v>
           </cell>
         </row>
         <row r="3574">
           <cell r="C3574">
-            <v>49010.862893260797</v>
+            <v>50902.27889503949</v>
           </cell>
         </row>
         <row r="3575">
           <cell r="C3575">
-            <v>163965.19464191995</v>
+            <v>170292.9019005312</v>
           </cell>
         </row>
         <row r="3576">
           <cell r="C3576">
-            <v>120326.23583232</v>
+            <v>124969.8383818752</v>
           </cell>
         </row>
         <row r="3577">
           <cell r="C3577">
-            <v>120326.23583232</v>
+            <v>124969.8383818752</v>
           </cell>
         </row>
         <row r="3578">
           <cell r="C3578">
-            <v>68205.795273369586</v>
+            <v>70837.977711680258</v>
           </cell>
         </row>
         <row r="3579">
           <cell r="C3579">
-            <v>265524.95332607994</v>
+            <v>275772.03154394875</v>
           </cell>
         </row>
         <row r="3580">
           <cell r="C3580">
-            <v>245585.57135615996</v>
+            <v>255063.1535093376</v>
           </cell>
         </row>
         <row r="3581">
           <cell r="C3581">
-            <v>227267.55781631995</v>
+            <v>236038.2153841152</v>
           </cell>
         </row>
         <row r="3582">
           <cell r="C3582">
-            <v>142285.77387171841</v>
+            <v>147776.83388656745</v>
           </cell>
         </row>
         <row r="3583">
           <cell r="C3583">
-            <v>336623.68384511996</v>
+            <v>349614.5879960832</v>
           </cell>
         </row>
         <row r="3584">
           <cell r="C3584">
-            <v>301264.05318911996</v>
+            <v>312890.36656792322</v>
           </cell>
         </row>
         <row r="3585">
           <cell r="C3585">
-            <v>192008.65898618882</v>
+            <v>199418.61320138958</v>
           </cell>
         </row>
         <row r="3586">
           <cell r="C3586">
-            <v>175276.13678776319</v>
+            <v>182040.35333649712</v>
           </cell>
         </row>
         <row r="3587">
           <cell r="C3587">
-            <v>441943.63739904005</v>
+            <v>458999.02508893446</v>
           </cell>
         </row>
         <row r="3588">
           <cell r="C3588">
-            <v>358322.42304768</v>
+            <v>372150.71997492487</v>
           </cell>
         </row>
         <row r="3589">
           <cell r="C3589">
-            <v>213903.34228838398</v>
+            <v>222158.25110970621</v>
           </cell>
         </row>
         <row r="3590">
           <cell r="C3590">
-            <v>687080.74514687981</v>
+            <v>713596.40798503673</v>
           </cell>
         </row>
         <row r="3591">
           <cell r="C3591">
-            <v>559145.11679738876</v>
+            <v>580723.51715182164</v>
           </cell>
         </row>
         <row r="3592">
           <cell r="C3592">
-            <v>533779.32516679668</v>
+            <v>554378.81469706446</v>
           </cell>
         </row>
         <row r="3593">
           <cell r="C3593">
-            <v>386776.40407956473</v>
+            <v>401702.7905294369</v>
           </cell>
         </row>
         <row r="3594">
           <cell r="C3594">
-            <v>1230404.0658427393</v>
+            <v>1277887.5379019207</v>
           </cell>
         </row>
         <row r="3595">
           <cell r="C3595">
-            <v>1128614.5558023166</v>
+            <v>1172169.7903904917</v>
           </cell>
         </row>
         <row r="3596">
           <cell r="C3596">
-            <v>889582.76262374397</v>
+            <v>923913.33696595614</v>
           </cell>
         </row>
         <row r="3597">
           <cell r="C3597">
-            <v>14975.02</v>
+            <v>15126.379766964479</v>
           </cell>
         </row>
         <row r="3598">
           <cell r="C3598">
-            <v>14733.668150342399</v>
+            <v>14882.589262160796</v>
           </cell>
         </row>
         <row r="3599">
           <cell r="C3599">
-            <v>14142.170523868799</v>
+            <v>14285.113050906164</v>
           </cell>
         </row>
         <row r="3600">
           <cell r="C3600">
-            <v>21884.161655999997</v>
+            <v>22105.356653184001</v>
           </cell>
         </row>
         <row r="3601">
           <cell r="C3601">
-            <v>15567.142078555196</v>
+            <v>15724.487559837773</v>
           </cell>
         </row>
         <row r="3602">
           <cell r="C3602">
-            <v>14760.554406091198</v>
+            <v>14909.747271763277</v>
           </cell>
         </row>
         <row r="3604">
           <cell r="C3604">
-            <v>20379.781857590391</v>
+            <v>20585.771278682263</v>
           </cell>
         </row>
         <row r="3605">
           <cell r="C3605">
-            <v>19546.307929377592</v>
+            <v>19743.872981005286</v>
           </cell>
         </row>
         <row r="3606">
           <cell r="C3606">
-            <v>16696.364820004797</v>
+            <v>16865.123963142065</v>
           </cell>
         </row>
         <row r="3607">
           <cell r="C3607">
-            <v>37882.734350059196</v>
+            <v>38265.635529898835</v>
           </cell>
         </row>
         <row r="3608">
           <cell r="C3608">
-            <v>31833.326806579196</v>
+            <v>32155.083369340107</v>
           </cell>
         </row>
         <row r="3609">
           <cell r="C3609">
-            <v>24197.630173919995</v>
+            <v>24442.20864223488</v>
           </cell>
         </row>
         <row r="3610">
           <cell r="C3610">
-            <v>25299.966659620794</v>
+            <v>25555.687035936691</v>
           </cell>
         </row>
         <row r="3611">
           <cell r="C3611">
-            <v>47185.378839143996</v>
+            <v>47662.306852358022</v>
           </cell>
         </row>
         <row r="3612">
           <cell r="C3612">
-            <v>57966.767394412782</v>
+            <v>38781.637712346012</v>
           </cell>
         </row>
         <row r="3613">
           <cell r="C3613">
-            <v>42130.762758369594</v>
+            <v>42556.601047091179</v>
           </cell>
         </row>
         <row r="3614">
           <cell r="C3614">
-            <v>30704.104065129592</v>
+            <v>31014.446966035819</v>
           </cell>
         </row>
         <row r="3615">
           <cell r="C3615">
-            <v>40625.132436436797</v>
+            <v>41035.752509352111</v>
           </cell>
         </row>
         <row r="3616">
           <cell r="C3616">
-            <v>43501.961801558391</v>
+            <v>33675.931907079168</v>
           </cell>
         </row>
         <row r="3617">
           <cell r="C3617">
-            <v>34414.407358463992</v>
+            <v>34762.252291178498</v>
           </cell>
         </row>
         <row r="3618">
           <cell r="C3618">
-            <v>33338.957128511996</v>
+            <v>33675.931907079168</v>
           </cell>
         </row>
         <row r="3619">
           <cell r="C3619">
-            <v>81438.468663115185</v>
+            <v>82261.611085921613</v>
           </cell>
         </row>
         <row r="3620">
           <cell r="C3620">
-            <v>83105.416519540784</v>
+            <v>62544.896114518808</v>
           </cell>
         </row>
         <row r="3621">
           <cell r="C3621">
-            <v>53772.51149759999</v>
+            <v>54316.019204966397</v>
           </cell>
         </row>
         <row r="3622">
           <cell r="C3622">
-            <v>48529.69162658399</v>
+            <v>49020.207332482176</v>
           </cell>
         </row>
         <row r="3623">
           <cell r="C3623">
-            <v>143561.4803513856</v>
+            <v>149101.77213867803</v>
           </cell>
         </row>
         <row r="3624">
           <cell r="C3624">
-            <v>116578.80492679677</v>
+            <v>133603.07584073316</v>
           </cell>
         </row>
         <row r="3625">
           <cell r="C3625">
-            <v>103592.7434001264</v>
+            <v>118720.62989260725</v>
           </cell>
         </row>
         <row r="3626">
           <cell r="C3626">
-            <v>91702.528573286399</v>
+            <v>95241.491564507887</v>
           </cell>
         </row>
         <row r="3627">
           <cell r="C3627">
-            <v>165941.97048159357</v>
+            <v>167619.23526652632</v>
           </cell>
         </row>
         <row r="3628">
           <cell r="C3628">
-            <v>150213.51086854556</v>
+            <v>151731.79964907363</v>
           </cell>
         </row>
         <row r="3629">
           <cell r="C3629">
-            <v>133382.71476979679</v>
+            <v>134730.88563791916</v>
           </cell>
         </row>
         <row r="3630">
           <cell r="C3630">
-            <v>126419.17453085759</v>
+            <v>127696.96115087603</v>
           </cell>
         </row>
         <row r="3631">
           <cell r="C3631">
-            <v>213100.46306498878</v>
+            <v>215254.38410928185</v>
           </cell>
         </row>
         <row r="3632">
           <cell r="C3632">
-            <v>194441.40157532156</v>
+            <v>222836.12649450699</v>
           </cell>
         </row>
         <row r="3633">
           <cell r="C3633">
-            <v>173927.18843898713</v>
+            <v>175685.16411846381</v>
           </cell>
         </row>
         <row r="3635">
           <cell r="C3635">
-            <v>385382.02722969599</v>
+            <v>400254.60220736254</v>
           </cell>
         </row>
         <row r="3636">
           <cell r="C3636">
-            <v>320645.48606018873</v>
+            <v>323886.42251921463</v>
           </cell>
         </row>
         <row r="3637">
           <cell r="C3637">
-            <v>271551.18306287995</v>
+            <v>274295.89698508033</v>
           </cell>
         </row>
         <row r="3638">
           <cell r="C3638">
-            <v>655090.11110538244</v>
+            <v>680371.19871753454</v>
           </cell>
         </row>
         <row r="3639">
           <cell r="C3639">
-            <v>619934.01393315836</v>
+            <v>643858.36549076601</v>
           </cell>
         </row>
         <row r="3640">
           <cell r="C3640">
-            <v>528379.82332262397</v>
+            <v>548770.93651371263</v>
           </cell>
         </row>
         <row r="3667">
           <cell r="C3667">
-            <v>124220.96978457598</v>
+            <v>129014.87701527936</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2579,1636 +2667,1648 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{218F2047-B31E-4158-8B95-8790181753D4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B7:L75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="F8" sqref="F8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
-    <col min="10" max="10" width="19.140625" customWidth="1"/>
+    <col min="10" max="10" width="20.28515625" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="46">
-[...5 lines deleted...]
-      <c r="F8" s="29" t="s">
+      <c r="B8" s="55">
+        <v>46168</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="29"/>
-[...6 lines deleted...]
-      <c r="L8" s="30"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="L8" s="39"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C9" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="D9" s="13" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="K9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="11" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>4</v>
-      </c>
-[...19 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D10" s="4">
         <f>[1]Hoja1!$C$3481</f>
-        <v>10004.188185599998</v>
-[...3 lines deleted...]
-        <v>7</v>
+        <v>10105.305898598399</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="H10" s="4">
         <f>[1]Hoja1!$C$3522</f>
-        <v>71158.065704140812</v>
-[...3 lines deleted...]
-        <v>8</v>
+        <v>73904.181487116308</v>
+      </c>
+      <c r="J10" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>6</v>
       </c>
       <c r="L10" s="4">
         <f>[1]Hoja1!$C$3553</f>
-        <v>28425.693327360001</v>
+        <v>29522.691177369608</v>
       </c>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B11" s="5"/>
-[...1 lines deleted...]
-        <v>9</v>
+      <c r="B11" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>7</v>
       </c>
       <c r="D11" s="9">
         <f>[1]Hoja1!$C$3482</f>
-        <v>9594.6417317519954</v>
+        <v>9691.6199383745243</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="8" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H11" s="9">
         <f>[1]Hoja1!$C$3523</f>
-        <v>71158.065704140812</v>
-[...3 lines deleted...]
-        <v>11</v>
+        <v>73904.181487116308</v>
+      </c>
+      <c r="J11" s="25"/>
+      <c r="K11" s="20" t="s">
+        <v>9</v>
       </c>
       <c r="L11" s="9">
         <f>[1]Hoja1!$C$3554</f>
-        <v>30185.05056</v>
+        <v>31349.945121599998</v>
       </c>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B12" s="5"/>
-[...1 lines deleted...]
-        <v>12</v>
+      <c r="B12" s="25"/>
+      <c r="C12" s="22" t="s">
+        <v>10</v>
       </c>
       <c r="D12" s="7">
         <f>[1]Hoja1!$C$3483</f>
-        <v>11339.122046615996</v>
+        <v>11453.732654442625</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H12" s="7">
         <f>[1]Hoja1!$C$3524</f>
-        <v>80873.857292390399</v>
-[...3 lines deleted...]
-        <v>14</v>
+        <v>83994.92268031335</v>
+      </c>
+      <c r="J12" s="25"/>
+      <c r="K12" s="22" t="s">
+        <v>12</v>
       </c>
       <c r="L12" s="7">
         <f>[1]Hoja1!$C$3555</f>
-        <v>22699.158021120002</v>
+        <v>23575.158731443204</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B13" s="5"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="B13" s="25"/>
+      <c r="C13" s="20" t="s">
+        <v>13</v>
       </c>
       <c r="D13" s="9">
         <f>[1]Hoja1!$C$3484</f>
-        <v>12182.2875321336</v>
+        <v>12305.420467208871</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H13" s="9">
         <f>[1]Hoja1!$C$3525</f>
-        <v>80873.857292390399</v>
-[...3 lines deleted...]
-        <v>17</v>
+        <v>83994.92268031335</v>
+      </c>
+      <c r="J13" s="25"/>
+      <c r="K13" s="20" t="s">
+        <v>15</v>
       </c>
       <c r="L13" s="9">
         <f>[1]Hoja1!$C$3556</f>
-        <v>50365.912934399996</v>
+        <v>52309.622717184007</v>
       </c>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B14" s="5"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="B14" s="25"/>
+      <c r="C14" s="22" t="s">
+        <v>16</v>
       </c>
       <c r="D14" s="7">
         <f>[1]Hoja1!$C$3485</f>
-        <v>12473.034251277595</v>
+        <v>12599.105919886886</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H14" s="7">
         <f>[1]Hoja1!$C$3526</f>
-        <v>111787.48872990721</v>
-[...3 lines deleted...]
-        <v>20</v>
+        <v>116101.56590587701</v>
+      </c>
+      <c r="J14" s="25"/>
+      <c r="K14" s="22" t="s">
+        <v>18</v>
       </c>
       <c r="L14" s="7">
         <f>[1]Hoja1!$C$3557</f>
-        <v>30012.564556799996</v>
+        <v>31170.802578047998</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B15" s="5"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="B15" s="25"/>
+      <c r="C15" s="20" t="s">
+        <v>19</v>
       </c>
       <c r="D15" s="9">
         <f>[1]Hoja1!$C$3486</f>
-        <v>17677.400523955195</v>
+        <v>17856.075522823372</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H15" s="9">
         <f>[1]Hoja1!$C$3527</f>
-        <v>111787.48872990721</v>
-[...3 lines deleted...]
-        <v>23</v>
+        <v>116101.56590587701</v>
+      </c>
+      <c r="J15" s="25"/>
+      <c r="K15" s="20" t="s">
+        <v>21</v>
       </c>
       <c r="L15" s="9">
         <f>[1]Hoja1!$C$3558</f>
-        <v>29495.106547200001</v>
+        <v>30633.374947392003</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B16" s="5"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="B16" s="25"/>
+      <c r="C16" s="22" t="s">
+        <v>22</v>
       </c>
       <c r="D16" s="7">
         <f>[1]Hoja1!$C$3487</f>
-        <v>30353.957478633594</v>
+        <v>30660.76125958487</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H16" s="7">
         <f>[1]Hoja1!$C$3528</f>
-        <v>101307.41166147839</v>
-[...3 lines deleted...]
-        <v>26</v>
+        <v>102331.3801821567</v>
+      </c>
+      <c r="J16" s="25"/>
+      <c r="K16" s="22" t="s">
+        <v>24</v>
       </c>
       <c r="L16" s="7">
         <f>[1]Hoja1!$C$3559</f>
-        <v>45605.299246079994</v>
+        <v>92079.267385728002</v>
       </c>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B17" s="5"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="B17" s="25"/>
+      <c r="C17" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="D17" s="9">
         <f>[1]Hoja1!$C$3488</f>
-        <v>41896.602228650387</v>
+        <v>42320.073730902099</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="8" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H17" s="9">
         <f>[1]Hoja1!$C$3529</f>
-        <v>131130.75907276798</v>
-[...3 lines deleted...]
-        <v>29</v>
+        <v>136191.32730997249</v>
+      </c>
+      <c r="J17" s="25"/>
+      <c r="K17" s="20" t="s">
+        <v>27</v>
       </c>
       <c r="L17" s="9">
         <f>[1]Hoja1!$C$3560</f>
-        <v>45605.299246079994</v>
+        <v>47365.288515148808</v>
       </c>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B18" s="5"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="B18" s="25"/>
+      <c r="C18" s="22" t="s">
+        <v>28</v>
       </c>
       <c r="D18" s="7">
         <f>[1]Hoja1!$C$3489</f>
-        <v>76175.640415727976</v>
+        <v>76945.588601640178</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H18" s="7">
         <f>[1]Hoja1!$C$3530</f>
-        <v>131130.75907276798</v>
-[...3 lines deleted...]
-        <v>32</v>
+        <v>136191.32730997249</v>
+      </c>
+      <c r="J18" s="25"/>
+      <c r="K18" s="22" t="s">
+        <v>30</v>
       </c>
       <c r="L18" s="7">
         <f>[1]Hoja1!$C$3561</f>
-        <v>36739.518681599999</v>
+        <v>38157.361776575999</v>
       </c>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B19" s="5"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="B19" s="25"/>
+      <c r="C19" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D19" s="9">
         <f>[1]Hoja1!$C$3490</f>
-        <v>141302.90550398399</v>
+        <v>161937.69366926592</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="8" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H19" s="9">
         <f>[1]Hoja1!$C$3531</f>
-        <v>131130.75907276798</v>
-[...3 lines deleted...]
-        <v>35</v>
+        <v>136191.32730997249</v>
+      </c>
+      <c r="J19" s="25"/>
+      <c r="K19" s="20" t="s">
+        <v>33</v>
       </c>
       <c r="L19" s="9">
         <f>[1]Hoja1!$C$3562</f>
-        <v>31702.927388160002</v>
+        <v>32926.399504857596</v>
       </c>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B20" s="5"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="B20" s="25"/>
+      <c r="C20" s="22" t="s">
+        <v>34</v>
       </c>
       <c r="D20" s="7">
         <f>[1]Hoja1!$C$3491</f>
-        <v>175727.31705063357</v>
+        <v>177503.48759859288</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H20" s="7">
         <f>[1]Hoja1!$C$3532</f>
-        <v>255971.98852485119</v>
-[...3 lines deleted...]
-        <v>38</v>
+        <v>265850.40091186482</v>
+      </c>
+      <c r="J20" s="25"/>
+      <c r="K20" s="22" t="s">
+        <v>36</v>
       </c>
       <c r="L20" s="7">
         <f>[1]Hoja1!$C$3563</f>
-        <v>83138.253542400009</v>
+        <v>86346.705992064017</v>
       </c>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B21" s="5"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="B21" s="25"/>
+      <c r="C21" s="20" t="s">
+        <v>37</v>
       </c>
       <c r="D21" s="9">
         <f>[1]Hoja1!$C$3492</f>
-        <v>328282.12058549031</v>
+        <v>331600.24461874785</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H21" s="9">
         <f>[1]Hoja1!$C$3533</f>
-        <v>255971.98852485119</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>265850.40091186482</v>
+      </c>
+      <c r="J21" s="25"/>
+      <c r="K21" s="20" t="s">
+        <v>39</v>
       </c>
       <c r="L21" s="9">
         <f>[1]Hoja1!$C$3564</f>
-        <v>67078.426756454384</v>
+        <v>69667.102047024382</v>
       </c>
     </row>
     <row r="22" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B22" s="5"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="B22" s="25"/>
+      <c r="C22" s="23" t="s">
+        <v>40</v>
       </c>
       <c r="D22" s="7">
         <f>[1]Hoja1!$C$3493</f>
-        <v>649789.84261492558</v>
+        <v>656357.61819009797</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H22" s="7">
         <f>[1]Hoja1!$C$3534</f>
-        <v>255971.98852485119</v>
-[...3 lines deleted...]
-        <v>44</v>
+        <v>265850.40091186482</v>
+      </c>
+      <c r="J22" s="25"/>
+      <c r="K22" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="L22" s="7">
         <f>[1]Hoja1!$C$3565</f>
-        <v>40741.193955840004</v>
+        <v>80614.144598400002</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="5"/>
-[...1 lines deleted...]
-        <v>45</v>
+      <c r="B23" s="25"/>
+      <c r="C23" s="20" t="s">
+        <v>43</v>
       </c>
       <c r="D23" s="9">
         <f>[1]Hoja1!$C$3494</f>
-        <v>990108.87737297756</v>
+        <v>1000116.4405497158</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H23" s="9">
         <f>[1]Hoja1!$C$3535</f>
-        <v>476135.19284136954</v>
-[...3 lines deleted...]
-        <v>47</v>
+        <v>494510.09321216028</v>
+      </c>
+      <c r="J23" s="25"/>
+      <c r="K23" s="20" t="s">
+        <v>45</v>
       </c>
       <c r="L23" s="9">
         <f>[1]Hoja1!$C$3566</f>
-        <v>36758.147169945601</v>
+        <v>38176.709171279617</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="2" t="s">
+      <c r="B24" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="11" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H24" s="7">
         <f>[1]Hoja1!$C$3536</f>
-        <v>489129.59837844473</v>
-[...3 lines deleted...]
-        <v>49</v>
+        <v>508005.97587319376</v>
+      </c>
+      <c r="J24" s="25"/>
+      <c r="K24" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="L24" s="7">
         <f>[1]Hoja1!$C$3567</f>
-        <v>104457.52353792</v>
+        <v>108488.7243750912</v>
       </c>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B25" s="5"/>
-[...1 lines deleted...]
-        <v>6</v>
+      <c r="B25" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>4</v>
       </c>
       <c r="D25" s="4">
         <f>[1]Hoja1!$C$3495</f>
-        <v>10245.66859008</v>
+        <v>9378.9870371366378</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H25" s="9">
         <f>[1]Hoja1!$C$3537</f>
-        <v>489248.26874864637</v>
-[...3 lines deleted...]
-        <v>51</v>
+        <v>508129.22594315751</v>
+      </c>
+      <c r="J25" s="25"/>
+      <c r="K25" s="20" t="s">
+        <v>49</v>
       </c>
       <c r="L25" s="9">
         <f>[1]Hoja1!$C$3568</f>
-        <v>77618.701440000004</v>
+        <v>80614.144598400002</v>
       </c>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B26" s="5"/>
-[...1 lines deleted...]
-        <v>9</v>
+      <c r="B26" s="25"/>
+      <c r="C26" s="20" t="s">
+        <v>7</v>
       </c>
       <c r="D26" s="9">
         <f>[1]Hoja1!$C$3496</f>
-        <v>11591.059415039997</v>
+        <v>10610.57119352832</v>
       </c>
       <c r="F26" s="5"/>
       <c r="G26" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H26" s="7">
         <f>[1]Hoja1!$C$3538</f>
-        <v>489248.26874864637</v>
-[...3 lines deleted...]
-        <v>53</v>
+        <v>508129.22594315751</v>
+      </c>
+      <c r="J26" s="25"/>
+      <c r="K26" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="L26" s="7">
         <f>[1]Hoja1!$C$3569</f>
-        <v>50939.256409036803</v>
+        <v>52905.092531950853</v>
       </c>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B27" s="5"/>
-[...1 lines deleted...]
-        <v>12</v>
+      <c r="B27" s="25"/>
+      <c r="C27" s="22" t="s">
+        <v>10</v>
       </c>
       <c r="D27" s="7">
         <f>[1]Hoja1!$C$3497</f>
-        <v>13488.405450240001</v>
+        <v>12347.420644849921</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H27" s="9">
         <f>[1]Hoja1!$C$3539</f>
-        <v>842055.27935800306</v>
-[...3 lines deleted...]
-        <v>55</v>
+        <v>874551.68394546339</v>
+      </c>
+      <c r="J27" s="25"/>
+      <c r="K27" s="20" t="s">
+        <v>53</v>
       </c>
       <c r="L27" s="9">
         <f>[1]Hoja1!$C$3570</f>
-        <v>44145.3777149952</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>45849.026026524676</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="25"/>
+      <c r="C28" s="20" t="s">
+        <v>13</v>
       </c>
       <c r="D28" s="9">
         <f>[1]Hoja1!$C$3498</f>
-        <v>12591.478233600001</v>
+        <v>11526.3645405888</v>
       </c>
       <c r="F28" s="5"/>
-      <c r="G28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="14">
+      <c r="G28" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H28" s="31">
         <f>[1]Hoja1!$C$3540</f>
-        <v>2252838.3079071743</v>
-[...3 lines deleted...]
-        <v>57</v>
+        <v>2339779.3281923239</v>
+      </c>
+      <c r="J28" s="25"/>
+      <c r="K28" s="22" t="s">
+        <v>55</v>
       </c>
       <c r="L28" s="7">
         <f>[1]Hoja1!$C$3571</f>
-        <v>137609.33335295998</v>
+        <v>142919.9212457856</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="5"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="B29" s="25"/>
+      <c r="C29" s="22" t="s">
+        <v>16</v>
       </c>
       <c r="D29" s="7">
         <f>[1]Hoja1!$C$3499</f>
-        <v>14799.29907456</v>
-[...8 lines deleted...]
-        <v>59</v>
+        <v>13547.42572030848</v>
+      </c>
+      <c r="F29" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="59"/>
+      <c r="H29" s="60"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="20" t="s">
+        <v>57</v>
       </c>
       <c r="L29" s="9">
         <f>[1]Hoja1!$C$3572</f>
-        <v>108079.72960512</v>
+        <v>112250.71778968321</v>
       </c>
     </row>
     <row r="30" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="5"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="B30" s="25"/>
+      <c r="C30" s="20" t="s">
+        <v>19</v>
       </c>
       <c r="D30" s="9">
         <f>[1]Hoja1!$C$3500</f>
-        <v>17759.158889471997</v>
-[...4 lines deleted...]
-      <c r="G30" s="2" t="s">
+        <v>16256.910864370175</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="H30" s="12" t="s">
-[...4 lines deleted...]
-        <v>61</v>
+      <c r="J30" s="25"/>
+      <c r="K30" s="22" t="s">
+        <v>59</v>
       </c>
       <c r="L30" s="7">
         <f>[1]Hoja1!$C$3573</f>
-        <v>60581.223987916797</v>
+        <v>62919.160716507642</v>
       </c>
     </row>
     <row r="31" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B31" s="5"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="B31" s="25"/>
+      <c r="C31" s="22" t="s">
+        <v>22</v>
       </c>
       <c r="D31" s="7">
         <f>[1]Hoja1!$C$3501</f>
-        <v>27414.925348607991</v>
-[...5 lines deleted...]
-      <c r="H31" s="25">
+        <v>25095.895617550461</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H31" s="17">
         <f>[1]Hoja1!$C$3597</f>
-        <v>14975.02</v>
-[...3 lines deleted...]
-        <v>62</v>
+        <v>15126.379766964479</v>
+      </c>
+      <c r="J31" s="25"/>
+      <c r="K31" s="20" t="s">
+        <v>60</v>
       </c>
       <c r="L31" s="9">
         <f>[1]Hoja1!$C$3574</f>
-        <v>49010.862893260797</v>
+        <v>50902.27889503949</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B32" s="5"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="B32" s="25"/>
+      <c r="C32" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="D32" s="9">
         <f>[1]Hoja1!$C$3502</f>
-        <v>37629.546458112003</v>
-[...3 lines deleted...]
-        <v>11</v>
+        <v>34446.461481847298</v>
+      </c>
+      <c r="F32" s="25"/>
+      <c r="G32" s="20" t="s">
+        <v>9</v>
       </c>
       <c r="H32" s="9">
         <f>[1]Hoja1!$C$3598</f>
-        <v>14733.668150342399</v>
-[...3 lines deleted...]
-        <v>63</v>
+        <v>14882.589262160796</v>
+      </c>
+      <c r="J32" s="25"/>
+      <c r="K32" s="22" t="s">
+        <v>61</v>
       </c>
       <c r="L32" s="7">
         <f>[1]Hoja1!$C$3575</f>
-        <v>163965.19464191995</v>
+        <v>170292.9019005312</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B33" s="5"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="B33" s="25"/>
+      <c r="C33" s="22" t="s">
+        <v>28</v>
       </c>
       <c r="D33" s="7">
         <f>[1]Hoja1!$C$3503</f>
-        <v>53401.666590719993</v>
-[...3 lines deleted...]
-        <v>14</v>
+        <v>48884.41728446976</v>
+      </c>
+      <c r="F33" s="25"/>
+      <c r="G33" s="22" t="s">
+        <v>12</v>
       </c>
       <c r="H33" s="7">
         <f>[1]Hoja1!$C$3599</f>
-        <v>14142.170523868799</v>
-[...3 lines deleted...]
-        <v>64</v>
+        <v>14285.113050906164</v>
+      </c>
+      <c r="J33" s="25"/>
+      <c r="K33" s="20" t="s">
+        <v>62</v>
       </c>
       <c r="L33" s="9">
         <f>[1]Hoja1!$C$3576</f>
-        <v>120326.23583232</v>
+        <v>124969.8383818752</v>
       </c>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B34" s="5"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="B34" s="25"/>
+      <c r="C34" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D34" s="9">
         <f>[1]Hoja1!$C$3667</f>
-        <v>124220.96978457598</v>
-[...3 lines deleted...]
-        <v>17</v>
+        <v>129014.87701527936</v>
+      </c>
+      <c r="F34" s="25"/>
+      <c r="G34" s="20" t="s">
+        <v>15</v>
       </c>
       <c r="H34" s="9">
         <f>[1]Hoja1!$C$3600</f>
-        <v>21884.161655999997</v>
-[...3 lines deleted...]
-        <v>65</v>
+        <v>22105.356653184001</v>
+      </c>
+      <c r="J34" s="25"/>
+      <c r="K34" s="22" t="s">
+        <v>63</v>
       </c>
       <c r="L34" s="7">
         <f>[1]Hoja1!$C$3577</f>
-        <v>120326.23583232</v>
+        <v>124969.8383818752</v>
       </c>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B35" s="5"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="B35" s="25"/>
+      <c r="C35" s="22" t="s">
+        <v>34</v>
       </c>
       <c r="D35" s="7">
-        <f>[1]Hoja1!$C$3491</f>
-[...4 lines deleted...]
-        <v>20</v>
+        <f>[1]Hoja1!$C3504</f>
+        <v>152564.85580408931</v>
+      </c>
+      <c r="F35" s="25"/>
+      <c r="G35" s="22" t="s">
+        <v>18</v>
       </c>
       <c r="H35" s="7">
         <f>[1]Hoja1!$C$3601</f>
-        <v>15567.142078555196</v>
-[...3 lines deleted...]
-        <v>66</v>
+        <v>15724.487559837773</v>
+      </c>
+      <c r="J35" s="25"/>
+      <c r="K35" s="20" t="s">
+        <v>64</v>
       </c>
       <c r="L35" s="9">
         <f>[1]Hoja1!$C$3578</f>
-        <v>68205.795273369586</v>
+        <v>70837.977711680258</v>
       </c>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B36" s="5"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="B36" s="25"/>
+      <c r="C36" s="20" t="s">
+        <v>37</v>
       </c>
       <c r="D36" s="9">
-        <f>[1]Hoja1!$C$3492</f>
-[...4 lines deleted...]
-        <v>23</v>
+        <f>[1]Hoja1!$C3505</f>
+        <v>276850.64463256975</v>
+      </c>
+      <c r="F36" s="25"/>
+      <c r="G36" s="20" t="s">
+        <v>21</v>
       </c>
       <c r="H36" s="9">
         <f>[1]Hoja1!$C$3602</f>
-        <v>14760.554406091198</v>
-[...3 lines deleted...]
-        <v>67</v>
+        <v>14909.747271763277</v>
+      </c>
+      <c r="J36" s="25"/>
+      <c r="K36" s="22" t="s">
+        <v>65</v>
       </c>
       <c r="L36" s="7">
         <f>[1]Hoja1!$C$3579</f>
-        <v>265524.95332607994</v>
+        <v>275772.03154394875</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B37" s="5"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="B37" s="25"/>
+      <c r="C37" s="23" t="s">
+        <v>40</v>
       </c>
       <c r="D37" s="7">
-        <f>[1]Hoja1!$C$3493</f>
-[...4 lines deleted...]
-        <v>26</v>
+        <f>[1]Hoja1!$C$3506</f>
+        <v>531191.72037601157</v>
+      </c>
+      <c r="F37" s="25"/>
+      <c r="G37" s="22" t="s">
+        <v>24</v>
       </c>
       <c r="H37" s="7">
         <f>[1]Hoja1!$C$3600</f>
-        <v>21884.161655999997</v>
-[...3 lines deleted...]
-        <v>68</v>
+        <v>22105.356653184001</v>
+      </c>
+      <c r="J37" s="25"/>
+      <c r="K37" s="20" t="s">
+        <v>66</v>
       </c>
       <c r="L37" s="9">
         <f>[1]Hoja1!$C$3580</f>
-        <v>245585.57135615996</v>
-[...13 lines deleted...]
-        <v>29</v>
+        <v>255063.1535093376</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="25"/>
+      <c r="C38" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="28">
+        <f>[1]Hoja1!$C$3507</f>
+        <v>741849.45346466848</v>
+      </c>
+      <c r="F38" s="25"/>
+      <c r="G38" s="20" t="s">
+        <v>27</v>
       </c>
       <c r="H38" s="9">
         <f>[1]Hoja1!$C$3604</f>
-        <v>20379.781857590391</v>
-[...3 lines deleted...]
-        <v>69</v>
+        <v>20585.771278682263</v>
+      </c>
+      <c r="J38" s="25"/>
+      <c r="K38" s="22" t="s">
+        <v>67</v>
       </c>
       <c r="L38" s="7">
         <f>[1]Hoja1!$C$3581</f>
-        <v>227267.55781631995</v>
+        <v>236038.2153841152</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="26" t="s">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="B39" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="37"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="22" t="s">
+        <v>30</v>
       </c>
       <c r="H39" s="7">
         <f>[1]Hoja1!$C$3605</f>
-        <v>19546.307929377592</v>
-[...3 lines deleted...]
-        <v>71</v>
+        <v>19743.872981005286</v>
+      </c>
+      <c r="J39" s="25"/>
+      <c r="K39" s="20" t="s">
+        <v>69</v>
       </c>
       <c r="L39" s="9">
         <f>[1]Hoja1!$C$3582</f>
-        <v>142285.77387171841</v>
+        <v>147776.83388656745</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="2" t="s">
+      <c r="B40" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D40" s="12" t="s">
-[...4 lines deleted...]
-        <v>35</v>
+      <c r="F40" s="25"/>
+      <c r="G40" s="20" t="s">
+        <v>33</v>
       </c>
       <c r="H40" s="9">
         <f>[1]Hoja1!$C$3606</f>
-        <v>16696.364820004797</v>
-[...3 lines deleted...]
-        <v>73</v>
+        <v>16865.123963142065</v>
+      </c>
+      <c r="J40" s="33"/>
+      <c r="K40" s="22" t="s">
+        <v>71</v>
       </c>
       <c r="L40" s="7">
         <f>[1]Hoja1!$C$3583</f>
-        <v>336623.68384511996</v>
+        <v>349614.5879960832</v>
       </c>
     </row>
     <row r="41" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B41" s="5"/>
-[...1 lines deleted...]
-        <v>12</v>
+      <c r="B41" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>10</v>
       </c>
       <c r="D41" s="4">
         <f>[1]Hoja1!$C$3541</f>
-        <v>12442.709055839996</v>
-[...3 lines deleted...]
-        <v>38</v>
+        <v>12236.852200527359</v>
+      </c>
+      <c r="F41" s="25"/>
+      <c r="G41" s="22" t="s">
+        <v>36</v>
       </c>
       <c r="H41" s="7">
         <f>[1]Hoja1!$C$3607</f>
-        <v>37882.734350059196</v>
-[...3 lines deleted...]
-        <v>74</v>
+        <v>38265.635529898835</v>
+      </c>
+      <c r="J41" s="33"/>
+      <c r="K41" s="20" t="s">
+        <v>72</v>
       </c>
       <c r="L41" s="9">
         <f>[1]Hoja1!$C$3584</f>
-        <v>301264.05318911996</v>
+        <v>312890.36656792322</v>
       </c>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B42" s="5"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="B42" s="25"/>
+      <c r="C42" s="20" t="s">
+        <v>13</v>
       </c>
       <c r="D42" s="9">
         <f>[1]Hoja1!$C$3542</f>
-        <v>12536.498320079998</v>
-[...3 lines deleted...]
-        <v>41</v>
+        <v>12329.089779928319</v>
+      </c>
+      <c r="F42" s="25"/>
+      <c r="G42" s="20" t="s">
+        <v>39</v>
       </c>
       <c r="H42" s="9">
         <f>[1]Hoja1!$C$3608</f>
-        <v>31833.326806579196</v>
-[...3 lines deleted...]
-        <v>75</v>
+        <v>32155.083369340107</v>
+      </c>
+      <c r="J42" s="34"/>
+      <c r="K42" s="22" t="s">
+        <v>73</v>
       </c>
       <c r="L42" s="7">
         <f>[1]Hoja1!$C$3585</f>
-        <v>192008.65898618882</v>
+        <v>199418.61320138958</v>
       </c>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B43" s="5"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="B43" s="25"/>
+      <c r="C43" s="22" t="s">
+        <v>16</v>
       </c>
       <c r="D43" s="7">
         <f>[1]Hoja1!$C$3543</f>
-        <v>13849.548019439995</v>
-[...3 lines deleted...]
-        <v>44</v>
+        <v>13620.415891541759</v>
+      </c>
+      <c r="F43" s="25"/>
+      <c r="G43" s="22" t="s">
+        <v>42</v>
       </c>
       <c r="H43" s="7">
         <f>[1]Hoja1!$C$3609</f>
-        <v>24197.630173919995</v>
-[...3 lines deleted...]
-        <v>76</v>
+        <v>24442.20864223488</v>
+      </c>
+      <c r="J43" s="25"/>
+      <c r="K43" s="20" t="s">
+        <v>74</v>
       </c>
       <c r="L43" s="9">
         <f>[1]Hoja1!$C$3586</f>
-        <v>175276.13678776319</v>
+        <v>182040.35333649712</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B44" s="5"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="B44" s="25"/>
+      <c r="C44" s="20" t="s">
+        <v>19</v>
       </c>
       <c r="D44" s="9">
         <f>[1]Hoja1!$C$3544</f>
-        <v>17100.909179759998</v>
-[...3 lines deleted...]
-        <v>47</v>
+        <v>16817.985310775039</v>
+      </c>
+      <c r="F44" s="25"/>
+      <c r="G44" s="20" t="s">
+        <v>45</v>
       </c>
       <c r="H44" s="9">
         <f>[1]Hoja1!$C$3610</f>
-        <v>25299.966659620794</v>
-[...3 lines deleted...]
-        <v>77</v>
+        <v>25555.687035936691</v>
+      </c>
+      <c r="J44" s="25"/>
+      <c r="K44" s="22" t="s">
+        <v>75</v>
       </c>
       <c r="L44" s="7">
         <f>[1]Hoja1!$C$3587</f>
-        <v>441943.63739904005</v>
+        <v>458999.02508893446</v>
       </c>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B45" s="5"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="B45" s="25"/>
+      <c r="C45" s="22" t="s">
+        <v>22</v>
       </c>
       <c r="D45" s="7">
         <f>[1]Hoja1!$C$3545</f>
-        <v>21071.321365919994</v>
-[...3 lines deleted...]
-        <v>49</v>
+        <v>20722.709505415682</v>
+      </c>
+      <c r="F45" s="25"/>
+      <c r="G45" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="H45" s="7">
         <f>[1]Hoja1!$C$3611</f>
-        <v>47185.378839143996</v>
-[...3 lines deleted...]
-        <v>78</v>
+        <v>47662.306852358022</v>
+      </c>
+      <c r="J45" s="25"/>
+      <c r="K45" s="20" t="s">
+        <v>76</v>
       </c>
       <c r="L45" s="9">
         <f>[1]Hoja1!$C$3588</f>
-        <v>358322.42304768</v>
+        <v>372150.71997492487</v>
       </c>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B46" s="5"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="B46" s="25"/>
+      <c r="C46" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="D46" s="9">
         <f>[1]Hoja1!$C$3546</f>
-        <v>23634.894588479994</v>
-[...3 lines deleted...]
-        <v>51</v>
+        <v>23243.870009041919</v>
+      </c>
+      <c r="F46" s="25"/>
+      <c r="G46" s="20" t="s">
+        <v>49</v>
       </c>
       <c r="H46" s="9">
         <f>[1]Hoja1!$C$3612</f>
-        <v>57966.767394412782</v>
-[...3 lines deleted...]
-        <v>79</v>
+        <v>38781.637712346012</v>
+      </c>
+      <c r="J46" s="25"/>
+      <c r="K46" s="22" t="s">
+        <v>77</v>
       </c>
       <c r="L46" s="7">
         <f>[1]Hoja1!$C$3589</f>
-        <v>213903.34228838398</v>
+        <v>222158.25110970621</v>
       </c>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B47" s="5"/>
-[...1 lines deleted...]
-        <v>30</v>
+      <c r="B47" s="25"/>
+      <c r="C47" s="22" t="s">
+        <v>28</v>
       </c>
       <c r="D47" s="7">
         <f>[1]Hoja1!$C$3547</f>
-        <v>39768.211192163988</v>
-[...3 lines deleted...]
-        <v>53</v>
+        <v>39110.270958997062</v>
+      </c>
+      <c r="F47" s="25"/>
+      <c r="G47" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="H47" s="7">
         <f>[1]Hoja1!$C$3613</f>
-        <v>42130.762758369594</v>
-[...3 lines deleted...]
-        <v>80</v>
+        <v>42556.601047091179</v>
+      </c>
+      <c r="J47" s="25"/>
+      <c r="K47" s="20" t="s">
+        <v>78</v>
       </c>
       <c r="L47" s="9">
         <f>[1]Hoja1!$C$3590</f>
-        <v>687080.74514687981</v>
+        <v>713596.40798503673</v>
       </c>
     </row>
     <row r="48" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B48" s="5"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="B48" s="25"/>
+      <c r="C48" s="20" t="s">
+        <v>31</v>
       </c>
       <c r="D48" s="9">
         <f>[1]Hoja1!$C$3548</f>
-        <v>63611.113120127979</v>
-[...3 lines deleted...]
-        <v>55</v>
+        <v>66065.978636542073</v>
+      </c>
+      <c r="F48" s="25"/>
+      <c r="G48" s="20" t="s">
+        <v>53</v>
       </c>
       <c r="H48" s="9">
         <f>[1]Hoja1!$C$3614</f>
-        <v>30704.104065129592</v>
-[...3 lines deleted...]
-        <v>81</v>
+        <v>31014.446966035819</v>
+      </c>
+      <c r="J48" s="25"/>
+      <c r="K48" s="22" t="s">
+        <v>79</v>
       </c>
       <c r="L48" s="7">
         <f>[1]Hoja1!$C$3591</f>
-        <v>559145.11679738876</v>
+        <v>580723.51715182164</v>
       </c>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B49" s="5"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="B49" s="25"/>
+      <c r="C49" s="22" t="s">
+        <v>34</v>
       </c>
       <c r="D49" s="7">
         <f>[1]Hoja1!$C$3549</f>
-        <v>76507.029149376001</v>
-[...3 lines deleted...]
-        <v>57</v>
+        <v>75241.2681033431</v>
+      </c>
+      <c r="F49" s="25"/>
+      <c r="G49" s="22" t="s">
+        <v>55</v>
       </c>
       <c r="H49" s="7">
         <f>[1]Hoja1!$C$3615</f>
-        <v>40625.132436436797</v>
-[...3 lines deleted...]
-        <v>82</v>
+        <v>41035.752509352111</v>
+      </c>
+      <c r="J49" s="25"/>
+      <c r="K49" s="20" t="s">
+        <v>80</v>
       </c>
       <c r="L49" s="9">
         <f>[1]Hoja1!$C$3592</f>
-        <v>533779.32516679668</v>
+        <v>554378.81469706446</v>
       </c>
     </row>
     <row r="50" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B50" s="5"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="B50" s="25"/>
+      <c r="C50" s="20" t="s">
+        <v>37</v>
       </c>
       <c r="D50" s="9">
         <f>[1]Hoja1!$C$3550</f>
-        <v>117671.13722431197</v>
-[...3 lines deleted...]
-        <v>59</v>
+        <v>115724.34170242443</v>
+      </c>
+      <c r="F50" s="25"/>
+      <c r="G50" s="20" t="s">
+        <v>57</v>
       </c>
       <c r="H50" s="9">
         <f>[1]Hoja1!$C$3616</f>
-        <v>43501.961801558391</v>
-[...3 lines deleted...]
-        <v>83</v>
+        <v>33675.931907079168</v>
+      </c>
+      <c r="J50" s="25"/>
+      <c r="K50" s="22" t="s">
+        <v>81</v>
       </c>
       <c r="L50" s="7">
         <f>[1]Hoja1!$C$3593</f>
-        <v>386776.40407956473</v>
+        <v>401702.7905294369</v>
       </c>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B51" s="5"/>
-[...1 lines deleted...]
-        <v>42</v>
+      <c r="B51" s="25"/>
+      <c r="C51" s="23" t="s">
+        <v>40</v>
       </c>
       <c r="D51" s="7">
         <f>[1]Hoja1!$C$3551</f>
-        <v>325570.67295631196</v>
-[...3 lines deleted...]
-        <v>61</v>
+        <v>160092.15468727623</v>
+      </c>
+      <c r="F51" s="25"/>
+      <c r="G51" s="22" t="s">
+        <v>59</v>
       </c>
       <c r="H51" s="7">
         <f>[1]Hoja1!$C$3617</f>
-        <v>34414.407358463992</v>
-[...3 lines deleted...]
-        <v>84</v>
+        <v>34762.252291178498</v>
+      </c>
+      <c r="J51" s="25"/>
+      <c r="K51" s="20" t="s">
+        <v>82</v>
       </c>
       <c r="L51" s="9">
         <f>[1]Hoja1!$C$3594</f>
-        <v>1230404.0658427393</v>
-[...7 lines deleted...]
-      <c r="D52" s="9">
+        <v>1277887.5379019207</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="25"/>
+      <c r="C52" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="29">
         <f>[1]Hoja1!$C$3552</f>
-        <v>218122.56553415995</v>
-[...3 lines deleted...]
-        <v>62</v>
+        <v>214513.86382683262</v>
+      </c>
+      <c r="F52" s="25"/>
+      <c r="G52" s="20" t="s">
+        <v>60</v>
       </c>
       <c r="H52" s="9">
         <f>[1]Hoja1!$C$3618</f>
-        <v>33338.957128511996</v>
-[...3 lines deleted...]
-        <v>85</v>
+        <v>33675.931907079168</v>
+      </c>
+      <c r="J52" s="25"/>
+      <c r="K52" s="22" t="s">
+        <v>83</v>
       </c>
       <c r="L52" s="7">
         <f>[1]Hoja1!$C$3595</f>
-        <v>1128614.5558023166</v>
+        <v>1172169.7903904917</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="26" t="s">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="B53" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" s="36"/>
+      <c r="D53" s="37"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="22" t="s">
+        <v>61</v>
       </c>
       <c r="H53" s="7">
         <f>[1]Hoja1!$C$3619</f>
-        <v>81438.468663115185</v>
-[...5 lines deleted...]
-      <c r="L53" s="9">
+        <v>82261.611085921613</v>
+      </c>
+      <c r="J53" s="25"/>
+      <c r="K53" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="L53" s="29">
         <f>[1]Hoja1!$C$3596</f>
-        <v>889582.76262374397</v>
+        <v>923913.33696595614</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="18" t="s">
-        <v>87</v>
+      <c r="B54" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D54" s="12" t="s">
-[...4 lines deleted...]
-        <v>64</v>
+      <c r="F54" s="25"/>
+      <c r="G54" s="20" t="s">
+        <v>62</v>
       </c>
       <c r="H54" s="9">
         <f>[1]Hoja1!$C$3620</f>
-        <v>83105.416519540784</v>
-[...5 lines deleted...]
-      <c r="L54" s="28"/>
+        <v>62544.896114518808</v>
+      </c>
+      <c r="J54" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="K54" s="36"/>
+      <c r="L54" s="37"/>
     </row>
     <row r="55" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B55" s="5"/>
-      <c r="C55" s="13" t="s">
-        <v>6</v>
+      <c r="C55" s="12" t="s">
+        <v>4</v>
       </c>
       <c r="D55" s="4">
         <f>[1]Hoja1!$C$3508</f>
-        <v>25041.733552079993</v>
-[...3 lines deleted...]
-        <v>65</v>
+        <v>25294.843827429118</v>
+      </c>
+      <c r="F55" s="25"/>
+      <c r="G55" s="22" t="s">
+        <v>63</v>
       </c>
       <c r="H55" s="7">
         <f>[1]Hoja1!$C$3621</f>
-        <v>53772.51149759999</v>
+        <v>54316.019204966397</v>
       </c>
     </row>
     <row r="56" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="5"/>
       <c r="C56" s="8" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D56" s="9">
         <f>[1]Hoja1!$C$3509</f>
-        <v>29230.987354799996</v>
-[...3 lines deleted...]
-        <v>66</v>
+        <v>29526.440672467204</v>
+      </c>
+      <c r="F56" s="25"/>
+      <c r="G56" s="20" t="s">
+        <v>64</v>
       </c>
       <c r="H56" s="9">
         <f>[1]Hoja1!$C$3622</f>
-        <v>48529.69162658399</v>
-[...5 lines deleted...]
-      <c r="L56" s="33"/>
+        <v>49020.207332482176</v>
+      </c>
+      <c r="J56" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="K56" s="41"/>
+      <c r="L56" s="42"/>
     </row>
     <row r="57" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D57" s="7">
         <f>[1]Hoja1!$C$3510</f>
-        <v>25730.146751601595</v>
-[...3 lines deleted...]
-        <v>67</v>
+        <v>25990.215189576425</v>
+      </c>
+      <c r="F57" s="25"/>
+      <c r="G57" s="22" t="s">
+        <v>65</v>
       </c>
       <c r="H57" s="7">
         <f>[1]Hoja1!$C$3623</f>
-        <v>143561.4803513856</v>
-[...5 lines deleted...]
-      <c r="L57" s="36"/>
+        <v>149101.77213867803</v>
+      </c>
+      <c r="J57" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="K57" s="44"/>
+      <c r="L57" s="45"/>
     </row>
     <row r="58" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B58" s="5"/>
       <c r="C58" s="8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D58" s="9">
         <f>[1]Hoja1!$C$3511</f>
-        <v>35352.300000863994</v>
-[...3 lines deleted...]
-        <v>68</v>
+        <v>35709.624719172098</v>
+      </c>
+      <c r="F58" s="25"/>
+      <c r="G58" s="20" t="s">
+        <v>66</v>
       </c>
       <c r="H58" s="9">
         <f>[1]Hoja1!$C$3624</f>
-        <v>116578.80492679677</v>
+        <v>133603.07584073316</v>
       </c>
     </row>
     <row r="59" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D59" s="7">
         <f>[1]Hoja1!$C$3512</f>
-        <v>35902.53035107199</v>
-[...3 lines deleted...]
-        <v>69</v>
+        <v>36265.416543595005</v>
+      </c>
+      <c r="F59" s="25"/>
+      <c r="G59" s="22" t="s">
+        <v>67</v>
       </c>
       <c r="H59" s="7">
         <f>[1]Hoja1!$C$3625</f>
-        <v>103592.7434001264</v>
-[...5 lines deleted...]
-      <c r="L59" s="39"/>
+        <v>118720.62989260725</v>
+      </c>
+      <c r="J59" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="K59" s="47"/>
+      <c r="L59" s="48"/>
     </row>
     <row r="60" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="5"/>
       <c r="C60" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D60" s="9">
         <f>[1]Hoja1!$C$3513</f>
-        <v>37703.284224479998</v>
-[...3 lines deleted...]
-        <v>71</v>
+        <v>38084.371605342727</v>
+      </c>
+      <c r="F60" s="25"/>
+      <c r="G60" s="20" t="s">
+        <v>69</v>
       </c>
       <c r="H60" s="9">
         <f>[1]Hoja1!$C$3626</f>
-        <v>91702.528573286399</v>
-[...5 lines deleted...]
-      <c r="L60" s="42"/>
+        <v>95241.491564507887</v>
+      </c>
+      <c r="J60" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="K60" s="50"/>
+      <c r="L60" s="51"/>
     </row>
     <row r="61" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D61" s="7">
         <f>[1]Hoja1!$C$3514</f>
-        <v>61515.753153254387</v>
-[...3 lines deleted...]
-        <v>73</v>
+        <v>62137.525970481562</v>
+      </c>
+      <c r="F61" s="33"/>
+      <c r="G61" s="22" t="s">
+        <v>71</v>
       </c>
       <c r="H61" s="7">
         <f>[1]Hoja1!$C$3627</f>
-        <v>165941.97048159357</v>
-[...5 lines deleted...]
-      <c r="L61" s="45"/>
+        <v>167619.23526652632</v>
+      </c>
+      <c r="J61" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="K61" s="53"/>
+      <c r="L61" s="54"/>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B62" s="5"/>
       <c r="C62" s="8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D62" s="9">
         <f>[1]Hoja1!$C$3515</f>
-        <v>79795.906015391985</v>
-[...3 lines deleted...]
-        <v>74</v>
+        <v>80602.446173695498</v>
+      </c>
+      <c r="F62" s="33"/>
+      <c r="G62" s="20" t="s">
+        <v>72</v>
       </c>
       <c r="H62" s="9">
         <f>[1]Hoja1!$C$3628</f>
-        <v>150213.51086854556</v>
+        <v>151731.79964907363</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D63" s="7">
         <f>[1]Hoja1!$C$3516</f>
-        <v>139290.81315515516</v>
-[...3 lines deleted...]
-        <v>75</v>
+        <v>140698.70035266021</v>
+      </c>
+      <c r="F63" s="34"/>
+      <c r="G63" s="22" t="s">
+        <v>73</v>
       </c>
       <c r="H63" s="7">
         <f>[1]Hoja1!$C$3629</f>
-        <v>133382.71476979679</v>
+        <v>134730.88563791916</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B64" s="5"/>
       <c r="C64" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D64" s="9">
         <f>[1]Hoja1!$C$3517</f>
-        <v>301838.0866077696</v>
-[...3 lines deleted...]
-        <v>76</v>
+        <v>313486.55295286427</v>
+      </c>
+      <c r="F64" s="25"/>
+      <c r="G64" s="20" t="s">
+        <v>74</v>
       </c>
       <c r="H64" s="9">
         <f>[1]Hoja1!$C$3630</f>
-        <v>126419.17453085759</v>
+        <v>127696.96115087603</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D65" s="7">
         <f>[1]Hoja1!$C$3518</f>
-        <v>281257.12138819677</v>
-[...3 lines deleted...]
-        <v>77</v>
+        <v>284099.93845157675</v>
+      </c>
+      <c r="F65" s="25"/>
+      <c r="G65" s="22" t="s">
+        <v>75</v>
       </c>
       <c r="H65" s="7">
         <f>[1]Hoja1!$C$3631</f>
-        <v>213100.46306498878</v>
+        <v>215254.38410928185</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B66" s="5"/>
       <c r="C66" s="8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D66" s="9">
         <f>[1]Hoja1!$C$3519</f>
-        <v>509521.43269550876</v>
-[...3 lines deleted...]
-        <v>78</v>
+        <v>514671.43997665914</v>
+      </c>
+      <c r="F66" s="25"/>
+      <c r="G66" s="20" t="s">
+        <v>76</v>
       </c>
       <c r="H66" s="9">
         <f>[1]Hoja1!$C$3632</f>
-        <v>194441.40157532156</v>
+        <v>222836.12649450699</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B67" s="5"/>
       <c r="C67" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D67" s="7">
         <f>[1]Hoja1!$C$3520</f>
-        <v>1158661.3157092507</v>
-[...3 lines deleted...]
-        <v>79</v>
+        <v>1170372.5290741574</v>
+      </c>
+      <c r="F67" s="25"/>
+      <c r="G67" s="22" t="s">
+        <v>77</v>
       </c>
       <c r="H67" s="7">
         <f>[1]Hoja1!$C$3633</f>
-        <v>173927.18843898713</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:8" x14ac:dyDescent="0.25">
+        <v>175685.16411846381</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B68" s="5"/>
-      <c r="C68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="17">
+      <c r="C68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" s="28">
         <f>[1]Hoja1!$C$3521</f>
-        <v>2526701.5364784477</v>
-[...3 lines deleted...]
-        <v>80</v>
+        <v>2552240.2684633182</v>
+      </c>
+      <c r="F68" s="25"/>
+      <c r="G68" s="20" t="s">
+        <v>78</v>
       </c>
       <c r="H68" s="9">
         <v>532138.50979601836</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="26" t="s">
-[...6 lines deleted...]
-        <v>81</v>
+      <c r="B69" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="36"/>
+      <c r="D69" s="37"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="22" t="s">
+        <v>79</v>
       </c>
       <c r="H69" s="7">
         <f>[1]Hoja1!$C$3635</f>
-        <v>385382.02722969599</v>
+        <v>400254.60220736254</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="F70" s="5"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="F70" s="25"/>
+      <c r="G70" s="20" t="s">
+        <v>80</v>
       </c>
       <c r="H70" s="9">
         <f>[1]Hoja1!$C$3636</f>
-        <v>320645.48606018873</v>
+        <v>323886.42251921463</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="F71" s="5"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="F71" s="25"/>
+      <c r="G71" s="22" t="s">
+        <v>81</v>
       </c>
       <c r="H71" s="7">
         <f>[1]Hoja1!$C$3637</f>
-        <v>271551.18306287995</v>
+        <v>274295.89698508033</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="F72" s="5"/>
-[...1 lines deleted...]
-        <v>84</v>
+      <c r="F72" s="25"/>
+      <c r="G72" s="20" t="s">
+        <v>82</v>
       </c>
       <c r="H72" s="9">
         <f>[1]Hoja1!$C$3638</f>
-        <v>655090.11110538244</v>
+        <v>680371.19871753454</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="F73" s="5"/>
-[...1 lines deleted...]
-        <v>85</v>
+      <c r="F73" s="25"/>
+      <c r="G73" s="22" t="s">
+        <v>83</v>
       </c>
       <c r="H73" s="7">
         <f>[1]Hoja1!$C$3639</f>
-        <v>619934.01393315836</v>
-[...7 lines deleted...]
-      <c r="H74" s="9">
+        <v>643858.36549076601</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F74" s="25"/>
+      <c r="G74" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="H74" s="29">
         <f>[1]Hoja1!$C$3640</f>
-        <v>528379.82332262397</v>
+        <v>548770.93651371263</v>
       </c>
     </row>
     <row r="75" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="F75" s="26" t="s">
-[...3 lines deleted...]
-      <c r="H75" s="28"/>
+      <c r="F75" s="35" t="s">
+        <v>68</v>
+      </c>
+      <c r="G75" s="36"/>
+      <c r="H75" s="37"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IOAPbY44YBFEHJnaTGX9G5x0fCq3MnDW3jzlDuLdzhj7Wzs6X95/O5vjat8CvpYAeOpFEYRke/A2JI1tlcbGSQ==" saltValue="fWUNk3q9Q+iqzMOKIXK+3A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="15">
+  <mergeCells count="14">
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="F75:H75"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="J56:L56"/>
     <mergeCell ref="J57:L57"/>
     <mergeCell ref="J59:L59"/>
     <mergeCell ref="J60:L60"/>
     <mergeCell ref="J61:L61"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="F8:H8"/>
-    <mergeCell ref="B9:B10"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B53:D53"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="66" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>