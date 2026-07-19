--- v3 (2026-06-03)
+++ v4 (2026-07-19)
@@ -1,59 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{88954F06-6EEF-40DD-8FF0-64E09554BBCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{29E7FB59-3AC3-421E-BFB1-7826E104F52F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D7F43305-B8B1-426E-9073-3E9473EC2542}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -205,51 +207,51 @@
   <c r="D31" i="1"/>
   <c r="D30" i="1"/>
   <c r="D29" i="1"/>
   <c r="D28" i="1"/>
   <c r="D27" i="1"/>
   <c r="D26" i="1"/>
   <c r="D25" i="1"/>
   <c r="D23" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="D18" i="1"/>
   <c r="D17" i="1"/>
   <c r="D16" i="1"/>
   <c r="D15" i="1"/>
   <c r="D14" i="1"/>
   <c r="D13" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="D10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="99">
   <si>
     <t>Accesorios de soldar SCH 40</t>
   </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>PRECIO LISTA</t>
   </si>
   <si>
     <t>TEES DE REDUCCION</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>11/2 X 3/4</t>
   </si>
   <si>
     <t>3/4" x 1/2"</t>
   </si>
   <si>
     <t>3/4"</t>
   </si>
   <si>
@@ -462,182 +464,191 @@
   <si>
     <t>8" x 6"</t>
   </si>
   <si>
     <t>10" x 4"</t>
   </si>
   <si>
     <t>10" x 5"</t>
   </si>
   <si>
     <t>10" x 6"</t>
   </si>
   <si>
     <t>10" x 8"</t>
   </si>
   <si>
     <t>12" x 6"</t>
   </si>
   <si>
     <t>12" x 8"</t>
   </si>
   <si>
     <t>12" x 10"</t>
   </si>
   <si>
-    <t>Consultar precio  por monturas sch 40</t>
-[...13 lines deleted...]
-  <si>
     <t>CODOS 45°</t>
   </si>
   <si>
     <t xml:space="preserve">CODOS  90° </t>
   </si>
   <si>
     <t>RADIO LARGO</t>
   </si>
   <si>
     <t>SCH  40.</t>
   </si>
   <si>
     <t>TEES SCH 40</t>
   </si>
   <si>
     <t>SCH 40.</t>
   </si>
   <si>
     <t>EXCENTRICAS</t>
   </si>
   <si>
-    <t>LISTA 25</t>
+    <t xml:space="preserve"> CONSULTAR MEDIDAS SUPERIORES </t>
+  </si>
+  <si>
+    <t>CONTACTO DE ESTA LISTA Sr PABLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> WhatsApp al 11 33666121  </t>
+  </si>
+  <si>
+    <t>E Mail info@brovelli.com.ar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDIDAS DE RED. QUE NO FIGURAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EN ESTA LISTA Y EN SCH 80 </t>
+  </si>
+  <si>
+    <t>LISTA 27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -739,141 +750,110 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...9 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -948,1430 +928,1447 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>33746</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>135737</xdr:rowOff>
+      <xdr:rowOff>145261</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51E50621-136D-018F-FAA4-87A65E709B64}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="142875" y="114300"/>
-[...44 lines deleted...]
-          <a:ext cx="940305" cy="946109"/>
+          <a:off x="542925" y="224246"/>
+          <a:ext cx="8982075" cy="1064015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>155187</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>133350</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>714375</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>31362</xdr:rowOff>
+      <xdr:rowOff>21837</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Imagen 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69ACE5AD-E118-4CEB-B1ED-3FF37577FDFB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="266700" y="5346312"/>
           <a:ext cx="1238250" cy="1238250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>180294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>933450</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>37419</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6DC913-1C8B-17A6-8257-34085948F823}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="514350" y="8638494"/>
           <a:ext cx="809625" cy="809625"/>
-        </a:xfrm>
-[...86 lines deleted...]
-          <a:ext cx="1188823" cy="1548518"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1246720</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>3161</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Imagen 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E564E6-6CC0-C90B-4FA7-84F5103B5D03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3590925" y="7924800"/>
           <a:ext cx="1018120" cy="1298561"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1152231</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>67928</xdr:rowOff>
+      <xdr:rowOff>58403</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Imagen 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0089707C-5CBB-5A5E-EF5A-24D4D283C2E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7124700" y="5162550"/>
           <a:ext cx="999831" cy="1268078"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>209573</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>142853</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1200311</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>104934</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F10DF44C-7859-DC41-541F-DA1E3D61ABDE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
+          <a:extLst>
+            <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+              <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a14:imgLayer r:embed="rId7">
+                  <a14:imgEffect>
+                    <a14:brightnessContrast bright="20000"/>
+                  </a14:imgEffect>
+                </a14:imgLayer>
+              </a14:imgProps>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="18738671">
+          <a:off x="3419476" y="3200400"/>
+          <a:ext cx="1295581" cy="990738"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>907227</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>152715</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Imagen 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C2CE81-FEEE-F319-D6EA-02B1B746F5F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="390526" y="2762249"/>
+          <a:ext cx="907226" cy="1248091"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>103665</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>102678</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>960726</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>144768</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DA41227-EBF6-7F9B-D4B2-D2A9F4DF3428}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="3099706">
+          <a:off x="415901" y="11048992"/>
+          <a:ext cx="1013640" cy="857061"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3481">
           <cell r="C3481">
-            <v>10105.305898598399</v>
+            <v>10593.148252323841</v>
           </cell>
         </row>
         <row r="3482">
           <cell r="C3482">
-            <v>9691.6199383745243</v>
+            <v>10159.491245744332</v>
           </cell>
         </row>
         <row r="3483">
           <cell r="C3483">
-            <v>11453.732654442625</v>
+            <v>12006.671472243303</v>
           </cell>
         </row>
         <row r="3484">
           <cell r="C3484">
-            <v>12305.420467208871</v>
+            <v>12899.475248384471</v>
           </cell>
         </row>
         <row r="3485">
           <cell r="C3485">
-            <v>12599.105919886886</v>
+            <v>13207.338619467631</v>
           </cell>
         </row>
         <row r="3486">
           <cell r="C3486">
-            <v>17856.075522823372</v>
+            <v>18718.092961856226</v>
           </cell>
         </row>
         <row r="3487">
           <cell r="C3487">
-            <v>30660.76125958487</v>
+            <v>32140.935941082069</v>
           </cell>
         </row>
         <row r="3488">
           <cell r="C3488">
-            <v>42320.073730902099</v>
+            <v>44363.111773083576</v>
           </cell>
         </row>
         <row r="3489">
           <cell r="C3489">
-            <v>76945.588601640178</v>
+            <v>80660.203223788325</v>
           </cell>
         </row>
         <row r="3490">
           <cell r="C3490">
-            <v>161937.69366926592</v>
+            <v>169755.37543260978</v>
           </cell>
         </row>
         <row r="3491">
           <cell r="C3491">
-            <v>177503.48759859288</v>
+            <v>186072.62148266286</v>
           </cell>
         </row>
         <row r="3492">
           <cell r="C3492">
-            <v>331600.24461874785</v>
+            <v>347608.53228999779</v>
           </cell>
         </row>
         <row r="3493">
           <cell r="C3493">
-            <v>656357.61819009797</v>
+            <v>688043.84803375788</v>
           </cell>
         </row>
         <row r="3494">
           <cell r="C3494">
-            <v>1000116.4405497158</v>
+            <v>1048397.9238865986</v>
           </cell>
         </row>
         <row r="3495">
           <cell r="C3495">
-            <v>9378.9870371366378</v>
+            <v>9831.7657216880616</v>
           </cell>
         </row>
         <row r="3496">
           <cell r="C3496">
-            <v>10610.57119352832</v>
+            <v>11122.805664940031</v>
           </cell>
         </row>
         <row r="3497">
           <cell r="C3497">
-            <v>12347.420644849921</v>
+            <v>12943.503020808193</v>
           </cell>
         </row>
         <row r="3498">
           <cell r="C3498">
-            <v>11526.3645405888</v>
+            <v>12082.809725306881</v>
           </cell>
         </row>
         <row r="3499">
           <cell r="C3499">
-            <v>13547.42572030848</v>
+            <v>14201.439375771646</v>
           </cell>
         </row>
         <row r="3500">
           <cell r="C3500">
-            <v>16256.910864370175</v>
+            <v>17041.727250925975</v>
           </cell>
         </row>
         <row r="3501">
           <cell r="C3501">
-            <v>25095.895617550461</v>
+            <v>26307.421612880484</v>
           </cell>
         </row>
         <row r="3502">
           <cell r="C3502">
-            <v>34446.461481847298</v>
+            <v>36109.394105108891</v>
           </cell>
         </row>
         <row r="3503">
           <cell r="C3503">
-            <v>48884.41728446976</v>
+            <v>51244.35467061658</v>
           </cell>
         </row>
         <row r="3504">
           <cell r="C3504">
-            <v>152564.85580408931</v>
+            <v>159930.05573945915</v>
           </cell>
         </row>
         <row r="3505">
           <cell r="C3505">
-            <v>276850.64463256975</v>
+            <v>290215.84816655581</v>
           </cell>
         </row>
         <row r="3506">
           <cell r="C3506">
-            <v>531191.72037601157</v>
+            <v>556835.45860106032</v>
           </cell>
         </row>
         <row r="3507">
           <cell r="C3507">
-            <v>741849.45346466848</v>
+            <v>777662.87535606627</v>
           </cell>
         </row>
         <row r="3508">
           <cell r="C3508">
-            <v>25294.843827429118</v>
+            <v>26515.974219098112</v>
           </cell>
         </row>
         <row r="3509">
           <cell r="C3509">
-            <v>29526.440672467204</v>
+            <v>30951.85504975872</v>
           </cell>
         </row>
         <row r="3510">
           <cell r="C3510">
-            <v>25990.215189576425</v>
+            <v>27244.915233211148</v>
           </cell>
         </row>
         <row r="3511">
           <cell r="C3511">
-            <v>35709.624719172098</v>
+            <v>37433.537636649373</v>
           </cell>
         </row>
         <row r="3512">
           <cell r="C3512">
-            <v>36265.416543595005</v>
+            <v>38016.160790527181</v>
           </cell>
         </row>
         <row r="3513">
           <cell r="C3513">
-            <v>38084.371605342727</v>
+            <v>39922.927475945478</v>
           </cell>
         </row>
         <row r="3514">
           <cell r="C3514">
-            <v>62137.525970481562</v>
+            <v>65137.268603539305</v>
           </cell>
         </row>
         <row r="3515">
           <cell r="C3515">
-            <v>80602.446173695498</v>
+            <v>84493.598747598022</v>
           </cell>
         </row>
         <row r="3516">
           <cell r="C3516">
-            <v>140698.70035266021</v>
+            <v>147491.05140416793</v>
           </cell>
         </row>
         <row r="3517">
           <cell r="C3517">
-            <v>313486.55295286427</v>
+            <v>328620.38654369221</v>
           </cell>
         </row>
         <row r="3518">
           <cell r="C3518">
-            <v>284099.93845157675</v>
+            <v>297815.10789406672</v>
           </cell>
         </row>
         <row r="3519">
           <cell r="C3519">
-            <v>514671.43997665914</v>
+            <v>539517.64742380823</v>
           </cell>
         </row>
         <row r="3520">
           <cell r="C3520">
-            <v>1170372.5290741574</v>
+            <v>1226873.2718570477</v>
           </cell>
         </row>
         <row r="3521">
           <cell r="C3521">
-            <v>2552240.2684633182</v>
+            <v>2675451.8676305125</v>
           </cell>
         </row>
         <row r="3522">
           <cell r="C3522">
-            <v>73904.181487116308</v>
+            <v>77471.969558908138</v>
           </cell>
         </row>
         <row r="3523">
           <cell r="C3523">
-            <v>73904.181487116308</v>
+            <v>77471.969558908138</v>
           </cell>
         </row>
         <row r="3524">
           <cell r="C3524">
-            <v>83994.92268031335</v>
+            <v>88049.849982121581</v>
           </cell>
         </row>
         <row r="3525">
           <cell r="C3525">
-            <v>83994.92268031335</v>
+            <v>88049.849982121581</v>
           </cell>
         </row>
         <row r="3526">
           <cell r="C3526">
-            <v>116101.56590587701</v>
+            <v>121706.46908754003</v>
           </cell>
         </row>
         <row r="3527">
           <cell r="C3527">
-            <v>116101.56590587701</v>
+            <v>121706.46908754003</v>
           </cell>
         </row>
         <row r="3528">
           <cell r="C3528">
-            <v>102331.3801821567</v>
+            <v>107271.51577715737</v>
           </cell>
         </row>
         <row r="3529">
           <cell r="C3529">
-            <v>136191.32730997249</v>
+            <v>142766.08104217806</v>
           </cell>
         </row>
         <row r="3530">
           <cell r="C3530">
-            <v>136191.32730997249</v>
+            <v>142766.08104217806</v>
           </cell>
         </row>
         <row r="3531">
           <cell r="C3531">
-            <v>136191.32730997249</v>
+            <v>142766.08104217806</v>
           </cell>
         </row>
         <row r="3532">
           <cell r="C3532">
-            <v>265850.40091186482</v>
+            <v>278684.55819726526</v>
           </cell>
         </row>
         <row r="3533">
           <cell r="C3533">
-            <v>265850.40091186482</v>
+            <v>278684.55819726526</v>
           </cell>
         </row>
         <row r="3534">
           <cell r="C3534">
-            <v>265850.40091186482</v>
+            <v>278684.55819726526</v>
           </cell>
         </row>
         <row r="3535">
           <cell r="C3535">
-            <v>494510.09321216028</v>
+            <v>518382.99426378182</v>
           </cell>
         </row>
         <row r="3536">
           <cell r="C3536">
-            <v>508005.97587319376</v>
+            <v>532530.40229465824</v>
           </cell>
         </row>
         <row r="3537">
           <cell r="C3537">
-            <v>508129.22594315751</v>
+            <v>532659.60236799961</v>
           </cell>
         </row>
         <row r="3538">
           <cell r="C3538">
-            <v>508129.22594315751</v>
+            <v>532659.60236799961</v>
           </cell>
         </row>
         <row r="3539">
           <cell r="C3539">
-            <v>874551.68394546339</v>
+            <v>916771.42041179608</v>
           </cell>
         </row>
         <row r="3540">
           <cell r="C3540">
-            <v>2339779.3281923239</v>
+            <v>2452734.1923119533</v>
           </cell>
         </row>
         <row r="3541">
           <cell r="C3541">
-            <v>12236.852200527359</v>
+            <v>12827.596789518335</v>
           </cell>
         </row>
         <row r="3542">
           <cell r="C3542">
-            <v>12329.089779928319</v>
+            <v>12924.287217580033</v>
           </cell>
         </row>
         <row r="3543">
           <cell r="C3543">
-            <v>13620.415891541759</v>
+            <v>14277.953210443775</v>
           </cell>
         </row>
         <row r="3544">
           <cell r="C3544">
-            <v>16817.985310775039</v>
+            <v>17629.888049915902</v>
           </cell>
         </row>
         <row r="3545">
           <cell r="C3545">
-            <v>20722.709505415682</v>
+            <v>21723.116171194368</v>
           </cell>
         </row>
         <row r="3546">
           <cell r="C3546">
-            <v>23243.870009041919</v>
+            <v>24365.98787154739</v>
           </cell>
         </row>
         <row r="3547">
           <cell r="C3547">
-            <v>39110.270958997062</v>
+            <v>40998.353005293466</v>
           </cell>
         </row>
         <row r="3548">
           <cell r="C3548">
-            <v>66065.978636542073</v>
+            <v>69255.370708650997</v>
           </cell>
         </row>
         <row r="3549">
           <cell r="C3549">
-            <v>75241.2681033431</v>
+            <v>78873.605184194152</v>
           </cell>
         </row>
         <row r="3550">
           <cell r="C3550">
-            <v>115724.34170242443</v>
+            <v>121311.03406047251</v>
           </cell>
         </row>
         <row r="3551">
           <cell r="C3551">
-            <v>160092.15468727623</v>
+            <v>167820.74146528266</v>
           </cell>
         </row>
         <row r="3552">
           <cell r="C3552">
-            <v>214513.86382683262</v>
+            <v>224869.70552881763</v>
           </cell>
         </row>
         <row r="3553">
           <cell r="C3553">
-            <v>29522.691177369608</v>
+            <v>30947.924544552963</v>
           </cell>
         </row>
         <row r="3554">
           <cell r="C3554">
-            <v>31349.945121599998</v>
+            <v>32863.390748159996</v>
           </cell>
         </row>
         <row r="3555">
           <cell r="C3555">
-            <v>23575.158731443204</v>
+            <v>24713.269842616322</v>
           </cell>
         </row>
         <row r="3556">
           <cell r="C3556">
-            <v>52309.622717184007</v>
+            <v>54834.914848358399</v>
           </cell>
         </row>
         <row r="3557">
           <cell r="C3557">
-            <v>31170.802578047998</v>
+            <v>32675.599943884801</v>
           </cell>
         </row>
         <row r="3558">
           <cell r="C3558">
-            <v>30633.374947392003</v>
+            <v>32112.227531059205</v>
           </cell>
         </row>
         <row r="3559">
           <cell r="C3559">
-            <v>92079.267385728002</v>
+            <v>96524.473397452806</v>
           </cell>
         </row>
         <row r="3560">
           <cell r="C3560">
-            <v>47365.288515148808</v>
+            <v>49651.888650362889</v>
           </cell>
         </row>
         <row r="3561">
           <cell r="C3561">
-            <v>38157.361776575999</v>
+            <v>39999.4413106176</v>
           </cell>
         </row>
         <row r="3562">
           <cell r="C3562">
-            <v>32926.399504857596</v>
+            <v>34515.949825781754</v>
           </cell>
         </row>
         <row r="3563">
           <cell r="C3563">
-            <v>86346.705992064017</v>
+            <v>90515.167660646417</v>
           </cell>
         </row>
         <row r="3564">
           <cell r="C3564">
-            <v>69667.102047024382</v>
+            <v>73030.341456191076</v>
           </cell>
         </row>
         <row r="3565">
           <cell r="C3565">
-            <v>80614.144598400002</v>
+            <v>84505.861923839999</v>
           </cell>
         </row>
         <row r="3566">
           <cell r="C3566">
-            <v>38176.709171279617</v>
+            <v>40019.722717479322</v>
           </cell>
         </row>
         <row r="3567">
           <cell r="C3567">
-            <v>108488.7243750912</v>
+            <v>113726.11106906114</v>
           </cell>
         </row>
         <row r="3568">
           <cell r="C3568">
-            <v>80614.144598400002</v>
+            <v>84505.861923839999</v>
           </cell>
         </row>
         <row r="3569">
           <cell r="C3569">
-            <v>52905.092531950853</v>
+            <v>55459.131481769175</v>
           </cell>
         </row>
         <row r="3570">
           <cell r="C3570">
-            <v>45849.026026524676</v>
+            <v>48062.427282977587</v>
           </cell>
         </row>
         <row r="3571">
           <cell r="C3571">
-            <v>142919.9212457856</v>
+            <v>149819.50365075454</v>
           </cell>
         </row>
         <row r="3572">
           <cell r="C3572">
-            <v>112250.71778968321</v>
+            <v>117669.71795884032</v>
           </cell>
         </row>
         <row r="3573">
           <cell r="C3573">
-            <v>62919.160716507642</v>
+            <v>65956.637440752849</v>
           </cell>
         </row>
         <row r="3574">
           <cell r="C3574">
-            <v>50902.27889503949</v>
+            <v>53359.630289972432</v>
           </cell>
         </row>
         <row r="3575">
           <cell r="C3575">
-            <v>170292.9019005312</v>
+            <v>178513.93854400513</v>
           </cell>
         </row>
         <row r="3576">
           <cell r="C3576">
-            <v>124969.8383818752</v>
+            <v>131002.86506237953</v>
           </cell>
         </row>
         <row r="3577">
           <cell r="C3577">
-            <v>124969.8383818752</v>
+            <v>131002.86506237953</v>
           </cell>
         </row>
         <row r="3578">
           <cell r="C3578">
-            <v>70837.977711680258</v>
+            <v>74257.742152933788</v>
           </cell>
         </row>
         <row r="3579">
           <cell r="C3579">
-            <v>275772.03154394875</v>
+            <v>289085.16410124284</v>
           </cell>
         </row>
         <row r="3580">
           <cell r="C3580">
-            <v>255063.1535093376</v>
+            <v>267376.54712702974</v>
           </cell>
         </row>
         <row r="3581">
           <cell r="C3581">
-            <v>236038.2153841152</v>
+            <v>247433.16371300351</v>
           </cell>
         </row>
         <row r="3582">
           <cell r="C3582">
-            <v>147776.83388656745</v>
+            <v>154910.88793626381</v>
           </cell>
         </row>
         <row r="3583">
           <cell r="C3583">
-            <v>349614.5879960832</v>
+            <v>366492.5336234803</v>
           </cell>
         </row>
         <row r="3584">
           <cell r="C3584">
-            <v>312890.36656792322</v>
+            <v>327995.41874706431</v>
           </cell>
         </row>
         <row r="3585">
           <cell r="C3585">
-            <v>199418.61320138958</v>
+            <v>209045.71866628426</v>
           </cell>
         </row>
         <row r="3586">
           <cell r="C3586">
-            <v>182040.35333649712</v>
+            <v>190828.50832515562</v>
           </cell>
         </row>
         <row r="3587">
           <cell r="C3587">
-            <v>458999.02508893446</v>
+            <v>481157.59871391748</v>
           </cell>
         </row>
         <row r="3588">
           <cell r="C3588">
-            <v>372150.71997492487</v>
+            <v>390116.61680130055</v>
           </cell>
         </row>
         <row r="3589">
           <cell r="C3589">
-            <v>222158.25110970621</v>
+            <v>232883.13219776098</v>
           </cell>
         </row>
         <row r="3590">
           <cell r="C3590">
-            <v>713596.40798503673</v>
+            <v>748045.88974983175</v>
           </cell>
         </row>
         <row r="3591">
           <cell r="C3591">
-            <v>580723.51715182164</v>
+            <v>608758.44556604757</v>
           </cell>
         </row>
         <row r="3592">
           <cell r="C3592">
-            <v>554378.81469706446</v>
+            <v>581141.92988933646</v>
           </cell>
         </row>
         <row r="3593">
           <cell r="C3593">
-            <v>401702.7905294369</v>
+            <v>421095.33903775457</v>
           </cell>
         </row>
         <row r="3594">
           <cell r="C3594">
-            <v>1277887.5379019207</v>
+            <v>1339578.6604213235</v>
           </cell>
         </row>
         <row r="3595">
           <cell r="C3595">
-            <v>1172169.7903904917</v>
+            <v>1228757.2975127911</v>
           </cell>
         </row>
         <row r="3596">
           <cell r="C3596">
-            <v>923913.33696595614</v>
+            <v>968516.04978500213</v>
           </cell>
         </row>
         <row r="3597">
           <cell r="C3597">
-            <v>15126.379766964479</v>
+            <v>15856.618790197246</v>
           </cell>
         </row>
         <row r="3598">
           <cell r="C3598">
-            <v>14882.589262160796</v>
+            <v>15601.059088609938</v>
           </cell>
         </row>
         <row r="3599">
           <cell r="C3599">
-            <v>14285.113050906164</v>
+            <v>14974.739198191292</v>
           </cell>
         </row>
         <row r="3600">
           <cell r="C3600">
-            <v>22105.356653184001</v>
+            <v>23172.511801958397</v>
           </cell>
         </row>
         <row r="3601">
           <cell r="C3601">
-            <v>15724.487559837773</v>
+            <v>16483.600752381666</v>
           </cell>
         </row>
         <row r="3602">
           <cell r="C3602">
-            <v>14909.747271763277</v>
+            <v>15629.528174538056</v>
           </cell>
         </row>
         <row r="3604">
           <cell r="C3604">
-            <v>20585.771278682263</v>
+            <v>21579.5671335152</v>
           </cell>
         </row>
         <row r="3605">
           <cell r="C3605">
-            <v>19743.872981005286</v>
+            <v>20697.025469743468</v>
           </cell>
         </row>
         <row r="3606">
           <cell r="C3606">
-            <v>16865.123963142065</v>
+            <v>17679.302361362719</v>
           </cell>
         </row>
         <row r="3607">
           <cell r="C3607">
-            <v>38265.635529898835</v>
+            <v>40112.942072721533</v>
           </cell>
         </row>
         <row r="3608">
           <cell r="C3608">
-            <v>32155.083369340107</v>
+            <v>33707.397738894455</v>
           </cell>
         </row>
         <row r="3609">
           <cell r="C3609">
-            <v>24442.20864223488</v>
+            <v>25622.17733530829</v>
           </cell>
         </row>
         <row r="3610">
           <cell r="C3610">
-            <v>25555.687035936691</v>
+            <v>26789.409858361221</v>
           </cell>
         </row>
         <row r="3611">
           <cell r="C3611">
-            <v>47662.306852358022</v>
+            <v>49963.245803851169</v>
           </cell>
         </row>
         <row r="3612">
           <cell r="C3612">
-            <v>38781.637712346012</v>
+            <v>40653.854705355821</v>
           </cell>
         </row>
         <row r="3613">
           <cell r="C3613">
-            <v>42556.601047091179</v>
+            <v>44611.057649364542</v>
           </cell>
         </row>
         <row r="3614">
           <cell r="C3614">
-            <v>31014.446966035819</v>
+            <v>32511.696129913409</v>
           </cell>
         </row>
         <row r="3615">
           <cell r="C3615">
-            <v>41035.752509352111</v>
+            <v>43016.788837389802</v>
           </cell>
         </row>
         <row r="3616">
           <cell r="C3616">
-            <v>33675.931907079168</v>
+            <v>35301.666550869195</v>
           </cell>
         </row>
         <row r="3617">
           <cell r="C3617">
-            <v>34762.252291178498</v>
+            <v>36440.429987994015</v>
           </cell>
         </row>
         <row r="3618">
           <cell r="C3618">
-            <v>33675.931907079168</v>
+            <v>35301.666550869195</v>
           </cell>
         </row>
         <row r="3619">
           <cell r="C3619">
-            <v>82261.611085921613</v>
+            <v>86232.861276276453</v>
           </cell>
         </row>
         <row r="3620">
           <cell r="C3620">
-            <v>62544.896114518808</v>
+            <v>65564.304892461107</v>
           </cell>
         </row>
         <row r="3621">
           <cell r="C3621">
-            <v>54316.019204966397</v>
+            <v>56938.171856240639</v>
           </cell>
         </row>
         <row r="3622">
           <cell r="C3622">
-            <v>49020.207332482176</v>
+            <v>51386.700100257178</v>
           </cell>
         </row>
         <row r="3623">
           <cell r="C3623">
-            <v>149101.77213867803</v>
+            <v>156299.78872468317</v>
           </cell>
         </row>
         <row r="3624">
           <cell r="C3624">
-            <v>133603.07584073316</v>
+            <v>140052.87950200995</v>
           </cell>
         </row>
         <row r="3625">
           <cell r="C3625">
-            <v>118720.62989260725</v>
+            <v>124451.97064604344</v>
           </cell>
         </row>
         <row r="3626">
           <cell r="C3626">
-            <v>95241.491564507887</v>
+            <v>99839.356674518625</v>
           </cell>
         </row>
         <row r="3627">
           <cell r="C3627">
-            <v>167619.23526652632</v>
+            <v>175711.19834835862</v>
           </cell>
         </row>
         <row r="3628">
           <cell r="C3628">
-            <v>151731.79964907363</v>
+            <v>159056.78308040818</v>
           </cell>
         </row>
         <row r="3629">
           <cell r="C3629">
-            <v>134730.88563791916</v>
+            <v>141235.13528940492</v>
           </cell>
         </row>
         <row r="3630">
           <cell r="C3630">
-            <v>127696.96115087603</v>
+            <v>133861.64203402176</v>
           </cell>
         </row>
         <row r="3631">
           <cell r="C3631">
-            <v>215254.38410928185</v>
+            <v>225645.97506628165</v>
           </cell>
         </row>
         <row r="3632">
           <cell r="C3632">
-            <v>222836.12649450699</v>
+            <v>233593.73260113836</v>
           </cell>
         </row>
         <row r="3633">
           <cell r="C3633">
-            <v>175685.16411846381</v>
+            <v>184166.51686901035</v>
           </cell>
         </row>
         <row r="3635">
           <cell r="C3635">
-            <v>400254.60220736254</v>
+            <v>419577.23817599384</v>
           </cell>
         </row>
         <row r="3636">
           <cell r="C3636">
-            <v>323886.42251921463</v>
+            <v>339522.31877876294</v>
           </cell>
         </row>
         <row r="3637">
           <cell r="C3637">
-            <v>274295.89698508033</v>
+            <v>287537.7678740152</v>
           </cell>
         </row>
         <row r="3638">
           <cell r="C3638">
-            <v>680371.19871753454</v>
+            <v>713216.70486251893</v>
           </cell>
         </row>
         <row r="3639">
           <cell r="C3639">
-            <v>643858.36549076601</v>
+            <v>674941.18313514779</v>
           </cell>
         </row>
         <row r="3640">
           <cell r="C3640">
-            <v>548770.93651371263</v>
+            <v>575263.32655230572</v>
           </cell>
         </row>
         <row r="3667">
           <cell r="C3667">
-            <v>129014.87701527936</v>
+            <v>135243.18142291353</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2656,1655 +2653,1661 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{218F2047-B31E-4158-8B95-8790181753D4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B7:L75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="F8" sqref="F8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" customWidth="1"/>
+    <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="55">
-[...3 lines deleted...]
-      <c r="D8" s="56"/>
+      <c r="B8" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="C8" s="54">
+        <v>46213</v>
+      </c>
+      <c r="D8" s="52"/>
       <c r="E8" s="15"/>
-      <c r="F8" s="57" t="s">
+      <c r="F8" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
-      <c r="K8" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K8" s="38"/>
       <c r="L8" s="39"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="24" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="K9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="L9" s="11" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="18" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="4">
         <f>[1]Hoja1!$C$3481</f>
-        <v>10105.305898598399</v>
+        <v>10593.148252323841</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H10" s="4">
         <f>[1]Hoja1!$C$3522</f>
-        <v>73904.181487116308</v>
+        <v>77471.969558908138</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="L10" s="4">
         <f>[1]Hoja1!$C$3553</f>
-        <v>29522.691177369608</v>
-[...4 lines deleted...]
-        <v>93</v>
+        <v>30947.924544552963</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="9">
         <f>[1]Hoja1!$C$3482</f>
-        <v>9691.6199383745243</v>
+        <v>10159.491245744332</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="9">
         <f>[1]Hoja1!$C$3523</f>
-        <v>73904.181487116308</v>
+        <v>77471.969558908138</v>
       </c>
       <c r="J11" s="25"/>
       <c r="K11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="9">
         <f>[1]Hoja1!$C$3554</f>
-        <v>31349.945121599998</v>
+        <v>32863.390748159996</v>
       </c>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B12" s="25"/>
       <c r="C12" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="7">
         <f>[1]Hoja1!$C$3483</f>
-        <v>11453.732654442625</v>
+        <v>12006.671472243303</v>
       </c>
       <c r="F12" s="5"/>
       <c r="G12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="7">
         <f>[1]Hoja1!$C$3524</f>
-        <v>83994.92268031335</v>
+        <v>88049.849982121581</v>
       </c>
       <c r="J12" s="25"/>
       <c r="K12" s="22" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="7">
         <f>[1]Hoja1!$C$3555</f>
-        <v>23575.158731443204</v>
+        <v>24713.269842616322</v>
       </c>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="25"/>
       <c r="C13" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="9">
         <f>[1]Hoja1!$C$3484</f>
-        <v>12305.420467208871</v>
+        <v>12899.475248384471</v>
       </c>
       <c r="F13" s="5"/>
       <c r="G13" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="9">
         <f>[1]Hoja1!$C$3525</f>
-        <v>83994.92268031335</v>
+        <v>88049.849982121581</v>
       </c>
       <c r="J13" s="25"/>
       <c r="K13" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="9">
         <f>[1]Hoja1!$C$3556</f>
-        <v>52309.622717184007</v>
+        <v>54834.914848358399</v>
       </c>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B14" s="25"/>
       <c r="C14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="7">
         <f>[1]Hoja1!$C$3485</f>
-        <v>12599.105919886886</v>
+        <v>13207.338619467631</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="7">
         <f>[1]Hoja1!$C$3526</f>
-        <v>116101.56590587701</v>
+        <v>121706.46908754003</v>
       </c>
       <c r="J14" s="25"/>
       <c r="K14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="7">
         <f>[1]Hoja1!$C$3557</f>
-        <v>31170.802578047998</v>
+        <v>32675.599943884801</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="25"/>
       <c r="C15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="9">
         <f>[1]Hoja1!$C$3486</f>
-        <v>17856.075522823372</v>
+        <v>18718.092961856226</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="9">
         <f>[1]Hoja1!$C$3527</f>
-        <v>116101.56590587701</v>
+        <v>121706.46908754003</v>
       </c>
       <c r="J15" s="25"/>
       <c r="K15" s="20" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="9">
         <f>[1]Hoja1!$C$3558</f>
-        <v>30633.374947392003</v>
+        <v>32112.227531059205</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B16" s="25"/>
       <c r="C16" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="7">
         <f>[1]Hoja1!$C$3487</f>
-        <v>30660.76125958487</v>
+        <v>32140.935941082069</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="7">
         <f>[1]Hoja1!$C$3528</f>
-        <v>102331.3801821567</v>
+        <v>107271.51577715737</v>
       </c>
       <c r="J16" s="25"/>
       <c r="K16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="7">
         <f>[1]Hoja1!$C$3559</f>
-        <v>92079.267385728002</v>
+        <v>96524.473397452806</v>
       </c>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B17" s="25"/>
       <c r="C17" s="20" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="9">
         <f>[1]Hoja1!$C$3488</f>
-        <v>42320.073730902099</v>
+        <v>44363.111773083576</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="9">
         <f>[1]Hoja1!$C$3529</f>
-        <v>136191.32730997249</v>
+        <v>142766.08104217806</v>
       </c>
       <c r="J17" s="25"/>
       <c r="K17" s="20" t="s">
         <v>27</v>
       </c>
       <c r="L17" s="9">
         <f>[1]Hoja1!$C$3560</f>
-        <v>47365.288515148808</v>
+        <v>49651.888650362889</v>
       </c>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B18" s="25"/>
       <c r="C18" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="7">
         <f>[1]Hoja1!$C$3489</f>
-        <v>76945.588601640178</v>
+        <v>80660.203223788325</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="7">
         <f>[1]Hoja1!$C$3530</f>
-        <v>136191.32730997249</v>
+        <v>142766.08104217806</v>
       </c>
       <c r="J18" s="25"/>
       <c r="K18" s="22" t="s">
         <v>30</v>
       </c>
       <c r="L18" s="7">
         <f>[1]Hoja1!$C$3561</f>
-        <v>38157.361776575999</v>
+        <v>39999.4413106176</v>
       </c>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B19" s="25"/>
       <c r="C19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="9">
         <f>[1]Hoja1!$C$3490</f>
-        <v>161937.69366926592</v>
+        <v>169755.37543260978</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="9">
         <f>[1]Hoja1!$C$3531</f>
-        <v>136191.32730997249</v>
+        <v>142766.08104217806</v>
       </c>
       <c r="J19" s="25"/>
       <c r="K19" s="20" t="s">
         <v>33</v>
       </c>
       <c r="L19" s="9">
         <f>[1]Hoja1!$C$3562</f>
-        <v>32926.399504857596</v>
+        <v>34515.949825781754</v>
       </c>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B20" s="25"/>
       <c r="C20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <f>[1]Hoja1!$C$3491</f>
-        <v>177503.48759859288</v>
+        <v>186072.62148266286</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="7">
         <f>[1]Hoja1!$C$3532</f>
-        <v>265850.40091186482</v>
+        <v>278684.55819726526</v>
       </c>
       <c r="J20" s="25"/>
       <c r="K20" s="22" t="s">
         <v>36</v>
       </c>
       <c r="L20" s="7">
         <f>[1]Hoja1!$C$3563</f>
-        <v>86346.705992064017</v>
+        <v>90515.167660646417</v>
       </c>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B21" s="25"/>
       <c r="C21" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="9">
         <f>[1]Hoja1!$C$3492</f>
-        <v>331600.24461874785</v>
+        <v>347608.53228999779</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="9">
         <f>[1]Hoja1!$C$3533</f>
-        <v>265850.40091186482</v>
+        <v>278684.55819726526</v>
       </c>
       <c r="J21" s="25"/>
       <c r="K21" s="20" t="s">
         <v>39</v>
       </c>
       <c r="L21" s="9">
         <f>[1]Hoja1!$C$3564</f>
-        <v>69667.102047024382</v>
+        <v>73030.341456191076</v>
       </c>
     </row>
     <row r="22" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B22" s="25"/>
       <c r="C22" s="23" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="7">
         <f>[1]Hoja1!$C$3493</f>
-        <v>656357.61819009797</v>
+        <v>688043.84803375788</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H22" s="7">
         <f>[1]Hoja1!$C$3534</f>
-        <v>265850.40091186482</v>
+        <v>278684.55819726526</v>
       </c>
       <c r="J22" s="25"/>
       <c r="K22" s="22" t="s">
         <v>42</v>
       </c>
       <c r="L22" s="7">
         <f>[1]Hoja1!$C$3565</f>
-        <v>80614.144598400002</v>
+        <v>84505.861923839999</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="25"/>
       <c r="C23" s="20" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="9">
         <f>[1]Hoja1!$C$3494</f>
-        <v>1000116.4405497158</v>
+        <v>1048397.9238865986</v>
       </c>
       <c r="F23" s="5"/>
       <c r="G23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="9">
         <f>[1]Hoja1!$C$3535</f>
-        <v>494510.09321216028</v>
+        <v>518382.99426378182</v>
       </c>
       <c r="J23" s="25"/>
       <c r="K23" s="20" t="s">
         <v>45</v>
       </c>
       <c r="L23" s="9">
         <f>[1]Hoja1!$C$3566</f>
-        <v>38176.709171279617</v>
+        <v>40019.722717479322</v>
       </c>
     </row>
     <row r="24" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="24" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="6" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="7">
         <f>[1]Hoja1!$C$3536</f>
-        <v>508005.97587319376</v>
+        <v>532530.40229465824</v>
       </c>
       <c r="J24" s="25"/>
       <c r="K24" s="22" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="7">
         <f>[1]Hoja1!$C$3567</f>
-        <v>108488.7243750912</v>
-[...4 lines deleted...]
-        <v>93</v>
+        <v>113726.11106906114</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="4">
         <f>[1]Hoja1!$C$3495</f>
-        <v>9378.9870371366378</v>
+        <v>9831.7657216880616</v>
       </c>
       <c r="F25" s="5"/>
       <c r="G25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="H25" s="9">
         <f>[1]Hoja1!$C$3537</f>
-        <v>508129.22594315751</v>
+        <v>532659.60236799961</v>
       </c>
       <c r="J25" s="25"/>
       <c r="K25" s="20" t="s">
         <v>49</v>
       </c>
       <c r="L25" s="9">
         <f>[1]Hoja1!$C$3568</f>
-        <v>80614.144598400002</v>
+        <v>84505.861923839999</v>
       </c>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B26" s="25"/>
       <c r="C26" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <f>[1]Hoja1!$C$3496</f>
-        <v>10610.57119352832</v>
+        <v>11122.805664940031</v>
       </c>
       <c r="F26" s="5"/>
       <c r="G26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H26" s="7">
         <f>[1]Hoja1!$C$3538</f>
-        <v>508129.22594315751</v>
+        <v>532659.60236799961</v>
       </c>
       <c r="J26" s="25"/>
       <c r="K26" s="22" t="s">
         <v>51</v>
       </c>
       <c r="L26" s="7">
         <f>[1]Hoja1!$C$3569</f>
-        <v>52905.092531950853</v>
+        <v>55459.131481769175</v>
       </c>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B27" s="25"/>
       <c r="C27" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="7">
         <f>[1]Hoja1!$C$3497</f>
-        <v>12347.420644849921</v>
+        <v>12943.503020808193</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="H27" s="9">
         <f>[1]Hoja1!$C$3539</f>
-        <v>874551.68394546339</v>
+        <v>916771.42041179608</v>
       </c>
       <c r="J27" s="25"/>
       <c r="K27" s="20" t="s">
         <v>53</v>
       </c>
       <c r="L27" s="9">
         <f>[1]Hoja1!$C$3570</f>
-        <v>45849.026026524676</v>
+        <v>48062.427282977587</v>
       </c>
     </row>
     <row r="28" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="25"/>
       <c r="C28" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="9">
         <f>[1]Hoja1!$C$3498</f>
-        <v>11526.3645405888</v>
+        <v>12082.809725306881</v>
       </c>
       <c r="F28" s="5"/>
       <c r="G28" s="10" t="s">
         <v>54</v>
       </c>
       <c r="H28" s="31">
         <f>[1]Hoja1!$C$3540</f>
-        <v>2339779.3281923239</v>
+        <v>2452734.1923119533</v>
       </c>
       <c r="J28" s="25"/>
       <c r="K28" s="22" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="7">
         <f>[1]Hoja1!$C$3571</f>
-        <v>142919.9212457856</v>
+        <v>149819.50365075454</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="25"/>
       <c r="C29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7">
         <f>[1]Hoja1!$C$3499</f>
-        <v>13547.42572030848</v>
-[...1 lines deleted...]
-      <c r="F29" s="58" t="s">
+        <v>14201.439375771646</v>
+      </c>
+      <c r="F29" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="G29" s="59"/>
-      <c r="H29" s="60"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="43"/>
       <c r="J29" s="25"/>
       <c r="K29" s="20" t="s">
         <v>57</v>
       </c>
       <c r="L29" s="9">
         <f>[1]Hoja1!$C$3572</f>
-        <v>112250.71778968321</v>
+        <v>117669.71795884032</v>
       </c>
     </row>
     <row r="30" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="25"/>
       <c r="C30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="9">
         <f>[1]Hoja1!$C$3500</f>
-        <v>16256.910864370175</v>
+        <v>17041.727250925975</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="32" t="s">
         <v>2</v>
       </c>
       <c r="J30" s="25"/>
       <c r="K30" s="22" t="s">
         <v>59</v>
       </c>
       <c r="L30" s="7">
         <f>[1]Hoja1!$C$3573</f>
-        <v>62919.160716507642</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:12" x14ac:dyDescent="0.25">
+        <v>65956.637440752849</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="25"/>
       <c r="C31" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="7">
         <f>[1]Hoja1!$C$3501</f>
-        <v>25095.895617550461</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>26307.421612880484</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>90</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="17">
         <f>[1]Hoja1!$C$3597</f>
-        <v>15126.379766964479</v>
+        <v>15856.618790197246</v>
       </c>
       <c r="J31" s="25"/>
       <c r="K31" s="20" t="s">
         <v>60</v>
       </c>
       <c r="L31" s="9">
         <f>[1]Hoja1!$C$3574</f>
-        <v>50902.27889503949</v>
+        <v>53359.630289972432</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B32" s="25"/>
       <c r="C32" s="20" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="9">
         <f>[1]Hoja1!$C$3502</f>
-        <v>34446.461481847298</v>
+        <v>36109.394105108891</v>
       </c>
       <c r="F32" s="25"/>
       <c r="G32" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="9">
         <f>[1]Hoja1!$C$3598</f>
-        <v>14882.589262160796</v>
+        <v>15601.059088609938</v>
       </c>
       <c r="J32" s="25"/>
       <c r="K32" s="22" t="s">
         <v>61</v>
       </c>
       <c r="L32" s="7">
         <f>[1]Hoja1!$C$3575</f>
-        <v>170292.9019005312</v>
+        <v>178513.93854400513</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="25"/>
       <c r="C33" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D33" s="7">
         <f>[1]Hoja1!$C$3503</f>
-        <v>48884.41728446976</v>
+        <v>51244.35467061658</v>
       </c>
       <c r="F33" s="25"/>
       <c r="G33" s="22" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="7">
         <f>[1]Hoja1!$C$3599</f>
-        <v>14285.113050906164</v>
+        <v>14974.739198191292</v>
       </c>
       <c r="J33" s="25"/>
       <c r="K33" s="20" t="s">
         <v>62</v>
       </c>
       <c r="L33" s="9">
         <f>[1]Hoja1!$C$3576</f>
-        <v>124969.8383818752</v>
+        <v>131002.86506237953</v>
       </c>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="25"/>
       <c r="C34" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="9">
         <f>[1]Hoja1!$C$3667</f>
-        <v>129014.87701527936</v>
+        <v>135243.18142291353</v>
       </c>
       <c r="F34" s="25"/>
       <c r="G34" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="9">
         <f>[1]Hoja1!$C$3600</f>
-        <v>22105.356653184001</v>
+        <v>23172.511801958397</v>
       </c>
       <c r="J34" s="25"/>
       <c r="K34" s="22" t="s">
         <v>63</v>
       </c>
       <c r="L34" s="7">
         <f>[1]Hoja1!$C$3577</f>
-        <v>124969.8383818752</v>
+        <v>131002.86506237953</v>
       </c>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B35" s="25"/>
       <c r="C35" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="7">
         <f>[1]Hoja1!$C3504</f>
-        <v>152564.85580408931</v>
+        <v>159930.05573945915</v>
       </c>
       <c r="F35" s="25"/>
       <c r="G35" s="22" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="7">
         <f>[1]Hoja1!$C$3601</f>
-        <v>15724.487559837773</v>
+        <v>16483.600752381666</v>
       </c>
       <c r="J35" s="25"/>
       <c r="K35" s="20" t="s">
         <v>64</v>
       </c>
       <c r="L35" s="9">
         <f>[1]Hoja1!$C$3578</f>
-        <v>70837.977711680258</v>
+        <v>74257.742152933788</v>
       </c>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B36" s="25"/>
       <c r="C36" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="9">
         <f>[1]Hoja1!$C3505</f>
-        <v>276850.64463256975</v>
+        <v>290215.84816655581</v>
       </c>
       <c r="F36" s="25"/>
       <c r="G36" s="20" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="9">
         <f>[1]Hoja1!$C$3602</f>
-        <v>14909.747271763277</v>
+        <v>15629.528174538056</v>
       </c>
       <c r="J36" s="25"/>
       <c r="K36" s="22" t="s">
         <v>65</v>
       </c>
       <c r="L36" s="7">
         <f>[1]Hoja1!$C$3579</f>
-        <v>275772.03154394875</v>
+        <v>289085.16410124284</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B37" s="25"/>
       <c r="C37" s="23" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="7">
         <f>[1]Hoja1!$C$3506</f>
-        <v>531191.72037601157</v>
+        <v>556835.45860106032</v>
       </c>
       <c r="F37" s="25"/>
       <c r="G37" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="7">
         <f>[1]Hoja1!$C$3600</f>
-        <v>22105.356653184001</v>
+        <v>23172.511801958397</v>
       </c>
       <c r="J37" s="25"/>
       <c r="K37" s="20" t="s">
         <v>66</v>
       </c>
       <c r="L37" s="9">
         <f>[1]Hoja1!$C$3580</f>
-        <v>255063.1535093376</v>
+        <v>267376.54712702974</v>
       </c>
     </row>
     <row r="38" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="25"/>
       <c r="C38" s="27" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="28">
         <f>[1]Hoja1!$C$3507</f>
-        <v>741849.45346466848</v>
+        <v>777662.87535606627</v>
       </c>
       <c r="F38" s="25"/>
       <c r="G38" s="20" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="9">
         <f>[1]Hoja1!$C$3604</f>
-        <v>20585.771278682263</v>
+        <v>21579.5671335152</v>
       </c>
       <c r="J38" s="25"/>
       <c r="K38" s="22" t="s">
         <v>67</v>
       </c>
       <c r="L38" s="7">
         <f>[1]Hoja1!$C$3581</f>
-        <v>236038.2153841152</v>
+        <v>247433.16371300351</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="61" t="s">
+      <c r="B39" s="44" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="36"/>
       <c r="D39" s="37"/>
       <c r="F39" s="25"/>
       <c r="G39" s="22" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="7">
         <f>[1]Hoja1!$C$3605</f>
-        <v>19743.872981005286</v>
+        <v>20697.025469743468</v>
       </c>
       <c r="J39" s="25"/>
       <c r="K39" s="20" t="s">
         <v>69</v>
       </c>
       <c r="L39" s="9">
         <f>[1]Hoja1!$C$3582</f>
-        <v>147776.83388656745</v>
+        <v>154910.88793626381</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="25"/>
       <c r="G40" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="9">
         <f>[1]Hoja1!$C$3606</f>
-        <v>16865.123963142065</v>
+        <v>17679.302361362719</v>
       </c>
       <c r="J40" s="33"/>
       <c r="K40" s="22" t="s">
         <v>71</v>
       </c>
       <c r="L40" s="7">
         <f>[1]Hoja1!$C$3583</f>
-        <v>349614.5879960832</v>
-[...4 lines deleted...]
-        <v>93</v>
+        <v>366492.5336234803</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="19" t="s">
+        <v>88</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="4">
         <f>[1]Hoja1!$C$3541</f>
-        <v>12236.852200527359</v>
+        <v>12827.596789518335</v>
       </c>
       <c r="F41" s="25"/>
       <c r="G41" s="22" t="s">
         <v>36</v>
       </c>
       <c r="H41" s="7">
         <f>[1]Hoja1!$C$3607</f>
-        <v>38265.635529898835</v>
+        <v>40112.942072721533</v>
       </c>
       <c r="J41" s="33"/>
       <c r="K41" s="20" t="s">
         <v>72</v>
       </c>
       <c r="L41" s="9">
         <f>[1]Hoja1!$C$3584</f>
-        <v>312890.36656792322</v>
+        <v>327995.41874706431</v>
       </c>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B42" s="25"/>
       <c r="C42" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="9">
         <f>[1]Hoja1!$C$3542</f>
-        <v>12329.089779928319</v>
+        <v>12924.287217580033</v>
       </c>
       <c r="F42" s="25"/>
       <c r="G42" s="20" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="9">
         <f>[1]Hoja1!$C$3608</f>
-        <v>32155.083369340107</v>
+        <v>33707.397738894455</v>
       </c>
       <c r="J42" s="34"/>
       <c r="K42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="L42" s="7">
         <f>[1]Hoja1!$C$3585</f>
-        <v>199418.61320138958</v>
+        <v>209045.71866628426</v>
       </c>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B43" s="25"/>
       <c r="C43" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D43" s="7">
         <f>[1]Hoja1!$C$3543</f>
-        <v>13620.415891541759</v>
+        <v>14277.953210443775</v>
       </c>
       <c r="F43" s="25"/>
       <c r="G43" s="22" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="7">
         <f>[1]Hoja1!$C$3609</f>
-        <v>24442.20864223488</v>
+        <v>25622.17733530829</v>
       </c>
       <c r="J43" s="25"/>
       <c r="K43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="L43" s="9">
         <f>[1]Hoja1!$C$3586</f>
-        <v>182040.35333649712</v>
+        <v>190828.50832515562</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B44" s="25"/>
       <c r="C44" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="9">
         <f>[1]Hoja1!$C$3544</f>
-        <v>16817.985310775039</v>
+        <v>17629.888049915902</v>
       </c>
       <c r="F44" s="25"/>
       <c r="G44" s="20" t="s">
         <v>45</v>
       </c>
       <c r="H44" s="9">
         <f>[1]Hoja1!$C$3610</f>
-        <v>25555.687035936691</v>
+        <v>26789.409858361221</v>
       </c>
       <c r="J44" s="25"/>
       <c r="K44" s="22" t="s">
         <v>75</v>
       </c>
       <c r="L44" s="7">
         <f>[1]Hoja1!$C$3587</f>
-        <v>458999.02508893446</v>
+        <v>481157.59871391748</v>
       </c>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B45" s="25"/>
       <c r="C45" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D45" s="7">
         <f>[1]Hoja1!$C$3545</f>
-        <v>20722.709505415682</v>
+        <v>21723.116171194368</v>
       </c>
       <c r="F45" s="25"/>
       <c r="G45" s="22" t="s">
         <v>47</v>
       </c>
       <c r="H45" s="7">
         <f>[1]Hoja1!$C$3611</f>
-        <v>47662.306852358022</v>
+        <v>49963.245803851169</v>
       </c>
       <c r="J45" s="25"/>
       <c r="K45" s="20" t="s">
         <v>76</v>
       </c>
       <c r="L45" s="9">
         <f>[1]Hoja1!$C$3588</f>
-        <v>372150.71997492487</v>
+        <v>390116.61680130055</v>
       </c>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B46" s="25"/>
       <c r="C46" s="20" t="s">
         <v>25</v>
       </c>
       <c r="D46" s="9">
         <f>[1]Hoja1!$C$3546</f>
-        <v>23243.870009041919</v>
+        <v>24365.98787154739</v>
       </c>
       <c r="F46" s="25"/>
       <c r="G46" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H46" s="9">
         <f>[1]Hoja1!$C$3612</f>
-        <v>38781.637712346012</v>
+        <v>40653.854705355821</v>
       </c>
       <c r="J46" s="25"/>
       <c r="K46" s="22" t="s">
         <v>77</v>
       </c>
       <c r="L46" s="7">
         <f>[1]Hoja1!$C$3589</f>
-        <v>222158.25110970621</v>
+        <v>232883.13219776098</v>
       </c>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B47" s="25"/>
       <c r="C47" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D47" s="7">
         <f>[1]Hoja1!$C$3547</f>
-        <v>39110.270958997062</v>
+        <v>40998.353005293466</v>
       </c>
       <c r="F47" s="25"/>
       <c r="G47" s="22" t="s">
         <v>51</v>
       </c>
       <c r="H47" s="7">
         <f>[1]Hoja1!$C$3613</f>
-        <v>42556.601047091179</v>
+        <v>44611.057649364542</v>
       </c>
       <c r="J47" s="25"/>
       <c r="K47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="L47" s="9">
         <f>[1]Hoja1!$C$3590</f>
-        <v>713596.40798503673</v>
+        <v>748045.88974983175</v>
       </c>
     </row>
     <row r="48" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B48" s="25"/>
       <c r="C48" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D48" s="9">
         <f>[1]Hoja1!$C$3548</f>
-        <v>66065.978636542073</v>
+        <v>69255.370708650997</v>
       </c>
       <c r="F48" s="25"/>
       <c r="G48" s="20" t="s">
         <v>53</v>
       </c>
       <c r="H48" s="9">
         <f>[1]Hoja1!$C$3614</f>
-        <v>31014.446966035819</v>
+        <v>32511.696129913409</v>
       </c>
       <c r="J48" s="25"/>
       <c r="K48" s="22" t="s">
         <v>79</v>
       </c>
       <c r="L48" s="7">
         <f>[1]Hoja1!$C$3591</f>
-        <v>580723.51715182164</v>
+        <v>608758.44556604757</v>
       </c>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B49" s="25"/>
       <c r="C49" s="22" t="s">
         <v>34</v>
       </c>
       <c r="D49" s="7">
         <f>[1]Hoja1!$C$3549</f>
-        <v>75241.2681033431</v>
+        <v>78873.605184194152</v>
       </c>
       <c r="F49" s="25"/>
       <c r="G49" s="22" t="s">
         <v>55</v>
       </c>
       <c r="H49" s="7">
         <f>[1]Hoja1!$C$3615</f>
-        <v>41035.752509352111</v>
+        <v>43016.788837389802</v>
       </c>
       <c r="J49" s="25"/>
       <c r="K49" s="20" t="s">
         <v>80</v>
       </c>
       <c r="L49" s="9">
         <f>[1]Hoja1!$C$3592</f>
-        <v>554378.81469706446</v>
+        <v>581141.92988933646</v>
       </c>
     </row>
     <row r="50" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B50" s="25"/>
       <c r="C50" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D50" s="9">
         <f>[1]Hoja1!$C$3550</f>
-        <v>115724.34170242443</v>
+        <v>121311.03406047251</v>
       </c>
       <c r="F50" s="25"/>
       <c r="G50" s="20" t="s">
         <v>57</v>
       </c>
       <c r="H50" s="9">
         <f>[1]Hoja1!$C$3616</f>
-        <v>33675.931907079168</v>
+        <v>35301.666550869195</v>
       </c>
       <c r="J50" s="25"/>
       <c r="K50" s="22" t="s">
         <v>81</v>
       </c>
       <c r="L50" s="7">
         <f>[1]Hoja1!$C$3593</f>
-        <v>401702.7905294369</v>
+        <v>421095.33903775457</v>
       </c>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B51" s="25"/>
       <c r="C51" s="23" t="s">
         <v>40</v>
       </c>
       <c r="D51" s="7">
         <f>[1]Hoja1!$C$3551</f>
-        <v>160092.15468727623</v>
+        <v>167820.74146528266</v>
       </c>
       <c r="F51" s="25"/>
       <c r="G51" s="22" t="s">
         <v>59</v>
       </c>
       <c r="H51" s="7">
         <f>[1]Hoja1!$C$3617</f>
-        <v>34762.252291178498</v>
+        <v>36440.429987994015</v>
       </c>
       <c r="J51" s="25"/>
       <c r="K51" s="20" t="s">
         <v>82</v>
       </c>
       <c r="L51" s="9">
         <f>[1]Hoja1!$C$3594</f>
-        <v>1277887.5379019207</v>
+        <v>1339578.6604213235</v>
       </c>
     </row>
     <row r="52" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B52" s="25"/>
       <c r="C52" s="27" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="29">
         <f>[1]Hoja1!$C$3552</f>
-        <v>214513.86382683262</v>
+        <v>224869.70552881763</v>
       </c>
       <c r="F52" s="25"/>
       <c r="G52" s="20" t="s">
         <v>60</v>
       </c>
       <c r="H52" s="9">
         <f>[1]Hoja1!$C$3618</f>
-        <v>33675.931907079168</v>
+        <v>35301.666550869195</v>
       </c>
       <c r="J52" s="25"/>
       <c r="K52" s="22" t="s">
         <v>83</v>
       </c>
       <c r="L52" s="7">
         <f>[1]Hoja1!$C$3595</f>
-        <v>1172169.7903904917</v>
+        <v>1228757.2975127911</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B53" s="35" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="36"/>
       <c r="D53" s="37"/>
       <c r="F53" s="25"/>
       <c r="G53" s="22" t="s">
         <v>61</v>
       </c>
       <c r="H53" s="7">
         <f>[1]Hoja1!$C$3619</f>
-        <v>82261.611085921613</v>
-[...2 lines deleted...]
-      <c r="K53" s="27" t="s">
+        <v>86232.861276276453</v>
+      </c>
+      <c r="J53" s="48"/>
+      <c r="K53" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="L53" s="29">
+      <c r="L53" s="50">
         <f>[1]Hoja1!$C$3596</f>
-        <v>923913.33696595614</v>
+        <v>968516.04978500213</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="14" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="25"/>
       <c r="G54" s="20" t="s">
         <v>62</v>
       </c>
       <c r="H54" s="9">
         <f>[1]Hoja1!$C$3620</f>
-        <v>62544.896114518808</v>
-[...7 lines deleted...]
-    <row r="55" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>65564.304892461107</v>
+      </c>
+      <c r="J54" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="K54" s="47"/>
+      <c r="L54" s="47"/>
+    </row>
+    <row r="55" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B55" s="5"/>
       <c r="C55" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D55" s="4">
         <f>[1]Hoja1!$C$3508</f>
-        <v>25294.843827429118</v>
+        <v>26515.974219098112</v>
       </c>
       <c r="F55" s="25"/>
       <c r="G55" s="22" t="s">
         <v>63</v>
       </c>
       <c r="H55" s="7">
         <f>[1]Hoja1!$C$3621</f>
-        <v>54316.019204966397</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+        <v>56938.171856240639</v>
+      </c>
+      <c r="J55" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="K55" s="47"/>
+      <c r="L55" s="47"/>
+    </row>
+    <row r="56" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B56" s="5"/>
       <c r="C56" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="9">
         <f>[1]Hoja1!$C$3509</f>
-        <v>29526.440672467204</v>
+        <v>30951.85504975872</v>
       </c>
       <c r="F56" s="25"/>
       <c r="G56" s="20" t="s">
         <v>64</v>
       </c>
       <c r="H56" s="9">
         <f>[1]Hoja1!$C$3622</f>
-        <v>49020.207332482176</v>
-[...7 lines deleted...]
-    <row r="57" spans="2:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>51386.700100257178</v>
+      </c>
+      <c r="J56" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="K56" s="47"/>
+      <c r="L56" s="47"/>
+    </row>
+    <row r="57" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="7">
         <f>[1]Hoja1!$C$3510</f>
-        <v>25990.215189576425</v>
+        <v>27244.915233211148</v>
       </c>
       <c r="F57" s="25"/>
       <c r="G57" s="22" t="s">
         <v>65</v>
       </c>
       <c r="H57" s="7">
         <f>[1]Hoja1!$C$3623</f>
-        <v>149101.77213867803</v>
-[...4 lines deleted...]
-      <c r="K57" s="44"/>
+        <v>156299.78872468317</v>
+      </c>
+      <c r="J57" s="45"/>
+      <c r="K57" s="45"/>
       <c r="L57" s="45"/>
     </row>
-    <row r="58" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B58" s="5"/>
       <c r="C58" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="9">
         <f>[1]Hoja1!$C$3511</f>
-        <v>35709.624719172098</v>
+        <v>37433.537636649373</v>
       </c>
       <c r="F58" s="25"/>
       <c r="G58" s="20" t="s">
         <v>66</v>
       </c>
       <c r="H58" s="9">
         <f>[1]Hoja1!$C$3624</f>
-        <v>133603.07584073316</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+        <v>140052.87950200995</v>
+      </c>
+      <c r="J58" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="K58" s="47"/>
+      <c r="L58" s="47"/>
+    </row>
+    <row r="59" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="7">
         <f>[1]Hoja1!$C$3512</f>
-        <v>36265.416543595005</v>
+        <v>38016.160790527181</v>
       </c>
       <c r="F59" s="25"/>
       <c r="G59" s="22" t="s">
         <v>67</v>
       </c>
       <c r="H59" s="7">
         <f>[1]Hoja1!$C$3625</f>
-        <v>118720.62989260725</v>
+        <v>124451.97064604344</v>
       </c>
       <c r="J59" s="46" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-    <row r="60" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+      <c r="K59" s="46"/>
+      <c r="L59" s="46"/>
+    </row>
+    <row r="60" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B60" s="5"/>
       <c r="C60" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="9">
         <f>[1]Hoja1!$C$3513</f>
-        <v>38084.371605342727</v>
+        <v>39922.927475945478</v>
       </c>
       <c r="F60" s="25"/>
       <c r="G60" s="20" t="s">
         <v>69</v>
       </c>
       <c r="H60" s="9">
         <f>[1]Hoja1!$C$3626</f>
-        <v>95241.491564507887</v>
-[...7 lines deleted...]
-    <row r="61" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>99839.356674518625</v>
+      </c>
+      <c r="J60" s="47" t="s">
+        <v>95</v>
+      </c>
+      <c r="K60" s="47"/>
+      <c r="L60" s="47"/>
+    </row>
+    <row r="61" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="7">
         <f>[1]Hoja1!$C$3514</f>
-        <v>62137.525970481562</v>
+        <v>65137.268603539305</v>
       </c>
       <c r="F61" s="33"/>
       <c r="G61" s="22" t="s">
         <v>71</v>
       </c>
       <c r="H61" s="7">
         <f>[1]Hoja1!$C$3627</f>
-        <v>167619.23526652632</v>
-[...5 lines deleted...]
-      <c r="L61" s="54"/>
+        <v>175711.19834835862</v>
+      </c>
+      <c r="K61" s="51"/>
+      <c r="L61" s="51"/>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B62" s="5"/>
       <c r="C62" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D62" s="9">
         <f>[1]Hoja1!$C$3515</f>
-        <v>80602.446173695498</v>
+        <v>84493.598747598022</v>
       </c>
       <c r="F62" s="33"/>
       <c r="G62" s="20" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="9">
         <f>[1]Hoja1!$C$3628</f>
-        <v>151731.79964907363</v>
+        <v>159056.78308040818</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D63" s="7">
         <f>[1]Hoja1!$C$3516</f>
-        <v>140698.70035266021</v>
+        <v>147491.05140416793</v>
       </c>
       <c r="F63" s="34"/>
       <c r="G63" s="22" t="s">
         <v>73</v>
       </c>
       <c r="H63" s="7">
         <f>[1]Hoja1!$C$3629</f>
-        <v>134730.88563791916</v>
+        <v>141235.13528940492</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B64" s="5"/>
       <c r="C64" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D64" s="9">
         <f>[1]Hoja1!$C$3517</f>
-        <v>313486.55295286427</v>
+        <v>328620.38654369221</v>
       </c>
       <c r="F64" s="25"/>
       <c r="G64" s="20" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="9">
         <f>[1]Hoja1!$C$3630</f>
-        <v>127696.96115087603</v>
+        <v>133861.64203402176</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D65" s="7">
         <f>[1]Hoja1!$C$3518</f>
-        <v>284099.93845157675</v>
+        <v>297815.10789406672</v>
       </c>
       <c r="F65" s="25"/>
       <c r="G65" s="22" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="7">
         <f>[1]Hoja1!$C$3631</f>
-        <v>215254.38410928185</v>
+        <v>225645.97506628165</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B66" s="5"/>
       <c r="C66" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="9">
         <f>[1]Hoja1!$C$3519</f>
-        <v>514671.43997665914</v>
+        <v>539517.64742380823</v>
       </c>
       <c r="F66" s="25"/>
       <c r="G66" s="20" t="s">
         <v>76</v>
       </c>
       <c r="H66" s="9">
         <f>[1]Hoja1!$C$3632</f>
-        <v>222836.12649450699</v>
+        <v>233593.73260113836</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B67" s="5"/>
       <c r="C67" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="7">
         <f>[1]Hoja1!$C$3520</f>
-        <v>1170372.5290741574</v>
+        <v>1226873.2718570477</v>
       </c>
       <c r="F67" s="25"/>
       <c r="G67" s="22" t="s">
         <v>77</v>
       </c>
       <c r="H67" s="7">
         <f>[1]Hoja1!$C$3633</f>
-        <v>175685.16411846381</v>
+        <v>184166.51686901035</v>
       </c>
     </row>
     <row r="68" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B68" s="5"/>
       <c r="C68" s="30" t="s">
         <v>43</v>
       </c>
       <c r="D68" s="28">
         <f>[1]Hoja1!$C$3521</f>
-        <v>2552240.2684633182</v>
+        <v>2675451.8676305125</v>
       </c>
       <c r="F68" s="25"/>
       <c r="G68" s="20" t="s">
         <v>78</v>
       </c>
       <c r="H68" s="9">
         <v>532138.50979601836</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B69" s="35" t="s">
         <v>68</v>
       </c>
       <c r="C69" s="36"/>
       <c r="D69" s="37"/>
       <c r="F69" s="25"/>
       <c r="G69" s="22" t="s">
         <v>79</v>
       </c>
       <c r="H69" s="7">
         <f>[1]Hoja1!$C$3635</f>
-        <v>400254.60220736254</v>
+        <v>419577.23817599384</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F70" s="25"/>
       <c r="G70" s="20" t="s">
         <v>80</v>
       </c>
       <c r="H70" s="9">
         <f>[1]Hoja1!$C$3636</f>
-        <v>323886.42251921463</v>
+        <v>339522.31877876294</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F71" s="25"/>
       <c r="G71" s="22" t="s">
         <v>81</v>
       </c>
       <c r="H71" s="7">
         <f>[1]Hoja1!$C$3637</f>
-        <v>274295.89698508033</v>
+        <v>287537.7678740152</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F72" s="25"/>
       <c r="G72" s="20" t="s">
         <v>82</v>
       </c>
       <c r="H72" s="9">
         <f>[1]Hoja1!$C$3638</f>
-        <v>680371.19871753454</v>
+        <v>713216.70486251893</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F73" s="25"/>
       <c r="G73" s="22" t="s">
         <v>83</v>
       </c>
       <c r="H73" s="7">
         <f>[1]Hoja1!$C$3639</f>
-        <v>643858.36549076601</v>
+        <v>674941.18313514779</v>
       </c>
     </row>
     <row r="74" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F74" s="25"/>
       <c r="G74" s="27" t="s">
         <v>84</v>
       </c>
       <c r="H74" s="29">
         <f>[1]Hoja1!$C$3640</f>
-        <v>548770.93651371263</v>
+        <v>575263.32655230572</v>
       </c>
     </row>
     <row r="75" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F75" s="35" t="s">
         <v>68</v>
       </c>
       <c r="G75" s="36"/>
       <c r="H75" s="37"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="95Fe4mzOZaGxOKSIWN8Wz7Qa0ZS7ulcT9wUDl7tAjcaxzYivGijCMeGh5ijv0ifCDQ4cTMORgQXvDAljmMbTXg==" saltValue="9ro9VoLyvZJno5Ugd7BQ7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="F75:H75"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="J54:L54"/>
-    <mergeCell ref="J56:L56"/>
+    <mergeCell ref="J55:L55"/>
     <mergeCell ref="J57:L57"/>
     <mergeCell ref="J59:L59"/>
     <mergeCell ref="J60:L60"/>
-    <mergeCell ref="J61:L61"/>
-    <mergeCell ref="B8:D8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B53:D53"/>
+    <mergeCell ref="J56:L56"/>
+    <mergeCell ref="J58:L58"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">