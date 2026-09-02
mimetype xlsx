--- v4 (2026-07-19)
+++ v5 (2026-09-02)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{29E7FB59-3AC3-421E-BFB1-7826E104F52F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{C2FF4F72-B195-46FD-A949-DA9116FEA79F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D7F43305-B8B1-426E-9073-3E9473EC2542}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -503,51 +502,51 @@
   <si>
     <t>SCH 40.</t>
   </si>
   <si>
     <t>EXCENTRICAS</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSULTAR MEDIDAS SUPERIORES </t>
   </si>
   <si>
     <t>CONTACTO DE ESTA LISTA Sr PABLO</t>
   </si>
   <si>
     <t xml:space="preserve"> WhatsApp al 11 33666121  </t>
   </si>
   <si>
     <t>E Mail info@brovelli.com.ar</t>
   </si>
   <si>
     <t xml:space="preserve">MEDIDAS DE RED. QUE NO FIGURAN </t>
   </si>
   <si>
     <t xml:space="preserve">EN ESTA LISTA Y EN SCH 80 </t>
   </si>
   <si>
-    <t>LISTA 27</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1058,123 +1057,123 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="6" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>33746</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>145261</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
@@ -2323,54 +2322,50 @@
           <cell r="C3638">
             <v>713216.70486251893</v>
           </cell>
         </row>
         <row r="3639">
           <cell r="C3639">
             <v>674941.18313514779</v>
           </cell>
         </row>
         <row r="3640">
           <cell r="C3640">
             <v>575263.32655230572</v>
           </cell>
         </row>
         <row r="3667">
           <cell r="C3667">
             <v>135243.18142291353</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -2670,67 +2665,67 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{218F2047-B31E-4158-8B95-8790181753D4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B7:L75"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="F8" sqref="F8:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="40" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="54">
-[...2 lines deleted...]
-      <c r="D8" s="52"/>
+      <c r="C8" s="41">
+        <v>46237</v>
+      </c>
+      <c r="D8" s="39"/>
       <c r="E8" s="15"/>
-      <c r="F8" s="40" t="s">
+      <c r="F8" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="38"/>
-      <c r="H8" s="38"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
-      <c r="K8" s="38"/>
-      <c r="L8" s="39"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="46"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>91</v>
       </c>
       <c r="K9" s="26" t="s">
@@ -3232,55 +3227,55 @@
       <c r="G28" s="10" t="s">
         <v>54</v>
       </c>
       <c r="H28" s="31">
         <f>[1]Hoja1!$C$3540</f>
         <v>2452734.1923119533</v>
       </c>
       <c r="J28" s="25"/>
       <c r="K28" s="22" t="s">
         <v>55</v>
       </c>
       <c r="L28" s="7">
         <f>[1]Hoja1!$C$3571</f>
         <v>149819.50365075454</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="25"/>
       <c r="C29" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7">
         <f>[1]Hoja1!$C$3499</f>
         <v>14201.439375771646</v>
       </c>
-      <c r="F29" s="41" t="s">
+      <c r="F29" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="G29" s="42"/>
-      <c r="H29" s="43"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="53"/>
       <c r="J29" s="25"/>
       <c r="K29" s="20" t="s">
         <v>57</v>
       </c>
       <c r="L29" s="9">
         <f>[1]Hoja1!$C$3572</f>
         <v>117669.71795884032</v>
       </c>
     </row>
     <row r="30" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="25"/>
       <c r="C30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="9">
         <f>[1]Hoja1!$C$3500</f>
         <v>17041.727250925975</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>58</v>
       </c>
       <c r="G30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="32" t="s">
@@ -3484,55 +3479,55 @@
       <c r="C38" s="27" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="28">
         <f>[1]Hoja1!$C$3507</f>
         <v>777662.87535606627</v>
       </c>
       <c r="F38" s="25"/>
       <c r="G38" s="20" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="9">
         <f>[1]Hoja1!$C$3604</f>
         <v>21579.5671335152</v>
       </c>
       <c r="J38" s="25"/>
       <c r="K38" s="22" t="s">
         <v>67</v>
       </c>
       <c r="L38" s="7">
         <f>[1]Hoja1!$C$3581</f>
         <v>247433.16371300351</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="44" t="s">
+      <c r="B39" s="54" t="s">
         <v>68</v>
       </c>
-      <c r="C39" s="36"/>
-      <c r="D39" s="37"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="44"/>
       <c r="F39" s="25"/>
       <c r="G39" s="22" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="7">
         <f>[1]Hoja1!$C$3605</f>
         <v>20697.025469743468</v>
       </c>
       <c r="J39" s="25"/>
       <c r="K39" s="20" t="s">
         <v>69</v>
       </c>
       <c r="L39" s="9">
         <f>[1]Hoja1!$C$3582</f>
         <v>154910.88793626381</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="11" t="s">
@@ -3848,68 +3843,68 @@
       <c r="C52" s="27" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="29">
         <f>[1]Hoja1!$C$3552</f>
         <v>224869.70552881763</v>
       </c>
       <c r="F52" s="25"/>
       <c r="G52" s="20" t="s">
         <v>60</v>
       </c>
       <c r="H52" s="9">
         <f>[1]Hoja1!$C$3618</f>
         <v>35301.666550869195</v>
       </c>
       <c r="J52" s="25"/>
       <c r="K52" s="22" t="s">
         <v>83</v>
       </c>
       <c r="L52" s="7">
         <f>[1]Hoja1!$C$3595</f>
         <v>1228757.2975127911</v>
       </c>
     </row>
     <row r="53" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="35" t="s">
+      <c r="B53" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="C53" s="36"/>
-      <c r="D53" s="37"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="44"/>
       <c r="F53" s="25"/>
       <c r="G53" s="22" t="s">
         <v>61</v>
       </c>
       <c r="H53" s="7">
         <f>[1]Hoja1!$C$3619</f>
         <v>86232.861276276453</v>
       </c>
-      <c r="J53" s="48"/>
-      <c r="K53" s="49" t="s">
+      <c r="J53" s="35"/>
+      <c r="K53" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="L53" s="50">
+      <c r="L53" s="37">
         <f>[1]Hoja1!$C$3596</f>
         <v>968516.04978500213</v>
       </c>
     </row>
     <row r="54" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="14" t="s">
         <v>89</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="25"/>
       <c r="G54" s="20" t="s">
         <v>62</v>
       </c>
       <c r="H54" s="9">
         <f>[1]Hoja1!$C$3620</f>
         <v>65564.304892461107</v>
       </c>
       <c r="J54" s="47" t="s">
         <v>92</v>
       </c>
@@ -3957,142 +3952,142 @@
         <v>51386.700100257178</v>
       </c>
       <c r="J56" s="47" t="s">
         <v>97</v>
       </c>
       <c r="K56" s="47"/>
       <c r="L56" s="47"/>
     </row>
     <row r="57" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="7">
         <f>[1]Hoja1!$C$3510</f>
         <v>27244.915233211148</v>
       </c>
       <c r="F57" s="25"/>
       <c r="G57" s="22" t="s">
         <v>65</v>
       </c>
       <c r="H57" s="7">
         <f>[1]Hoja1!$C$3623</f>
         <v>156299.78872468317</v>
       </c>
-      <c r="J57" s="45"/>
-[...1 lines deleted...]
-      <c r="L57" s="45"/>
+      <c r="J57" s="48"/>
+      <c r="K57" s="48"/>
+      <c r="L57" s="48"/>
     </row>
     <row r="58" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B58" s="5"/>
       <c r="C58" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="9">
         <f>[1]Hoja1!$C$3511</f>
         <v>37433.537636649373</v>
       </c>
       <c r="F58" s="25"/>
       <c r="G58" s="20" t="s">
         <v>66</v>
       </c>
       <c r="H58" s="9">
         <f>[1]Hoja1!$C$3624</f>
         <v>140052.87950200995</v>
       </c>
       <c r="J58" s="47" t="s">
         <v>93</v>
       </c>
       <c r="K58" s="47"/>
       <c r="L58" s="47"/>
     </row>
     <row r="59" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="7">
         <f>[1]Hoja1!$C$3512</f>
         <v>38016.160790527181</v>
       </c>
       <c r="F59" s="25"/>
       <c r="G59" s="22" t="s">
         <v>67</v>
       </c>
       <c r="H59" s="7">
         <f>[1]Hoja1!$C$3625</f>
         <v>124451.97064604344</v>
       </c>
-      <c r="J59" s="46" t="s">
+      <c r="J59" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="K59" s="46"/>
-      <c r="L59" s="46"/>
+      <c r="K59" s="49"/>
+      <c r="L59" s="49"/>
     </row>
     <row r="60" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B60" s="5"/>
       <c r="C60" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="9">
         <f>[1]Hoja1!$C$3513</f>
         <v>39922.927475945478</v>
       </c>
       <c r="F60" s="25"/>
       <c r="G60" s="20" t="s">
         <v>69</v>
       </c>
       <c r="H60" s="9">
         <f>[1]Hoja1!$C$3626</f>
         <v>99839.356674518625</v>
       </c>
       <c r="J60" s="47" t="s">
         <v>95</v>
       </c>
       <c r="K60" s="47"/>
       <c r="L60" s="47"/>
     </row>
     <row r="61" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="7">
         <f>[1]Hoja1!$C$3514</f>
         <v>65137.268603539305</v>
       </c>
       <c r="F61" s="33"/>
       <c r="G61" s="22" t="s">
         <v>71</v>
       </c>
       <c r="H61" s="7">
         <f>[1]Hoja1!$C$3627</f>
         <v>175711.19834835862</v>
       </c>
-      <c r="K61" s="51"/>
-      <c r="L61" s="51"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B62" s="5"/>
       <c r="C62" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D62" s="9">
         <f>[1]Hoja1!$C$3515</f>
         <v>84493.598747598022</v>
       </c>
       <c r="F62" s="33"/>
       <c r="G62" s="20" t="s">
         <v>72</v>
       </c>
       <c r="H62" s="9">
         <f>[1]Hoja1!$C$3628</f>
         <v>159056.78308040818</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D63" s="7">
@@ -4176,55 +4171,55 @@
         <v>77</v>
       </c>
       <c r="H67" s="7">
         <f>[1]Hoja1!$C$3633</f>
         <v>184166.51686901035</v>
       </c>
     </row>
     <row r="68" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B68" s="5"/>
       <c r="C68" s="30" t="s">
         <v>43</v>
       </c>
       <c r="D68" s="28">
         <f>[1]Hoja1!$C$3521</f>
         <v>2675451.8676305125</v>
       </c>
       <c r="F68" s="25"/>
       <c r="G68" s="20" t="s">
         <v>78</v>
       </c>
       <c r="H68" s="9">
         <v>532138.50979601836</v>
       </c>
     </row>
     <row r="69" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="35" t="s">
+      <c r="B69" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="C69" s="36"/>
-      <c r="D69" s="37"/>
+      <c r="C69" s="43"/>
+      <c r="D69" s="44"/>
       <c r="F69" s="25"/>
       <c r="G69" s="22" t="s">
         <v>79</v>
       </c>
       <c r="H69" s="7">
         <f>[1]Hoja1!$C$3635</f>
         <v>419577.23817599384</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F70" s="25"/>
       <c r="G70" s="20" t="s">
         <v>80</v>
       </c>
       <c r="H70" s="9">
         <f>[1]Hoja1!$C$3636</f>
         <v>339522.31877876294</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F71" s="25"/>
       <c r="G71" s="22" t="s">
         <v>81</v>
       </c>
       <c r="H71" s="7">
@@ -4241,58 +4236,58 @@
         <f>[1]Hoja1!$C$3638</f>
         <v>713216.70486251893</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.25">
       <c r="F73" s="25"/>
       <c r="G73" s="22" t="s">
         <v>83</v>
       </c>
       <c r="H73" s="7">
         <f>[1]Hoja1!$C$3639</f>
         <v>674941.18313514779</v>
       </c>
     </row>
     <row r="74" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F74" s="25"/>
       <c r="G74" s="27" t="s">
         <v>84</v>
       </c>
       <c r="H74" s="29">
         <f>[1]Hoja1!$C$3640</f>
         <v>575263.32655230572</v>
       </c>
     </row>
     <row r="75" spans="2:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="F75" s="35" t="s">
+      <c r="F75" s="42" t="s">
         <v>68</v>
       </c>
-      <c r="G75" s="36"/>
-      <c r="H75" s="37"/>
+      <c r="G75" s="43"/>
+      <c r="H75" s="44"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="95Fe4mzOZaGxOKSIWN8Wz7Qa0ZS7ulcT9wUDl7tAjcaxzYivGijCMeGh5ijv0ifCDQ4cTMORgQXvDAljmMbTXg==" saltValue="9ro9VoLyvZJno5Ugd7BQ7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0L/6p6osume+B7WV1Bzs8QS7JaD4bJrWyo3FVkwjrTJb91RV6wkOyNu7JXJRQ7GBw905QlVn14MXG2AhLmCkWg==" saltValue="YdGspBYLrH+Pehb7mV2WLQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="F75:H75"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="J57:L57"/>
     <mergeCell ref="J59:L59"/>
     <mergeCell ref="J60:L60"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="J56:L56"/>
     <mergeCell ref="J58:L58"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">