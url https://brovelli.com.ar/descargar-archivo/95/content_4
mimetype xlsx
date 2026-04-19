--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{75AD5801-92E6-48A1-BC02-D5E39FFB4625}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5E3DFE69-E0C0-49E8-84E2-3A40AFDAFD88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$F$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -344,51 +345,51 @@
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial Nova Cond"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Jose Pedro Varela 5714 CABA</t>
     </r>
   </si>
   <si>
     <t>BSON000064</t>
   </si>
   <si>
     <t>BSON000152</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>LISTA 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -842,51 +843,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>634999</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>63498</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
@@ -987,58 +988,59 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="304801" y="7829550"/>
           <a:ext cx="1959730" cy="1598471"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3367">
           <cell r="C3367">
             <v>12183.256583999999</v>
           </cell>
         </row>
         <row r="3368">
           <cell r="C3368">
             <v>16572.812264999997</v>
           </cell>
         </row>
         <row r="3369">
           <cell r="C3369">
             <v>24187.347629999997</v>
           </cell>
         </row>
         <row r="3370">
           <cell r="C3370">
             <v>27322.744544999994</v>
           </cell>
@@ -1215,50 +1217,54 @@
         </row>
         <row r="3405">
           <cell r="C3405">
             <v>456872.12189999991</v>
           </cell>
         </row>
         <row r="3406">
           <cell r="C3406">
             <v>595725.41385000001</v>
           </cell>
         </row>
         <row r="3407">
           <cell r="C3407">
             <v>1101868.0586999997</v>
           </cell>
         </row>
         <row r="3408">
           <cell r="C3408">
             <v>1478115.6884999999</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1556,51 +1562,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51F05432-AAAE-477F-A4BE-524BD16DA85E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="26">
-        <v>47169</v>
+        <v>46126</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="31" t="s">
         <v>72</v>
       </c>
       <c r="F2" s="32"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.35">
       <c r="A3" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="37"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="F4" s="22"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
@@ -2364,51 +2370,51 @@
       <c r="D54" s="20" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="19">
         <f>[1]Hoja1!$C$3408</f>
         <v>1478115.6884999999</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>68</v>
       </c>
       <c r="G54" s="11"/>
       <c r="H54" s="5"/>
       <c r="I54" s="6"/>
     </row>
     <row r="55" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="34"/>
       <c r="C55" s="34"/>
       <c r="D55" s="34"/>
       <c r="E55" s="34"/>
       <c r="F55" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8hAXBw0UH3F/sxisk4GfvRKI7zqWFMnM5Y4/bXHfZ7Ys4uGz0MOM5nxX+XOehtqZPb+sO6YTg1Acxqp0lvcXfQ==" saltValue="C9CJw3XkgtVG9ZjOn216Zw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hsjkhe65ozBzaiaOrxfIkfk3mqQdsWiQC0ZLF5AVEMZjRYdJPFDrX1y8QwfOz17lS1P6jDVKj0TC/2dNVOoHpw==" saltValue="HvYFGIbbCxlILJ1rxil6kQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A35:F35"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>