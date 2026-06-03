--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1,227 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5E3DFE69-E0C0-49E8-84E2-3A40AFDAFD88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C56EE52D-B673-481A-AB0A-49B5AC054288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$F$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$Q$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E54" i="1" l="1"/>
-[...40 lines deleted...]
-  <c r="E7" i="1"/>
+  <c r="N26" i="1" l="1"/>
+  <c r="N25" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="N6" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="G52" i="1" l="1"/>
+  <c r="G51" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="G48" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="G36" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G24" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G8" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="G6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="94">
   <si>
     <t>BRIDA serie 150 CIEGA</t>
   </si>
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>3/4"</t>
   </si>
   <si>
     <t>1"</t>
   </si>
   <si>
     <t>1 1/4"</t>
   </si>
   <si>
     <t>1 1/2"</t>
   </si>
   <si>
     <t>2"</t>
   </si>
   <si>
     <t>2 1/2"</t>
   </si>
   <si>
     <t>3"</t>
   </si>
   <si>
     <t>4"</t>
   </si>
   <si>
     <t>5"</t>
   </si>
   <si>
     <t>6"</t>
   </si>
   <si>
     <t>8"</t>
   </si>
   <si>
     <t>10"</t>
   </si>
   <si>
     <t>12"</t>
   </si>
   <si>
-    <t>BRIDA serie 150 C/ROSCA</t>
-[...1 lines deleted...]
-  <si>
     <t>BRIDA serie 150 SLIP ON</t>
   </si>
   <si>
     <t>14"</t>
   </si>
   <si>
     <t>16"</t>
   </si>
   <si>
     <t>18"</t>
   </si>
   <si>
     <t>20"</t>
   </si>
   <si>
     <t>Precios de lista</t>
   </si>
   <si>
     <t>11/4"</t>
   </si>
   <si>
     <t>11/2"</t>
   </si>
   <si>
     <t>21/2"</t>
   </si>
   <si>
     <t>Precios de Lista</t>
   </si>
   <si>
-    <t xml:space="preserve">Consultar bonificaciones </t>
-[...1 lines deleted...]
-  <si>
     <t>Codigo</t>
   </si>
   <si>
     <t>BC00000013</t>
   </si>
   <si>
     <t>BC00000019</t>
   </si>
   <si>
     <t>BC00000025</t>
   </si>
   <si>
     <t>BC00000032</t>
   </si>
   <si>
     <t>BC00000038</t>
   </si>
   <si>
     <t>BC00000051</t>
   </si>
   <si>
     <t>BC00000064</t>
   </si>
   <si>
     <t>BC00000076</t>
@@ -301,236 +311,423 @@
   <si>
     <t>BSON000127</t>
   </si>
   <si>
     <t>BSON000200</t>
   </si>
   <si>
     <t>BSON000250</t>
   </si>
   <si>
     <t>BSON000300</t>
   </si>
   <si>
     <t>BSON000350</t>
   </si>
   <si>
     <t>BSON000400</t>
   </si>
   <si>
     <t>BSON000450</t>
   </si>
   <si>
     <t>BSON000500</t>
   </si>
   <si>
+    <t>BSON000064</t>
+  </si>
+  <si>
+    <t>BSON000152</t>
+  </si>
+  <si>
+    <t>BRIDA Lap Joing</t>
+  </si>
+  <si>
+    <t>BLJ0000051</t>
+  </si>
+  <si>
+    <t>BLJ0000064</t>
+  </si>
+  <si>
+    <t>BLJ0000076</t>
+  </si>
+  <si>
+    <t>BLJ0000102</t>
+  </si>
+  <si>
+    <t>BLJ0000127</t>
+  </si>
+  <si>
+    <t>BLJ0000165</t>
+  </si>
+  <si>
+    <t>BLJ0000200</t>
+  </si>
+  <si>
+    <t>BLJ0000250</t>
+  </si>
+  <si>
+    <t>BLJ0000300</t>
+  </si>
+  <si>
+    <t>Brida. Welding Neck SCH 40. S150. ANSI B16,5 RF</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BRIDA serie 150 C/ROSCA  B.S.P.T  </t>
+    </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>O</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  N.P.T. </t>
+    </r>
+  </si>
+  <si>
+    <t>BWN0000025</t>
+  </si>
+  <si>
+    <t>BWN0000038</t>
+  </si>
+  <si>
+    <t>BWN0000051</t>
+  </si>
+  <si>
+    <t>BWN0000064</t>
+  </si>
+  <si>
+    <t>BWN0000076</t>
+  </si>
+  <si>
+    <t>BWN0000102</t>
+  </si>
+  <si>
+    <t>BWN0000165</t>
+  </si>
+  <si>
+    <t>BWN0000200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ventas tecnicas Sres. Martin o Pablo. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> BONIFICACIONES  HABITUALES - CONSULTAR-</t>
+  </si>
+  <si>
+    <t>DISPONEMOS TAMBIEN EN SERIE 300  Slip on --Welding Nevk y Ciegas.-</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Abadi"/>
         <family val="2"/>
       </rPr>
       <t>Sucesores de</t>
     </r>
     <r>
       <rPr>
-        <sz val="12"/>
+        <b/>
+        <sz val="16"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
-      <t xml:space="preserve"> Brovelli y Cia. S.R.L. </t>
+      <t xml:space="preserve"> Brovelli y Cia. S.R.L.</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <b/>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Bauhaus 93"/>
+        <family val="5"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial Nova Cond"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Jose Pedro Varela 5714 CABA</t>
+      <t xml:space="preserve"> </t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>LISTA 23</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Nova Cond"/>
+        <family val="2"/>
+      </rPr>
+      <t>Jose Pedro Varela 5714 CABA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Bauhaus 93"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Bauhaus 93"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> TEL 1533666121</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Bauhaus 93"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+  </si>
+  <si>
+    <t>Lista 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3" tint="0.749992370372631"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3" tint="0.749992370372631"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Bauhaus 93"/>
-      <family val="5"/>
-[...16 lines deleted...]
-      <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Bauhaus 93"/>
+      <family val="5"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial Nova Cond"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Bauhaus 93"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Abadi"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Bauhaus 93"/>
+      <family val="5"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Bauhaus 93"/>
+      <family val="5"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial Nova Cond"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial Nova Cond"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79998168889431442"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -568,119 +765,58 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...48 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -717,554 +853,868 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="1" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...47 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>63498</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>634998</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>44059</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6B20C0-EBFB-AC6E-3EFA-6F2EC7D15DDE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="457200" y="1704974"/>
           <a:ext cx="1701799" cy="1701799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>708336</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>94472</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B00EDD-E946-1570-35C9-533CE825EBC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="314325" y="4905375"/>
           <a:ext cx="1918012" cy="1276350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>304801</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>48</xdr:row>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>740530</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>103046</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620F01BD-1F86-EED4-CBA9-AA3EC80D6454}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="304801" y="7829550"/>
           <a:ext cx="1959730" cy="1598471"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>184669</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>19439</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>613237</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>37241</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13197BEF-CA41-78F0-9376-9FC7D5C0B182}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8115689" y="1244082"/>
+          <a:ext cx="1944793" cy="1572904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>349898</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>87475</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>515587</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>187535</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Imagen 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F0E4C9F-68CC-508D-6F64-CF7E1F820A36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8280918" y="3673929"/>
+          <a:ext cx="1681914" cy="1674601"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>145790</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>86903</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>719235</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>148168</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Imagen 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50CBF84-875E-3C7C-D9B4-20F5CF411DE2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9593035" y="86903"/>
+          <a:ext cx="573445" cy="372285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3367">
           <cell r="C3367">
-            <v>12183.256583999999</v>
+            <v>7294.1795932499999</v>
           </cell>
         </row>
         <row r="3368">
           <cell r="C3368">
-            <v>16572.812264999997</v>
+            <v>7711.9079399999982</v>
           </cell>
         </row>
         <row r="3369">
           <cell r="C3369">
-            <v>24187.347629999997</v>
+            <v>11150.133563249999</v>
           </cell>
         </row>
         <row r="3370">
           <cell r="C3370">
-            <v>27322.744544999994</v>
+            <v>14556.226236749999</v>
           </cell>
         </row>
         <row r="3371">
           <cell r="C3371">
-            <v>27770.658389999997</v>
+            <v>19697.498196749999</v>
           </cell>
         </row>
         <row r="3372">
           <cell r="C3372">
-            <v>34489.366064999995</v>
+            <v>30847.631759999993</v>
           </cell>
         </row>
         <row r="3373">
           <cell r="C3373">
-            <v>56437.144469999992</v>
+            <v>47974.493976749996</v>
           </cell>
         </row>
         <row r="3374">
           <cell r="C3374">
-            <v>69874.559819999995</v>
+            <v>57839.309549999998</v>
           </cell>
         </row>
         <row r="3375">
           <cell r="C3375">
-            <v>99436.873589999988</v>
+            <v>89972.259300000005</v>
           </cell>
         </row>
         <row r="3376">
           <cell r="C3376">
-            <v>134822.06734499999</v>
+            <v>132805.48131674997</v>
           </cell>
         </row>
         <row r="3377">
           <cell r="C3377">
-            <v>152290.70729999998</v>
+            <v>141384.97890000002</v>
           </cell>
         </row>
         <row r="3378">
           <cell r="C3378">
-            <v>262477.51316999993</v>
+            <v>227083.55588325</v>
           </cell>
         </row>
         <row r="3379">
           <cell r="C3379">
-            <v>411184.90970999992</v>
+            <v>364162.71951675002</v>
           </cell>
         </row>
         <row r="3380">
           <cell r="C3380">
-            <v>586319.22310499998</v>
+            <v>560816.37198674993</v>
           </cell>
         </row>
         <row r="3381">
           <cell r="C3381">
-            <v>20604.036869999996</v>
+            <v>13730.270399999999</v>
           </cell>
         </row>
         <row r="3382">
           <cell r="C3382">
-            <v>25083.175319999995</v>
+            <v>17138.721600000004</v>
           </cell>
         </row>
         <row r="3383">
           <cell r="C3383">
-            <v>30010.227614999996</v>
+            <v>18006.912</v>
           </cell>
         </row>
         <row r="3384">
           <cell r="C3384">
-            <v>34041.452219999992</v>
+            <v>23151.744000000006</v>
           </cell>
         </row>
         <row r="3385">
           <cell r="C3385">
-            <v>40312.246049999994</v>
+            <v>27878.558400000002</v>
           </cell>
         </row>
         <row r="3386">
           <cell r="C3386">
-            <v>54197.575244999993</v>
+            <v>30868.991999999998</v>
           </cell>
         </row>
         <row r="3387">
           <cell r="C3387">
-            <v>81520.319789999994</v>
+            <v>51448.32</v>
           </cell>
         </row>
         <row r="3388">
           <cell r="C3388">
-            <v>94061.907449999999</v>
+            <v>55306.944000000003</v>
           </cell>
         </row>
         <row r="3389">
           <cell r="C3389">
-            <v>141092.86117499997</v>
+            <v>90034.560000000012</v>
           </cell>
         </row>
         <row r="3390">
           <cell r="C3390">
-            <v>181405.10722499999</v>
+            <v>109327.68000000001</v>
           </cell>
         </row>
         <row r="3391">
           <cell r="C3391">
-            <v>16572.812264999997</v>
+            <v>8129.6362867500002</v>
           </cell>
         </row>
         <row r="3392">
           <cell r="C3392">
-            <v>20156.123024999997</v>
+            <v>12435.451553250001</v>
           </cell>
         </row>
         <row r="3393">
           <cell r="C3393">
-            <v>22843.606094999996</v>
+            <v>13720.769543249999</v>
           </cell>
         </row>
         <row r="3394">
           <cell r="C3394">
-            <v>23291.519939999995</v>
+            <v>17994.451859999997</v>
           </cell>
         </row>
         <row r="3395">
           <cell r="C3395">
-            <v>27322.744544999994</v>
+            <v>20565.08784</v>
           </cell>
         </row>
         <row r="3396">
           <cell r="C3396">
-            <v>31801.882994999993</v>
+            <v>28276.995780000001</v>
           </cell>
         </row>
         <row r="3397">
           <cell r="C3397">
-            <v>48374.695259999993</v>
+            <v>45403.857996749997</v>
           </cell>
         </row>
         <row r="3398">
           <cell r="C3398">
-            <v>55093.402934999991</v>
+            <v>49709.673263249999</v>
           </cell>
         </row>
         <row r="3399">
           <cell r="C3399">
-            <v>80176.578254999986</v>
+            <v>66836.535480000006</v>
           </cell>
         </row>
         <row r="3400">
           <cell r="C3400">
-            <v>86895.285929999984</v>
+            <v>78822.125736749993</v>
           </cell>
         </row>
         <row r="3401">
           <cell r="C3401">
-            <v>109738.89202499998</v>
+            <v>92960.623626749992</v>
           </cell>
         </row>
         <row r="3402">
           <cell r="C3402">
-            <v>167967.69187499999</v>
+            <v>150799.93317675</v>
           </cell>
         </row>
         <row r="3403">
           <cell r="C3403">
-            <v>253071.32242499996</v>
+            <v>201377.19608324996</v>
           </cell>
         </row>
         <row r="3404">
           <cell r="C3404">
-            <v>389237.13130499993</v>
+            <v>364162.71951675002</v>
           </cell>
         </row>
         <row r="3405">
           <cell r="C3405">
-            <v>456872.12189999991</v>
+            <v>449861.29649999988</v>
           </cell>
         </row>
         <row r="3406">
           <cell r="C3406">
-            <v>595725.41385000001</v>
+            <v>582666.77781674999</v>
           </cell>
         </row>
         <row r="3407">
           <cell r="C3407">
-            <v>1101868.0586999997</v>
+            <v>629805.81510000001</v>
           </cell>
         </row>
         <row r="3408">
           <cell r="C3408">
-            <v>1478115.6884999999</v>
+            <v>848309.87340000004</v>
+          </cell>
+        </row>
+        <row r="3720">
+          <cell r="C3720">
+            <v>30868.991999999998</v>
+          </cell>
+        </row>
+        <row r="3721">
+          <cell r="C3721">
+            <v>46303.488000000012</v>
+          </cell>
+        </row>
+        <row r="3722">
+          <cell r="C3722">
+            <v>49744.094400000009</v>
+          </cell>
+        </row>
+        <row r="3723">
+          <cell r="C3723">
+            <v>77172.48000000001</v>
+          </cell>
+        </row>
+        <row r="3724">
+          <cell r="C3724">
+            <v>81031.104000000007</v>
+          </cell>
+        </row>
+        <row r="3725">
+          <cell r="C3725">
+            <v>102896.64</v>
+          </cell>
+        </row>
+        <row r="3726">
+          <cell r="C3726">
+            <v>158621.60160000002</v>
+          </cell>
+        </row>
+        <row r="3727">
+          <cell r="C3727">
+            <v>221227.77600000001</v>
+          </cell>
+        </row>
+        <row r="3728">
+          <cell r="C3728">
+            <v>359720.22240000009</v>
+          </cell>
+        </row>
+        <row r="3729">
+          <cell r="C3729">
+            <v>17588.894400000001</v>
+          </cell>
+        </row>
+        <row r="3730">
+          <cell r="C3730">
+            <v>28296.576000000008</v>
+          </cell>
+        </row>
+        <row r="3731">
+          <cell r="C3731">
+            <v>36882.014400000007</v>
+          </cell>
+        </row>
+        <row r="3732">
+          <cell r="C3732">
+            <v>57011.169600000008</v>
+          </cell>
+        </row>
+        <row r="3733">
+          <cell r="C3733">
+            <v>64728.417600000015</v>
+          </cell>
+        </row>
+        <row r="3734">
+          <cell r="C3734">
+            <v>93024.993600000002</v>
+          </cell>
+        </row>
+        <row r="3735">
+          <cell r="C3735">
+            <v>146627.71200000003</v>
+          </cell>
+        </row>
+        <row r="3736">
+          <cell r="C3736">
+            <v>238816.67040000006</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1547,885 +1997,1165 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51F05432-AAAE-477F-A4BE-524BD16DA85E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="C1:O54"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:F3"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:L2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="18.7109375" customWidth="1"/>
-    <col min="5" max="5" width="20.7109375" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" customWidth="1"/>
+    <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...7 lines deleted...]
-      <c r="E2" s="31" t="s">
+    <row r="1" spans="3:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C1" s="47">
+        <v>46174</v>
+      </c>
+      <c r="D1" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" s="50"/>
+    </row>
+    <row r="2" spans="3:15" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C2" s="48"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="52"/>
+    </row>
+    <row r="3" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="16"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="12"/>
+    </row>
+    <row r="4" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="55" t="s">
+        <v>69</v>
+      </c>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="57"/>
+    </row>
+    <row r="5" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C5" s="1"/>
+      <c r="F5" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="37"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="23"/>
+      <c r="M5" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="O5" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C6" s="1"/>
+      <c r="F6" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="13">
+        <f>[1]Hoja1!$C3367</f>
+        <v>7294.1795932499999</v>
+      </c>
+      <c r="H6" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="38"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="25"/>
+      <c r="M6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="N6" s="13">
+        <f>[1]Hoja1!$C3720</f>
+        <v>30868.991999999998</v>
+      </c>
+      <c r="O6" s="21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C7" s="1"/>
+      <c r="F7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="19">
+        <f>[1]Hoja1!$C3368</f>
+        <v>7711.9079399999982</v>
+      </c>
+      <c r="H7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="38"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="25"/>
+      <c r="M7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="N7" s="19">
+        <f>[1]Hoja1!$C3721</f>
+        <v>46303.488000000012</v>
+      </c>
+      <c r="O7" s="10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C8" s="1"/>
+      <c r="F8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="13">
+        <f>[1]Hoja1!$C3369</f>
+        <v>11150.133563249999</v>
+      </c>
+      <c r="H8" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="39"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="25"/>
+      <c r="M8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N8" s="13">
+        <f>[1]Hoja1!$C3722</f>
+        <v>49744.094400000009</v>
+      </c>
+      <c r="O8" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="F2" s="32"/>
-[...33 lines deleted...]
-      <c r="D6" s="28" t="s">
+    </row>
+    <row r="9" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C9" s="1"/>
+      <c r="F9" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="19">
+        <f>[1]Hoja1!$C3370</f>
+        <v>14556.226236749999</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="39"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="25"/>
+      <c r="M9" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="N9" s="19">
+        <f>[1]Hoja1!$C3723</f>
+        <v>77172.48000000001</v>
+      </c>
+      <c r="O9" s="10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C10" s="1"/>
+      <c r="F10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="13">
+        <f>[1]Hoja1!$C3371</f>
+        <v>19697.498196749999</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="39"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="25"/>
+      <c r="M10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="N10" s="13">
+        <f>[1]Hoja1!$C3724</f>
+        <v>81031.104000000007</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C11" s="1"/>
+      <c r="F11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G11" s="20">
+        <f>[1]Hoja1!$C3372</f>
+        <v>30847.631759999993</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" s="39"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="25"/>
+      <c r="M11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N11" s="19">
+        <f>[1]Hoja1!$C3725</f>
+        <v>102896.64</v>
+      </c>
+      <c r="O11" s="10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C12" s="1"/>
+      <c r="F12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12" s="3">
+        <f>[1]Hoja1!$C3373</f>
+        <v>47974.493976749996</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" s="39"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="25"/>
+      <c r="M12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="13">
+        <f>[1]Hoja1!$C3726</f>
+        <v>158621.60160000002</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C13" s="1"/>
+      <c r="F13" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="20">
+        <f>[1]Hoja1!$C3374</f>
+        <v>57839.309549999998</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" s="39"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="25"/>
+      <c r="M13" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="N13" s="19">
+        <f>[1]Hoja1!$C3727</f>
+        <v>221227.77600000001</v>
+      </c>
+      <c r="O13" s="10" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C14" s="1"/>
+      <c r="F14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="3">
+        <f>[1]Hoja1!$C3375</f>
+        <v>89972.259300000005</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" s="39"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="25"/>
+      <c r="M14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="13">
+        <f>[1]Hoja1!$C3728</f>
+        <v>359720.22240000009</v>
+      </c>
+      <c r="O14" s="21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C15" s="1"/>
+      <c r="F15" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="20">
+        <f>[1]Hoja1!$C3376</f>
+        <v>132805.48131674997</v>
+      </c>
+      <c r="H15" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" s="39"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="12"/>
+    </row>
+    <row r="16" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C16" s="1"/>
+      <c r="F16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3">
+        <f>[1]Hoja1!$C3377</f>
+        <v>141384.97890000002</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="I16" s="39"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="25"/>
+      <c r="O16" s="9"/>
+    </row>
+    <row r="17" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="1"/>
+      <c r="F17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="20">
+        <f>[1]Hoja1!$C3378</f>
+        <v>227083.55588325</v>
+      </c>
+      <c r="H17" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17" s="39"/>
+      <c r="J17" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="57"/>
+    </row>
+    <row r="18" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C18" s="1"/>
+      <c r="F18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="3">
+        <f>[1]Hoja1!$C3379</f>
+        <v>364162.71951675002</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="39"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="25"/>
+      <c r="M18" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="29" t="s">
+      <c r="N18" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C19" s="1"/>
+      <c r="F19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="20">
+        <f>[1]Hoja1!$C3380</f>
+        <v>560816.37198674993</v>
+      </c>
+      <c r="H19" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="39"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="25"/>
+      <c r="M19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="N19" s="13">
+        <f>[1]Hoja1!$C3729</f>
+        <v>17588.894400000001</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C20" s="1"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="32"/>
+      <c r="M20" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N20" s="19">
+        <f>[1]Hoja1!$C3730</f>
+        <v>28296.576000000008</v>
+      </c>
+      <c r="O20" s="10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C21" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="32"/>
+      <c r="M21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="N21" s="13">
+        <f>[1]Hoja1!$C3731</f>
+        <v>36882.014400000007</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C22" s="1"/>
+      <c r="F22" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="37"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="23"/>
+      <c r="M22" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="N22" s="19">
+        <f>[1]Hoja1!$C3732</f>
+        <v>57011.169600000008</v>
+      </c>
+      <c r="O22" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C23" s="1"/>
+      <c r="F23" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="3">
+        <f>[1]Hoja1!$C3381</f>
+        <v>13730.270399999999</v>
+      </c>
+      <c r="H23" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="I23" s="41"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="25"/>
+      <c r="M23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="N23" s="13">
+        <f>[1]Hoja1!$C3733</f>
+        <v>64728.417600000015</v>
+      </c>
+      <c r="O23" s="21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C24" s="1"/>
+      <c r="F24" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="20">
+        <f>[1]Hoja1!$C3382</f>
+        <v>17138.721600000004</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="I24" s="41"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="25"/>
+      <c r="M24" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="N24" s="20">
+        <f>[1]Hoja1!$C3734</f>
+        <v>93024.993600000002</v>
+      </c>
+      <c r="O24" s="10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C25" s="1"/>
+      <c r="F25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G25" s="3">
+        <f>[1]Hoja1!$C3383</f>
+        <v>18006.912</v>
+      </c>
+      <c r="H25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I25" s="41"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="25"/>
+      <c r="M25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N25" s="3">
+        <f>[1]Hoja1!$C3735</f>
+        <v>146627.71200000003</v>
+      </c>
+      <c r="O25" s="21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C26" s="1"/>
+      <c r="F26" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D7" s="14" t="s">
+      <c r="G26" s="20">
+        <f>[1]Hoja1!$C3384</f>
+        <v>23151.744000000006</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="I26" s="41"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="25"/>
+      <c r="M26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="20">
+        <f>[1]Hoja1!$C3736</f>
+        <v>238816.67040000006</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C27" s="1"/>
+      <c r="F27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3">
+        <f>[1]Hoja1!$C3385</f>
+        <v>27878.558400000002</v>
+      </c>
+      <c r="H27" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="I27" s="41"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="34"/>
+      <c r="O27" s="35"/>
+    </row>
+    <row r="28" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="1"/>
+      <c r="F28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28" s="20">
+        <f>[1]Hoja1!$C3386</f>
+        <v>30868.991999999998</v>
+      </c>
+      <c r="H28" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="I28" s="41"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="25"/>
+      <c r="O28" s="9"/>
+    </row>
+    <row r="29" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C29" s="1"/>
+      <c r="F29" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3">
+        <f>[1]Hoja1!$C3387</f>
+        <v>51448.32</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="I29" s="41"/>
+      <c r="J29" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="60"/>
+    </row>
+    <row r="30" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C30" s="1"/>
+      <c r="F30" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="20">
+        <f>[1]Hoja1!$C3388</f>
+        <v>55306.944000000003</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="I30" s="41"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="25"/>
+      <c r="O30" s="9"/>
+    </row>
+    <row r="31" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C31" s="1"/>
+      <c r="F31" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="3">
+        <f>[1]Hoja1!$C3389</f>
+        <v>90034.560000000012</v>
+      </c>
+      <c r="H31" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="I31" s="41"/>
+      <c r="J31" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="K31" s="59"/>
+      <c r="L31" s="59"/>
+      <c r="M31" s="59"/>
+      <c r="N31" s="59"/>
+      <c r="O31" s="60"/>
+    </row>
+    <row r="32" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C32" s="1"/>
+      <c r="F32" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="20">
+        <f>[1]Hoja1!$C3390</f>
+        <v>109327.68000000001</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="I32" s="41"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="25"/>
+      <c r="O32" s="9"/>
+    </row>
+    <row r="33" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="1"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="60"/>
+    </row>
+    <row r="34" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="56"/>
+      <c r="E34" s="56"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="42"/>
+      <c r="O34" s="9"/>
+    </row>
+    <row r="35" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C35" s="1"/>
+      <c r="F35" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="I35" s="43"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="23"/>
+      <c r="O35" s="9"/>
+    </row>
+    <row r="36" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C36" s="1"/>
+      <c r="F36" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="27">
-[...12 lines deleted...]
-      <c r="D8" s="16" t="s">
+      <c r="G36" s="7">
+        <f>[1]Hoja1!$C3391</f>
+        <v>8129.6362867500002</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="I36" s="41"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="25"/>
+      <c r="O36" s="9"/>
+    </row>
+    <row r="37" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C37" s="1"/>
+      <c r="F37" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="27">
-[...12 lines deleted...]
-      <c r="D9" s="14" t="s">
+      <c r="G37" s="29">
+        <f>[1]Hoja1!$C3392</f>
+        <v>12435.451553250001</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="I37" s="41"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="25"/>
+      <c r="O37" s="9"/>
+    </row>
+    <row r="38" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C38" s="1"/>
+      <c r="F38" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="27">
-[...12 lines deleted...]
-      <c r="D10" s="16" t="s">
+      <c r="G38" s="7">
+        <f>[1]Hoja1!$C3393</f>
+        <v>13720.769543249999</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="I38" s="41"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="25"/>
+      <c r="O38" s="9"/>
+    </row>
+    <row r="39" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C39" s="1"/>
+      <c r="F39" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="27">
-[...12 lines deleted...]
-      <c r="D11" s="14" t="s">
+      <c r="G39" s="29">
+        <f>[1]Hoja1!$C3394</f>
+        <v>17994.451859999997</v>
+      </c>
+      <c r="H39" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="I39" s="41"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="25"/>
+      <c r="O39" s="9"/>
+    </row>
+    <row r="40" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C40" s="1"/>
+      <c r="F40" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E11" s="27">
-[...12 lines deleted...]
-      <c r="D12" s="16" t="s">
+      <c r="G40" s="7">
+        <f>[1]Hoja1!$C3395</f>
+        <v>20565.08784</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" s="41"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="25"/>
+      <c r="O40" s="9"/>
+    </row>
+    <row r="41" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C41" s="1"/>
+      <c r="F41" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="15">
-[...12 lines deleted...]
-      <c r="D13" s="14" t="s">
+      <c r="G41" s="29">
+        <f>[1]Hoja1!$C3396</f>
+        <v>28276.995780000001</v>
+      </c>
+      <c r="H41" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="I41" s="41"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="25"/>
+      <c r="O41" s="9"/>
+    </row>
+    <row r="42" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C42" s="1"/>
+      <c r="F42" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E13" s="15">
-[...12 lines deleted...]
-      <c r="D14" s="16" t="s">
+      <c r="G42" s="7">
+        <f>[1]Hoja1!$C3397</f>
+        <v>45403.857996749997</v>
+      </c>
+      <c r="H42" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="I42" s="41"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="25"/>
+      <c r="O42" s="9"/>
+    </row>
+    <row r="43" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C43" s="1"/>
+      <c r="F43" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="15">
-[...12 lines deleted...]
-      <c r="D15" s="14" t="s">
+      <c r="G43" s="29">
+        <f>[1]Hoja1!$C3398</f>
+        <v>49709.673263249999</v>
+      </c>
+      <c r="H43" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="I43" s="41"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="25"/>
+      <c r="O43" s="9"/>
+    </row>
+    <row r="44" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C44" s="1"/>
+      <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="15">
-[...12 lines deleted...]
-      <c r="D16" s="16" t="s">
+      <c r="G44" s="7">
+        <f>[1]Hoja1!$C3399</f>
+        <v>66836.535480000006</v>
+      </c>
+      <c r="H44" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="I44" s="41"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="25"/>
+      <c r="O44" s="9"/>
+    </row>
+    <row r="45" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C45" s="1"/>
+      <c r="F45" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="15">
-[...12 lines deleted...]
-      <c r="D17" s="14" t="s">
+      <c r="G45" s="29">
+        <f>[1]Hoja1!$C3400</f>
+        <v>78822.125736749993</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="I45" s="41"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="25"/>
+      <c r="O45" s="9"/>
+    </row>
+    <row r="46" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C46" s="1"/>
+      <c r="F46" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="15">
-[...12 lines deleted...]
-      <c r="D18" s="17" t="s">
+      <c r="G46" s="7">
+        <f>[1]Hoja1!$C3401</f>
+        <v>92960.623626749992</v>
+      </c>
+      <c r="H46" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="41"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="25"/>
+      <c r="O46" s="9"/>
+    </row>
+    <row r="47" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C47" s="1"/>
+      <c r="F47" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="15">
-[...12 lines deleted...]
-      <c r="D19" s="14" t="s">
+      <c r="G47" s="29">
+        <f>[1]Hoja1!$C3402</f>
+        <v>150799.93317675</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I47" s="41"/>
+      <c r="J47" s="40"/>
+      <c r="K47" s="25"/>
+      <c r="O47" s="9"/>
+    </row>
+    <row r="48" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C48" s="1"/>
+      <c r="F48" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="15">
-[...12 lines deleted...]
-      <c r="D20" s="17" t="s">
+      <c r="G48" s="7">
+        <f>[1]Hoja1!$C3403</f>
+        <v>201377.19608324996</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="I48" s="41"/>
+      <c r="J48" s="40"/>
+      <c r="K48" s="25"/>
+      <c r="O48" s="9"/>
+    </row>
+    <row r="49" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C49" s="1"/>
+      <c r="F49" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="15">
-[...213 lines deleted...]
-      <c r="A35" s="38" t="s">
+      <c r="G49" s="29">
+        <f>[1]Hoja1!$C3404</f>
+        <v>364162.71951675002</v>
+      </c>
+      <c r="H49" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="I49" s="41"/>
+      <c r="J49" s="40"/>
+      <c r="K49" s="25"/>
+      <c r="O49" s="9"/>
+    </row>
+    <row r="50" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C50" s="1"/>
+      <c r="F50" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="39"/>
-[...224 lines deleted...]
-      <c r="F49" s="24" t="s">
+      <c r="G50" s="7">
+        <f>[1]Hoja1!$C3405</f>
+        <v>449861.29649999988</v>
+      </c>
+      <c r="H50" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="G49" s="11"/>
-[...12 lines deleted...]
-      <c r="F50" s="24" t="s">
+      <c r="I50" s="41"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="25"/>
+      <c r="O50" s="9"/>
+    </row>
+    <row r="51" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C51" s="1"/>
+      <c r="F51" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="29">
+        <f>[1]Hoja1!$C3406</f>
+        <v>582666.77781674999</v>
+      </c>
+      <c r="H51" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="G50" s="11"/>
-[...12 lines deleted...]
-      <c r="F51" s="24" t="s">
+      <c r="I51" s="41"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="25"/>
+      <c r="O51" s="9"/>
+    </row>
+    <row r="52" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C52" s="1"/>
+      <c r="F52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="7">
+        <f>[1]Hoja1!$C3407</f>
+        <v>629805.81510000001</v>
+      </c>
+      <c r="H52" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="G51" s="11"/>
-[...12 lines deleted...]
-      <c r="F52" s="24" t="s">
+      <c r="I52" s="41"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="25"/>
+      <c r="O52" s="9"/>
+    </row>
+    <row r="53" spans="3:15" x14ac:dyDescent="0.25">
+      <c r="C53" s="1"/>
+      <c r="F53" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="29">
+        <f>[1]Hoja1!$C$3408</f>
+        <v>848309.87340000004</v>
+      </c>
+      <c r="H53" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="G52" s="11"/>
-[...43 lines deleted...]
-      <c r="F55" s="25"/>
+      <c r="I53" s="41"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="25"/>
+      <c r="O53" s="9"/>
+    </row>
+    <row r="54" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C54" s="53"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="17"/>
+      <c r="J54" s="17"/>
+      <c r="K54" s="17"/>
+      <c r="L54" s="17"/>
+      <c r="M54" s="17"/>
+      <c r="N54" s="17"/>
+      <c r="O54" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hsjkhe65ozBzaiaOrxfIkfk3mqQdsWiQC0ZLF5AVEMZjRYdJPFDrX1y8QwfOz17lS1P6jDVKj0TC/2dNVOoHpw==" saltValue="HvYFGIbbCxlILJ1rxil6kQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:F35"/>
+  <mergeCells count="12">
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="N1:O2"/>
+    <mergeCell ref="C54:G54"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="C21:H21"/>
+    <mergeCell ref="C34:H34"/>
+    <mergeCell ref="D1:L2"/>
+    <mergeCell ref="J33:O33"/>
+    <mergeCell ref="J4:O4"/>
+    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="J29:O29"/>
+    <mergeCell ref="J31:O31"/>
   </mergeCells>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="86" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>