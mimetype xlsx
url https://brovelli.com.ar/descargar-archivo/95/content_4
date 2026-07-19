--- v3 (2026-06-03)
+++ v4 (2026-07-19)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C56EE52D-B673-481A-AB0A-49B5AC054288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C377BE8B-ACCA-4341-980B-C9725AC87EE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$Q$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -400,57 +401,51 @@
   <si>
     <t>BWN0000025</t>
   </si>
   <si>
     <t>BWN0000038</t>
   </si>
   <si>
     <t>BWN0000051</t>
   </si>
   <si>
     <t>BWN0000064</t>
   </si>
   <si>
     <t>BWN0000076</t>
   </si>
   <si>
     <t>BWN0000102</t>
   </si>
   <si>
     <t>BWN0000165</t>
   </si>
   <si>
     <t>BWN0000200</t>
   </si>
   <si>
-    <t xml:space="preserve">Ventas tecnicas Sres. Martin o Pablo. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> BONIFICACIONES  HABITUALES - CONSULTAR-</t>
-  </si>
-[...1 lines deleted...]
-    <t>DISPONEMOS TAMBIEN EN SERIE 300  Slip on --Welding Nevk y Ciegas.-</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Abadi"/>
         <family val="2"/>
       </rPr>
       <t>Sucesores de</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> Brovelli y Cia. S.R.L.</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -506,61 +501,67 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TEL 1533666121</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
   </si>
   <si>
-    <t>Lista 26</t>
+    <t>LISTA  27</t>
+  </si>
+  <si>
+    <t>DISPONEMOS TAMBIEN EN SERIE 300  Slip on --Welding Neck y Ciegas.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ventas tecnicas Sres.  Pablo. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -644,50 +645,57 @@
       <color theme="1"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial Nova Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1008,123 +1016,123 @@
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>634998</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>44059</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
@@ -1311,410 +1319,414 @@
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8280918" y="3673929"/>
           <a:ext cx="1681914" cy="1674601"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>11</xdr:col>
-      <xdr:colOff>145790</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>495689</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>86903</xdr:rowOff>
+      <xdr:rowOff>145220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-      <xdr:colOff>719235</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>1069134</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>148168</xdr:rowOff>
+      <xdr:rowOff>206485</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Imagen 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F50CBF84-875E-3C7C-D9B4-20F5CF411DE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9593035" y="86903"/>
+          <a:off x="11459158" y="145220"/>
           <a:ext cx="573445" cy="372285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3367">
           <cell r="C3367">
-            <v>7294.1795932499999</v>
+            <v>7646.3124011999998</v>
           </cell>
         </row>
         <row r="3368">
           <cell r="C3368">
-            <v>7711.9079399999982</v>
+            <v>8084.2069439999987</v>
           </cell>
         </row>
         <row r="3369">
           <cell r="C3369">
-            <v>11150.133563249999</v>
+            <v>11688.4158732</v>
           </cell>
         </row>
         <row r="3370">
           <cell r="C3370">
-            <v>14556.226236749999</v>
+            <v>15258.940606799999</v>
           </cell>
         </row>
         <row r="3371">
           <cell r="C3371">
-            <v>19697.498196749999</v>
+            <v>20648.411902799999</v>
           </cell>
         </row>
         <row r="3372">
           <cell r="C3372">
-            <v>30847.631759999993</v>
+            <v>32336.827775999995</v>
           </cell>
         </row>
         <row r="3373">
           <cell r="C3373">
-            <v>47974.493976749996</v>
+            <v>50290.504030799995</v>
           </cell>
         </row>
         <row r="3374">
           <cell r="C3374">
-            <v>57839.309549999998</v>
+            <v>60631.552080000001</v>
           </cell>
         </row>
         <row r="3375">
           <cell r="C3375">
-            <v>89972.259300000005</v>
+            <v>94315.74768</v>
           </cell>
         </row>
         <row r="3376">
           <cell r="C3376">
-            <v>132805.48131674997</v>
+            <v>139216.78041479999</v>
           </cell>
         </row>
         <row r="3377">
           <cell r="C3377">
-            <v>141384.97890000002</v>
+            <v>148210.46064</v>
           </cell>
         </row>
         <row r="3378">
           <cell r="C3378">
-            <v>227083.55588325</v>
+            <v>238046.21030520002</v>
           </cell>
         </row>
         <row r="3379">
           <cell r="C3379">
-            <v>364162.71951675002</v>
+            <v>381742.98873480002</v>
           </cell>
         </row>
         <row r="3380">
           <cell r="C3380">
-            <v>560816.37198674993</v>
+            <v>587890.26580679999</v>
           </cell>
         </row>
         <row r="3381">
           <cell r="C3381">
-            <v>13730.270399999999</v>
+            <v>14393.11104</v>
           </cell>
         </row>
         <row r="3382">
           <cell r="C3382">
-            <v>17138.721600000004</v>
+            <v>17966.108160000003</v>
           </cell>
         </row>
         <row r="3383">
           <cell r="C3383">
-            <v>18006.912</v>
+            <v>18876.211200000002</v>
           </cell>
         </row>
         <row r="3384">
           <cell r="C3384">
-            <v>23151.744000000006</v>
+            <v>24269.414400000005</v>
           </cell>
         </row>
         <row r="3385">
           <cell r="C3385">
-            <v>27878.558400000002</v>
+            <v>29224.419839999999</v>
           </cell>
         </row>
         <row r="3386">
           <cell r="C3386">
-            <v>30868.991999999998</v>
+            <v>32359.2192</v>
           </cell>
         </row>
         <row r="3387">
           <cell r="C3387">
-            <v>51448.32</v>
+            <v>53932.031999999999</v>
           </cell>
         </row>
         <row r="3388">
           <cell r="C3388">
-            <v>55306.944000000003</v>
+            <v>57976.934400000006</v>
           </cell>
         </row>
         <row r="3389">
           <cell r="C3389">
-            <v>90034.560000000012</v>
+            <v>94381.056000000011</v>
           </cell>
         </row>
         <row r="3390">
           <cell r="C3390">
-            <v>109327.68000000001</v>
+            <v>114605.56800000001</v>
           </cell>
         </row>
         <row r="3391">
           <cell r="C3391">
-            <v>8129.6362867500002</v>
+            <v>8522.1014868000002</v>
           </cell>
         </row>
         <row r="3392">
           <cell r="C3392">
-            <v>12435.451553250001</v>
+            <v>13035.7836972</v>
           </cell>
         </row>
         <row r="3393">
           <cell r="C3393">
-            <v>13720.769543249999</v>
+            <v>14383.151521199998</v>
           </cell>
         </row>
         <row r="3394">
           <cell r="C3394">
-            <v>17994.451859999997</v>
+            <v>18863.149535999997</v>
           </cell>
         </row>
         <row r="3395">
           <cell r="C3395">
-            <v>20565.08784</v>
+            <v>21557.885184000002</v>
           </cell>
         </row>
         <row r="3396">
           <cell r="C3396">
-            <v>28276.995780000001</v>
+            <v>29642.092128000004</v>
           </cell>
         </row>
         <row r="3397">
           <cell r="C3397">
-            <v>45403.857996749997</v>
+            <v>47595.768382800001</v>
           </cell>
         </row>
         <row r="3398">
           <cell r="C3398">
-            <v>49709.673263249999</v>
+            <v>52109.450593200003</v>
           </cell>
         </row>
         <row r="3399">
           <cell r="C3399">
-            <v>66836.535480000006</v>
+            <v>70063.126848</v>
           </cell>
         </row>
         <row r="3400">
           <cell r="C3400">
-            <v>78822.125736749993</v>
+            <v>82627.331806799994</v>
           </cell>
         </row>
         <row r="3401">
           <cell r="C3401">
-            <v>92960.623626749992</v>
+            <v>97448.377870799988</v>
           </cell>
         </row>
         <row r="3402">
           <cell r="C3402">
-            <v>150799.93317675</v>
+            <v>158079.9299508</v>
           </cell>
         </row>
         <row r="3403">
           <cell r="C3403">
-            <v>201377.19608324996</v>
+            <v>211098.85382519997</v>
           </cell>
         </row>
         <row r="3404">
           <cell r="C3404">
-            <v>364162.71951675002</v>
+            <v>381742.98873480002</v>
           </cell>
         </row>
         <row r="3405">
           <cell r="C3405">
-            <v>449861.29649999988</v>
+            <v>471578.73839999991</v>
           </cell>
         </row>
         <row r="3406">
           <cell r="C3406">
-            <v>582666.77781674999</v>
+            <v>610795.51881479996</v>
           </cell>
         </row>
         <row r="3407">
           <cell r="C3407">
-            <v>629805.81510000001</v>
+            <v>660210.23375999997</v>
           </cell>
         </row>
         <row r="3408">
           <cell r="C3408">
-            <v>848309.87340000004</v>
+            <v>889262.76384000003</v>
           </cell>
         </row>
         <row r="3720">
           <cell r="C3720">
-            <v>30868.991999999998</v>
+            <v>32359.2192</v>
           </cell>
         </row>
         <row r="3721">
           <cell r="C3721">
-            <v>46303.488000000012</v>
+            <v>48538.82880000001</v>
           </cell>
         </row>
         <row r="3722">
           <cell r="C3722">
-            <v>49744.094400000009</v>
+            <v>52145.533440000014</v>
           </cell>
         </row>
         <row r="3723">
           <cell r="C3723">
-            <v>77172.48000000001</v>
+            <v>80898.04800000001</v>
           </cell>
         </row>
         <row r="3724">
           <cell r="C3724">
-            <v>81031.104000000007</v>
+            <v>84942.950400000002</v>
           </cell>
         </row>
         <row r="3725">
           <cell r="C3725">
-            <v>102896.64</v>
+            <v>107864.064</v>
           </cell>
         </row>
         <row r="3726">
           <cell r="C3726">
-            <v>158621.60160000002</v>
+            <v>166279.19616000002</v>
           </cell>
         </row>
         <row r="3727">
           <cell r="C3727">
-            <v>221227.77600000001</v>
+            <v>231907.73760000002</v>
           </cell>
         </row>
         <row r="3728">
           <cell r="C3728">
-            <v>359720.22240000009</v>
+            <v>377086.02624000009</v>
           </cell>
         </row>
         <row r="3729">
           <cell r="C3729">
-            <v>17588.894400000001</v>
+            <v>18438.013440000002</v>
           </cell>
         </row>
         <row r="3730">
           <cell r="C3730">
-            <v>28296.576000000008</v>
+            <v>29662.617600000009</v>
           </cell>
         </row>
         <row r="3731">
           <cell r="C3731">
-            <v>36882.014400000007</v>
+            <v>38662.525440000012</v>
           </cell>
         </row>
         <row r="3732">
           <cell r="C3732">
-            <v>57011.169600000008</v>
+            <v>59763.432960000006</v>
           </cell>
         </row>
         <row r="3733">
           <cell r="C3733">
-            <v>64728.417600000015</v>
+            <v>67853.237760000018</v>
           </cell>
         </row>
         <row r="3734">
           <cell r="C3734">
-            <v>93024.993600000002</v>
+            <v>97515.855360000001</v>
           </cell>
         </row>
         <row r="3735">
           <cell r="C3735">
-            <v>146627.71200000003</v>
+            <v>153706.29120000004</v>
           </cell>
         </row>
         <row r="3736">
           <cell r="C3736">
-            <v>238816.67040000006</v>
+            <v>250345.75104000006</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1999,1159 +2011,1162 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51F05432-AAAE-477F-A4BE-524BD16DA85E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:O54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:L2"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="F1" sqref="F1:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="47">
-[...17 lines deleted...]
-      <c r="O1" s="50"/>
+      <c r="C1" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60">
+        <v>46213</v>
+      </c>
+      <c r="F1" s="57" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="46"/>
     </row>
     <row r="2" spans="3:15" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C2" s="48"/>
+      <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
-      <c r="F2" s="62"/>
-[...8 lines deleted...]
-      <c r="O2" s="52"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="48"/>
     </row>
     <row r="3" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C3" s="16"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="56"/>
-[...3 lines deleted...]
-      <c r="H4" s="57"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="53"/>
       <c r="I4" s="36"/>
-      <c r="J4" s="55" t="s">
+      <c r="J4" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="K4" s="56"/>
-[...3 lines deleted...]
-      <c r="O4" s="57"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="53"/>
     </row>
     <row r="5" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C5" s="1"/>
       <c r="F5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="37"/>
       <c r="J5" s="22"/>
       <c r="K5" s="23"/>
+      <c r="L5" s="32"/>
       <c r="M5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O5" s="28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C6" s="1"/>
       <c r="F6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="13">
         <f>[1]Hoja1!$C3367</f>
-        <v>7294.1795932499999</v>
+        <v>7646.3124011999998</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="38"/>
       <c r="J6" s="24"/>
       <c r="K6" s="25"/>
       <c r="M6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N6" s="13">
         <f>[1]Hoja1!$C3720</f>
-        <v>30868.991999999998</v>
+        <v>32359.2192</v>
       </c>
       <c r="O6" s="21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C7" s="1"/>
       <c r="F7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19">
         <f>[1]Hoja1!$C3368</f>
-        <v>7711.9079399999982</v>
+        <v>8084.2069439999987</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="38"/>
       <c r="J7" s="24"/>
       <c r="K7" s="25"/>
       <c r="M7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N7" s="19">
         <f>[1]Hoja1!$C3721</f>
-        <v>46303.488000000012</v>
+        <v>48538.82880000001</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C8" s="1"/>
       <c r="F8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="13">
         <f>[1]Hoja1!$C3369</f>
-        <v>11150.133563249999</v>
+        <v>11688.4158732</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="39"/>
       <c r="J8" s="24"/>
       <c r="K8" s="25"/>
       <c r="M8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N8" s="13">
         <f>[1]Hoja1!$C3722</f>
-        <v>49744.094400000009</v>
+        <v>52145.533440000014</v>
       </c>
       <c r="O8" s="21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C9" s="1"/>
       <c r="F9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="19">
         <f>[1]Hoja1!$C3370</f>
-        <v>14556.226236749999</v>
+        <v>15258.940606799999</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="39"/>
       <c r="J9" s="24"/>
       <c r="K9" s="25"/>
       <c r="M9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="N9" s="19">
         <f>[1]Hoja1!$C3723</f>
-        <v>77172.48000000001</v>
+        <v>80898.04800000001</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C10" s="1"/>
       <c r="F10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="13">
         <f>[1]Hoja1!$C3371</f>
-        <v>19697.498196749999</v>
+        <v>20648.411902799999</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="39"/>
       <c r="J10" s="24"/>
       <c r="K10" s="25"/>
       <c r="M10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="N10" s="13">
         <f>[1]Hoja1!$C3724</f>
-        <v>81031.104000000007</v>
+        <v>84942.950400000002</v>
       </c>
       <c r="O10" s="21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C11" s="1"/>
       <c r="F11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="20">
         <f>[1]Hoja1!$C3372</f>
-        <v>30847.631759999993</v>
+        <v>32336.827775999995</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="24"/>
       <c r="K11" s="25"/>
       <c r="M11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N11" s="19">
         <f>[1]Hoja1!$C3725</f>
-        <v>102896.64</v>
+        <v>107864.064</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
       <c r="F12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="3">
         <f>[1]Hoja1!$C3373</f>
-        <v>47974.493976749996</v>
+        <v>50290.504030799995</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="39"/>
       <c r="J12" s="24"/>
       <c r="K12" s="25"/>
       <c r="M12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="13">
         <f>[1]Hoja1!$C3726</f>
-        <v>158621.60160000002</v>
+        <v>166279.19616000002</v>
       </c>
       <c r="O12" s="21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
       <c r="F13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="20">
         <f>[1]Hoja1!$C3374</f>
-        <v>57839.309549999998</v>
+        <v>60631.552080000001</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="39"/>
       <c r="J13" s="24"/>
       <c r="K13" s="25"/>
       <c r="M13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="N13" s="19">
         <f>[1]Hoja1!$C3727</f>
-        <v>221227.77600000001</v>
+        <v>231907.73760000002</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C14" s="1"/>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="3">
         <f>[1]Hoja1!$C3375</f>
-        <v>89972.259300000005</v>
+        <v>94315.74768</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="39"/>
       <c r="J14" s="24"/>
       <c r="K14" s="25"/>
       <c r="M14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="13">
         <f>[1]Hoja1!$C3728</f>
-        <v>359720.22240000009</v>
+        <v>377086.02624000009</v>
       </c>
       <c r="O14" s="21" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C15" s="1"/>
       <c r="F15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="20">
         <f>[1]Hoja1!$C3376</f>
-        <v>132805.48131674997</v>
+        <v>139216.78041479999</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="39"/>
       <c r="J15" s="26"/>
       <c r="K15" s="27"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="17"/>
       <c r="O15" s="12"/>
     </row>
     <row r="16" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C16" s="1"/>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="3">
         <f>[1]Hoja1!$C3377</f>
-        <v>141384.97890000002</v>
+        <v>148210.46064</v>
       </c>
       <c r="H16" s="21" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="39"/>
       <c r="J16" s="40"/>
       <c r="K16" s="25"/>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C17" s="1"/>
       <c r="F17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="20">
         <f>[1]Hoja1!$C3378</f>
-        <v>227083.55588325</v>
+        <v>238046.21030520002</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="39"/>
-      <c r="J17" s="55" t="s">
+      <c r="J17" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="K17" s="56"/>
-[...3 lines deleted...]
-      <c r="O17" s="57"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
+      <c r="N17" s="52"/>
+      <c r="O17" s="53"/>
     </row>
     <row r="18" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C18" s="1"/>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="3">
         <f>[1]Hoja1!$C3379</f>
-        <v>364162.71951675002</v>
+        <v>381742.98873480002</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>39</v>
       </c>
       <c r="I18" s="39"/>
       <c r="J18" s="24"/>
       <c r="K18" s="25"/>
       <c r="M18" s="14" t="s">
         <v>1</v>
       </c>
       <c r="N18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O18" s="28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
       <c r="F19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="20">
         <f>[1]Hoja1!$C3380</f>
-        <v>560816.37198674993</v>
+        <v>587890.26580679999</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="39"/>
       <c r="J19" s="24"/>
       <c r="K19" s="25"/>
       <c r="M19" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N19" s="13">
         <f>[1]Hoja1!$C3729</f>
-        <v>17588.894400000001</v>
+        <v>18438.013440000002</v>
       </c>
       <c r="O19" s="21" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C20" s="1"/>
       <c r="H20" s="9"/>
       <c r="I20" s="32"/>
       <c r="J20" s="31"/>
       <c r="K20" s="32"/>
       <c r="M20" s="4" t="s">
         <v>6</v>
       </c>
       <c r="N20" s="19">
         <f>[1]Hoja1!$C3730</f>
-        <v>28296.576000000008</v>
+        <v>29662.617600000009</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="21" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="58" t="s">
+      <c r="C21" s="54" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="59"/>
-[...3 lines deleted...]
-      <c r="H21" s="60"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="56"/>
       <c r="I21" s="32"/>
       <c r="J21" s="31"/>
       <c r="K21" s="32"/>
       <c r="M21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N21" s="13">
         <f>[1]Hoja1!$C3731</f>
-        <v>36882.014400000007</v>
+        <v>38662.525440000012</v>
       </c>
       <c r="O21" s="21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C22" s="1"/>
       <c r="F22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="37"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="M22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N22" s="19">
         <f>[1]Hoja1!$C3732</f>
-        <v>57011.169600000008</v>
+        <v>59763.432960000006</v>
       </c>
       <c r="O22" s="10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C23" s="1"/>
       <c r="F23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G23" s="3">
         <f>[1]Hoja1!$C3381</f>
-        <v>13730.270399999999</v>
+        <v>14393.11104</v>
       </c>
       <c r="H23" s="30" t="s">
         <v>41</v>
       </c>
       <c r="I23" s="41"/>
       <c r="J23" s="24"/>
       <c r="K23" s="25"/>
       <c r="M23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N23" s="13">
         <f>[1]Hoja1!$C3733</f>
-        <v>64728.417600000015</v>
+        <v>67853.237760000018</v>
       </c>
       <c r="O23" s="21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C24" s="1"/>
       <c r="F24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="20">
         <f>[1]Hoja1!$C3382</f>
-        <v>17138.721600000004</v>
+        <v>17966.108160000003</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="41"/>
       <c r="J24" s="24"/>
       <c r="K24" s="25"/>
       <c r="M24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="N24" s="20">
         <f>[1]Hoja1!$C3734</f>
-        <v>93024.993600000002</v>
+        <v>97515.855360000001</v>
       </c>
       <c r="O24" s="10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C25" s="1"/>
       <c r="F25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G25" s="3">
         <f>[1]Hoja1!$C3383</f>
-        <v>18006.912</v>
+        <v>18876.211200000002</v>
       </c>
       <c r="H25" s="30" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="41"/>
       <c r="J25" s="24"/>
       <c r="K25" s="25"/>
       <c r="M25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N25" s="3">
         <f>[1]Hoja1!$C3735</f>
-        <v>146627.71200000003</v>
+        <v>153706.29120000004</v>
       </c>
       <c r="O25" s="21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C26" s="1"/>
       <c r="F26" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="20">
         <f>[1]Hoja1!$C3384</f>
-        <v>23151.744000000006</v>
+        <v>24269.414400000005</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="41"/>
       <c r="J26" s="24"/>
       <c r="K26" s="25"/>
       <c r="M26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N26" s="20">
         <f>[1]Hoja1!$C3736</f>
-        <v>238816.67040000006</v>
+        <v>250345.75104000006</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C27" s="1"/>
       <c r="F27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3">
         <f>[1]Hoja1!$C3385</f>
-        <v>27878.558400000002</v>
+        <v>29224.419839999999</v>
       </c>
       <c r="H27" s="30" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="41"/>
       <c r="J27" s="26"/>
       <c r="K27" s="27"/>
       <c r="L27" s="17"/>
       <c r="M27" s="33"/>
       <c r="N27" s="34"/>
       <c r="O27" s="35"/>
     </row>
     <row r="28" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="1"/>
       <c r="F28" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="20">
         <f>[1]Hoja1!$C3386</f>
-        <v>30868.991999999998</v>
+        <v>32359.2192</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="41"/>
       <c r="J28" s="40"/>
       <c r="K28" s="25"/>
       <c r="O28" s="9"/>
     </row>
     <row r="29" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C29" s="1"/>
       <c r="F29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3">
         <f>[1]Hoja1!$C3387</f>
-        <v>51448.32</v>
+        <v>53932.031999999999</v>
       </c>
       <c r="H29" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="41"/>
-      <c r="J29" s="58" t="s">
-[...6 lines deleted...]
-      <c r="O29" s="60"/>
+      <c r="J29" s="54" t="s">
+        <v>89</v>
+      </c>
+      <c r="K29" s="55"/>
+      <c r="L29" s="55"/>
+      <c r="M29" s="55"/>
+      <c r="N29" s="55"/>
+      <c r="O29" s="56"/>
     </row>
     <row r="30" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C30" s="1"/>
       <c r="F30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="20">
         <f>[1]Hoja1!$C3388</f>
-        <v>55306.944000000003</v>
+        <v>57976.934400000006</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="41"/>
       <c r="J30" s="40"/>
       <c r="K30" s="25"/>
       <c r="O30" s="9"/>
     </row>
     <row r="31" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C31" s="1"/>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="3">
         <f>[1]Hoja1!$C3389</f>
-        <v>90034.560000000012</v>
+        <v>94381.056000000011</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>49</v>
       </c>
       <c r="I31" s="41"/>
-      <c r="J31" s="58" t="s">
-[...6 lines deleted...]
-      <c r="O31" s="60"/>
+      <c r="J31" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="K31" s="55"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="55"/>
+      <c r="N31" s="55"/>
+      <c r="O31" s="56"/>
     </row>
     <row r="32" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="1"/>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="20">
         <f>[1]Hoja1!$C3390</f>
-        <v>109327.68000000001</v>
+        <v>114605.56800000001</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>50</v>
       </c>
       <c r="I32" s="41"/>
       <c r="J32" s="40"/>
       <c r="K32" s="25"/>
       <c r="O32" s="9"/>
     </row>
     <row r="33" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C33" s="1"/>
       <c r="H33" s="9"/>
       <c r="I33" s="42"/>
-      <c r="J33" s="58" t="s">
-[...6 lines deleted...]
-      <c r="O33" s="60"/>
+      <c r="J33" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="55"/>
+      <c r="O33" s="56"/>
     </row>
     <row r="34" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="55" t="s">
+      <c r="C34" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="56"/>
-[...3 lines deleted...]
-      <c r="H34" s="57"/>
+      <c r="D34" s="52"/>
+      <c r="E34" s="52"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="53"/>
       <c r="I34" s="42"/>
       <c r="O34" s="9"/>
     </row>
     <row r="35" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C35" s="1"/>
       <c r="F35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="43"/>
       <c r="J35" s="44"/>
       <c r="K35" s="23"/>
       <c r="O35" s="9"/>
     </row>
     <row r="36" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C36" s="1"/>
       <c r="F36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="7">
         <f>[1]Hoja1!$C3391</f>
-        <v>8129.6362867500002</v>
+        <v>8522.1014868000002</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="41"/>
       <c r="J36" s="40"/>
       <c r="K36" s="25"/>
       <c r="O36" s="9"/>
     </row>
     <row r="37" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="29">
         <f>[1]Hoja1!$C3392</f>
-        <v>12435.451553250001</v>
+        <v>13035.7836972</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>52</v>
       </c>
       <c r="I37" s="41"/>
       <c r="J37" s="40"/>
       <c r="K37" s="25"/>
       <c r="O37" s="9"/>
     </row>
     <row r="38" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C38" s="1"/>
       <c r="F38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G38" s="7">
         <f>[1]Hoja1!$C3393</f>
-        <v>13720.769543249999</v>
+        <v>14383.151521199998</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="41"/>
       <c r="J38" s="40"/>
       <c r="K38" s="25"/>
       <c r="O38" s="9"/>
     </row>
     <row r="39" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="29">
         <f>[1]Hoja1!$C3394</f>
-        <v>17994.451859999997</v>
+        <v>18863.149535999997</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>54</v>
       </c>
       <c r="I39" s="41"/>
       <c r="J39" s="40"/>
       <c r="K39" s="25"/>
       <c r="O39" s="9"/>
     </row>
     <row r="40" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C40" s="1"/>
       <c r="F40" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="7">
         <f>[1]Hoja1!$C3395</f>
-        <v>20565.08784</v>
+        <v>21557.885184000002</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="41"/>
       <c r="J40" s="40"/>
       <c r="K40" s="25"/>
       <c r="O40" s="9"/>
     </row>
     <row r="41" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G41" s="29">
         <f>[1]Hoja1!$C3396</f>
-        <v>28276.995780000001</v>
+        <v>29642.092128000004</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="41"/>
       <c r="J41" s="40"/>
       <c r="K41" s="25"/>
       <c r="O41" s="9"/>
     </row>
     <row r="42" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C42" s="1"/>
       <c r="F42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="7">
         <f>[1]Hoja1!$C3397</f>
-        <v>45403.857996749997</v>
+        <v>47595.768382800001</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>67</v>
       </c>
       <c r="I42" s="41"/>
       <c r="J42" s="40"/>
       <c r="K42" s="25"/>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C43" s="1"/>
       <c r="F43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="29">
         <f>[1]Hoja1!$C3398</f>
-        <v>49709.673263249999</v>
+        <v>52109.450593200003</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>57</v>
       </c>
       <c r="I43" s="41"/>
       <c r="J43" s="40"/>
       <c r="K43" s="25"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C44" s="1"/>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="7">
         <f>[1]Hoja1!$C3399</f>
-        <v>66836.535480000006</v>
+        <v>70063.126848</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I44" s="41"/>
       <c r="J44" s="40"/>
       <c r="K44" s="25"/>
       <c r="O44" s="9"/>
     </row>
     <row r="45" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C45" s="1"/>
       <c r="F45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="29">
         <f>[1]Hoja1!$C3400</f>
-        <v>78822.125736749993</v>
+        <v>82627.331806799994</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="41"/>
       <c r="J45" s="40"/>
       <c r="K45" s="25"/>
       <c r="O45" s="9"/>
     </row>
     <row r="46" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C46" s="1"/>
       <c r="F46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="7">
         <f>[1]Hoja1!$C3401</f>
-        <v>92960.623626749992</v>
+        <v>97448.377870799988</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>68</v>
       </c>
       <c r="I46" s="41"/>
       <c r="J46" s="40"/>
       <c r="K46" s="25"/>
       <c r="O46" s="9"/>
     </row>
     <row r="47" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C47" s="1"/>
       <c r="F47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="29">
         <f>[1]Hoja1!$C3402</f>
-        <v>150799.93317675</v>
+        <v>158079.9299508</v>
       </c>
       <c r="H47" s="11" t="s">
         <v>60</v>
       </c>
       <c r="I47" s="41"/>
       <c r="J47" s="40"/>
       <c r="K47" s="25"/>
       <c r="O47" s="9"/>
     </row>
     <row r="48" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C48" s="1"/>
       <c r="F48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="7">
         <f>[1]Hoja1!$C3403</f>
-        <v>201377.19608324996</v>
+        <v>211098.85382519997</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>61</v>
       </c>
       <c r="I48" s="41"/>
       <c r="J48" s="40"/>
       <c r="K48" s="25"/>
       <c r="O48" s="9"/>
     </row>
     <row r="49" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C49" s="1"/>
       <c r="F49" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="29">
         <f>[1]Hoja1!$C3404</f>
-        <v>364162.71951675002</v>
+        <v>381742.98873480002</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I49" s="41"/>
       <c r="J49" s="40"/>
       <c r="K49" s="25"/>
       <c r="O49" s="9"/>
     </row>
     <row r="50" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C50" s="1"/>
       <c r="F50" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="7">
         <f>[1]Hoja1!$C3405</f>
-        <v>449861.29649999988</v>
+        <v>471578.73839999991</v>
       </c>
       <c r="H50" s="11" t="s">
         <v>63</v>
       </c>
       <c r="I50" s="41"/>
       <c r="J50" s="40"/>
       <c r="K50" s="25"/>
       <c r="O50" s="9"/>
     </row>
     <row r="51" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C51" s="1"/>
       <c r="F51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="29">
         <f>[1]Hoja1!$C3406</f>
-        <v>582666.77781674999</v>
+        <v>610795.51881479996</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>64</v>
       </c>
       <c r="I51" s="41"/>
       <c r="J51" s="40"/>
       <c r="K51" s="25"/>
       <c r="O51" s="9"/>
     </row>
     <row r="52" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C52" s="1"/>
       <c r="F52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="7">
         <f>[1]Hoja1!$C3407</f>
-        <v>629805.81510000001</v>
+        <v>660210.23375999997</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="I52" s="41"/>
       <c r="J52" s="40"/>
       <c r="K52" s="25"/>
       <c r="O52" s="9"/>
     </row>
     <row r="53" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C53" s="1"/>
       <c r="F53" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="29">
         <f>[1]Hoja1!$C$3408</f>
-        <v>848309.87340000004</v>
+        <v>889262.76384000003</v>
       </c>
       <c r="H53" s="11" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="41"/>
       <c r="J53" s="40"/>
       <c r="K53" s="25"/>
       <c r="O53" s="9"/>
     </row>
     <row r="54" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C54" s="53"/>
-[...3 lines deleted...]
-      <c r="G54" s="54"/>
+      <c r="C54" s="49"/>
+      <c r="D54" s="50"/>
+      <c r="E54" s="50"/>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
       <c r="H54" s="12"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="C1:C2"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="YqWzwIvLnOU77h777nS1ft7+MxLU0I1DIa6364S8sWLsGctCLukVdpBKN+mKcFgwCgybwsUnssb6fzjosIyyZA==" saltValue="Yuefq6WZnHRWZhf+doMbgw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="13">
     <mergeCell ref="N1:O2"/>
     <mergeCell ref="C54:G54"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="C34:H34"/>
-    <mergeCell ref="D1:L2"/>
     <mergeCell ref="J33:O33"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J17:O17"/>
     <mergeCell ref="J29:O29"/>
     <mergeCell ref="J31:O31"/>
+    <mergeCell ref="F1:M2"/>
+    <mergeCell ref="C1:D2"/>
+    <mergeCell ref="E1:E2"/>
   </mergeCells>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>