--- v4 (2026-07-19)
+++ v5 (2026-09-02)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C377BE8B-ACCA-4341-980B-C9725AC87EE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE8DCAB9-7BB0-4FF8-B2D0-FA6498EAE6A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$Q$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -501,57 +500,57 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TEL 1533666121</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
   </si>
   <si>
-    <t>LISTA  27</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPONEMOS TAMBIEN EN SERIE 300  Slip on --Welding Neck y Ciegas.-</t>
   </si>
   <si>
     <t xml:space="preserve">Ventas tecnicas Sres.  Pablo. </t>
+  </si>
+  <si>
+    <t>LISTA  28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1088,51 +1087,51 @@
     </xf>
     <xf numFmtId="14" fontId="18" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>634998</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>44059</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
@@ -1679,54 +1678,50 @@
         </row>
         <row r="3733">
           <cell r="C3733">
             <v>67853.237760000018</v>
           </cell>
         </row>
         <row r="3734">
           <cell r="C3734">
             <v>97515.855360000001</v>
           </cell>
         </row>
         <row r="3735">
           <cell r="C3735">
             <v>153706.29120000004</v>
           </cell>
         </row>
         <row r="3736">
           <cell r="C3736">
             <v>250345.75104000006</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2024,55 +2019,55 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51F05432-AAAE-477F-A4BE-524BD16DA85E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:O54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <selection activeCell="F1" sqref="F1:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="59" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D1" s="60"/>
       <c r="E1" s="60">
-        <v>46213</v>
+        <v>46237</v>
       </c>
       <c r="F1" s="57" t="s">
         <v>90</v>
       </c>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="45"/>
       <c r="O1" s="46"/>
     </row>
     <row r="2" spans="3:15" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
@@ -2720,81 +2715,81 @@
         <f>[1]Hoja1!$C3388</f>
         <v>57976.934400000006</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="41"/>
       <c r="J30" s="40"/>
       <c r="K30" s="25"/>
       <c r="O30" s="9"/>
     </row>
     <row r="31" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C31" s="1"/>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="3">
         <f>[1]Hoja1!$C3389</f>
         <v>94381.056000000011</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>49</v>
       </c>
       <c r="I31" s="41"/>
       <c r="J31" s="54" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="55"/>
       <c r="N31" s="55"/>
       <c r="O31" s="56"/>
     </row>
     <row r="32" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="1"/>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="20">
         <f>[1]Hoja1!$C3390</f>
         <v>114605.56800000001</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>50</v>
       </c>
       <c r="I32" s="41"/>
       <c r="J32" s="40"/>
       <c r="K32" s="25"/>
       <c r="O32" s="9"/>
     </row>
     <row r="33" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C33" s="1"/>
       <c r="H33" s="9"/>
       <c r="I33" s="42"/>
       <c r="J33" s="54" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K33" s="55"/>
       <c r="L33" s="55"/>
       <c r="M33" s="55"/>
       <c r="N33" s="55"/>
       <c r="O33" s="56"/>
     </row>
     <row r="34" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C34" s="51" t="s">
         <v>16</v>
       </c>
       <c r="D34" s="52"/>
       <c r="E34" s="52"/>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="53"/>
       <c r="I34" s="42"/>
       <c r="O34" s="9"/>
     </row>
     <row r="35" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C35" s="1"/>
       <c r="F35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="15" t="s">
@@ -3108,51 +3103,51 @@
       </c>
       <c r="H53" s="11" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="41"/>
       <c r="J53" s="40"/>
       <c r="K53" s="25"/>
       <c r="O53" s="9"/>
     </row>
     <row r="54" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C54" s="49"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="12"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YqWzwIvLnOU77h777nS1ft7+MxLU0I1DIa6364S8sWLsGctCLukVdpBKN+mKcFgwCgybwsUnssb6fzjosIyyZA==" saltValue="Yuefq6WZnHRWZhf+doMbgw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="flRHUoMyQkDUhzrgAUsk1v18xP6CHM36DSw8UoWYJvVNA6YnphKQ0RUfgyg0BhafrMfU8bj8aPZNQkX2vPoheQ==" saltValue="cBqrsYO9RYZcRBc1ewlvQg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="N1:O2"/>
     <mergeCell ref="C54:G54"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="J33:O33"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J17:O17"/>
     <mergeCell ref="J29:O29"/>
     <mergeCell ref="J31:O31"/>
     <mergeCell ref="F1:M2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>