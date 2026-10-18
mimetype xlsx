--- v5 (2026-09-02)
+++ v6 (2026-10-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE8DCAB9-7BB0-4FF8-B2D0-FA6498EAE6A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{313CB759-EAFC-413D-B82C-3106CF5A51EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07C65DB6-AFD1-451E-B7A0-A234300B3942}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$Q$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -506,51 +506,51 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TEL 1533666121</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Bauhaus 93"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
   </si>
   <si>
     <t>DISPONEMOS TAMBIEN EN SERIE 300  Slip on --Welding Neck y Ciegas.-</t>
   </si>
   <si>
     <t xml:space="preserve">Ventas tecnicas Sres.  Pablo. </t>
   </si>
   <si>
-    <t>LISTA  28</t>
+    <t>LISTA  29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1381,341 +1381,341 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3367">
           <cell r="C3367">
-            <v>7646.3124011999998</v>
+            <v>7797.2264617499995</v>
           </cell>
         </row>
         <row r="3368">
           <cell r="C3368">
-            <v>8084.2069439999987</v>
+            <v>8243.7636599999987</v>
           </cell>
         </row>
         <row r="3369">
           <cell r="C3369">
-            <v>11688.4158732</v>
+            <v>11919.108291750001</v>
           </cell>
         </row>
         <row r="3370">
           <cell r="C3370">
-            <v>15258.940606799999</v>
+            <v>15560.103908249999</v>
           </cell>
         </row>
         <row r="3371">
           <cell r="C3371">
-            <v>20648.411902799999</v>
+            <v>21055.94634825</v>
           </cell>
         </row>
         <row r="3372">
           <cell r="C3372">
-            <v>32336.827775999995</v>
+            <v>32975.054639999995</v>
           </cell>
         </row>
         <row r="3373">
           <cell r="C3373">
-            <v>50290.504030799995</v>
+            <v>51283.079768249998</v>
           </cell>
         </row>
         <row r="3374">
           <cell r="C3374">
-            <v>60631.552080000001</v>
+            <v>61828.227449999998</v>
           </cell>
         </row>
         <row r="3375">
           <cell r="C3375">
-            <v>94315.74768</v>
+            <v>96177.242700000003</v>
           </cell>
         </row>
         <row r="3376">
           <cell r="C3376">
-            <v>139216.78041479999</v>
+            <v>141964.48002824996</v>
           </cell>
         </row>
         <row r="3377">
           <cell r="C3377">
-            <v>148210.46064</v>
+            <v>151135.66710000002</v>
           </cell>
         </row>
         <row r="3378">
           <cell r="C3378">
-            <v>238046.21030520002</v>
+            <v>242744.49077175002</v>
           </cell>
         </row>
         <row r="3379">
           <cell r="C3379">
-            <v>381742.98873480002</v>
+            <v>389277.38982824999</v>
           </cell>
         </row>
         <row r="3380">
           <cell r="C3380">
-            <v>587890.26580679999</v>
+            <v>599493.36315824999</v>
           </cell>
         </row>
         <row r="3381">
           <cell r="C3381">
-            <v>14393.11104</v>
+            <v>14677.185599999999</v>
           </cell>
         </row>
         <row r="3382">
           <cell r="C3382">
-            <v>17966.108160000003</v>
+            <v>18320.702400000002</v>
           </cell>
         </row>
         <row r="3383">
           <cell r="C3383">
-            <v>18876.211200000002</v>
+            <v>19248.768</v>
           </cell>
         </row>
         <row r="3384">
           <cell r="C3384">
-            <v>24269.414400000005</v>
+            <v>24748.416000000005</v>
           </cell>
         </row>
         <row r="3385">
           <cell r="C3385">
-            <v>29224.419839999999</v>
+            <v>29801.2176</v>
           </cell>
         </row>
         <row r="3386">
           <cell r="C3386">
-            <v>32359.2192</v>
+            <v>32997.887999999999</v>
           </cell>
         </row>
         <row r="3387">
           <cell r="C3387">
-            <v>53932.031999999999</v>
+            <v>54996.480000000003</v>
           </cell>
         </row>
         <row r="3388">
           <cell r="C3388">
-            <v>57976.934400000006</v>
+            <v>59121.216000000008</v>
           </cell>
         </row>
         <row r="3389">
           <cell r="C3389">
-            <v>94381.056000000011</v>
+            <v>96243.840000000011</v>
           </cell>
         </row>
         <row r="3390">
           <cell r="C3390">
-            <v>114605.56800000001</v>
+            <v>116867.52000000002</v>
           </cell>
         </row>
         <row r="3391">
           <cell r="C3391">
-            <v>8522.1014868000002</v>
+            <v>8690.3008582500006</v>
           </cell>
         </row>
         <row r="3392">
           <cell r="C3392">
-            <v>13035.7836972</v>
+            <v>13293.068901750001</v>
           </cell>
         </row>
         <row r="3393">
           <cell r="C3393">
-            <v>14383.151521199998</v>
+            <v>14667.029511749999</v>
           </cell>
         </row>
         <row r="3394">
           <cell r="C3394">
-            <v>18863.149535999997</v>
+            <v>19235.448539999998</v>
           </cell>
         </row>
         <row r="3395">
           <cell r="C3395">
-            <v>21557.885184000002</v>
+            <v>21983.369760000001</v>
           </cell>
         </row>
         <row r="3396">
           <cell r="C3396">
-            <v>29642.092128000004</v>
+            <v>30227.133420000002</v>
           </cell>
         </row>
         <row r="3397">
           <cell r="C3397">
-            <v>47595.768382800001</v>
+            <v>48535.158548250001</v>
           </cell>
         </row>
         <row r="3398">
           <cell r="C3398">
-            <v>52109.450593200003</v>
+            <v>53137.926591750002</v>
           </cell>
         </row>
         <row r="3399">
           <cell r="C3399">
-            <v>70063.126848</v>
+            <v>71445.951719999997</v>
           </cell>
         </row>
         <row r="3400">
           <cell r="C3400">
-            <v>82627.331806799994</v>
+            <v>84258.134408249985</v>
           </cell>
         </row>
         <row r="3401">
           <cell r="C3401">
-            <v>97448.377870799988</v>
+            <v>99371.701118249985</v>
           </cell>
         </row>
         <row r="3402">
           <cell r="C3402">
-            <v>158079.9299508</v>
+            <v>161199.92856824998</v>
           </cell>
         </row>
         <row r="3403">
           <cell r="C3403">
-            <v>211098.85382519997</v>
+            <v>215265.27857174998</v>
           </cell>
         </row>
         <row r="3404">
           <cell r="C3404">
-            <v>381742.98873480002</v>
+            <v>389277.38982824999</v>
           </cell>
         </row>
         <row r="3405">
           <cell r="C3405">
-            <v>471578.73839999991</v>
+            <v>480886.2134999999</v>
           </cell>
         </row>
         <row r="3406">
           <cell r="C3406">
-            <v>610795.51881479996</v>
+            <v>622850.69352824998</v>
           </cell>
         </row>
         <row r="3407">
           <cell r="C3407">
-            <v>660210.23375999997</v>
+            <v>673240.69889999996</v>
           </cell>
         </row>
         <row r="3408">
           <cell r="C3408">
-            <v>889262.76384000003</v>
+            <v>906814.00260000001</v>
           </cell>
         </row>
         <row r="3720">
           <cell r="C3720">
-            <v>32359.2192</v>
+            <v>32997.887999999999</v>
           </cell>
         </row>
         <row r="3721">
           <cell r="C3721">
-            <v>48538.82880000001</v>
+            <v>49496.832000000009</v>
           </cell>
         </row>
         <row r="3722">
           <cell r="C3722">
-            <v>52145.533440000014</v>
+            <v>53174.721600000012</v>
           </cell>
         </row>
         <row r="3723">
           <cell r="C3723">
-            <v>80898.04800000001</v>
+            <v>82494.720000000016</v>
           </cell>
         </row>
         <row r="3724">
           <cell r="C3724">
-            <v>84942.950400000002</v>
+            <v>86619.456000000006</v>
           </cell>
         </row>
         <row r="3725">
           <cell r="C3725">
-            <v>107864.064</v>
+            <v>109992.96000000001</v>
           </cell>
         </row>
         <row r="3726">
           <cell r="C3726">
-            <v>166279.19616000002</v>
+            <v>169561.02240000005</v>
           </cell>
         </row>
         <row r="3727">
           <cell r="C3727">
-            <v>231907.73760000002</v>
+            <v>236484.86400000003</v>
           </cell>
         </row>
         <row r="3728">
           <cell r="C3728">
-            <v>377086.02624000009</v>
+            <v>384528.51360000006</v>
           </cell>
         </row>
         <row r="3729">
           <cell r="C3729">
-            <v>18438.013440000002</v>
+            <v>18801.921600000001</v>
           </cell>
         </row>
         <row r="3730">
           <cell r="C3730">
-            <v>29662.617600000009</v>
+            <v>30248.064000000009</v>
           </cell>
         </row>
         <row r="3731">
           <cell r="C3731">
-            <v>38662.525440000012</v>
+            <v>39425.601600000009</v>
           </cell>
         </row>
         <row r="3732">
           <cell r="C3732">
-            <v>59763.432960000006</v>
+            <v>60942.974400000006</v>
           </cell>
         </row>
         <row r="3733">
           <cell r="C3733">
-            <v>67853.237760000018</v>
+            <v>69192.446400000015</v>
           </cell>
         </row>
         <row r="3734">
           <cell r="C3734">
-            <v>97515.855360000001</v>
+            <v>99440.510399999999</v>
           </cell>
         </row>
         <row r="3735">
           <cell r="C3735">
-            <v>153706.29120000004</v>
+            <v>156739.96800000002</v>
           </cell>
         </row>
         <row r="3736">
           <cell r="C3736">
-            <v>250345.75104000006</v>
+            <v>255286.78560000006</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -2007,67 +2007,67 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51F05432-AAAE-477F-A4BE-524BD16DA85E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:O54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1:M2"/>
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="20.7109375" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="59" t="s">
         <v>93</v>
       </c>
       <c r="D1" s="60"/>
       <c r="E1" s="60">
-        <v>46237</v>
+        <v>46279</v>
       </c>
       <c r="F1" s="57" t="s">
         <v>90</v>
       </c>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="45"/>
       <c r="O1" s="46"/>
     </row>
     <row r="2" spans="3:15" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
@@ -2119,662 +2119,662 @@
       </c>
       <c r="H5" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="37"/>
       <c r="J5" s="22"/>
       <c r="K5" s="23"/>
       <c r="L5" s="32"/>
       <c r="M5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O5" s="28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C6" s="1"/>
       <c r="F6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="13">
         <f>[1]Hoja1!$C3367</f>
-        <v>7646.3124011999998</v>
+        <v>7797.2264617499995</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="38"/>
       <c r="J6" s="24"/>
       <c r="K6" s="25"/>
       <c r="M6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N6" s="13">
         <f>[1]Hoja1!$C3720</f>
-        <v>32359.2192</v>
+        <v>32997.887999999999</v>
       </c>
       <c r="O6" s="21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C7" s="1"/>
       <c r="F7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19">
         <f>[1]Hoja1!$C3368</f>
-        <v>8084.2069439999987</v>
+        <v>8243.7636599999987</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="38"/>
       <c r="J7" s="24"/>
       <c r="K7" s="25"/>
       <c r="M7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N7" s="19">
         <f>[1]Hoja1!$C3721</f>
-        <v>48538.82880000001</v>
+        <v>49496.832000000009</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C8" s="1"/>
       <c r="F8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="13">
         <f>[1]Hoja1!$C3369</f>
-        <v>11688.4158732</v>
+        <v>11919.108291750001</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="39"/>
       <c r="J8" s="24"/>
       <c r="K8" s="25"/>
       <c r="M8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N8" s="13">
         <f>[1]Hoja1!$C3722</f>
-        <v>52145.533440000014</v>
+        <v>53174.721600000012</v>
       </c>
       <c r="O8" s="21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C9" s="1"/>
       <c r="F9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="19">
         <f>[1]Hoja1!$C3370</f>
-        <v>15258.940606799999</v>
+        <v>15560.103908249999</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="39"/>
       <c r="J9" s="24"/>
       <c r="K9" s="25"/>
       <c r="M9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="N9" s="19">
         <f>[1]Hoja1!$C3723</f>
-        <v>80898.04800000001</v>
+        <v>82494.720000000016</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C10" s="1"/>
       <c r="F10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="13">
         <f>[1]Hoja1!$C3371</f>
-        <v>20648.411902799999</v>
+        <v>21055.94634825</v>
       </c>
       <c r="H10" s="21" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="39"/>
       <c r="J10" s="24"/>
       <c r="K10" s="25"/>
       <c r="M10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="N10" s="13">
         <f>[1]Hoja1!$C3724</f>
-        <v>84942.950400000002</v>
+        <v>86619.456000000006</v>
       </c>
       <c r="O10" s="21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C11" s="1"/>
       <c r="F11" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="20">
         <f>[1]Hoja1!$C3372</f>
-        <v>32336.827775999995</v>
+        <v>32975.054639999995</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="39"/>
       <c r="J11" s="24"/>
       <c r="K11" s="25"/>
       <c r="M11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N11" s="19">
         <f>[1]Hoja1!$C3725</f>
-        <v>107864.064</v>
+        <v>109992.96000000001</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C12" s="1"/>
       <c r="F12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="3">
         <f>[1]Hoja1!$C3373</f>
-        <v>50290.504030799995</v>
+        <v>51283.079768249998</v>
       </c>
       <c r="H12" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I12" s="39"/>
       <c r="J12" s="24"/>
       <c r="K12" s="25"/>
       <c r="M12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="13">
         <f>[1]Hoja1!$C3726</f>
-        <v>166279.19616000002</v>
+        <v>169561.02240000005</v>
       </c>
       <c r="O12" s="21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C13" s="1"/>
       <c r="F13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="20">
         <f>[1]Hoja1!$C3374</f>
-        <v>60631.552080000001</v>
+        <v>61828.227449999998</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="39"/>
       <c r="J13" s="24"/>
       <c r="K13" s="25"/>
       <c r="M13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="N13" s="19">
         <f>[1]Hoja1!$C3727</f>
-        <v>231907.73760000002</v>
+        <v>236484.86400000003</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C14" s="1"/>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="3">
         <f>[1]Hoja1!$C3375</f>
-        <v>94315.74768</v>
+        <v>96177.242700000003</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="39"/>
       <c r="J14" s="24"/>
       <c r="K14" s="25"/>
       <c r="M14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="13">
         <f>[1]Hoja1!$C3728</f>
-        <v>377086.02624000009</v>
+        <v>384528.51360000006</v>
       </c>
       <c r="O14" s="21" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C15" s="1"/>
       <c r="F15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="20">
         <f>[1]Hoja1!$C3376</f>
-        <v>139216.78041479999</v>
+        <v>141964.48002824996</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="39"/>
       <c r="J15" s="26"/>
       <c r="K15" s="27"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="17"/>
       <c r="O15" s="12"/>
     </row>
     <row r="16" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C16" s="1"/>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="3">
         <f>[1]Hoja1!$C3377</f>
-        <v>148210.46064</v>
+        <v>151135.66710000002</v>
       </c>
       <c r="H16" s="21" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="39"/>
       <c r="J16" s="40"/>
       <c r="K16" s="25"/>
       <c r="O16" s="9"/>
     </row>
     <row r="17" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C17" s="1"/>
       <c r="F17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="20">
         <f>[1]Hoja1!$C3378</f>
-        <v>238046.21030520002</v>
+        <v>242744.49077175002</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="39"/>
       <c r="J17" s="51" t="s">
         <v>79</v>
       </c>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="53"/>
     </row>
     <row r="18" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C18" s="1"/>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="3">
         <f>[1]Hoja1!$C3379</f>
-        <v>381742.98873480002</v>
+        <v>389277.38982824999</v>
       </c>
       <c r="H18" s="21" t="s">
         <v>39</v>
       </c>
       <c r="I18" s="39"/>
       <c r="J18" s="24"/>
       <c r="K18" s="25"/>
       <c r="M18" s="14" t="s">
         <v>1</v>
       </c>
       <c r="N18" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O18" s="28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
       <c r="F19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="20">
         <f>[1]Hoja1!$C3380</f>
-        <v>587890.26580679999</v>
+        <v>599493.36315824999</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="39"/>
       <c r="J19" s="24"/>
       <c r="K19" s="25"/>
       <c r="M19" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N19" s="13">
         <f>[1]Hoja1!$C3729</f>
-        <v>18438.013440000002</v>
+        <v>18801.921600000001</v>
       </c>
       <c r="O19" s="21" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C20" s="1"/>
       <c r="H20" s="9"/>
       <c r="I20" s="32"/>
       <c r="J20" s="31"/>
       <c r="K20" s="32"/>
       <c r="M20" s="4" t="s">
         <v>6</v>
       </c>
       <c r="N20" s="19">
         <f>[1]Hoja1!$C3730</f>
-        <v>29662.617600000009</v>
+        <v>30248.064000000009</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="21" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C21" s="54" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="55"/>
       <c r="E21" s="55"/>
       <c r="F21" s="55"/>
       <c r="G21" s="55"/>
       <c r="H21" s="56"/>
       <c r="I21" s="32"/>
       <c r="J21" s="31"/>
       <c r="K21" s="32"/>
       <c r="M21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N21" s="13">
         <f>[1]Hoja1!$C3731</f>
-        <v>38662.525440000012</v>
+        <v>39425.601600000009</v>
       </c>
       <c r="O21" s="21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C22" s="1"/>
       <c r="F22" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H22" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="37"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="M22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N22" s="19">
         <f>[1]Hoja1!$C3732</f>
-        <v>59763.432960000006</v>
+        <v>60942.974400000006</v>
       </c>
       <c r="O22" s="10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C23" s="1"/>
       <c r="F23" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G23" s="3">
         <f>[1]Hoja1!$C3381</f>
-        <v>14393.11104</v>
+        <v>14677.185599999999</v>
       </c>
       <c r="H23" s="30" t="s">
         <v>41</v>
       </c>
       <c r="I23" s="41"/>
       <c r="J23" s="24"/>
       <c r="K23" s="25"/>
       <c r="M23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N23" s="13">
         <f>[1]Hoja1!$C3733</f>
-        <v>67853.237760000018</v>
+        <v>69192.446400000015</v>
       </c>
       <c r="O23" s="21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C24" s="1"/>
       <c r="F24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="20">
         <f>[1]Hoja1!$C3382</f>
-        <v>17966.108160000003</v>
+        <v>18320.702400000002</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="41"/>
       <c r="J24" s="24"/>
       <c r="K24" s="25"/>
       <c r="M24" s="4" t="s">
         <v>10</v>
       </c>
       <c r="N24" s="20">
         <f>[1]Hoja1!$C3734</f>
-        <v>97515.855360000001</v>
+        <v>99440.510399999999</v>
       </c>
       <c r="O24" s="10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C25" s="1"/>
       <c r="F25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G25" s="3">
         <f>[1]Hoja1!$C3383</f>
-        <v>18876.211200000002</v>
+        <v>19248.768</v>
       </c>
       <c r="H25" s="30" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="41"/>
       <c r="J25" s="24"/>
       <c r="K25" s="25"/>
       <c r="M25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N25" s="3">
         <f>[1]Hoja1!$C3735</f>
-        <v>153706.29120000004</v>
+        <v>156739.96800000002</v>
       </c>
       <c r="O25" s="21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C26" s="1"/>
       <c r="F26" s="4" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="20">
         <f>[1]Hoja1!$C3384</f>
-        <v>24269.414400000005</v>
+        <v>24748.416000000005</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="41"/>
       <c r="J26" s="24"/>
       <c r="K26" s="25"/>
       <c r="M26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N26" s="20">
         <f>[1]Hoja1!$C3736</f>
-        <v>250345.75104000006</v>
+        <v>255286.78560000006</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C27" s="1"/>
       <c r="F27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3">
         <f>[1]Hoja1!$C3385</f>
-        <v>29224.419839999999</v>
+        <v>29801.2176</v>
       </c>
       <c r="H27" s="30" t="s">
         <v>45</v>
       </c>
       <c r="I27" s="41"/>
       <c r="J27" s="26"/>
       <c r="K27" s="27"/>
       <c r="L27" s="17"/>
       <c r="M27" s="33"/>
       <c r="N27" s="34"/>
       <c r="O27" s="35"/>
     </row>
     <row r="28" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="1"/>
       <c r="F28" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="20">
         <f>[1]Hoja1!$C3386</f>
-        <v>32359.2192</v>
+        <v>32997.887999999999</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="41"/>
       <c r="J28" s="40"/>
       <c r="K28" s="25"/>
       <c r="O28" s="9"/>
     </row>
     <row r="29" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C29" s="1"/>
       <c r="F29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3">
         <f>[1]Hoja1!$C3387</f>
-        <v>53932.031999999999</v>
+        <v>54996.480000000003</v>
       </c>
       <c r="H29" s="30" t="s">
         <v>47</v>
       </c>
       <c r="I29" s="41"/>
       <c r="J29" s="54" t="s">
         <v>89</v>
       </c>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="56"/>
     </row>
     <row r="30" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C30" s="1"/>
       <c r="F30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="20">
         <f>[1]Hoja1!$C3388</f>
-        <v>57976.934400000006</v>
+        <v>59121.216000000008</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="41"/>
       <c r="J30" s="40"/>
       <c r="K30" s="25"/>
       <c r="O30" s="9"/>
     </row>
     <row r="31" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C31" s="1"/>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="3">
         <f>[1]Hoja1!$C3389</f>
-        <v>94381.056000000011</v>
+        <v>96243.840000000011</v>
       </c>
       <c r="H31" s="30" t="s">
         <v>49</v>
       </c>
       <c r="I31" s="41"/>
       <c r="J31" s="54" t="s">
         <v>91</v>
       </c>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="55"/>
       <c r="N31" s="55"/>
       <c r="O31" s="56"/>
     </row>
     <row r="32" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="1"/>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="20">
         <f>[1]Hoja1!$C3390</f>
-        <v>114605.56800000001</v>
+        <v>116867.52000000002</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>50</v>
       </c>
       <c r="I32" s="41"/>
       <c r="J32" s="40"/>
       <c r="K32" s="25"/>
       <c r="O32" s="9"/>
     </row>
     <row r="33" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C33" s="1"/>
       <c r="H33" s="9"/>
       <c r="I33" s="42"/>
       <c r="J33" s="54" t="s">
         <v>92</v>
       </c>
       <c r="K33" s="55"/>
       <c r="L33" s="55"/>
       <c r="M33" s="55"/>
       <c r="N33" s="55"/>
       <c r="O33" s="56"/>
     </row>
     <row r="34" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C34" s="51" t="s">
         <v>16</v>
@@ -2788,366 +2788,366 @@
       <c r="O34" s="9"/>
     </row>
     <row r="35" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C35" s="1"/>
       <c r="F35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="28" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="43"/>
       <c r="J35" s="44"/>
       <c r="K35" s="23"/>
       <c r="O35" s="9"/>
     </row>
     <row r="36" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C36" s="1"/>
       <c r="F36" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="7">
         <f>[1]Hoja1!$C3391</f>
-        <v>8522.1014868000002</v>
+        <v>8690.3008582500006</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>51</v>
       </c>
       <c r="I36" s="41"/>
       <c r="J36" s="40"/>
       <c r="K36" s="25"/>
       <c r="O36" s="9"/>
     </row>
     <row r="37" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="29">
         <f>[1]Hoja1!$C3392</f>
-        <v>13035.7836972</v>
+        <v>13293.068901750001</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>52</v>
       </c>
       <c r="I37" s="41"/>
       <c r="J37" s="40"/>
       <c r="K37" s="25"/>
       <c r="O37" s="9"/>
     </row>
     <row r="38" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C38" s="1"/>
       <c r="F38" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G38" s="7">
         <f>[1]Hoja1!$C3393</f>
-        <v>14383.151521199998</v>
+        <v>14667.029511749999</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="I38" s="41"/>
       <c r="J38" s="40"/>
       <c r="K38" s="25"/>
       <c r="O38" s="9"/>
     </row>
     <row r="39" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="29">
         <f>[1]Hoja1!$C3394</f>
-        <v>18863.149535999997</v>
+        <v>19235.448539999998</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>54</v>
       </c>
       <c r="I39" s="41"/>
       <c r="J39" s="40"/>
       <c r="K39" s="25"/>
       <c r="O39" s="9"/>
     </row>
     <row r="40" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C40" s="1"/>
       <c r="F40" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G40" s="7">
         <f>[1]Hoja1!$C3395</f>
-        <v>21557.885184000002</v>
+        <v>21983.369760000001</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="41"/>
       <c r="J40" s="40"/>
       <c r="K40" s="25"/>
       <c r="O40" s="9"/>
     </row>
     <row r="41" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G41" s="29">
         <f>[1]Hoja1!$C3396</f>
-        <v>29642.092128000004</v>
+        <v>30227.133420000002</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="41"/>
       <c r="J41" s="40"/>
       <c r="K41" s="25"/>
       <c r="O41" s="9"/>
     </row>
     <row r="42" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C42" s="1"/>
       <c r="F42" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="7">
         <f>[1]Hoja1!$C3397</f>
-        <v>47595.768382800001</v>
+        <v>48535.158548250001</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>67</v>
       </c>
       <c r="I42" s="41"/>
       <c r="J42" s="40"/>
       <c r="K42" s="25"/>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C43" s="1"/>
       <c r="F43" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="29">
         <f>[1]Hoja1!$C3398</f>
-        <v>52109.450593200003</v>
+        <v>53137.926591750002</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>57</v>
       </c>
       <c r="I43" s="41"/>
       <c r="J43" s="40"/>
       <c r="K43" s="25"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C44" s="1"/>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="7">
         <f>[1]Hoja1!$C3399</f>
-        <v>70063.126848</v>
+        <v>71445.951719999997</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>58</v>
       </c>
       <c r="I44" s="41"/>
       <c r="J44" s="40"/>
       <c r="K44" s="25"/>
       <c r="O44" s="9"/>
     </row>
     <row r="45" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C45" s="1"/>
       <c r="F45" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="29">
         <f>[1]Hoja1!$C3400</f>
-        <v>82627.331806799994</v>
+        <v>84258.134408249985</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="41"/>
       <c r="J45" s="40"/>
       <c r="K45" s="25"/>
       <c r="O45" s="9"/>
     </row>
     <row r="46" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C46" s="1"/>
       <c r="F46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="7">
         <f>[1]Hoja1!$C3401</f>
-        <v>97448.377870799988</v>
+        <v>99371.701118249985</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>68</v>
       </c>
       <c r="I46" s="41"/>
       <c r="J46" s="40"/>
       <c r="K46" s="25"/>
       <c r="O46" s="9"/>
     </row>
     <row r="47" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C47" s="1"/>
       <c r="F47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="29">
         <f>[1]Hoja1!$C3402</f>
-        <v>158079.9299508</v>
+        <v>161199.92856824998</v>
       </c>
       <c r="H47" s="11" t="s">
         <v>60</v>
       </c>
       <c r="I47" s="41"/>
       <c r="J47" s="40"/>
       <c r="K47" s="25"/>
       <c r="O47" s="9"/>
     </row>
     <row r="48" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C48" s="1"/>
       <c r="F48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="7">
         <f>[1]Hoja1!$C3403</f>
-        <v>211098.85382519997</v>
+        <v>215265.27857174998</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>61</v>
       </c>
       <c r="I48" s="41"/>
       <c r="J48" s="40"/>
       <c r="K48" s="25"/>
       <c r="O48" s="9"/>
     </row>
     <row r="49" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C49" s="1"/>
       <c r="F49" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="29">
         <f>[1]Hoja1!$C3404</f>
-        <v>381742.98873480002</v>
+        <v>389277.38982824999</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I49" s="41"/>
       <c r="J49" s="40"/>
       <c r="K49" s="25"/>
       <c r="O49" s="9"/>
     </row>
     <row r="50" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C50" s="1"/>
       <c r="F50" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="7">
         <f>[1]Hoja1!$C3405</f>
-        <v>471578.73839999991</v>
+        <v>480886.2134999999</v>
       </c>
       <c r="H50" s="11" t="s">
         <v>63</v>
       </c>
       <c r="I50" s="41"/>
       <c r="J50" s="40"/>
       <c r="K50" s="25"/>
       <c r="O50" s="9"/>
     </row>
     <row r="51" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C51" s="1"/>
       <c r="F51" s="4" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="29">
         <f>[1]Hoja1!$C3406</f>
-        <v>610795.51881479996</v>
+        <v>622850.69352824998</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>64</v>
       </c>
       <c r="I51" s="41"/>
       <c r="J51" s="40"/>
       <c r="K51" s="25"/>
       <c r="O51" s="9"/>
     </row>
     <row r="52" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C52" s="1"/>
       <c r="F52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G52" s="7">
         <f>[1]Hoja1!$C3407</f>
-        <v>660210.23375999997</v>
+        <v>673240.69889999996</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="I52" s="41"/>
       <c r="J52" s="40"/>
       <c r="K52" s="25"/>
       <c r="O52" s="9"/>
     </row>
     <row r="53" spans="3:15" x14ac:dyDescent="0.25">
       <c r="C53" s="1"/>
       <c r="F53" s="8" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="29">
         <f>[1]Hoja1!$C$3408</f>
-        <v>889262.76384000003</v>
+        <v>906814.00260000001</v>
       </c>
       <c r="H53" s="11" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="41"/>
       <c r="J53" s="40"/>
       <c r="K53" s="25"/>
       <c r="O53" s="9"/>
     </row>
     <row r="54" spans="3:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C54" s="49"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="12"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="17"/>
       <c r="N54" s="17"/>
       <c r="O54" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="flRHUoMyQkDUhzrgAUsk1v18xP6CHM36DSw8UoWYJvVNA6YnphKQ0RUfgyg0BhafrMfU8bj8aPZNQkX2vPoheQ==" saltValue="cBqrsYO9RYZcRBc1ewlvQg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ehzRQYbJ+D6dP8NxwK+5/0Kbv21Q1fy4TAHtLtNiEM/MzlACoXoM7DCihRlPenPtlZHk5ly+6WKO4D/VSJvd8Q==" saltValue="a8Y/TIiS1kBtIb65cHG1Cw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="N1:O2"/>
     <mergeCell ref="C54:G54"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="C34:H34"/>
     <mergeCell ref="J33:O33"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="J17:O17"/>
     <mergeCell ref="J29:O29"/>
     <mergeCell ref="J31:O31"/>
     <mergeCell ref="F1:M2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>