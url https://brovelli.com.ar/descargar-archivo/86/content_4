--- v4 (2026-09-02)
+++ v5 (2026-10-18)
@@ -1,94 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E14FAB4-3518-43ED-841F-9B0EF7610817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7CA4D576-7843-4FD8-83AB-C433BEF2A63C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E052C0AC-FA88-41C8-8873-9390A3E996BB}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AX$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AC17" i="1" l="1"/>
+  <c r="I20" i="1" l="1"/>
+  <c r="I19" i="1"/>
+  <c r="I17" i="1" l="1"/>
+  <c r="AW19" i="1" l="1"/>
+  <c r="AW18" i="1"/>
+  <c r="AC16" i="1"/>
+  <c r="AC15" i="1"/>
+  <c r="AC14" i="1"/>
+  <c r="AC13" i="1"/>
+  <c r="AC12" i="1"/>
   <c r="AV53" i="1" l="1"/>
   <c r="AV52" i="1"/>
   <c r="AV51" i="1"/>
   <c r="AR53" i="1"/>
   <c r="AR52" i="1"/>
   <c r="AR51" i="1"/>
   <c r="AJ53" i="1"/>
   <c r="AJ52" i="1"/>
   <c r="AJ51" i="1"/>
   <c r="AF53" i="1"/>
   <c r="AF52" i="1"/>
   <c r="AF51" i="1"/>
   <c r="I4" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB52" i="1"/>
   <c r="AB51" i="1"/>
   <c r="P53" i="1"/>
   <c r="P52" i="1"/>
   <c r="P51" i="1"/>
   <c r="I53" i="1"/>
   <c r="I52" i="1"/>
   <c r="I51" i="1"/>
   <c r="AF48" i="1"/>
   <c r="AD48" i="1"/>
   <c r="AB48" i="1"/>
@@ -172,115 +184,105 @@
   <c r="AC28" i="1"/>
   <c r="AC27" i="1"/>
   <c r="AC26" i="1"/>
   <c r="AC24" i="1"/>
   <c r="AC23" i="1"/>
   <c r="AC22" i="1"/>
   <c r="S26" i="1"/>
   <c r="S25" i="1"/>
   <c r="S24" i="1"/>
   <c r="S23" i="1"/>
   <c r="S22" i="1"/>
   <c r="I32" i="1"/>
   <c r="I31" i="1"/>
   <c r="I30" i="1"/>
   <c r="I29" i="1"/>
   <c r="I28" i="1"/>
   <c r="I27" i="1"/>
   <c r="I26" i="1"/>
   <c r="I25" i="1"/>
   <c r="I24" i="1"/>
   <c r="I23" i="1"/>
   <c r="I22" i="1"/>
   <c r="AW14" i="1"/>
   <c r="AW13" i="1"/>
   <c r="AW12" i="1"/>
-  <c r="AW19" i="1"/>
-  <c r="AW18" i="1"/>
   <c r="AW17" i="1"/>
   <c r="AM18" i="1"/>
   <c r="AM17" i="1"/>
   <c r="AM16" i="1"/>
   <c r="AM15" i="1"/>
   <c r="AM14" i="1"/>
   <c r="AM13" i="1"/>
   <c r="AM12" i="1"/>
-  <c r="AC16" i="1"/>
-[...3 lines deleted...]
-  <c r="AC12" i="1"/>
   <c r="S17" i="1"/>
   <c r="S16" i="1"/>
   <c r="S15" i="1"/>
   <c r="S14" i="1"/>
   <c r="S13" i="1"/>
   <c r="S12" i="1"/>
   <c r="I12" i="1"/>
   <c r="AW10" i="1"/>
   <c r="AW9" i="1"/>
   <c r="AW8" i="1"/>
   <c r="AW7" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AW5" i="1"/>
   <c r="AW4" i="1"/>
   <c r="AM10" i="1"/>
   <c r="AM9" i="1"/>
   <c r="AM8" i="1"/>
   <c r="AM7" i="1"/>
   <c r="AM6" i="1"/>
   <c r="AM5" i="1"/>
   <c r="AM4" i="1"/>
   <c r="AC10" i="1"/>
   <c r="AC9" i="1"/>
   <c r="AC8" i="1"/>
   <c r="AC7" i="1"/>
   <c r="AC6" i="1"/>
   <c r="AC5" i="1"/>
   <c r="AC4" i="1"/>
   <c r="S9" i="1"/>
   <c r="S8" i="1"/>
   <c r="S7" i="1"/>
   <c r="S6" i="1"/>
   <c r="S5" i="1"/>
   <c r="S4" i="1"/>
   <c r="I10" i="1"/>
   <c r="I8" i="1"/>
   <c r="I6" i="1"/>
-  <c r="I20" i="1"/>
-  <c r="I19" i="1"/>
   <c r="I18" i="1"/>
-  <c r="I17" i="1"/>
   <c r="I16" i="1"/>
   <c r="I15" i="1"/>
   <c r="I14" i="1"/>
   <c r="I13" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="295">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t>FUSION</t>
   </si>
   <si>
     <t>CAÑO AGUA FRIA</t>
   </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>CODIGO</t>
   </si>
   <si>
     <t>PRECIO</t>
   </si>
   <si>
     <t>32 MM</t>
   </si>
   <si>
     <t>40 MM</t>
   </si>
   <si>
@@ -1117,61 +1119,64 @@
   <si>
     <t>Tubo con covertor Thermoflow</t>
   </si>
   <si>
     <t>JS20000020</t>
   </si>
   <si>
     <t>JS20000025</t>
   </si>
   <si>
     <t>JS20000032</t>
   </si>
   <si>
     <t>JS20000040</t>
   </si>
   <si>
     <t>JS20000050</t>
   </si>
   <si>
     <t>JS20000063</t>
   </si>
   <si>
     <t>Lista 26</t>
   </si>
   <si>
-    <t>LISTA  28</t>
+    <t>LISTA  29</t>
+  </si>
+  <si>
+    <t>F30630000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1289,108 +1294,101 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <b/>
       <sz val="14"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Javanese Text"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5E6A2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -1670,595 +1668,769 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...22 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="245">
+  <cellXfs count="276">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="33" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="35" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="34" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...193 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="23" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="23" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2292,253 +2464,280 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="20" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>48</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>361253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 547">
           <a:extLst>
@@ -4388,671 +4587,711 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2310">
           <cell r="C2310">
-            <v>29260.553830281529</v>
+            <v>42744.184500711206</v>
           </cell>
         </row>
         <row r="2311">
           <cell r="C2311">
             <v>69196.750360029953</v>
           </cell>
         </row>
         <row r="2915">
           <cell r="C2915">
-            <v>16295.125348652406</v>
+            <v>17109.881616085029</v>
           </cell>
         </row>
         <row r="2916">
           <cell r="C2916">
-            <v>25514.273968244812</v>
+            <v>26789.987666657049</v>
           </cell>
         </row>
         <row r="2917">
           <cell r="C2917">
-            <v>37528.174155385939</v>
+            <v>39404.582863155243</v>
           </cell>
         </row>
         <row r="2918">
           <cell r="C2918">
-            <v>62812.30404230686</v>
+            <v>65952.919244422199</v>
           </cell>
         </row>
         <row r="2919">
           <cell r="C2919">
-            <v>8589.9690473048049</v>
+            <v>9019.4674996700487</v>
           </cell>
         </row>
         <row r="2920">
           <cell r="C2920">
-            <v>13083.057198503833</v>
+            <v>13737.210058429026</v>
           </cell>
         </row>
         <row r="2921">
           <cell r="C2921">
-            <v>21117.006545340744</v>
+            <v>22172.856872607779</v>
           </cell>
         </row>
         <row r="2922">
           <cell r="C2922">
-            <v>32575.448640185408</v>
+            <v>34204.221072194676</v>
           </cell>
         </row>
         <row r="2923">
           <cell r="C2923">
-            <v>50966.724315888867</v>
+            <v>53515.060531683324</v>
           </cell>
         </row>
         <row r="2924">
           <cell r="C2924">
-            <v>86862.924577595579</v>
+            <v>91206.070806475385</v>
           </cell>
         </row>
         <row r="2925">
           <cell r="C2925">
-            <v>445.7644797406694</v>
+            <v>468.05270372770286</v>
           </cell>
         </row>
         <row r="2926">
           <cell r="C2926">
-            <v>708.09874678229687</v>
+            <v>743.50368412141165</v>
           </cell>
         </row>
         <row r="2927">
           <cell r="C2927">
-            <v>1216.2983144003126</v>
+            <v>1277.1132301203284</v>
           </cell>
         </row>
         <row r="2928">
           <cell r="C2928">
-            <v>2320.8214527505447</v>
+            <v>2436.8625253880718</v>
           </cell>
         </row>
         <row r="2929">
           <cell r="C2929">
-            <v>4049.0941688673965</v>
+            <v>4251.5488773107663</v>
           </cell>
         </row>
         <row r="2930">
           <cell r="C2930">
-            <v>7406.8759107269034</v>
+            <v>7777.2197062632476</v>
           </cell>
         </row>
         <row r="2931">
           <cell r="C2931">
-            <v>14813.751821453807</v>
+            <v>15554.439412526495</v>
           </cell>
         </row>
         <row r="2932">
           <cell r="C2932">
-            <v>311.20667665348299</v>
+            <v>326.76701048615712</v>
           </cell>
         </row>
         <row r="2933">
           <cell r="C2933">
-            <v>510.92212495456141</v>
+            <v>536.46823120228942</v>
           </cell>
         </row>
         <row r="2934">
           <cell r="C2934">
-            <v>719.12259857444474</v>
+            <v>755.07872850316699</v>
           </cell>
         </row>
         <row r="2935">
           <cell r="C2935">
-            <v>1351.0398483507017</v>
+            <v>1418.591840768237</v>
           </cell>
         </row>
         <row r="2936">
           <cell r="C2936">
-            <v>2311.1839338352884</v>
+            <v>2426.7431305270529</v>
           </cell>
         </row>
         <row r="2937">
           <cell r="C2937">
-            <v>5030.6345485121965</v>
+            <v>5282.1662759378078</v>
           </cell>
         </row>
         <row r="2938">
           <cell r="C2938">
-            <v>10863.421342960608</v>
+            <v>11406.592410108637</v>
           </cell>
         </row>
         <row r="2939">
           <cell r="C2939">
-            <v>583.67954678273736</v>
+            <v>612.86352412187421</v>
           </cell>
         </row>
         <row r="2940">
           <cell r="C2940">
-            <v>997.2410170457382</v>
+            <v>1047.1030678980253</v>
           </cell>
         </row>
         <row r="2941">
           <cell r="C2941">
-            <v>1559.2403219705852</v>
+            <v>1637.2023380691139</v>
           </cell>
         </row>
         <row r="2942">
           <cell r="C2942">
-            <v>3054.6759259926771</v>
+            <v>3207.409722292311</v>
           </cell>
         </row>
         <row r="2943">
           <cell r="C2943">
-            <v>5935.0747768349447</v>
+            <v>6231.8285156766924</v>
           </cell>
         </row>
         <row r="2944">
           <cell r="C2944">
-            <v>10165.143845956771</v>
+            <v>10673.401038254609</v>
           </cell>
         </row>
         <row r="2945">
           <cell r="C2945">
-            <v>15261.119770546062</v>
+            <v>16024.175759073365</v>
+          </cell>
+        </row>
+        <row r="2946">
+          <cell r="C2946">
+            <v>326.76701048615712</v>
+          </cell>
+        </row>
+        <row r="2947">
+          <cell r="C2947">
+            <v>487.64258944652198</v>
+          </cell>
+        </row>
+        <row r="2948">
+          <cell r="C2948">
+            <v>628.40214430707897</v>
+          </cell>
+        </row>
+        <row r="2949">
+          <cell r="C2949">
+            <v>1612.4387582705713</v>
+          </cell>
+        </row>
+        <row r="2950">
+          <cell r="C2950">
+            <v>2047.9936479991943</v>
+          </cell>
+        </row>
+        <row r="2951">
+          <cell r="C2951">
+            <v>4095.9346821602894</v>
           </cell>
         </row>
         <row r="2952">
           <cell r="C2952">
-            <v>418.95647651885537</v>
+            <v>439.90430034479817</v>
           </cell>
         </row>
         <row r="2953">
           <cell r="C2953">
-            <v>795.75507133561803</v>
+            <v>835.54282490239871</v>
           </cell>
         </row>
         <row r="2954">
           <cell r="C2954">
-            <v>1538.7626821263832</v>
+            <v>1615.700816232702</v>
           </cell>
         </row>
         <row r="2955">
           <cell r="C2955">
-            <v>2220.7048351109474</v>
+            <v>2331.7400768664952</v>
           </cell>
         </row>
         <row r="2956">
           <cell r="C2956">
-            <v>4618.5596279605616</v>
+            <v>4849.4876093585899</v>
           </cell>
         </row>
         <row r="2957">
           <cell r="C2957">
-            <v>1860.1914758962216</v>
+            <v>1953.2010496910323</v>
           </cell>
         </row>
         <row r="2958">
           <cell r="C2958">
-            <v>2613.9055851699668</v>
+            <v>2744.6008644284643</v>
           </cell>
         </row>
         <row r="2959">
           <cell r="C2959">
-            <v>4104.6978091947603</v>
+            <v>4309.9326996544987</v>
           </cell>
         </row>
         <row r="2960">
           <cell r="C2960">
-            <v>14492.439947324188</v>
+            <v>15217.061944690398</v>
           </cell>
         </row>
         <row r="2961">
           <cell r="C2961">
-            <v>21564.7419561594</v>
+            <v>22642.979053967374</v>
           </cell>
         </row>
         <row r="2962">
           <cell r="C2962">
-            <v>24928.753844562041</v>
+            <v>26175.191536790146</v>
           </cell>
         </row>
         <row r="2963">
           <cell r="C2963">
-            <v>2982.2358574736704</v>
+            <v>3131.3476503473544</v>
           </cell>
         </row>
         <row r="2964">
           <cell r="C2964">
-            <v>3119.2322701997255</v>
+            <v>3275.1938837097114</v>
           </cell>
         </row>
         <row r="2965">
           <cell r="C2965">
-            <v>3744.2679640087636</v>
+            <v>3931.4813622092015</v>
           </cell>
         </row>
         <row r="2966">
           <cell r="C2966">
-            <v>4377.7385747193684</v>
+            <v>4596.625503455336</v>
           </cell>
         </row>
         <row r="2967">
           <cell r="C2967">
-            <v>8064.281642071066</v>
+            <v>8467.4957241746197</v>
           </cell>
         </row>
         <row r="2968">
           <cell r="C2968">
-            <v>17083.462688622571</v>
+            <v>17937.635823053704</v>
           </cell>
         </row>
         <row r="2969">
           <cell r="C2969">
-            <v>23382.441494238617</v>
+            <v>24551.563568950547</v>
           </cell>
         </row>
         <row r="2970">
           <cell r="C2970">
-            <v>34186.116901046938</v>
+            <v>35895.422746099284</v>
           </cell>
         </row>
         <row r="2971">
           <cell r="C2971">
-            <v>4032.0573070068035</v>
+            <v>4233.6601723571439</v>
           </cell>
         </row>
         <row r="2972">
           <cell r="C2972">
-            <v>4320.3477341772159</v>
+            <v>4536.3651208860765</v>
           </cell>
         </row>
         <row r="2973">
           <cell r="C2973">
-            <v>5184.2168473437123</v>
+            <v>5443.4276897108975</v>
           </cell>
         </row>
         <row r="2974">
           <cell r="C2974">
-            <v>7373.1529459263784</v>
+            <v>7741.8105932226972</v>
           </cell>
         </row>
         <row r="2975">
           <cell r="C2975">
-            <v>10368.433694687425</v>
+            <v>10886.855379421795</v>
           </cell>
         </row>
         <row r="2976">
           <cell r="C2976">
-            <v>21576.584245433092</v>
+            <v>22655.413457704744</v>
           </cell>
         </row>
         <row r="2977">
           <cell r="C2977">
-            <v>29543.321501949395</v>
+            <v>31020.487577046864</v>
           </cell>
         </row>
         <row r="2978">
           <cell r="C2978">
-            <v>44970.584081247718</v>
+            <v>47219.113285310101</v>
           </cell>
         </row>
         <row r="2979">
           <cell r="C2979">
-            <v>3455.9775368383498</v>
+            <v>3628.7764136802684</v>
           </cell>
         </row>
         <row r="2980">
           <cell r="C2980">
-            <v>4896.0934482307575</v>
+            <v>5140.898120642295</v>
           </cell>
         </row>
         <row r="2981">
           <cell r="C2981">
-            <v>4462.5220166844319</v>
+            <v>4685.6481175186545</v>
           </cell>
         </row>
         <row r="2982">
           <cell r="C2982">
-            <v>5184.2168473437123</v>
+            <v>5443.4276897108975</v>
           </cell>
         </row>
         <row r="2983">
           <cell r="C2983">
-            <v>7257.8534778639578</v>
+            <v>7620.7461517571564</v>
           </cell>
         </row>
         <row r="2984">
           <cell r="C2984">
-            <v>9635.2139280636238</v>
+            <v>10116.974624466808</v>
           </cell>
         </row>
         <row r="2985">
           <cell r="C2985">
-            <v>4147.323369457732</v>
+            <v>5987.717844843889</v>
           </cell>
         </row>
         <row r="2986">
           <cell r="C2986">
-            <v>5299.4328013774011</v>
+            <v>5056.3301448713501</v>
           </cell>
         </row>
         <row r="2987">
           <cell r="C2987">
-            <v>5702.5884236608463</v>
+            <v>5987.717844843889</v>
           </cell>
         </row>
         <row r="2988">
           <cell r="C2988">
-            <v>10368.433694687425</v>
+            <v>10886.855379421795</v>
           </cell>
         </row>
         <row r="2989">
           <cell r="C2989">
-            <v>4104.3303474683553</v>
+            <v>4309.5468648417736</v>
           </cell>
         </row>
         <row r="2990">
           <cell r="C2990">
-            <v>4815.5525189250948</v>
+            <v>5056.3301448713501</v>
           </cell>
         </row>
         <row r="2991">
           <cell r="C2991">
-            <v>6292.9657955475996</v>
+            <v>6607.6140853249808</v>
           </cell>
         </row>
         <row r="2992">
           <cell r="C2992">
-            <v>7661.0759113703843</v>
+            <v>8044.1297069389038</v>
           </cell>
         </row>
         <row r="2993">
           <cell r="C2993">
-            <v>10145.96902496073</v>
+            <v>10653.267476208768</v>
           </cell>
         </row>
         <row r="2994">
           <cell r="C2994">
-            <v>4925.0060049765261</v>
+            <v>5171.2563052253536</v>
           </cell>
         </row>
         <row r="2995">
           <cell r="C2995">
-            <v>6018.271452254171</v>
+            <v>6319.1850248668798</v>
           </cell>
         </row>
         <row r="2996">
           <cell r="C2996">
-            <v>7113.9588063649398</v>
+            <v>7469.6567466831848</v>
           </cell>
         </row>
         <row r="2997">
           <cell r="C2997">
-            <v>7661.0759113703843</v>
+            <v>8044.1297069389038</v>
           </cell>
         </row>
         <row r="2998">
           <cell r="C2998">
-            <v>13133.332643798323</v>
+            <v>13789.999275988239</v>
           </cell>
         </row>
         <row r="2999">
           <cell r="C2999">
-            <v>8836.2018096076008</v>
+            <v>9278.0119000879804</v>
           </cell>
         </row>
         <row r="3000">
           <cell r="C3000">
-            <v>13124.747401645045</v>
+            <v>13780.984771727299</v>
           </cell>
         </row>
         <row r="3001">
           <cell r="C3001">
-            <v>18579.349268399801</v>
+            <v>19508.316731819792</v>
           </cell>
         </row>
         <row r="3002">
           <cell r="C3002">
-            <v>9250.8155566325786</v>
+            <v>9713.356334464208</v>
           </cell>
         </row>
         <row r="3003">
           <cell r="C3003">
-            <v>14368.555237108485</v>
+            <v>15086.982998963913</v>
           </cell>
         </row>
         <row r="3004">
           <cell r="C3004">
-            <v>19978.643522549763</v>
+            <v>20977.575698677258</v>
           </cell>
         </row>
         <row r="3005">
           <cell r="C3005">
-            <v>23541.619232994934</v>
+            <v>24718.70019464468</v>
           </cell>
         </row>
         <row r="3006">
           <cell r="C3006">
-            <v>2004.7876652365605</v>
+            <v>2105.027048498388</v>
           </cell>
         </row>
         <row r="3007">
           <cell r="C3007">
-            <v>2755.3616470301181</v>
+            <v>2893.1297293816237</v>
           </cell>
         </row>
         <row r="3008">
           <cell r="C3008">
-            <v>3900.9569847089738</v>
+            <v>4096.0048339444229</v>
           </cell>
         </row>
         <row r="3009">
           <cell r="C3009">
-            <v>559.22663917106399</v>
+            <v>587.18797112961727</v>
           </cell>
         </row>
         <row r="3010">
           <cell r="C3010">
-            <v>836.20926685165159</v>
+            <v>878.01973019423428</v>
           </cell>
         </row>
         <row r="3011">
           <cell r="C3011">
-            <v>836.20926685165159</v>
+            <v>878.01973019423428</v>
           </cell>
         </row>
         <row r="3012">
           <cell r="C3012">
-            <v>1023.881992210096</v>
+            <v>1075.0760918206004</v>
           </cell>
         </row>
         <row r="3013">
           <cell r="C3013">
-            <v>1182.3582131250939</v>
+            <v>1241.4761237813486</v>
           </cell>
         </row>
         <row r="3014">
           <cell r="C3014">
-            <v>1182.3582131250939</v>
+            <v>1241.4761237813486</v>
           </cell>
         </row>
         <row r="3015">
           <cell r="C3015">
-            <v>2209.814605764765</v>
+            <v>2320.305336053003</v>
           </cell>
         </row>
         <row r="3016">
           <cell r="C3016">
-            <v>2376.2747678261976</v>
+            <v>2495.0885062175066</v>
           </cell>
         </row>
         <row r="3017">
           <cell r="C3017">
-            <v>3731.5404260305554</v>
+            <v>3918.1174473320839</v>
           </cell>
         </row>
         <row r="3018">
           <cell r="C3018">
-            <v>4233.643469551399</v>
+            <v>4445.3256430289694</v>
           </cell>
         </row>
         <row r="3019">
           <cell r="C3019">
-            <v>14319.966775194307</v>
+            <v>15035.965113954024</v>
           </cell>
         </row>
         <row r="3020">
           <cell r="C3020">
-            <v>1036.4257993251008</v>
+            <v>1088.2470892913555</v>
           </cell>
         </row>
         <row r="3021">
           <cell r="C3021">
-            <v>1777.6462099010776</v>
+            <v>1866.5285203961316</v>
           </cell>
         </row>
         <row r="3022">
           <cell r="C3022">
-            <v>1728.2727161168523</v>
+            <v>1814.6863519226947</v>
           </cell>
         </row>
         <row r="3023">
           <cell r="C3023">
-            <v>3357.7817418595059</v>
+            <v>3525.6708289524809</v>
           </cell>
         </row>
         <row r="3024">
           <cell r="C3024">
-            <v>3061.5073735426613</v>
+            <v>3214.582742219794</v>
           </cell>
         </row>
         <row r="3025">
           <cell r="C3025">
-            <v>4937.9172738179359</v>
+            <v>5184.8131375088333</v>
           </cell>
         </row>
         <row r="3026">
           <cell r="C3026">
-            <v>8546.3580215028414</v>
+            <v>8973.6759225779842</v>
           </cell>
         </row>
         <row r="3027">
           <cell r="C3027">
-            <v>8394.4627060516377</v>
+            <v>8814.1858413542213</v>
           </cell>
         </row>
         <row r="3028">
           <cell r="C3028">
-            <v>834.50558066559222</v>
+            <v>876.23085969887177</v>
           </cell>
         </row>
         <row r="3029">
           <cell r="C3029">
-            <v>1206.0427916724659</v>
+            <v>1266.3449312560892</v>
           </cell>
         </row>
         <row r="3030">
           <cell r="C3030">
-            <v>1378.1150964644469</v>
+            <v>1447.0208512876691</v>
           </cell>
         </row>
         <row r="3031">
           <cell r="C3031">
-            <v>1382.1738782606465</v>
+            <v>1451.282572173679</v>
+          </cell>
+        </row>
+        <row r="3032">
+          <cell r="C3032">
+            <v>2125.7744386553832</v>
+          </cell>
+        </row>
+        <row r="3033">
+          <cell r="C3033">
+            <v>2886.675765241494</v>
           </cell>
         </row>
         <row r="3034">
           <cell r="C3034">
-            <v>368.0463246060271</v>
+            <v>386.44864083632842</v>
           </cell>
         </row>
         <row r="3035">
           <cell r="C3035">
-            <v>432.86991370500573</v>
+            <v>454.51340939025596</v>
           </cell>
         </row>
         <row r="3036">
           <cell r="C3036">
-            <v>487.67181935657686</v>
+            <v>512.05541032440578</v>
           </cell>
         </row>
         <row r="3037">
           <cell r="C3037">
-            <v>2393.7459026361776</v>
+            <v>2513.4331977679863</v>
           </cell>
         </row>
         <row r="3038">
           <cell r="C3038">
-            <v>2725.9814117234691</v>
+            <v>2862.2804823096426</v>
           </cell>
         </row>
         <row r="3039">
           <cell r="C3039">
-            <v>3260.153842276015</v>
+            <v>3423.161534389817</v>
           </cell>
         </row>
         <row r="3040">
           <cell r="C3040">
-            <v>25183.388118154922</v>
+            <v>26442.557524062664</v>
           </cell>
         </row>
         <row r="3041">
           <cell r="C3041">
-            <v>29377.212098808614</v>
+            <v>30846.072703749047</v>
           </cell>
         </row>
         <row r="3042">
           <cell r="C3042">
-            <v>34561.245215289135</v>
+            <v>36289.307476053589</v>
           </cell>
         </row>
         <row r="3043">
           <cell r="C3043">
-            <v>18328.068281903303</v>
+            <v>19244.471695998465</v>
           </cell>
         </row>
         <row r="3044">
           <cell r="C3044">
-            <v>21943.65305821714</v>
+            <v>23040.835711127998</v>
           </cell>
         </row>
         <row r="3045">
           <cell r="C3045">
-            <v>25808.905011843766</v>
+            <v>27099.350262435957</v>
           </cell>
         </row>
         <row r="3046">
           <cell r="C3046">
             <v>3626.0129588219347</v>
           </cell>
         </row>
         <row r="3047">
           <cell r="C3047">
             <v>5560.3296530333128</v>
           </cell>
         </row>
         <row r="3048">
           <cell r="C3048">
             <v>8263.3048837004117</v>
           </cell>
         </row>
         <row r="3049">
           <cell r="C3049">
             <v>9414.3086930188219</v>
           </cell>
         </row>
         <row r="3050">
           <cell r="C3050">
             <v>10729.332335774649</v>
@@ -5063,277 +5302,281 @@
             <v>15321.887672022116</v>
           </cell>
         </row>
         <row r="3052">
           <cell r="C3052">
             <v>29234.207517822306</v>
           </cell>
         </row>
         <row r="3053">
           <cell r="C3053">
             <v>43831.256449937602</v>
           </cell>
         </row>
         <row r="3054">
           <cell r="C3054">
             <v>65542.038944063184</v>
           </cell>
         </row>
         <row r="3055">
           <cell r="C3055">
             <v>23897.665379540889</v>
           </cell>
         </row>
         <row r="3056">
           <cell r="C3056">
-            <v>30186.523860611444</v>
+            <v>25092.548648517932</v>
           </cell>
         </row>
         <row r="3057">
           <cell r="C3057">
-            <v>51242.553504531148</v>
+            <v>31695.850053642018</v>
           </cell>
         </row>
         <row r="3058">
           <cell r="C3058">
-            <v>79658.87934601499</v>
+            <v>53804.681179757717</v>
           </cell>
         </row>
         <row r="3059">
           <cell r="C3059">
-            <v>104814.31327029719</v>
+            <v>83641.823313315734</v>
           </cell>
         </row>
         <row r="3060">
           <cell r="C3060">
-            <v>163044.48555853299</v>
+            <v>110055.02893381208</v>
           </cell>
         </row>
         <row r="3061">
           <cell r="C3061">
             <v>11040.972884280982</v>
           </cell>
         </row>
         <row r="3062">
           <cell r="C3062">
             <v>12314.935701659952</v>
           </cell>
         </row>
         <row r="3063">
           <cell r="C3063">
             <v>13843.675038653282</v>
           </cell>
         </row>
         <row r="3064">
           <cell r="C3064">
             <v>15966.942580984554</v>
           </cell>
         </row>
         <row r="3065">
           <cell r="C3065">
             <v>19330.572510885995</v>
           </cell>
         </row>
         <row r="3066">
           <cell r="C3066">
             <v>23611.991534272278</v>
           </cell>
         </row>
         <row r="3067">
           <cell r="C3067">
             <v>64439.367267322756</v>
           </cell>
         </row>
         <row r="3068">
           <cell r="C3068">
             <v>124847.90916699903</v>
           </cell>
         </row>
         <row r="3069">
           <cell r="C3069">
-            <v>1521.9903927088026</v>
+            <v>1598.0899123442427</v>
           </cell>
         </row>
         <row r="3070">
           <cell r="C3070">
-            <v>2029.3264252697663</v>
+            <v>2130.7927465332546</v>
           </cell>
         </row>
         <row r="3071">
           <cell r="C3071">
-            <v>3352.9148783213309</v>
+            <v>3520.5606222373981</v>
           </cell>
         </row>
         <row r="3072">
           <cell r="C3072">
-            <v>679.18051108257384</v>
+            <v>713.1395366367027</v>
           </cell>
         </row>
         <row r="3073">
           <cell r="C3073">
-            <v>939.26658047083299</v>
+            <v>986.22990949437462</v>
           </cell>
         </row>
         <row r="3074">
           <cell r="C3074">
-            <v>1249.4577265349785</v>
+            <v>1311.9306128617277</v>
           </cell>
         </row>
         <row r="3075">
           <cell r="C3075">
-            <v>1735.2291006538119</v>
+            <v>1821.9905556865026</v>
           </cell>
         </row>
         <row r="3076">
           <cell r="C3076">
-            <v>1965.2698290106302</v>
+            <v>2063.5333204611616</v>
           </cell>
         </row>
         <row r="3077">
           <cell r="C3077">
-            <v>4179.5778235770977</v>
+            <v>4388.5567147559523</v>
           </cell>
         </row>
         <row r="3078">
           <cell r="C3078">
-            <v>4472.7013746180783</v>
+            <v>4696.3364433489824</v>
           </cell>
         </row>
         <row r="3331">
           <cell r="C3331">
-            <v>15207.60380903839</v>
+            <v>15967.98399949031</v>
           </cell>
         </row>
         <row r="3332">
           <cell r="C3332">
-            <v>19247.720291441863</v>
+            <v>20210.106306013957</v>
           </cell>
         </row>
         <row r="3333">
           <cell r="C3333">
-            <v>27061.15243548272</v>
+            <v>28414.210057256852</v>
           </cell>
         </row>
         <row r="3334">
           <cell r="C3334">
-            <v>55646.930103490369</v>
+            <v>58429.276608664884</v>
           </cell>
         </row>
         <row r="3335">
           <cell r="C3335">
-            <v>63650.86877721543</v>
+            <v>66833.412216076205</v>
           </cell>
         </row>
         <row r="3336">
           <cell r="C3336">
-            <v>102527.45134335411</v>
+            <v>107653.82391052181</v>
           </cell>
         </row>
         <row r="3337">
           <cell r="C3337">
-            <v>13460.431391406566</v>
+            <v>14133.452960976894</v>
           </cell>
         </row>
         <row r="3338">
           <cell r="C3338">
-            <v>14581.7827068197</v>
+            <v>15310.871842160685</v>
           </cell>
         </row>
         <row r="3359">
           <cell r="C3359">
-            <v>17343.018573602643</v>
+            <v>18210.169502282777</v>
           </cell>
         </row>
         <row r="3648">
           <cell r="C3648">
-            <v>5496.743045651102</v>
+            <v>5771.5801979336575</v>
           </cell>
         </row>
         <row r="3677">
           <cell r="C3677">
-            <v>22812.74930270221</v>
+            <v>23953.386767837321</v>
           </cell>
         </row>
         <row r="3678">
           <cell r="C3678">
-            <v>28708.444541040986</v>
+            <v>30143.866768093038</v>
           </cell>
         </row>
         <row r="3679">
           <cell r="C3679">
-            <v>42402.633074758531</v>
+            <v>44522.764728496462</v>
           </cell>
         </row>
         <row r="3680">
           <cell r="C3680">
-            <v>71658.840399624489</v>
+            <v>75241.78241960569</v>
           </cell>
         </row>
         <row r="3681">
           <cell r="C3681">
-            <v>74270.390558266823</v>
+            <v>77983.910086180185</v>
           </cell>
         </row>
         <row r="3682">
           <cell r="C3682">
-            <v>122110.04071987685</v>
+            <v>128215.54275587073</v>
           </cell>
         </row>
         <row r="3683">
           <cell r="C3683">
-            <v>14999.084792678179</v>
+            <v>15749.03903231209</v>
           </cell>
         </row>
         <row r="3684">
           <cell r="C3684">
-            <v>21786.260690894476</v>
+            <v>22875.573725439204</v>
           </cell>
         </row>
         <row r="3685">
           <cell r="C3685">
-            <v>33859.626957542176</v>
+            <v>35552.608305419293</v>
           </cell>
         </row>
         <row r="3686">
           <cell r="C3686">
-            <v>51068.687257795405</v>
+            <v>53622.12162068519</v>
           </cell>
         </row>
         <row r="3687">
           <cell r="C3687">
-            <v>67193.957215664399</v>
+            <v>70553.655076447641</v>
           </cell>
         </row>
         <row r="3688">
           <cell r="C3688">
-            <v>94732.553095706287</v>
+            <v>99469.180750491621</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5644,4100 +5887,4107 @@
       <selection activeCell="A2" sqref="A2:AX2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="4.7109375" customWidth="1"/>
     <col min="7" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="16" width="4.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="22" width="4.7109375" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" customWidth="1"/>
     <col min="24" max="26" width="4.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" customWidth="1"/>
     <col min="29" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="31" width="6.7109375" customWidth="1"/>
     <col min="32" max="33" width="5.7109375" customWidth="1"/>
     <col min="34" max="36" width="4.7109375" customWidth="1"/>
     <col min="37" max="38" width="5.7109375" customWidth="1"/>
     <col min="39" max="46" width="4.7109375" customWidth="1"/>
     <col min="47" max="48" width="5.7109375" customWidth="1"/>
     <col min="49" max="50" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="112"/>
-[...2 lines deleted...]
-      <c r="D1" s="111" t="s">
+      <c r="A1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="111"/>
-[...9 lines deleted...]
-      <c r="O1" s="114" t="s">
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="120" t="s">
         <v>255</v>
       </c>
-      <c r="P1" s="114"/>
-[...17 lines deleted...]
-      <c r="AH1" s="115" t="s">
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+      <c r="Z1" s="120"/>
+      <c r="AA1" s="120"/>
+      <c r="AB1" s="120"/>
+      <c r="AC1" s="120"/>
+      <c r="AD1" s="120"/>
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="121" t="s">
         <v>293</v>
       </c>
-      <c r="AI1" s="115"/>
-[...7 lines deleted...]
-      <c r="AO1" s="103" t="s">
+      <c r="AI1" s="121"/>
+      <c r="AJ1" s="121"/>
+      <c r="AK1" s="121"/>
+      <c r="AL1" s="122">
+        <v>46279</v>
+      </c>
+      <c r="AM1" s="122"/>
+      <c r="AN1" s="122"/>
+      <c r="AO1" s="109" t="s">
         <v>256</v>
       </c>
-      <c r="AP1" s="103"/>
-[...2 lines deleted...]
-      <c r="AS1" s="104" t="s">
+      <c r="AP1" s="109"/>
+      <c r="AQ1" s="109"/>
+      <c r="AR1" s="109"/>
+      <c r="AS1" s="110" t="s">
         <v>292</v>
       </c>
-      <c r="AT1" s="104"/>
-[...3 lines deleted...]
-      <c r="AX1" s="40"/>
+      <c r="AT1" s="110"/>
+      <c r="AU1" s="110"/>
+      <c r="AV1" s="110"/>
+      <c r="AW1" s="33"/>
+      <c r="AX1" s="34"/>
     </row>
     <row r="2" spans="1:50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="101"/>
-[...47 lines deleted...]
-      <c r="AX2" s="102"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="107"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="107"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="107"/>
+      <c r="AA2" s="107"/>
+      <c r="AB2" s="107"/>
+      <c r="AC2" s="107"/>
+      <c r="AD2" s="107"/>
+      <c r="AE2" s="107"/>
+      <c r="AF2" s="107"/>
+      <c r="AG2" s="107"/>
+      <c r="AH2" s="107"/>
+      <c r="AI2" s="107"/>
+      <c r="AJ2" s="107"/>
+      <c r="AK2" s="107"/>
+      <c r="AL2" s="107"/>
+      <c r="AM2" s="107"/>
+      <c r="AN2" s="107"/>
+      <c r="AO2" s="107"/>
+      <c r="AP2" s="107"/>
+      <c r="AQ2" s="107"/>
+      <c r="AR2" s="107"/>
+      <c r="AS2" s="107"/>
+      <c r="AT2" s="107"/>
+      <c r="AU2" s="107"/>
+      <c r="AV2" s="107"/>
+      <c r="AW2" s="107"/>
+      <c r="AX2" s="108"/>
     </row>
     <row r="3" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="121" t="s">
+      <c r="A3" s="127" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="106"/>
-[...2 lines deleted...]
-      <c r="E3" s="57" t="s">
+      <c r="B3" s="112"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="57"/>
-      <c r="G3" s="57" t="s">
+      <c r="F3" s="104"/>
+      <c r="G3" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="57"/>
-      <c r="I3" s="57" t="s">
+      <c r="H3" s="104"/>
+      <c r="I3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="57"/>
-      <c r="K3" s="108" t="s">
+      <c r="J3" s="104"/>
+      <c r="K3" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="109"/>
-[...2 lines deleted...]
-      <c r="O3" s="57" t="s">
+      <c r="L3" s="115"/>
+      <c r="M3" s="115"/>
+      <c r="N3" s="116"/>
+      <c r="O3" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="57"/>
-      <c r="Q3" s="57" t="s">
+      <c r="P3" s="104"/>
+      <c r="Q3" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="57"/>
-      <c r="S3" s="57" t="s">
+      <c r="R3" s="104"/>
+      <c r="S3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="57"/>
-      <c r="U3" s="105" t="s">
+      <c r="T3" s="104"/>
+      <c r="U3" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="V3" s="106"/>
-[...2 lines deleted...]
-      <c r="Y3" s="57" t="s">
+      <c r="V3" s="112"/>
+      <c r="W3" s="112"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="Z3" s="57"/>
-      <c r="AA3" s="57" t="s">
+      <c r="Z3" s="104"/>
+      <c r="AA3" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="57"/>
-      <c r="AC3" s="57" t="s">
+      <c r="AB3" s="104"/>
+      <c r="AC3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="57"/>
-      <c r="AE3" s="105" t="s">
+      <c r="AD3" s="104"/>
+      <c r="AE3" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="106"/>
-[...2 lines deleted...]
-      <c r="AI3" s="57" t="s">
+      <c r="AF3" s="112"/>
+      <c r="AG3" s="112"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AJ3" s="57"/>
-      <c r="AK3" s="57" t="s">
+      <c r="AJ3" s="104"/>
+      <c r="AK3" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="AL3" s="57"/>
-      <c r="AM3" s="57" t="s">
+      <c r="AL3" s="104"/>
+      <c r="AM3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AN3" s="57"/>
-      <c r="AO3" s="105" t="s">
+      <c r="AN3" s="104"/>
+      <c r="AO3" s="111" t="s">
         <v>54</v>
       </c>
-      <c r="AP3" s="106"/>
-[...2 lines deleted...]
-      <c r="AS3" s="57" t="s">
+      <c r="AP3" s="112"/>
+      <c r="AQ3" s="112"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="57"/>
-      <c r="AU3" s="57" t="s">
+      <c r="AT3" s="104"/>
+      <c r="AU3" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="57"/>
-      <c r="AW3" s="57" t="s">
+      <c r="AV3" s="104"/>
+      <c r="AW3" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AX3" s="99"/>
+      <c r="AX3" s="105"/>
     </row>
     <row r="4" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="58" t="s">
+      <c r="E4" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="58"/>
-      <c r="G4" s="120" t="s">
+      <c r="F4" s="64"/>
+      <c r="G4" s="126" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="120"/>
-      <c r="I4" s="117">
+      <c r="H4" s="126"/>
+      <c r="I4" s="123">
         <f>[1]Hoja1!$C$2915</f>
-        <v>16295.125348652406</v>
-[...1 lines deleted...]
-      <c r="J4" s="117"/>
+        <v>17109.881616085029</v>
+      </c>
+      <c r="J4" s="123"/>
       <c r="K4" s="1"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="58" t="s">
+      <c r="O4" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="58"/>
-      <c r="Q4" s="94" t="s">
+      <c r="P4" s="64"/>
+      <c r="Q4" s="99" t="s">
         <v>15</v>
       </c>
-      <c r="R4" s="95"/>
-      <c r="S4" s="89">
+      <c r="R4" s="100"/>
+      <c r="S4" s="93">
         <f>[1]Hoja1!$C2919</f>
-        <v>8589.9690473048049</v>
-[...1 lines deleted...]
-      <c r="T4" s="89"/>
+        <v>9019.4674996700487</v>
+      </c>
+      <c r="T4" s="93"/>
       <c r="U4" s="1"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="3"/>
-      <c r="Y4" s="58" t="s">
+      <c r="Y4" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="Z4" s="58"/>
-      <c r="AA4" s="94" t="s">
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="AB4" s="95"/>
-      <c r="AC4" s="89">
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="93">
         <f>[1]Hoja1!$C2925</f>
-        <v>445.7644797406694</v>
-[...1 lines deleted...]
-      <c r="AD4" s="89"/>
+        <v>468.05270372770286</v>
+      </c>
+      <c r="AD4" s="93"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="3"/>
-      <c r="AI4" s="58" t="s">
+      <c r="AI4" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AJ4" s="58"/>
-      <c r="AK4" s="94" t="s">
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="AL4" s="95"/>
-      <c r="AM4" s="89">
+      <c r="AL4" s="100"/>
+      <c r="AM4" s="93">
         <f>[1]Hoja1!$C2939</f>
-        <v>583.67954678273736</v>
-[...1 lines deleted...]
-      <c r="AN4" s="89"/>
+        <v>612.86352412187421</v>
+      </c>
+      <c r="AN4" s="93"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="3"/>
-      <c r="AS4" s="58" t="s">
+      <c r="AS4" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AT4" s="58"/>
-      <c r="AU4" s="94" t="s">
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="AV4" s="95"/>
-      <c r="AW4" s="89">
+      <c r="AV4" s="100"/>
+      <c r="AW4" s="93">
         <f>[1]Hoja1!$C2932</f>
-        <v>311.20667665348299</v>
-[...1 lines deleted...]
-      <c r="AX4" s="90"/>
+        <v>326.76701048615712</v>
+      </c>
+      <c r="AX4" s="94"/>
     </row>
     <row r="5" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="D5" s="5"/>
-      <c r="E5" s="98"/>
-[...4 lines deleted...]
-      <c r="J5" s="87"/>
+      <c r="E5" s="103"/>
+      <c r="F5" s="103"/>
+      <c r="G5" s="128"/>
+      <c r="H5" s="128"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
       <c r="K5" s="4"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="98" t="s">
+      <c r="O5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="P5" s="98"/>
-      <c r="Q5" s="96" t="s">
+      <c r="P5" s="103"/>
+      <c r="Q5" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="97" t="s">
+      <c r="R5" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="118">
+      <c r="S5" s="124">
         <f>[1]Hoja1!$C2920</f>
-        <v>13083.057198503833</v>
-[...1 lines deleted...]
-      <c r="T5" s="118"/>
+        <v>13737.210058429026</v>
+      </c>
+      <c r="T5" s="124"/>
       <c r="U5" s="4"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="98" t="s">
+      <c r="Y5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="98"/>
-      <c r="AA5" s="96" t="s">
+      <c r="Z5" s="103"/>
+      <c r="AA5" s="101" t="s">
         <v>31</v>
       </c>
-      <c r="AB5" s="97"/>
-      <c r="AC5" s="87">
+      <c r="AB5" s="102"/>
+      <c r="AC5" s="91">
         <f>[1]Hoja1!$C2926</f>
-        <v>708.09874678229687</v>
-[...1 lines deleted...]
-      <c r="AD5" s="87"/>
+        <v>743.50368412141165</v>
+      </c>
+      <c r="AD5" s="91"/>
       <c r="AE5" s="4"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="98" t="s">
+      <c r="AI5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="98"/>
-      <c r="AK5" s="96" t="s">
+      <c r="AJ5" s="103"/>
+      <c r="AK5" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="AL5" s="97"/>
-      <c r="AM5" s="87">
+      <c r="AL5" s="102"/>
+      <c r="AM5" s="91">
         <f>[1]Hoja1!$C2940</f>
-        <v>997.2410170457382</v>
-[...1 lines deleted...]
-      <c r="AN5" s="87"/>
+        <v>1047.1030678980253</v>
+      </c>
+      <c r="AN5" s="91"/>
       <c r="AO5" s="4"/>
       <c r="AR5" s="5"/>
-      <c r="AS5" s="98" t="s">
+      <c r="AS5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AT5" s="98"/>
-      <c r="AU5" s="96" t="s">
+      <c r="AT5" s="103"/>
+      <c r="AU5" s="101" t="s">
         <v>45</v>
       </c>
-      <c r="AV5" s="97"/>
-      <c r="AW5" s="87">
+      <c r="AV5" s="102"/>
+      <c r="AW5" s="91">
         <f>[1]Hoja1!$C2933</f>
-        <v>510.92212495456141</v>
-[...1 lines deleted...]
-      <c r="AX5" s="88"/>
+        <v>536.46823120228942</v>
+      </c>
+      <c r="AX5" s="92"/>
     </row>
     <row r="6" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="58" t="s">
+      <c r="E6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="58"/>
-      <c r="G6" s="120" t="s">
+      <c r="F6" s="64"/>
+      <c r="G6" s="126" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="120"/>
-      <c r="I6" s="117">
+      <c r="H6" s="126"/>
+      <c r="I6" s="123">
         <f>[1]Hoja1!$C$2916</f>
-        <v>25514.273968244812</v>
-[...1 lines deleted...]
-      <c r="J6" s="117"/>
+        <v>26789.987666657049</v>
+      </c>
+      <c r="J6" s="123"/>
       <c r="K6" s="4"/>
       <c r="N6" s="5"/>
-      <c r="O6" s="58" t="s">
+      <c r="O6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="58"/>
-      <c r="Q6" s="94" t="s">
+      <c r="P6" s="64"/>
+      <c r="Q6" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="95" t="s">
+      <c r="R6" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="S6" s="117">
+      <c r="S6" s="123">
         <f>[1]Hoja1!$C2921</f>
-        <v>21117.006545340744</v>
-[...1 lines deleted...]
-      <c r="T6" s="117"/>
+        <v>22172.856872607779</v>
+      </c>
+      <c r="T6" s="123"/>
       <c r="U6" s="4"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="58" t="s">
+      <c r="Y6" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="58"/>
-      <c r="AA6" s="94" t="s">
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="95"/>
-      <c r="AC6" s="89">
+      <c r="AB6" s="100"/>
+      <c r="AC6" s="93">
         <f>[1]Hoja1!$C2927</f>
-        <v>1216.2983144003126</v>
-[...1 lines deleted...]
-      <c r="AD6" s="89"/>
+        <v>1277.1132301203284</v>
+      </c>
+      <c r="AD6" s="93"/>
       <c r="AE6" s="4"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="58" t="s">
+      <c r="AI6" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AJ6" s="58"/>
-      <c r="AK6" s="94" t="s">
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="AL6" s="95"/>
-      <c r="AM6" s="89">
+      <c r="AL6" s="100"/>
+      <c r="AM6" s="93">
         <f>[1]Hoja1!$C2941</f>
-        <v>1559.2403219705852</v>
-[...1 lines deleted...]
-      <c r="AN6" s="89"/>
+        <v>1637.2023380691139</v>
+      </c>
+      <c r="AN6" s="93"/>
       <c r="AO6" s="4"/>
       <c r="AR6" s="5"/>
-      <c r="AS6" s="58" t="s">
+      <c r="AS6" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AT6" s="58"/>
-      <c r="AU6" s="94" t="s">
+      <c r="AT6" s="64"/>
+      <c r="AU6" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="AV6" s="95"/>
-      <c r="AW6" s="89">
+      <c r="AV6" s="100"/>
+      <c r="AW6" s="93">
         <f>[1]Hoja1!$C2934</f>
-        <v>719.12259857444474</v>
-[...1 lines deleted...]
-      <c r="AX6" s="90"/>
+        <v>755.07872850316699</v>
+      </c>
+      <c r="AX6" s="94"/>
     </row>
     <row r="7" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="23"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="98"/>
-[...4 lines deleted...]
-      <c r="J7" s="118"/>
+      <c r="E7" s="103"/>
+      <c r="F7" s="103"/>
+      <c r="G7" s="128"/>
+      <c r="H7" s="128"/>
+      <c r="I7" s="124"/>
+      <c r="J7" s="124"/>
       <c r="K7" s="4"/>
       <c r="N7" s="5"/>
-      <c r="O7" s="98" t="s">
+      <c r="O7" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="98"/>
-      <c r="Q7" s="96" t="s">
+      <c r="P7" s="103"/>
+      <c r="Q7" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="97" t="s">
+      <c r="R7" s="102" t="s">
         <v>18</v>
       </c>
-      <c r="S7" s="118">
+      <c r="S7" s="124">
         <f>[1]Hoja1!$C2922</f>
-        <v>32575.448640185408</v>
-[...1 lines deleted...]
-      <c r="T7" s="118"/>
+        <v>34204.221072194676</v>
+      </c>
+      <c r="T7" s="124"/>
       <c r="U7" s="4"/>
       <c r="X7" s="5"/>
-      <c r="Y7" s="98" t="s">
+      <c r="Y7" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="98"/>
-      <c r="AA7" s="96" t="s">
+      <c r="Z7" s="103"/>
+      <c r="AA7" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="97"/>
-      <c r="AC7" s="87">
+      <c r="AB7" s="102"/>
+      <c r="AC7" s="91">
         <f>[1]Hoja1!$C2928</f>
-        <v>2320.8214527505447</v>
-[...1 lines deleted...]
-      <c r="AD7" s="87"/>
+        <v>2436.8625253880718</v>
+      </c>
+      <c r="AD7" s="91"/>
       <c r="AE7" s="4"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="98" t="s">
+      <c r="AI7" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AJ7" s="98"/>
-      <c r="AK7" s="96" t="s">
+      <c r="AJ7" s="103"/>
+      <c r="AK7" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="AL7" s="97"/>
-      <c r="AM7" s="87">
+      <c r="AL7" s="102"/>
+      <c r="AM7" s="91">
         <f>[1]Hoja1!$C2942</f>
-        <v>3054.6759259926771</v>
-[...1 lines deleted...]
-      <c r="AN7" s="87"/>
+        <v>3207.409722292311</v>
+      </c>
+      <c r="AN7" s="91"/>
       <c r="AO7" s="4"/>
       <c r="AR7" s="5"/>
-      <c r="AS7" s="98" t="s">
+      <c r="AS7" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AT7" s="98"/>
-      <c r="AU7" s="96" t="s">
+      <c r="AT7" s="103"/>
+      <c r="AU7" s="101" t="s">
         <v>47</v>
       </c>
-      <c r="AV7" s="97"/>
-      <c r="AW7" s="87">
+      <c r="AV7" s="102"/>
+      <c r="AW7" s="91">
         <f>[1]Hoja1!$C2935</f>
-        <v>1351.0398483507017</v>
-[...1 lines deleted...]
-      <c r="AX7" s="88"/>
+        <v>1418.591840768237</v>
+      </c>
+      <c r="AX7" s="92"/>
     </row>
     <row r="8" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="58" t="s">
+      <c r="E8" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="58"/>
-      <c r="G8" s="120" t="s">
+      <c r="F8" s="64"/>
+      <c r="G8" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="120"/>
-      <c r="I8" s="117">
+      <c r="H8" s="126"/>
+      <c r="I8" s="123">
         <f>[1]Hoja1!$C$2917</f>
-        <v>37528.174155385939</v>
-[...1 lines deleted...]
-      <c r="J8" s="117"/>
+        <v>39404.582863155243</v>
+      </c>
+      <c r="J8" s="123"/>
       <c r="K8" s="4"/>
       <c r="N8" s="5"/>
-      <c r="O8" s="58" t="s">
+      <c r="O8" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="58"/>
-      <c r="Q8" s="94" t="s">
+      <c r="P8" s="64"/>
+      <c r="Q8" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="95" t="s">
+      <c r="R8" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="117">
+      <c r="S8" s="123">
         <f>[1]Hoja1!$C2923</f>
-        <v>50966.724315888867</v>
-[...1 lines deleted...]
-      <c r="T8" s="117"/>
+        <v>53515.060531683324</v>
+      </c>
+      <c r="T8" s="123"/>
       <c r="U8" s="4"/>
       <c r="X8" s="5"/>
-      <c r="Y8" s="58" t="s">
+      <c r="Y8" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="Z8" s="58"/>
-      <c r="AA8" s="94" t="s">
+      <c r="Z8" s="64"/>
+      <c r="AA8" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="AB8" s="95"/>
-      <c r="AC8" s="89">
+      <c r="AB8" s="100"/>
+      <c r="AC8" s="93">
         <f>[1]Hoja1!$C2929</f>
-        <v>4049.0941688673965</v>
-[...1 lines deleted...]
-      <c r="AD8" s="89"/>
+        <v>4251.5488773107663</v>
+      </c>
+      <c r="AD8" s="93"/>
       <c r="AE8" s="4"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="58" t="s">
+      <c r="AI8" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="AJ8" s="58"/>
-      <c r="AK8" s="94" t="s">
+      <c r="AJ8" s="64"/>
+      <c r="AK8" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="AL8" s="95"/>
-      <c r="AM8" s="89">
+      <c r="AL8" s="100"/>
+      <c r="AM8" s="93">
         <f>[1]Hoja1!$C2943</f>
-        <v>5935.0747768349447</v>
-[...1 lines deleted...]
-      <c r="AN8" s="89"/>
+        <v>6231.8285156766924</v>
+      </c>
+      <c r="AN8" s="93"/>
       <c r="AO8" s="4"/>
       <c r="AR8" s="5"/>
-      <c r="AS8" s="58" t="s">
+      <c r="AS8" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="AT8" s="58"/>
-      <c r="AU8" s="94" t="s">
+      <c r="AT8" s="64"/>
+      <c r="AU8" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="AV8" s="95"/>
-      <c r="AW8" s="89">
+      <c r="AV8" s="100"/>
+      <c r="AW8" s="93">
         <f>[1]Hoja1!$C2936</f>
-        <v>2311.1839338352884</v>
-[...1 lines deleted...]
-      <c r="AX8" s="90"/>
+        <v>2426.7431305270529</v>
+      </c>
+      <c r="AX8" s="94"/>
     </row>
     <row r="9" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="D9" s="5"/>
-      <c r="E9" s="98"/>
-[...4 lines deleted...]
-      <c r="J9" s="118"/>
+      <c r="E9" s="103"/>
+      <c r="F9" s="103"/>
+      <c r="G9" s="128"/>
+      <c r="H9" s="128"/>
+      <c r="I9" s="124"/>
+      <c r="J9" s="124"/>
       <c r="K9" s="4"/>
       <c r="N9" s="5"/>
-      <c r="O9" s="98" t="s">
+      <c r="O9" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="98"/>
-      <c r="Q9" s="96" t="s">
+      <c r="P9" s="103"/>
+      <c r="Q9" s="101" t="s">
         <v>20</v>
       </c>
-      <c r="R9" s="97" t="s">
+      <c r="R9" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="118">
+      <c r="S9" s="124">
         <f>[1]Hoja1!$C2924</f>
-        <v>86862.924577595579</v>
-[...1 lines deleted...]
-      <c r="T9" s="118"/>
+        <v>91206.070806475385</v>
+      </c>
+      <c r="T9" s="124"/>
       <c r="U9" s="4"/>
       <c r="X9" s="5"/>
-      <c r="Y9" s="98" t="s">
+      <c r="Y9" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="Z9" s="98"/>
-      <c r="AA9" s="96" t="s">
+      <c r="Z9" s="103"/>
+      <c r="AA9" s="101" t="s">
         <v>35</v>
       </c>
-      <c r="AB9" s="97"/>
-      <c r="AC9" s="87">
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="91">
         <f>[1]Hoja1!$C2930</f>
-        <v>7406.8759107269034</v>
-[...1 lines deleted...]
-      <c r="AD9" s="87"/>
+        <v>7777.2197062632476</v>
+      </c>
+      <c r="AD9" s="91"/>
       <c r="AE9" s="4"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="98" t="s">
+      <c r="AI9" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="98"/>
-      <c r="AK9" s="96" t="s">
+      <c r="AJ9" s="103"/>
+      <c r="AK9" s="101" t="s">
         <v>42</v>
       </c>
-      <c r="AL9" s="97"/>
-      <c r="AM9" s="87">
+      <c r="AL9" s="102"/>
+      <c r="AM9" s="97">
         <f>[1]Hoja1!$C2944</f>
-        <v>10165.143845956771</v>
-[...1 lines deleted...]
-      <c r="AN9" s="87"/>
+        <v>10673.401038254609</v>
+      </c>
+      <c r="AN9" s="97"/>
       <c r="AO9" s="4"/>
       <c r="AR9" s="5"/>
-      <c r="AS9" s="98" t="s">
+      <c r="AS9" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AT9" s="98"/>
-      <c r="AU9" s="96" t="s">
+      <c r="AT9" s="103"/>
+      <c r="AU9" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="AV9" s="97"/>
-      <c r="AW9" s="87">
+      <c r="AV9" s="102"/>
+      <c r="AW9" s="91">
         <f>[1]Hoja1!$C2937</f>
-        <v>5030.6345485121965</v>
-[...1 lines deleted...]
-      <c r="AX9" s="88"/>
+        <v>5282.1662759378078</v>
+      </c>
+      <c r="AX9" s="92"/>
     </row>
     <row r="10" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="24"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="58" t="s">
+      <c r="E10" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="58"/>
-      <c r="G10" s="120" t="s">
+      <c r="F10" s="64"/>
+      <c r="G10" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="120"/>
-      <c r="I10" s="117">
+      <c r="H10" s="126"/>
+      <c r="I10" s="123">
         <f>[1]Hoja1!$C$2918</f>
-        <v>62812.30404230686</v>
-[...1 lines deleted...]
-      <c r="J10" s="117"/>
+        <v>65952.919244422199</v>
+      </c>
+      <c r="J10" s="123"/>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
-      <c r="O10" s="58"/>
-[...4 lines deleted...]
-      <c r="T10" s="119"/>
+      <c r="O10" s="64"/>
+      <c r="P10" s="64"/>
+      <c r="Q10" s="85"/>
+      <c r="R10" s="86"/>
+      <c r="S10" s="125"/>
+      <c r="T10" s="125"/>
       <c r="U10" s="6"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="8"/>
-      <c r="Y10" s="58" t="s">
+      <c r="Y10" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="Z10" s="58"/>
-      <c r="AA10" s="94" t="s">
+      <c r="Z10" s="64"/>
+      <c r="AA10" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="AB10" s="95"/>
-      <c r="AC10" s="93">
+      <c r="AB10" s="100"/>
+      <c r="AC10" s="98">
         <f>[1]Hoja1!$C2931</f>
-        <v>14813.751821453807</v>
-[...1 lines deleted...]
-      <c r="AD10" s="93"/>
+        <v>15554.439412526495</v>
+      </c>
+      <c r="AD10" s="98"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="8"/>
-      <c r="AI10" s="58" t="s">
+      <c r="AI10" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="AJ10" s="58"/>
-      <c r="AK10" s="94" t="s">
+      <c r="AJ10" s="64"/>
+      <c r="AK10" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="AL10" s="95"/>
-      <c r="AM10" s="93">
+      <c r="AL10" s="100"/>
+      <c r="AM10" s="98">
         <f>[1]Hoja1!$C2945</f>
-        <v>15261.119770546062</v>
-[...1 lines deleted...]
-      <c r="AN10" s="93"/>
+        <v>16024.175759073365</v>
+      </c>
+      <c r="AN10" s="98"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="8"/>
-      <c r="AS10" s="58" t="s">
+      <c r="AS10" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="AT10" s="58"/>
-      <c r="AU10" s="94" t="s">
+      <c r="AT10" s="64"/>
+      <c r="AU10" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="AV10" s="95"/>
-      <c r="AW10" s="91">
+      <c r="AV10" s="100"/>
+      <c r="AW10" s="95">
         <f>[1]Hoja1!$C2938</f>
-        <v>10863.421342960608</v>
-[...1 lines deleted...]
-      <c r="AX10" s="92"/>
+        <v>11406.592410108637</v>
+      </c>
+      <c r="AX10" s="96"/>
     </row>
     <row r="11" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="123" t="s">
+      <c r="A11" s="129" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="124"/>
-[...1 lines deleted...]
-      <c r="D11" s="75"/>
+      <c r="B11" s="130"/>
+      <c r="C11" s="130"/>
+      <c r="D11" s="65"/>
       <c r="E11" s="62" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="62"/>
       <c r="G11" s="62" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="62"/>
       <c r="I11" s="62" t="s">
         <v>5</v>
       </c>
       <c r="J11" s="62"/>
-      <c r="K11" s="125" t="s">
+      <c r="K11" s="137" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="126"/>
-[...1 lines deleted...]
-      <c r="N11" s="127"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="138"/>
+      <c r="N11" s="139"/>
       <c r="O11" s="62" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="62"/>
       <c r="Q11" s="62" t="s">
         <v>4</v>
       </c>
       <c r="R11" s="62"/>
       <c r="S11" s="62" t="s">
         <v>5</v>
       </c>
       <c r="T11" s="62"/>
-      <c r="U11" s="125" t="s">
+      <c r="U11" s="137" t="s">
         <v>56</v>
       </c>
-      <c r="V11" s="126"/>
-[...1 lines deleted...]
-      <c r="X11" s="127"/>
+      <c r="V11" s="138"/>
+      <c r="W11" s="138"/>
+      <c r="X11" s="139"/>
       <c r="Y11" s="62" t="s">
         <v>3</v>
       </c>
       <c r="Z11" s="62"/>
       <c r="AA11" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AB11" s="62"/>
       <c r="AC11" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AD11" s="62"/>
-      <c r="AE11" s="125" t="s">
+      <c r="AE11" s="137" t="s">
         <v>57</v>
       </c>
-      <c r="AF11" s="126"/>
-[...1 lines deleted...]
-      <c r="AH11" s="127"/>
+      <c r="AF11" s="138"/>
+      <c r="AG11" s="138"/>
+      <c r="AH11" s="139"/>
       <c r="AI11" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AJ11" s="62"/>
       <c r="AK11" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AL11" s="62"/>
       <c r="AM11" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AN11" s="62"/>
-      <c r="AO11" s="125" t="s">
+      <c r="AO11" s="137" t="s">
         <v>72</v>
       </c>
-      <c r="AP11" s="126"/>
-[...1 lines deleted...]
-      <c r="AR11" s="127"/>
+      <c r="AP11" s="138"/>
+      <c r="AQ11" s="138"/>
+      <c r="AR11" s="139"/>
       <c r="AS11" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT11" s="62"/>
       <c r="AU11" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV11" s="62"/>
       <c r="AW11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX11" s="137"/>
+      <c r="AX11" s="76"/>
     </row>
     <row r="12" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="58" t="s">
+      <c r="E12" s="64" t="s">
         <v>75</v>
       </c>
-      <c r="F12" s="58"/>
-      <c r="G12" s="120" t="s">
+      <c r="F12" s="64"/>
+      <c r="G12" s="126" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="120"/>
-      <c r="I12" s="89">
+      <c r="H12" s="126"/>
+      <c r="I12" s="93">
         <f>[1]Hoja1!$C3020</f>
-        <v>1036.4257993251008</v>
-[...1 lines deleted...]
-      <c r="J12" s="89"/>
+        <v>1088.2470892913555</v>
+      </c>
+      <c r="J12" s="93"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="3"/>
-      <c r="O12" s="58" t="s">
+      <c r="O12" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="P12" s="58"/>
-      <c r="Q12" s="94" t="s">
+      <c r="P12" s="64"/>
+      <c r="Q12" s="99" t="s">
         <v>100</v>
       </c>
-      <c r="R12" s="95"/>
-      <c r="S12" s="89">
+      <c r="R12" s="100"/>
+      <c r="S12" s="93">
         <f>[1]Hoja1!$C2957</f>
-        <v>1860.1914758962216</v>
-[...1 lines deleted...]
-      <c r="T12" s="89"/>
+        <v>1953.2010496910323</v>
+      </c>
+      <c r="T12" s="93"/>
       <c r="U12" s="1"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="3"/>
-      <c r="Y12" s="58" t="s">
+      <c r="Y12" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="Z12" s="58"/>
-      <c r="AA12" s="94" t="s">
+      <c r="Z12" s="64"/>
+      <c r="AA12" s="149" t="s">
         <v>160</v>
       </c>
-      <c r="AB12" s="95"/>
-[...4 lines deleted...]
-      <c r="AD12" s="117"/>
+      <c r="AB12" s="150"/>
+      <c r="AC12" s="123">
+        <f>[1]Hoja1!$C2946</f>
+        <v>326.76701048615712</v>
+      </c>
+      <c r="AD12" s="123"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="3"/>
-      <c r="AI12" s="58" t="s">
+      <c r="AI12" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="AJ12" s="58"/>
-      <c r="AK12" s="94" t="s">
+      <c r="AJ12" s="64"/>
+      <c r="AK12" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="AL12" s="95"/>
-      <c r="AM12" s="89">
+      <c r="AL12" s="100"/>
+      <c r="AM12" s="93">
         <f>[1]Hoja1!$C3072</f>
-        <v>679.18051108257384</v>
-[...1 lines deleted...]
-      <c r="AN12" s="89"/>
+        <v>713.1395366367027</v>
+      </c>
+      <c r="AN12" s="93"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="3"/>
-      <c r="AS12" s="74" t="s">
+      <c r="AS12" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="AT12" s="58"/>
-      <c r="AU12" s="94" t="s">
+      <c r="AT12" s="64"/>
+      <c r="AU12" s="99" t="s">
         <v>275</v>
       </c>
-      <c r="AV12" s="95"/>
-      <c r="AW12" s="89">
+      <c r="AV12" s="100"/>
+      <c r="AW12" s="93">
         <f>[1]Hoja1!$C3006</f>
-        <v>2004.7876652365605</v>
-[...1 lines deleted...]
-      <c r="AX12" s="90"/>
+        <v>2105.027048498388</v>
+      </c>
+      <c r="AX12" s="94"/>
     </row>
     <row r="13" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="98" t="s">
+      <c r="E13" s="103" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="98"/>
-      <c r="G13" s="122" t="s">
+      <c r="F13" s="103"/>
+      <c r="G13" s="128" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="122"/>
-      <c r="I13" s="87">
+      <c r="H13" s="128"/>
+      <c r="I13" s="91">
         <f>[1]Hoja1!$C3021</f>
-        <v>1777.6462099010776</v>
-[...1 lines deleted...]
-      <c r="J13" s="87"/>
+        <v>1866.5285203961316</v>
+      </c>
+      <c r="J13" s="91"/>
       <c r="K13" s="4"/>
       <c r="N13" s="5"/>
-      <c r="O13" s="98" t="s">
+      <c r="O13" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="P13" s="98"/>
-      <c r="Q13" s="96" t="s">
+      <c r="P13" s="103"/>
+      <c r="Q13" s="101" t="s">
         <v>101</v>
       </c>
-      <c r="R13" s="97"/>
-      <c r="S13" s="87">
+      <c r="R13" s="102"/>
+      <c r="S13" s="91">
         <f>[1]Hoja1!$C2958</f>
-        <v>2613.9055851699668</v>
-[...1 lines deleted...]
-      <c r="T13" s="87"/>
+        <v>2744.6008644284643</v>
+      </c>
+      <c r="T13" s="91"/>
       <c r="U13" s="4"/>
       <c r="X13" s="5"/>
-      <c r="Y13" s="98" t="s">
+      <c r="Y13" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Z13" s="98"/>
-      <c r="AA13" s="96" t="s">
+      <c r="Z13" s="103"/>
+      <c r="AA13" s="152" t="s">
         <v>161</v>
       </c>
-      <c r="AB13" s="97"/>
-[...4 lines deleted...]
-      <c r="AD13" s="87"/>
+      <c r="AB13" s="153"/>
+      <c r="AC13" s="91">
+        <f>[1]Hoja1!$C2947</f>
+        <v>487.64258944652198</v>
+      </c>
+      <c r="AD13" s="91"/>
       <c r="AE13" s="4"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="98" t="s">
+      <c r="AI13" s="103" t="s">
         <v>59</v>
       </c>
-      <c r="AJ13" s="98"/>
-      <c r="AK13" s="96" t="s">
+      <c r="AJ13" s="103"/>
+      <c r="AK13" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="AL13" s="97"/>
-      <c r="AM13" s="87">
+      <c r="AL13" s="102"/>
+      <c r="AM13" s="91">
         <f>[1]Hoja1!$C3073</f>
-        <v>939.26658047083299</v>
-[...1 lines deleted...]
-      <c r="AN13" s="87"/>
+        <v>986.22990949437462</v>
+      </c>
+      <c r="AN13" s="91"/>
       <c r="AO13" s="4"/>
       <c r="AR13" s="5"/>
-      <c r="AS13" s="110" t="s">
+      <c r="AS13" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="AT13" s="98"/>
-      <c r="AU13" s="94" t="s">
+      <c r="AT13" s="103"/>
+      <c r="AU13" s="99" t="s">
         <v>276</v>
       </c>
-      <c r="AV13" s="95"/>
-      <c r="AW13" s="87">
+      <c r="AV13" s="100"/>
+      <c r="AW13" s="91">
         <f>[1]Hoja1!$C3007</f>
-        <v>2755.3616470301181</v>
-[...1 lines deleted...]
-      <c r="AX13" s="88"/>
+        <v>2893.1297293816237</v>
+      </c>
+      <c r="AX13" s="92"/>
     </row>
     <row r="14" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="23"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="58" t="s">
+      <c r="E14" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="58"/>
-      <c r="G14" s="120" t="s">
+      <c r="F14" s="64"/>
+      <c r="G14" s="126" t="s">
         <v>96</v>
       </c>
-      <c r="H14" s="120"/>
-      <c r="I14" s="89">
+      <c r="H14" s="126"/>
+      <c r="I14" s="93">
         <f>[1]Hoja1!$C3022</f>
-        <v>1728.2727161168523</v>
-[...1 lines deleted...]
-      <c r="J14" s="89"/>
+        <v>1814.6863519226947</v>
+      </c>
+      <c r="J14" s="93"/>
       <c r="K14" s="4"/>
       <c r="N14" s="5"/>
-      <c r="O14" s="58" t="s">
+      <c r="O14" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="P14" s="58"/>
-      <c r="Q14" s="94" t="s">
+      <c r="P14" s="64"/>
+      <c r="Q14" s="99" t="s">
         <v>102</v>
       </c>
-      <c r="R14" s="95"/>
-      <c r="S14" s="89">
+      <c r="R14" s="100"/>
+      <c r="S14" s="93">
         <f>[1]Hoja1!$C2959</f>
-        <v>4104.6978091947603</v>
-[...1 lines deleted...]
-      <c r="T14" s="89"/>
+        <v>4309.9326996544987</v>
+      </c>
+      <c r="T14" s="93"/>
       <c r="U14" s="4"/>
       <c r="X14" s="5"/>
-      <c r="Y14" s="58" t="s">
+      <c r="Y14" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="Z14" s="58"/>
-      <c r="AA14" s="94" t="s">
+      <c r="Z14" s="64"/>
+      <c r="AA14" s="149" t="s">
         <v>162</v>
       </c>
-      <c r="AB14" s="95"/>
-[...4 lines deleted...]
-      <c r="AD14" s="89"/>
+      <c r="AB14" s="150"/>
+      <c r="AC14" s="93">
+        <f>[1]Hoja1!$C2948</f>
+        <v>628.40214430707897</v>
+      </c>
+      <c r="AD14" s="93"/>
       <c r="AE14" s="4"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="58" t="s">
+      <c r="AI14" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="AJ14" s="58"/>
-      <c r="AK14" s="94" t="s">
+      <c r="AJ14" s="64"/>
+      <c r="AK14" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="AL14" s="95"/>
-      <c r="AM14" s="89">
+      <c r="AL14" s="100"/>
+      <c r="AM14" s="93">
         <f>[1]Hoja1!$C3074</f>
-        <v>1249.4577265349785</v>
-[...1 lines deleted...]
-      <c r="AN14" s="89"/>
+        <v>1311.9306128617277</v>
+      </c>
+      <c r="AN14" s="93"/>
       <c r="AO14" s="4"/>
       <c r="AR14" s="5"/>
-      <c r="AS14" s="74" t="s">
+      <c r="AS14" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="AT14" s="58"/>
-      <c r="AU14" s="94" t="s">
+      <c r="AT14" s="64"/>
+      <c r="AU14" s="99" t="s">
         <v>277</v>
       </c>
-      <c r="AV14" s="95"/>
-      <c r="AW14" s="89">
+      <c r="AV14" s="100"/>
+      <c r="AW14" s="93">
         <f>[1]Hoja1!$C3008</f>
-        <v>3900.9569847089738</v>
-[...1 lines deleted...]
-      <c r="AX14" s="90"/>
+        <v>4096.0048339444229</v>
+      </c>
+      <c r="AX14" s="94"/>
     </row>
     <row r="15" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="98" t="s">
+      <c r="E15" s="103" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="98"/>
-      <c r="G15" s="122" t="s">
+      <c r="F15" s="103"/>
+      <c r="G15" s="128" t="s">
         <v>97</v>
       </c>
-      <c r="H15" s="122"/>
-      <c r="I15" s="87">
+      <c r="H15" s="128"/>
+      <c r="I15" s="91">
         <f>[1]Hoja1!$C3023</f>
-        <v>3357.7817418595059</v>
-[...1 lines deleted...]
-      <c r="J15" s="87"/>
+        <v>3525.6708289524809</v>
+      </c>
+      <c r="J15" s="91"/>
       <c r="K15" s="4"/>
       <c r="N15" s="5"/>
-      <c r="O15" s="98" t="s">
+      <c r="O15" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="P15" s="98"/>
-      <c r="Q15" s="96" t="s">
+      <c r="P15" s="103"/>
+      <c r="Q15" s="101" t="s">
         <v>103</v>
       </c>
-      <c r="R15" s="97"/>
-      <c r="S15" s="118">
+      <c r="R15" s="102"/>
+      <c r="S15" s="140">
         <f>[1]Hoja1!$C2960</f>
-        <v>14492.439947324188</v>
-[...1 lines deleted...]
-      <c r="T15" s="118"/>
+        <v>15217.061944690398</v>
+      </c>
+      <c r="T15" s="140"/>
       <c r="U15" s="4"/>
       <c r="X15" s="5"/>
-      <c r="Y15" s="98" t="s">
+      <c r="Y15" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="Z15" s="98"/>
-      <c r="AA15" s="96" t="s">
+      <c r="Z15" s="103"/>
+      <c r="AA15" s="152" t="s">
         <v>163</v>
       </c>
-      <c r="AB15" s="97"/>
-[...4 lines deleted...]
-      <c r="AD15" s="87"/>
+      <c r="AB15" s="153"/>
+      <c r="AC15" s="91">
+        <f>[1]Hoja1!$C2949</f>
+        <v>1612.4387582705713</v>
+      </c>
+      <c r="AD15" s="91"/>
       <c r="AE15" s="4"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="98" t="s">
+      <c r="AI15" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="AJ15" s="98"/>
-      <c r="AK15" s="96" t="s">
+      <c r="AJ15" s="103"/>
+      <c r="AK15" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="AL15" s="97"/>
-      <c r="AM15" s="87">
+      <c r="AL15" s="102"/>
+      <c r="AM15" s="91">
         <f>[1]Hoja1!$C3075</f>
-        <v>1735.2291006538119</v>
-[...11 lines deleted...]
-      <c r="AX15" s="143"/>
+        <v>1821.9905556865026</v>
+      </c>
+      <c r="AN15" s="91"/>
+      <c r="AO15" s="158"/>
+      <c r="AP15" s="159"/>
+      <c r="AQ15" s="159"/>
+      <c r="AR15" s="160"/>
+      <c r="AS15" s="161"/>
+      <c r="AT15" s="162"/>
+      <c r="AU15" s="162"/>
+      <c r="AV15" s="162"/>
+      <c r="AW15" s="162"/>
+      <c r="AX15" s="163"/>
     </row>
     <row r="16" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="58" t="s">
+      <c r="E16" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="58"/>
-      <c r="G16" s="120" t="s">
+      <c r="F16" s="64"/>
+      <c r="G16" s="126" t="s">
         <v>98</v>
       </c>
-      <c r="H16" s="120"/>
-      <c r="I16" s="89">
+      <c r="H16" s="126"/>
+      <c r="I16" s="93">
         <f>[1]Hoja1!$C3024</f>
-        <v>3061.5073735426613</v>
-[...1 lines deleted...]
-      <c r="J16" s="89"/>
+        <v>3214.582742219794</v>
+      </c>
+      <c r="J16" s="93"/>
       <c r="K16" s="4"/>
       <c r="N16" s="5"/>
-      <c r="O16" s="58" t="s">
+      <c r="O16" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="58"/>
-      <c r="Q16" s="94" t="s">
+      <c r="P16" s="64"/>
+      <c r="Q16" s="99" t="s">
         <v>104</v>
       </c>
-      <c r="R16" s="95"/>
-      <c r="S16" s="128">
+      <c r="R16" s="100"/>
+      <c r="S16" s="141">
         <f>[1]Hoja1!$C2961</f>
-        <v>21564.7419561594</v>
-[...1 lines deleted...]
-      <c r="T16" s="128"/>
+        <v>22642.979053967374</v>
+      </c>
+      <c r="T16" s="141"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
-      <c r="Y16" s="58" t="s">
+      <c r="Y16" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="Z16" s="58"/>
-      <c r="AA16" s="94" t="s">
+      <c r="Z16" s="64"/>
+      <c r="AA16" s="149" t="s">
         <v>164</v>
       </c>
-      <c r="AB16" s="95"/>
-[...4 lines deleted...]
-      <c r="AD16" s="89"/>
+      <c r="AB16" s="150"/>
+      <c r="AC16" s="93">
+        <f>[1]Hoja1!$C2950</f>
+        <v>2047.9936479991943</v>
+      </c>
+      <c r="AD16" s="93"/>
       <c r="AE16" s="4"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="58" t="s">
+      <c r="AI16" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="AJ16" s="58"/>
-      <c r="AK16" s="94" t="s">
+      <c r="AJ16" s="64"/>
+      <c r="AK16" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="AL16" s="95"/>
-      <c r="AM16" s="89">
+      <c r="AL16" s="100"/>
+      <c r="AM16" s="93">
         <f>[1]Hoja1!$C3076</f>
-        <v>1965.2698290106302</v>
-[...2 lines deleted...]
-      <c r="AO16" s="148" t="s">
+        <v>2063.5333204611616</v>
+      </c>
+      <c r="AN16" s="93"/>
+      <c r="AO16" s="168" t="s">
         <v>73</v>
       </c>
-      <c r="AP16" s="149"/>
-[...1 lines deleted...]
-      <c r="AR16" s="150"/>
+      <c r="AP16" s="169"/>
+      <c r="AQ16" s="169"/>
+      <c r="AR16" s="170"/>
       <c r="AS16" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT16" s="62"/>
       <c r="AU16" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV16" s="62"/>
       <c r="AW16" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX16" s="137"/>
+      <c r="AX16" s="76"/>
     </row>
     <row r="17" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="98" t="s">
+      <c r="E17" s="103" t="s">
         <v>271</v>
       </c>
-      <c r="F17" s="98"/>
-      <c r="G17" s="122" t="s">
+      <c r="F17" s="103"/>
+      <c r="G17" s="135" t="s">
         <v>272</v>
       </c>
-      <c r="H17" s="122"/>
-      <c r="I17" s="87">
+      <c r="H17" s="135"/>
+      <c r="I17" s="91">
         <f>[1]Hoja1!$C3025</f>
-        <v>4937.9172738179359</v>
-[...1 lines deleted...]
-      <c r="J17" s="87"/>
+        <v>5184.8131375088333</v>
+      </c>
+      <c r="J17" s="91"/>
       <c r="K17" s="4"/>
       <c r="N17" s="5"/>
-      <c r="O17" s="98" t="s">
+      <c r="O17" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="P17" s="98"/>
-      <c r="Q17" s="96" t="s">
+      <c r="P17" s="103"/>
+      <c r="Q17" s="101" t="s">
         <v>105</v>
       </c>
-      <c r="R17" s="97"/>
-      <c r="S17" s="133">
+      <c r="R17" s="102"/>
+      <c r="S17" s="147">
         <f>[1]Hoja1!$C2962</f>
-        <v>24928.753844562041</v>
-[...1 lines deleted...]
-      <c r="T17" s="133"/>
+        <v>26175.191536790146</v>
+      </c>
+      <c r="T17" s="147"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
-      <c r="Y17" s="98"/>
-[...4 lines deleted...]
-      <c r="AD17" s="132"/>
+      <c r="Y17" s="103" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z17" s="103"/>
+      <c r="AA17" s="154" t="s">
+        <v>294</v>
+      </c>
+      <c r="AB17" s="155"/>
+      <c r="AC17" s="151">
+        <f>[1]Hoja1!$C2951</f>
+        <v>4095.9346821602894</v>
+      </c>
+      <c r="AD17" s="151"/>
       <c r="AE17" s="4"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="98" t="s">
+      <c r="AI17" s="103" t="s">
         <v>63</v>
       </c>
-      <c r="AJ17" s="98"/>
-      <c r="AK17" s="96" t="s">
+      <c r="AJ17" s="103"/>
+      <c r="AK17" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="AL17" s="97"/>
-      <c r="AM17" s="87">
+      <c r="AL17" s="102"/>
+      <c r="AM17" s="91">
         <f>[1]Hoja1!$C3077</f>
-        <v>4179.5778235770977</v>
-[...1 lines deleted...]
-      <c r="AN17" s="87"/>
+        <v>4388.5567147559523</v>
+      </c>
+      <c r="AN17" s="91"/>
       <c r="AO17" s="4"/>
       <c r="AR17" s="5"/>
-      <c r="AS17" s="75" t="s">
+      <c r="AS17" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="AT17" s="59"/>
-      <c r="AU17" s="144" t="s">
+      <c r="AT17" s="66"/>
+      <c r="AU17" s="164" t="s">
         <v>111</v>
       </c>
-      <c r="AV17" s="145"/>
-      <c r="AW17" s="146">
+      <c r="AV17" s="165"/>
+      <c r="AW17" s="166">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1382.1738782606465</v>
-[...1 lines deleted...]
-      <c r="AX17" s="147"/>
+        <v>1451.282572173679</v>
+      </c>
+      <c r="AX17" s="167"/>
     </row>
     <row r="18" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="58" t="s">
+      <c r="E18" s="64" t="s">
         <v>273</v>
       </c>
-      <c r="F18" s="58"/>
-      <c r="G18" s="122" t="s">
+      <c r="F18" s="64"/>
+      <c r="G18" s="136" t="s">
         <v>274</v>
       </c>
-      <c r="H18" s="122"/>
-      <c r="I18" s="71">
+      <c r="H18" s="136"/>
+      <c r="I18" s="131">
         <f>[1]Hoja1!$C$3648</f>
-        <v>5496.743045651102</v>
-[...1 lines deleted...]
-      <c r="J18" s="71"/>
+        <v>5771.5801979336575</v>
+      </c>
+      <c r="J18" s="131"/>
       <c r="K18" s="4"/>
       <c r="N18" s="5"/>
-      <c r="O18" s="58"/>
-[...4 lines deleted...]
-      <c r="T18" s="119"/>
+      <c r="O18" s="64"/>
+      <c r="P18" s="64"/>
+      <c r="Q18" s="142"/>
+      <c r="R18" s="143"/>
+      <c r="S18" s="125"/>
+      <c r="T18" s="125"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
-      <c r="Y18" s="58"/>
-[...4 lines deleted...]
-      <c r="AD18" s="119"/>
+      <c r="Y18" s="64"/>
+      <c r="Z18" s="64"/>
+      <c r="AA18" s="142"/>
+      <c r="AB18" s="143"/>
+      <c r="AC18" s="125"/>
+      <c r="AD18" s="125"/>
       <c r="AE18" s="4"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="58" t="s">
+      <c r="AI18" s="64" t="s">
         <v>64</v>
       </c>
-      <c r="AJ18" s="58"/>
-      <c r="AK18" s="94" t="s">
+      <c r="AJ18" s="64"/>
+      <c r="AK18" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="AL18" s="95"/>
-      <c r="AM18" s="89">
+      <c r="AL18" s="100"/>
+      <c r="AM18" s="93">
         <f>[1]Hoja1!$C3078</f>
-        <v>4472.7013746180783</v>
-[...1 lines deleted...]
-      <c r="AN18" s="89"/>
+        <v>4696.3364433489824</v>
+      </c>
+      <c r="AN18" s="93"/>
       <c r="AO18" s="4"/>
       <c r="AR18" s="5"/>
-      <c r="AS18" s="74" t="s">
+      <c r="AS18" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="AT18" s="58"/>
-      <c r="AU18" s="94" t="s">
+      <c r="AT18" s="64"/>
+      <c r="AU18" s="99" t="s">
         <v>112</v>
       </c>
-      <c r="AV18" s="95"/>
-[...4 lines deleted...]
-      <c r="AX18" s="90"/>
+      <c r="AV18" s="100"/>
+      <c r="AW18" s="93">
+        <f>[1]Hoja1!$C$3032</f>
+        <v>2125.7744386553832</v>
+      </c>
+      <c r="AX18" s="94"/>
     </row>
     <row r="19" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="23"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="98" t="s">
+      <c r="E19" s="103" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="98"/>
-      <c r="G19" s="122" t="s">
+      <c r="F19" s="103"/>
+      <c r="G19" s="128" t="s">
         <v>267</v>
       </c>
-      <c r="H19" s="122"/>
-      <c r="I19" s="71">
+      <c r="H19" s="128"/>
+      <c r="I19" s="132">
         <f>[1]Hoja1!$C3026</f>
-        <v>8546.3580215028414</v>
-[...1 lines deleted...]
-      <c r="J19" s="71"/>
+        <v>8973.6759225779842</v>
+      </c>
+      <c r="J19" s="132"/>
       <c r="K19" s="4"/>
       <c r="N19" s="5"/>
-      <c r="O19" s="98"/>
-[...4 lines deleted...]
-      <c r="T19" s="134"/>
+      <c r="O19" s="103"/>
+      <c r="P19" s="103"/>
+      <c r="Q19" s="144"/>
+      <c r="R19" s="145"/>
+      <c r="S19" s="148"/>
+      <c r="T19" s="148"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
-      <c r="Y19" s="98"/>
-[...4 lines deleted...]
-      <c r="AD19" s="132"/>
+      <c r="Y19" s="103"/>
+      <c r="Z19" s="103"/>
+      <c r="AA19" s="144"/>
+      <c r="AB19" s="145"/>
+      <c r="AC19" s="146"/>
+      <c r="AD19" s="146"/>
       <c r="AE19" s="4"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="59"/>
-[...4 lines deleted...]
-      <c r="AN19" s="134"/>
+      <c r="AI19" s="66"/>
+      <c r="AJ19" s="66"/>
+      <c r="AK19" s="156"/>
+      <c r="AL19" s="157"/>
+      <c r="AM19" s="148"/>
+      <c r="AN19" s="148"/>
       <c r="AO19" s="4"/>
       <c r="AR19" s="5"/>
-      <c r="AS19" s="75" t="s">
+      <c r="AS19" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="AT19" s="59"/>
-      <c r="AU19" s="144" t="s">
+      <c r="AT19" s="66"/>
+      <c r="AU19" s="164" t="s">
         <v>113</v>
       </c>
-      <c r="AV19" s="145"/>
-[...4 lines deleted...]
-      <c r="AX19" s="147"/>
+      <c r="AV19" s="165"/>
+      <c r="AW19" s="166">
+        <f>[1]Hoja1!$C$3033</f>
+        <v>2886.675765241494</v>
+      </c>
+      <c r="AX19" s="167"/>
     </row>
     <row r="20" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="24"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="98" t="s">
+      <c r="E20" s="134" t="s">
         <v>64</v>
       </c>
-      <c r="F20" s="98"/>
-      <c r="G20" s="122" t="s">
+      <c r="F20" s="134"/>
+      <c r="G20" s="136" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="122"/>
-      <c r="I20" s="71">
+      <c r="H20" s="136"/>
+      <c r="I20" s="70">
         <f>[1]Hoja1!$C3027</f>
-        <v>8394.4627060516377</v>
-[...1 lines deleted...]
-      <c r="J20" s="71"/>
+        <v>8814.1858413542213</v>
+      </c>
+      <c r="J20" s="133"/>
       <c r="K20" s="6"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
-      <c r="O20" s="58"/>
-[...4 lines deleted...]
-      <c r="T20" s="119"/>
+      <c r="O20" s="64"/>
+      <c r="P20" s="64"/>
+      <c r="Q20" s="142"/>
+      <c r="R20" s="143"/>
+      <c r="S20" s="125"/>
+      <c r="T20" s="125"/>
       <c r="U20" s="6"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="8"/>
-      <c r="Y20" s="58"/>
-[...4 lines deleted...]
-      <c r="AD20" s="119"/>
+      <c r="Y20" s="64"/>
+      <c r="Z20" s="64"/>
+      <c r="AA20" s="142"/>
+      <c r="AB20" s="143"/>
+      <c r="AC20" s="125"/>
+      <c r="AD20" s="125"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="8"/>
-      <c r="AI20" s="58"/>
-[...4 lines deleted...]
-      <c r="AN20" s="119"/>
+      <c r="AI20" s="64"/>
+      <c r="AJ20" s="64"/>
+      <c r="AK20" s="142"/>
+      <c r="AL20" s="143"/>
+      <c r="AM20" s="125"/>
+      <c r="AN20" s="125"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="8"/>
       <c r="AS20" s="9"/>
       <c r="AT20" s="11"/>
       <c r="AU20" s="9"/>
       <c r="AV20" s="11"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="25"/>
     </row>
     <row r="21" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="123" t="s">
+      <c r="A21" s="129" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="124"/>
-[...1 lines deleted...]
-      <c r="D21" s="75"/>
+      <c r="B21" s="130"/>
+      <c r="C21" s="130"/>
+      <c r="D21" s="65"/>
       <c r="E21" s="62" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="62"/>
       <c r="G21" s="62" t="s">
         <v>4</v>
       </c>
       <c r="H21" s="62"/>
-      <c r="I21" s="62" t="s">
+      <c r="I21" s="171" t="s">
         <v>5</v>
       </c>
-      <c r="J21" s="62"/>
-      <c r="K21" s="155" t="s">
+      <c r="J21" s="172"/>
+      <c r="K21" s="178" t="s">
         <v>93</v>
       </c>
-      <c r="L21" s="156"/>
-[...1 lines deleted...]
-      <c r="N21" s="157"/>
+      <c r="L21" s="179"/>
+      <c r="M21" s="179"/>
+      <c r="N21" s="180"/>
       <c r="O21" s="62" t="s">
         <v>3</v>
       </c>
       <c r="P21" s="62"/>
       <c r="Q21" s="62" t="s">
         <v>4</v>
       </c>
       <c r="R21" s="62"/>
       <c r="S21" s="62" t="s">
         <v>5</v>
       </c>
       <c r="T21" s="62"/>
-      <c r="U21" s="148" t="s">
+      <c r="U21" s="168" t="s">
         <v>119</v>
       </c>
-      <c r="V21" s="149"/>
-[...1 lines deleted...]
-      <c r="X21" s="150"/>
+      <c r="V21" s="169"/>
+      <c r="W21" s="169"/>
+      <c r="X21" s="170"/>
       <c r="Y21" s="62" t="s">
         <v>3</v>
       </c>
       <c r="Z21" s="62"/>
       <c r="AA21" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AB21" s="62"/>
       <c r="AC21" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AD21" s="62"/>
-      <c r="AE21" s="125" t="s">
+      <c r="AE21" s="137" t="s">
         <v>183</v>
       </c>
-      <c r="AF21" s="126"/>
-[...1 lines deleted...]
-      <c r="AH21" s="127"/>
+      <c r="AF21" s="138"/>
+      <c r="AG21" s="138"/>
+      <c r="AH21" s="139"/>
       <c r="AI21" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AJ21" s="62"/>
       <c r="AK21" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AL21" s="62"/>
-      <c r="AM21" s="57" t="s">
+      <c r="AM21" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AN21" s="57"/>
+      <c r="AN21" s="104"/>
       <c r="AO21" s="16" t="s">
         <v>181</v>
       </c>
       <c r="AP21" s="17"/>
       <c r="AQ21" s="17"/>
       <c r="AR21" s="18"/>
       <c r="AS21" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT21" s="62"/>
       <c r="AU21" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV21" s="62"/>
-      <c r="AW21" s="57" t="s">
+      <c r="AW21" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AX21" s="99"/>
+      <c r="AX21" s="105"/>
     </row>
     <row r="22" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3"/>
-      <c r="E22" s="58" t="s">
+      <c r="E22" s="64" t="s">
         <v>75</v>
       </c>
-      <c r="F22" s="58"/>
-      <c r="G22" s="94" t="s">
+      <c r="F22" s="64"/>
+      <c r="G22" s="99" t="s">
         <v>82</v>
       </c>
-      <c r="H22" s="95"/>
-      <c r="I22" s="89">
+      <c r="H22" s="100"/>
+      <c r="I22" s="93">
         <f>[1]Hoja1!$C3009</f>
-        <v>559.22663917106399</v>
-[...2 lines deleted...]
-      <c r="O22" s="58" t="s">
+        <v>587.18797112961727</v>
+      </c>
+      <c r="J22" s="93"/>
+      <c r="O22" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="P22" s="58"/>
-      <c r="Q22" s="94" t="s">
+      <c r="P22" s="64"/>
+      <c r="Q22" s="99" t="s">
         <v>107</v>
       </c>
-      <c r="R22" s="95"/>
-      <c r="S22" s="89">
+      <c r="R22" s="100"/>
+      <c r="S22" s="93">
         <f>[1]Hoja1!$C2952</f>
-        <v>418.95647651885537</v>
-[...2 lines deleted...]
-      <c r="Y22" s="58" t="s">
+        <v>439.90430034479817</v>
+      </c>
+      <c r="T22" s="93"/>
+      <c r="Y22" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="Z22" s="58"/>
-      <c r="AA22" s="94" t="s">
+      <c r="Z22" s="64"/>
+      <c r="AA22" s="99" t="s">
         <v>165</v>
       </c>
-      <c r="AB22" s="95"/>
-      <c r="AC22" s="89">
+      <c r="AB22" s="100"/>
+      <c r="AC22" s="93">
         <f>[1]Hoja1!$C2999</f>
-        <v>8836.2018096076008</v>
-[...1 lines deleted...]
-      <c r="AD22" s="89"/>
+        <v>9278.0119000879804</v>
+      </c>
+      <c r="AD22" s="93"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="3"/>
-      <c r="AI22" s="58" t="s">
+      <c r="AI22" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AJ22" s="58"/>
-      <c r="AK22" s="94" t="s">
+      <c r="AJ22" s="64"/>
+      <c r="AK22" s="99" t="s">
         <v>239</v>
       </c>
-      <c r="AL22" s="95"/>
-      <c r="AM22" s="117">
+      <c r="AL22" s="100"/>
+      <c r="AM22" s="95">
         <f>[1]Hoja1!$C3061</f>
         <v>11040.972884280982</v>
       </c>
-      <c r="AN22" s="117"/>
+      <c r="AN22" s="95"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="58" t="s">
+      <c r="AS22" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AT22" s="58"/>
-      <c r="AU22" s="94" t="s">
+      <c r="AT22" s="64"/>
+      <c r="AU22" s="99" t="s">
         <v>177</v>
       </c>
-      <c r="AV22" s="95"/>
-      <c r="AW22" s="89">
+      <c r="AV22" s="100"/>
+      <c r="AW22" s="93">
         <f>[1]Hoja1!$C3037</f>
-        <v>2393.7459026361776</v>
-[...1 lines deleted...]
-      <c r="AX22" s="90"/>
+        <v>2513.4331977679863</v>
+      </c>
+      <c r="AX22" s="94"/>
     </row>
     <row r="23" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="98" t="s">
+      <c r="E23" s="103" t="s">
         <v>76</v>
       </c>
-      <c r="F23" s="98"/>
-      <c r="G23" s="96" t="s">
+      <c r="F23" s="103"/>
+      <c r="G23" s="101" t="s">
         <v>84</v>
       </c>
-      <c r="H23" s="97"/>
-      <c r="I23" s="87">
+      <c r="H23" s="102"/>
+      <c r="I23" s="91">
         <f>[1]Hoja1!$C3010</f>
-        <v>836.20926685165159</v>
-[...2 lines deleted...]
-      <c r="O23" s="98" t="s">
+        <v>878.01973019423428</v>
+      </c>
+      <c r="J23" s="91"/>
+      <c r="O23" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="P23" s="98"/>
-      <c r="Q23" s="96" t="s">
+      <c r="P23" s="103"/>
+      <c r="Q23" s="101" t="s">
         <v>106</v>
       </c>
-      <c r="R23" s="97"/>
-      <c r="S23" s="87">
+      <c r="R23" s="102"/>
+      <c r="S23" s="91">
         <f>[1]Hoja1!$C2953</f>
-        <v>795.75507133561803</v>
-[...2 lines deleted...]
-      <c r="Y23" s="98" t="s">
+        <v>835.54282490239871</v>
+      </c>
+      <c r="T23" s="91"/>
+      <c r="Y23" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Z23" s="98"/>
-      <c r="AA23" s="96" t="s">
+      <c r="Z23" s="103"/>
+      <c r="AA23" s="101" t="s">
         <v>167</v>
       </c>
-      <c r="AB23" s="97"/>
-      <c r="AC23" s="159">
+      <c r="AB23" s="102"/>
+      <c r="AC23" s="140">
         <f>[1]Hoja1!$C3000</f>
-        <v>13124.747401645045</v>
-[...1 lines deleted...]
-      <c r="AD23" s="159"/>
+        <v>13780.984771727299</v>
+      </c>
+      <c r="AD23" s="140"/>
       <c r="AE23" s="4"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="98" t="s">
+      <c r="AI23" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AJ23" s="98"/>
-      <c r="AK23" s="96" t="s">
+      <c r="AJ23" s="103"/>
+      <c r="AK23" s="101" t="s">
         <v>240</v>
       </c>
-      <c r="AL23" s="97"/>
-      <c r="AM23" s="118">
+      <c r="AL23" s="102"/>
+      <c r="AM23" s="140">
         <f>[1]Hoja1!$C3062</f>
         <v>12314.935701659952</v>
       </c>
-      <c r="AN23" s="118"/>
+      <c r="AN23" s="140"/>
       <c r="AO23" s="4"/>
       <c r="AR23" s="5"/>
-      <c r="AS23" s="98" t="s">
+      <c r="AS23" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AT23" s="98"/>
-      <c r="AU23" s="96" t="s">
+      <c r="AT23" s="103"/>
+      <c r="AU23" s="101" t="s">
         <v>178</v>
       </c>
-      <c r="AV23" s="97"/>
-      <c r="AW23" s="87">
+      <c r="AV23" s="102"/>
+      <c r="AW23" s="91">
         <f>[1]Hoja1!$C3038</f>
-        <v>2725.9814117234691</v>
-[...1 lines deleted...]
-      <c r="AX23" s="88"/>
+        <v>2862.2804823096426</v>
+      </c>
+      <c r="AX23" s="92"/>
     </row>
     <row r="24" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="58" t="s">
+      <c r="E24" s="64" t="s">
         <v>78</v>
       </c>
-      <c r="F24" s="58"/>
-      <c r="G24" s="94" t="s">
+      <c r="F24" s="64"/>
+      <c r="G24" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="H24" s="95"/>
-      <c r="I24" s="89">
+      <c r="H24" s="100"/>
+      <c r="I24" s="93">
         <f>[1]Hoja1!$C3011</f>
-        <v>836.20926685165159</v>
-[...2 lines deleted...]
-      <c r="O24" s="58" t="s">
+        <v>878.01973019423428</v>
+      </c>
+      <c r="J24" s="93"/>
+      <c r="O24" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="P24" s="58"/>
-      <c r="Q24" s="94" t="s">
+      <c r="P24" s="64"/>
+      <c r="Q24" s="99" t="s">
         <v>108</v>
       </c>
-      <c r="R24" s="95"/>
-      <c r="S24" s="89">
+      <c r="R24" s="100"/>
+      <c r="S24" s="93">
         <f>[1]Hoja1!$C2954</f>
-        <v>1538.7626821263832</v>
-[...2 lines deleted...]
-      <c r="Y24" s="58" t="s">
+        <v>1615.700816232702</v>
+      </c>
+      <c r="T24" s="93"/>
+      <c r="Y24" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="Z24" s="58"/>
-      <c r="AA24" s="94" t="s">
+      <c r="Z24" s="64"/>
+      <c r="AA24" s="99" t="s">
         <v>166</v>
       </c>
-      <c r="AB24" s="95"/>
-      <c r="AC24" s="117">
+      <c r="AB24" s="100"/>
+      <c r="AC24" s="123">
         <f>[1]Hoja1!$C3001</f>
-        <v>18579.349268399801</v>
-[...1 lines deleted...]
-      <c r="AD24" s="117"/>
+        <v>19508.316731819792</v>
+      </c>
+      <c r="AD24" s="123"/>
       <c r="AE24" s="4"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="58" t="s">
+      <c r="AI24" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AJ24" s="58"/>
-      <c r="AK24" s="94" t="s">
+      <c r="AJ24" s="64"/>
+      <c r="AK24" s="99" t="s">
         <v>241</v>
       </c>
-      <c r="AL24" s="95"/>
-      <c r="AM24" s="117">
+      <c r="AL24" s="100"/>
+      <c r="AM24" s="95">
         <f>[1]Hoja1!$C3063</f>
         <v>13843.675038653282</v>
       </c>
-      <c r="AN24" s="117"/>
+      <c r="AN24" s="95"/>
       <c r="AO24" s="4"/>
       <c r="AR24" s="5"/>
-      <c r="AS24" s="58" t="s">
+      <c r="AS24" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AT24" s="58"/>
-      <c r="AU24" s="94" t="s">
+      <c r="AT24" s="64"/>
+      <c r="AU24" s="99" t="s">
         <v>179</v>
       </c>
-      <c r="AV24" s="95"/>
-      <c r="AW24" s="89">
+      <c r="AV24" s="100"/>
+      <c r="AW24" s="93">
         <f>[1]Hoja1!$C3039</f>
-        <v>3260.153842276015</v>
-[...1 lines deleted...]
-      <c r="AX24" s="90"/>
+        <v>3423.161534389817</v>
+      </c>
+      <c r="AX24" s="94"/>
     </row>
     <row r="25" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="98" t="s">
+      <c r="E25" s="103" t="s">
         <v>79</v>
       </c>
-      <c r="F25" s="98"/>
-      <c r="G25" s="96" t="s">
+      <c r="F25" s="103"/>
+      <c r="G25" s="101" t="s">
         <v>85</v>
       </c>
-      <c r="H25" s="97"/>
-      <c r="I25" s="87">
+      <c r="H25" s="102"/>
+      <c r="I25" s="91">
         <f>[1]Hoja1!$C3012</f>
-        <v>1023.881992210096</v>
-[...2 lines deleted...]
-      <c r="O25" s="98" t="s">
+        <v>1075.0760918206004</v>
+      </c>
+      <c r="J25" s="91"/>
+      <c r="O25" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="P25" s="98"/>
-      <c r="Q25" s="96" t="s">
+      <c r="P25" s="103"/>
+      <c r="Q25" s="101" t="s">
         <v>109</v>
       </c>
-      <c r="R25" s="97"/>
-      <c r="S25" s="87">
+      <c r="R25" s="102"/>
+      <c r="S25" s="91">
         <f>[1]Hoja1!$C2955</f>
-        <v>2220.7048351109474</v>
-[...2 lines deleted...]
-      <c r="U25" s="108" t="s">
+        <v>2331.7400768664952</v>
+      </c>
+      <c r="T25" s="91"/>
+      <c r="U25" s="114" t="s">
         <v>115</v>
       </c>
-      <c r="V25" s="109"/>
-[...1 lines deleted...]
-      <c r="X25" s="110"/>
+      <c r="V25" s="115"/>
+      <c r="W25" s="115"/>
+      <c r="X25" s="116"/>
       <c r="Y25" s="62" t="s">
         <v>3</v>
       </c>
       <c r="Z25" s="62"/>
       <c r="AA25" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AB25" s="62"/>
-      <c r="AC25" s="118" t="s">
+      <c r="AC25" s="124" t="s">
         <v>5</v>
       </c>
-      <c r="AD25" s="118"/>
+      <c r="AD25" s="124"/>
       <c r="AE25" s="4"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="98" t="s">
+      <c r="AI25" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AJ25" s="98"/>
-      <c r="AK25" s="96" t="s">
+      <c r="AJ25" s="103"/>
+      <c r="AK25" s="101" t="s">
         <v>242</v>
       </c>
-      <c r="AL25" s="97"/>
-      <c r="AM25" s="118">
+      <c r="AL25" s="102"/>
+      <c r="AM25" s="140">
         <f>[1]Hoja1!$C3064</f>
         <v>15966.942580984554</v>
       </c>
-      <c r="AN25" s="118"/>
+      <c r="AN25" s="140"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="8"/>
-      <c r="AS25" s="98"/>
-[...4 lines deleted...]
-      <c r="AX25" s="164"/>
+      <c r="AS25" s="103"/>
+      <c r="AT25" s="103"/>
+      <c r="AU25" s="144"/>
+      <c r="AV25" s="145"/>
+      <c r="AW25" s="146"/>
+      <c r="AX25" s="186"/>
     </row>
     <row r="26" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="58" t="s">
+      <c r="E26" s="64" t="s">
         <v>77</v>
       </c>
-      <c r="F26" s="58"/>
-      <c r="G26" s="94" t="s">
+      <c r="F26" s="64"/>
+      <c r="G26" s="99" t="s">
         <v>86</v>
       </c>
-      <c r="H26" s="95"/>
-      <c r="I26" s="89">
+      <c r="H26" s="100"/>
+      <c r="I26" s="93">
         <f>[1]Hoja1!$C3013</f>
-        <v>1182.3582131250939</v>
-[...2 lines deleted...]
-      <c r="O26" s="58" t="s">
+        <v>1241.4761237813486</v>
+      </c>
+      <c r="J26" s="93"/>
+      <c r="O26" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="P26" s="58"/>
-      <c r="Q26" s="94" t="s">
+      <c r="P26" s="64"/>
+      <c r="Q26" s="99" t="s">
         <v>110</v>
       </c>
-      <c r="R26" s="95"/>
-      <c r="S26" s="89">
+      <c r="R26" s="100"/>
+      <c r="S26" s="93">
         <f>[1]Hoja1!$C2956</f>
-        <v>4618.5596279605616</v>
-[...2 lines deleted...]
-      <c r="Y26" s="58" t="s">
+        <v>4849.4876093585899</v>
+      </c>
+      <c r="T26" s="93"/>
+      <c r="Y26" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="Z26" s="58"/>
-      <c r="AA26" s="94" t="s">
+      <c r="Z26" s="64"/>
+      <c r="AA26" s="99" t="s">
         <v>168</v>
       </c>
-      <c r="AB26" s="95"/>
-      <c r="AC26" s="89">
+      <c r="AB26" s="100"/>
+      <c r="AC26" s="93">
         <f>[1]Hoja1!$C3002</f>
-        <v>9250.8155566325786</v>
-[...1 lines deleted...]
-      <c r="AD26" s="89"/>
+        <v>9713.356334464208</v>
+      </c>
+      <c r="AD26" s="93"/>
       <c r="AE26" s="4"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="58" t="s">
+      <c r="AI26" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="AJ26" s="58"/>
-      <c r="AK26" s="94" t="s">
+      <c r="AJ26" s="64"/>
+      <c r="AK26" s="99" t="s">
         <v>243</v>
       </c>
-      <c r="AL26" s="95"/>
-      <c r="AM26" s="117">
+      <c r="AL26" s="100"/>
+      <c r="AM26" s="95">
         <f>[1]Hoja1!$C3065</f>
         <v>19330.572510885995</v>
       </c>
-      <c r="AN26" s="117"/>
+      <c r="AN26" s="95"/>
       <c r="AO26" s="19" t="s">
         <v>182</v>
       </c>
       <c r="AP26" s="20"/>
       <c r="AQ26" s="20"/>
       <c r="AR26" s="21"/>
       <c r="AS26" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT26" s="62"/>
       <c r="AU26" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV26" s="62"/>
-      <c r="AW26" s="57" t="s">
+      <c r="AW26" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AX26" s="99"/>
+      <c r="AX26" s="105"/>
     </row>
     <row r="27" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
       <c r="D27" s="5"/>
-      <c r="E27" s="98" t="s">
+      <c r="E27" s="103" t="s">
         <v>60</v>
       </c>
-      <c r="F27" s="98"/>
-      <c r="G27" s="96" t="s">
+      <c r="F27" s="103"/>
+      <c r="G27" s="101" t="s">
         <v>87</v>
       </c>
-      <c r="H27" s="97"/>
-      <c r="I27" s="87">
+      <c r="H27" s="102"/>
+      <c r="I27" s="91">
         <f>[1]Hoja1!$C3014</f>
-        <v>1182.3582131250939</v>
-[...1 lines deleted...]
-      <c r="J27" s="87"/>
+        <v>1241.4761237813486</v>
+      </c>
+      <c r="J27" s="91"/>
       <c r="K27" s="6"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="9"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="11"/>
       <c r="S27" s="9"/>
       <c r="T27" s="11"/>
-      <c r="Y27" s="98" t="s">
+      <c r="Y27" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Z27" s="98"/>
-      <c r="AA27" s="96" t="s">
+      <c r="Z27" s="103"/>
+      <c r="AA27" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="AB27" s="97"/>
-      <c r="AC27" s="118">
+      <c r="AB27" s="102"/>
+      <c r="AC27" s="182">
         <f>[1]Hoja1!$C3003</f>
-        <v>14368.555237108485</v>
-[...1 lines deleted...]
-      <c r="AD27" s="118"/>
+        <v>15086.982998963913</v>
+      </c>
+      <c r="AD27" s="182"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="8"/>
-      <c r="AI27" s="98" t="s">
+      <c r="AI27" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AJ27" s="98"/>
-      <c r="AK27" s="96" t="s">
+      <c r="AJ27" s="103"/>
+      <c r="AK27" s="101" t="s">
         <v>244</v>
       </c>
-      <c r="AL27" s="97"/>
-      <c r="AM27" s="118">
+      <c r="AL27" s="102"/>
+      <c r="AM27" s="182">
         <f>[1]Hoja1!$C3066</f>
         <v>23611.991534272278</v>
       </c>
-      <c r="AN27" s="118"/>
+      <c r="AN27" s="182"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="3"/>
-      <c r="AS27" s="58"/>
-[...4 lines deleted...]
-      <c r="AX27" s="165"/>
+      <c r="AS27" s="64"/>
+      <c r="AT27" s="64"/>
+      <c r="AU27" s="142"/>
+      <c r="AV27" s="143"/>
+      <c r="AW27" s="125"/>
+      <c r="AX27" s="187"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23"/>
       <c r="D28" s="5"/>
-      <c r="E28" s="58" t="s">
+      <c r="E28" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="F28" s="58"/>
-      <c r="G28" s="94" t="s">
+      <c r="F28" s="64"/>
+      <c r="G28" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="H28" s="95"/>
-      <c r="I28" s="151">
+      <c r="H28" s="100"/>
+      <c r="I28" s="173">
         <f>[1]Hoja1!$C3015</f>
-        <v>2209.814605764765</v>
-[...2 lines deleted...]
-      <c r="K28" s="158" t="s">
+        <v>2320.305336053003</v>
+      </c>
+      <c r="J28" s="174"/>
+      <c r="K28" s="181" t="s">
         <v>114</v>
       </c>
-      <c r="L28" s="124"/>
-[...1 lines deleted...]
-      <c r="N28" s="75"/>
+      <c r="L28" s="130"/>
+      <c r="M28" s="130"/>
+      <c r="N28" s="65"/>
       <c r="O28" s="62" t="s">
         <v>3</v>
       </c>
       <c r="P28" s="62"/>
       <c r="Q28" s="62" t="s">
         <v>4</v>
       </c>
       <c r="R28" s="62"/>
       <c r="S28" s="62" t="s">
         <v>5</v>
       </c>
       <c r="T28" s="62"/>
-      <c r="Y28" s="58" t="s">
+      <c r="Y28" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="Z28" s="58"/>
-      <c r="AA28" s="94" t="s">
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="AB28" s="95"/>
-      <c r="AC28" s="117">
+      <c r="AB28" s="100"/>
+      <c r="AC28" s="177">
         <f>[1]Hoja1!$C3004</f>
-        <v>19978.643522549763</v>
-[...2 lines deleted...]
-      <c r="AE28" s="161" t="s">
+        <v>20977.575698677258</v>
+      </c>
+      <c r="AD28" s="177"/>
+      <c r="AE28" s="183" t="s">
         <v>120</v>
       </c>
-      <c r="AF28" s="162"/>
-[...1 lines deleted...]
-      <c r="AH28" s="163"/>
+      <c r="AF28" s="184"/>
+      <c r="AG28" s="184"/>
+      <c r="AH28" s="185"/>
       <c r="AI28" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AJ28" s="62"/>
       <c r="AK28" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AL28" s="62"/>
-      <c r="AM28" s="57" t="s">
+      <c r="AM28" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AN28" s="57"/>
+      <c r="AN28" s="104"/>
       <c r="AO28" s="4"/>
       <c r="AR28" s="5"/>
-      <c r="AS28" s="98"/>
-[...4 lines deleted...]
-      <c r="AX28" s="164"/>
+      <c r="AS28" s="103"/>
+      <c r="AT28" s="103"/>
+      <c r="AU28" s="144"/>
+      <c r="AV28" s="145"/>
+      <c r="AW28" s="146"/>
+      <c r="AX28" s="186"/>
     </row>
     <row r="29" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23"/>
       <c r="D29" s="5"/>
-      <c r="E29" s="98" t="s">
+      <c r="E29" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="F29" s="98"/>
-      <c r="G29" s="96" t="s">
+      <c r="F29" s="103"/>
+      <c r="G29" s="101" t="s">
         <v>89</v>
       </c>
-      <c r="H29" s="97"/>
-      <c r="I29" s="153">
+      <c r="H29" s="102"/>
+      <c r="I29" s="175">
         <f>[1]Hoja1!$C3016</f>
-        <v>2376.2747678261976</v>
-[...2 lines deleted...]
-      <c r="O29" s="58" t="s">
+        <v>2495.0885062175066</v>
+      </c>
+      <c r="J29" s="176"/>
+      <c r="O29" s="64" t="s">
         <v>75</v>
       </c>
-      <c r="P29" s="58"/>
-      <c r="Q29" s="94" t="s">
+      <c r="P29" s="64"/>
+      <c r="Q29" s="99" t="s">
         <v>258</v>
       </c>
-      <c r="R29" s="95"/>
-      <c r="S29" s="151">
+      <c r="R29" s="100"/>
+      <c r="S29" s="173">
         <f>[1]Hoja1!$C3028</f>
-        <v>834.50558066559222</v>
-[...2 lines deleted...]
-      <c r="Y29" s="98" t="s">
+        <v>876.23085969887177</v>
+      </c>
+      <c r="T29" s="174"/>
+      <c r="Y29" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="Z29" s="98"/>
-      <c r="AA29" s="96" t="s">
+      <c r="Z29" s="103"/>
+      <c r="AA29" s="101" t="s">
         <v>171</v>
       </c>
-      <c r="AB29" s="97"/>
-      <c r="AC29" s="118">
+      <c r="AB29" s="102"/>
+      <c r="AC29" s="182">
         <f>[1]Hoja1!$C3005</f>
-        <v>23541.619232994934</v>
-[...1 lines deleted...]
-      <c r="AD29" s="118"/>
+        <v>24718.70019464468</v>
+      </c>
+      <c r="AD29" s="182"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="3"/>
-      <c r="AI29" s="58" t="s">
+      <c r="AI29" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AJ29" s="58"/>
-      <c r="AK29" s="94" t="s">
+      <c r="AJ29" s="64"/>
+      <c r="AK29" s="99" t="s">
         <v>174</v>
       </c>
-      <c r="AL29" s="95"/>
-      <c r="AM29" s="89">
+      <c r="AL29" s="100"/>
+      <c r="AM29" s="93">
         <f>[1]Hoja1!$C3034</f>
-        <v>368.0463246060271</v>
-[...1 lines deleted...]
-      <c r="AN29" s="89"/>
+        <v>386.44864083632842</v>
+      </c>
+      <c r="AN29" s="93"/>
       <c r="AO29" s="4"/>
       <c r="AR29" s="5"/>
-      <c r="AS29" s="58" t="s">
+      <c r="AS29" s="64" t="s">
         <v>184</v>
       </c>
-      <c r="AT29" s="58"/>
-      <c r="AU29" s="94" t="s">
+      <c r="AT29" s="64"/>
+      <c r="AU29" s="99" t="s">
         <v>180</v>
       </c>
-      <c r="AV29" s="95"/>
-      <c r="AW29" s="117">
+      <c r="AV29" s="100"/>
+      <c r="AW29" s="123">
         <f>[1]Hoja1!$C$2311</f>
         <v>69196.750360029953</v>
       </c>
-      <c r="AX29" s="166"/>
+      <c r="AX29" s="188"/>
     </row>
     <row r="30" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="23"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="58" t="s">
+      <c r="E30" s="64" t="s">
         <v>63</v>
       </c>
-      <c r="F30" s="58"/>
-      <c r="G30" s="94" t="s">
+      <c r="F30" s="64"/>
+      <c r="G30" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="H30" s="95"/>
-      <c r="I30" s="151">
+      <c r="H30" s="100"/>
+      <c r="I30" s="173">
         <f>[1]Hoja1!$C3017</f>
-        <v>3731.5404260305554</v>
-[...2 lines deleted...]
-      <c r="O30" s="98" t="s">
+        <v>3918.1174473320839</v>
+      </c>
+      <c r="J30" s="174"/>
+      <c r="O30" s="103" t="s">
         <v>76</v>
       </c>
-      <c r="P30" s="98"/>
-      <c r="Q30" s="96" t="s">
+      <c r="P30" s="103"/>
+      <c r="Q30" s="101" t="s">
         <v>254</v>
       </c>
-      <c r="R30" s="97"/>
-      <c r="S30" s="153">
+      <c r="R30" s="102"/>
+      <c r="S30" s="175">
         <f>[1]Hoja1!$C3029</f>
-        <v>1206.0427916724659</v>
-[...2 lines deleted...]
-      <c r="U30" s="105" t="s">
+        <v>1266.3449312560892</v>
+      </c>
+      <c r="T30" s="176"/>
+      <c r="U30" s="111" t="s">
         <v>116</v>
       </c>
-      <c r="V30" s="106"/>
-[...1 lines deleted...]
-      <c r="X30" s="107"/>
+      <c r="V30" s="112"/>
+      <c r="W30" s="112"/>
+      <c r="X30" s="113"/>
       <c r="Y30" s="62" t="s">
         <v>3</v>
       </c>
       <c r="Z30" s="62"/>
       <c r="AA30" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AB30" s="62"/>
       <c r="AC30" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AD30" s="62"/>
       <c r="AE30" s="4"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="98" t="s">
+      <c r="AI30" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AJ30" s="98"/>
-      <c r="AK30" s="96" t="s">
+      <c r="AJ30" s="103"/>
+      <c r="AK30" s="101" t="s">
         <v>175</v>
       </c>
-      <c r="AL30" s="97"/>
-      <c r="AM30" s="87">
+      <c r="AL30" s="102"/>
+      <c r="AM30" s="91">
         <f>[1]Hoja1!$C3035</f>
-        <v>432.86991370500573</v>
-[...1 lines deleted...]
-      <c r="AN30" s="87"/>
+        <v>454.51340939025596</v>
+      </c>
+      <c r="AN30" s="91"/>
       <c r="AO30" s="4"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="98"/>
-[...4 lines deleted...]
-      <c r="AX30" s="164"/>
+      <c r="AS30" s="103"/>
+      <c r="AT30" s="103"/>
+      <c r="AU30" s="144"/>
+      <c r="AV30" s="145"/>
+      <c r="AW30" s="146"/>
+      <c r="AX30" s="186"/>
     </row>
     <row r="31" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="23"/>
       <c r="D31" s="5"/>
-      <c r="E31" s="59" t="s">
+      <c r="E31" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="F31" s="59"/>
-      <c r="G31" s="96" t="s">
+      <c r="F31" s="66"/>
+      <c r="G31" s="101" t="s">
         <v>91</v>
       </c>
-      <c r="H31" s="97"/>
-      <c r="I31" s="153">
+      <c r="H31" s="102"/>
+      <c r="I31" s="175">
         <f>[1]Hoja1!$C3018</f>
-        <v>4233.643469551399</v>
-[...2 lines deleted...]
-      <c r="O31" s="58" t="s">
+        <v>4445.3256430289694</v>
+      </c>
+      <c r="J31" s="176"/>
+      <c r="O31" s="64" t="s">
         <v>78</v>
       </c>
-      <c r="P31" s="58"/>
-      <c r="Q31" s="94" t="s">
+      <c r="P31" s="64"/>
+      <c r="Q31" s="99" t="s">
         <v>257</v>
       </c>
-      <c r="R31" s="95"/>
-      <c r="S31" s="151">
+      <c r="R31" s="100"/>
+      <c r="S31" s="173">
         <f>[1]Hoja1!$C3030</f>
-        <v>1378.1150964644469</v>
-[...2 lines deleted...]
-      <c r="Y31" s="58" t="s">
+        <v>1447.0208512876691</v>
+      </c>
+      <c r="T31" s="174"/>
+      <c r="Y31" s="64" t="s">
         <v>117</v>
       </c>
-      <c r="Z31" s="58"/>
-      <c r="AA31" s="94" t="s">
+      <c r="Z31" s="64"/>
+      <c r="AA31" s="99" t="s">
         <v>172</v>
       </c>
-      <c r="AB31" s="95"/>
-      <c r="AC31" s="117">
+      <c r="AB31" s="100"/>
+      <c r="AC31" s="177">
         <f>[1]Hoja1!$C$3067</f>
         <v>64439.367267322756</v>
       </c>
-      <c r="AD31" s="117"/>
+      <c r="AD31" s="177"/>
       <c r="AE31" s="4"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="58" t="s">
+      <c r="AI31" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AJ31" s="58"/>
-      <c r="AK31" s="94" t="s">
+      <c r="AJ31" s="64"/>
+      <c r="AK31" s="99" t="s">
         <v>176</v>
       </c>
-      <c r="AL31" s="95"/>
-      <c r="AM31" s="89">
+      <c r="AL31" s="100"/>
+      <c r="AM31" s="93">
         <f>[1]Hoja1!$C3036</f>
-        <v>487.67181935657686</v>
-[...1 lines deleted...]
-      <c r="AN31" s="89"/>
+        <v>512.05541032440578</v>
+      </c>
+      <c r="AN31" s="93"/>
       <c r="AO31" s="4"/>
       <c r="AR31" s="5"/>
-      <c r="AS31" s="58"/>
-[...4 lines deleted...]
-      <c r="AX31" s="165"/>
+      <c r="AS31" s="64"/>
+      <c r="AT31" s="64"/>
+      <c r="AU31" s="142"/>
+      <c r="AV31" s="143"/>
+      <c r="AW31" s="125"/>
+      <c r="AX31" s="187"/>
     </row>
     <row r="32" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="58" t="s">
+      <c r="E32" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="58"/>
-      <c r="G32" s="94" t="s">
+      <c r="F32" s="64"/>
+      <c r="G32" s="99" t="s">
         <v>92</v>
       </c>
-      <c r="H32" s="95"/>
-      <c r="I32" s="117">
+      <c r="H32" s="100"/>
+      <c r="I32" s="177">
         <f>[1]Hoja1!$C3019</f>
-        <v>14319.966775194307</v>
-[...1 lines deleted...]
-      <c r="J32" s="117"/>
+        <v>15035.965113954024</v>
+      </c>
+      <c r="J32" s="177"/>
       <c r="K32" s="6"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="8"/>
       <c r="O32" s="12"/>
       <c r="P32" s="13"/>
-      <c r="Q32" s="130"/>
-[...2 lines deleted...]
-      <c r="T32" s="132"/>
+      <c r="Q32" s="144"/>
+      <c r="R32" s="145"/>
+      <c r="S32" s="146"/>
+      <c r="T32" s="146"/>
       <c r="U32" s="6"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="8"/>
-      <c r="Y32" s="98" t="s">
+      <c r="Y32" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="Z32" s="98"/>
-      <c r="AA32" s="96" t="s">
+      <c r="Z32" s="103"/>
+      <c r="AA32" s="101" t="s">
         <v>173</v>
       </c>
-      <c r="AB32" s="97"/>
-      <c r="AC32" s="160">
+      <c r="AB32" s="102"/>
+      <c r="AC32" s="97">
         <f>[1]Hoja1!$C$3068</f>
         <v>124847.90916699903</v>
       </c>
-      <c r="AD32" s="160"/>
+      <c r="AD32" s="97"/>
       <c r="AE32" s="6"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="8"/>
-      <c r="AI32" s="98"/>
-[...4 lines deleted...]
-      <c r="AN32" s="132"/>
+      <c r="AI32" s="103"/>
+      <c r="AJ32" s="103"/>
+      <c r="AK32" s="144"/>
+      <c r="AL32" s="145"/>
+      <c r="AM32" s="146"/>
+      <c r="AN32" s="146"/>
       <c r="AO32" s="6"/>
       <c r="AP32" s="7"/>
       <c r="AQ32" s="7"/>
       <c r="AR32" s="8"/>
-      <c r="AS32" s="98"/>
-[...4 lines deleted...]
-      <c r="AX32" s="164"/>
+      <c r="AS32" s="103"/>
+      <c r="AT32" s="103"/>
+      <c r="AU32" s="144"/>
+      <c r="AV32" s="145"/>
+      <c r="AW32" s="146"/>
+      <c r="AX32" s="186"/>
     </row>
     <row r="33" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="167" t="s">
+      <c r="A33" s="189" t="s">
         <v>121</v>
       </c>
-      <c r="B33" s="168"/>
-[...1 lines deleted...]
-      <c r="D33" s="169"/>
+      <c r="B33" s="190"/>
+      <c r="C33" s="190"/>
+      <c r="D33" s="191"/>
       <c r="E33" s="62" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="62"/>
       <c r="G33" s="62" t="s">
         <v>4</v>
       </c>
       <c r="H33" s="62"/>
       <c r="I33" s="62" t="s">
         <v>5</v>
       </c>
       <c r="J33" s="62"/>
-      <c r="K33" s="158" t="s">
+      <c r="K33" s="181" t="s">
         <v>122</v>
       </c>
-      <c r="L33" s="124"/>
-[...2 lines deleted...]
-      <c r="O33" s="57" t="s">
+      <c r="L33" s="130"/>
+      <c r="M33" s="130"/>
+      <c r="N33" s="65"/>
+      <c r="O33" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="P33" s="57"/>
-      <c r="Q33" s="57" t="s">
+      <c r="P33" s="104"/>
+      <c r="Q33" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="R33" s="57"/>
-      <c r="S33" s="57" t="s">
+      <c r="R33" s="104"/>
+      <c r="S33" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="T33" s="57"/>
-      <c r="U33" s="183" t="s">
+      <c r="T33" s="104"/>
+      <c r="U33" s="205" t="s">
         <v>123</v>
       </c>
-      <c r="V33" s="168"/>
-[...2 lines deleted...]
-      <c r="Y33" s="57" t="s">
+      <c r="V33" s="190"/>
+      <c r="W33" s="190"/>
+      <c r="X33" s="191"/>
+      <c r="Y33" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="Z33" s="57"/>
-      <c r="AA33" s="57" t="s">
+      <c r="Z33" s="104"/>
+      <c r="AA33" s="104" t="s">
         <v>4</v>
       </c>
-      <c r="AB33" s="57"/>
-      <c r="AC33" s="57" t="s">
+      <c r="AB33" s="104"/>
+      <c r="AC33" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AD33" s="57"/>
-      <c r="AE33" s="125" t="s">
+      <c r="AD33" s="104"/>
+      <c r="AE33" s="137" t="s">
         <v>124</v>
       </c>
-      <c r="AF33" s="126"/>
-[...1 lines deleted...]
-      <c r="AH33" s="127"/>
+      <c r="AF33" s="138"/>
+      <c r="AG33" s="138"/>
+      <c r="AH33" s="139"/>
       <c r="AI33" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AJ33" s="62"/>
       <c r="AK33" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AL33" s="62"/>
-      <c r="AM33" s="57" t="s">
+      <c r="AM33" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AN33" s="57"/>
-      <c r="AO33" s="148" t="s">
+      <c r="AN33" s="104"/>
+      <c r="AO33" s="168" t="s">
         <v>194</v>
       </c>
-      <c r="AP33" s="149"/>
-[...1 lines deleted...]
-      <c r="AR33" s="150"/>
+      <c r="AP33" s="169"/>
+      <c r="AQ33" s="169"/>
+      <c r="AR33" s="170"/>
       <c r="AS33" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT33" s="62"/>
       <c r="AU33" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV33" s="62"/>
-      <c r="AW33" s="57" t="s">
+      <c r="AW33" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AX33" s="99"/>
+      <c r="AX33" s="105"/>
     </row>
     <row r="34" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="170"/>
-[...3 lines deleted...]
-      <c r="E34" s="74" t="s">
+      <c r="A34" s="192"/>
+      <c r="B34" s="193"/>
+      <c r="C34" s="194"/>
+      <c r="D34" s="195"/>
+      <c r="E34" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="F34" s="58"/>
-      <c r="G34" s="94" t="s">
+      <c r="F34" s="64"/>
+      <c r="G34" s="99" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="95"/>
-      <c r="I34" s="117">
+      <c r="H34" s="100"/>
+      <c r="I34" s="177">
         <f>[1]Hoja1!$C3049</f>
         <v>9414.3086930188219</v>
       </c>
-      <c r="J34" s="117"/>
+      <c r="J34" s="177"/>
       <c r="K34" s="1"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="3"/>
       <c r="O34" s="9"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="11"/>
-      <c r="S34" s="117"/>
-[...5 lines deleted...]
-      <c r="Y34" s="74" t="s">
+      <c r="S34" s="123"/>
+      <c r="T34" s="123"/>
+      <c r="U34" s="206"/>
+      <c r="V34" s="193"/>
+      <c r="W34" s="193"/>
+      <c r="X34" s="207"/>
+      <c r="Y34" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="Z34" s="58"/>
-      <c r="AA34" s="94" t="s">
+      <c r="Z34" s="64"/>
+      <c r="AA34" s="99" t="s">
         <v>198</v>
       </c>
-      <c r="AB34" s="95"/>
-      <c r="AC34" s="117">
+      <c r="AB34" s="100"/>
+      <c r="AC34" s="177">
         <f>[1]Hoja1!$C3055</f>
         <v>23897.665379540889</v>
       </c>
-      <c r="AD34" s="117"/>
+      <c r="AD34" s="177"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="2"/>
       <c r="AG34" s="2"/>
       <c r="AH34" s="3"/>
-      <c r="AI34" s="58" t="s">
+      <c r="AI34" s="64" t="s">
         <v>125</v>
       </c>
-      <c r="AJ34" s="58"/>
-      <c r="AK34" s="94" t="s">
+      <c r="AJ34" s="64"/>
+      <c r="AK34" s="99" t="s">
         <v>209</v>
       </c>
-      <c r="AL34" s="95"/>
-      <c r="AM34" s="89">
+      <c r="AL34" s="100"/>
+      <c r="AM34" s="93">
         <f>[1]Hoja1!$C2979</f>
-        <v>3455.9775368383498</v>
-[...1 lines deleted...]
-      <c r="AN34" s="89"/>
+        <v>3628.7764136802684</v>
+      </c>
+      <c r="AN34" s="93"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="3"/>
-      <c r="AS34" s="58" t="s">
+      <c r="AS34" s="64" t="s">
         <v>125</v>
       </c>
-      <c r="AT34" s="58"/>
-      <c r="AU34" s="94" t="s">
+      <c r="AT34" s="64"/>
+      <c r="AU34" s="99" t="s">
         <v>228</v>
       </c>
-      <c r="AV34" s="95"/>
-      <c r="AW34" s="89">
+      <c r="AV34" s="100"/>
+      <c r="AW34" s="95">
         <f>[1]Hoja1!$C2985</f>
-        <v>4147.323369457732</v>
-[...1 lines deleted...]
-      <c r="AX34" s="90"/>
+        <v>5987.717844843889</v>
+      </c>
+      <c r="AX34" s="96"/>
     </row>
     <row r="35" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="174"/>
-[...3 lines deleted...]
-      <c r="E35" s="110" t="s">
+      <c r="A35" s="196"/>
+      <c r="B35" s="197"/>
+      <c r="C35" s="198"/>
+      <c r="D35" s="199"/>
+      <c r="E35" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="F35" s="98"/>
-      <c r="G35" s="96" t="s">
+      <c r="F35" s="103"/>
+      <c r="G35" s="101" t="s">
         <v>189</v>
       </c>
-      <c r="H35" s="97"/>
-      <c r="I35" s="118">
+      <c r="H35" s="102"/>
+      <c r="I35" s="182">
         <f>[1]Hoja1!$C3050</f>
         <v>10729.332335774649</v>
       </c>
-      <c r="J35" s="118"/>
+      <c r="J35" s="182"/>
       <c r="K35" s="4"/>
       <c r="N35" s="5"/>
-      <c r="O35" s="98" t="s">
+      <c r="O35" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="P35" s="98"/>
-      <c r="Q35" s="96" t="s">
+      <c r="P35" s="103"/>
+      <c r="Q35" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="R35" s="97"/>
-      <c r="S35" s="118">
+      <c r="R35" s="102"/>
+      <c r="S35" s="91">
         <f>[1]Hoja1!$C3046</f>
         <v>3626.0129588219347</v>
       </c>
-      <c r="T35" s="118"/>
+      <c r="T35" s="91"/>
       <c r="U35" s="4"/>
       <c r="X35" s="5"/>
-      <c r="Y35" s="110" t="s">
+      <c r="Y35" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="Z35" s="98"/>
-      <c r="AA35" s="96" t="s">
+      <c r="Z35" s="103"/>
+      <c r="AA35" s="101" t="s">
         <v>200</v>
       </c>
-      <c r="AB35" s="97"/>
-      <c r="AC35" s="118">
+      <c r="AB35" s="102"/>
+      <c r="AC35" s="182">
         <f>[1]Hoja1!$C3056</f>
-        <v>30186.523860611444</v>
-[...1 lines deleted...]
-      <c r="AD35" s="118"/>
+        <v>25092.548648517932</v>
+      </c>
+      <c r="AD35" s="182"/>
       <c r="AE35" s="4"/>
       <c r="AH35" s="5"/>
-      <c r="AI35" s="98" t="s">
+      <c r="AI35" s="103" t="s">
         <v>126</v>
       </c>
-      <c r="AJ35" s="98"/>
-      <c r="AK35" s="96" t="s">
+      <c r="AJ35" s="103"/>
+      <c r="AK35" s="101" t="s">
         <v>210</v>
       </c>
-      <c r="AL35" s="97"/>
-      <c r="AM35" s="87">
+      <c r="AL35" s="102"/>
+      <c r="AM35" s="91">
         <f>[1]Hoja1!$C2980</f>
-        <v>4896.0934482307575</v>
-[...1 lines deleted...]
-      <c r="AN35" s="87"/>
+        <v>5140.898120642295</v>
+      </c>
+      <c r="AN35" s="91"/>
       <c r="AO35" s="4"/>
       <c r="AR35" s="5"/>
-      <c r="AS35" s="98" t="s">
+      <c r="AS35" s="103" t="s">
         <v>126</v>
       </c>
-      <c r="AT35" s="98"/>
-      <c r="AU35" s="96" t="s">
+      <c r="AT35" s="103"/>
+      <c r="AU35" s="101" t="s">
         <v>229</v>
       </c>
-      <c r="AV35" s="97"/>
-      <c r="AW35" s="87">
+      <c r="AV35" s="102"/>
+      <c r="AW35" s="140">
         <f>[1]Hoja1!$C2986</f>
-        <v>5299.4328013774011</v>
-[...1 lines deleted...]
-      <c r="AX35" s="88"/>
+        <v>5056.3301448713501</v>
+      </c>
+      <c r="AX35" s="208"/>
     </row>
     <row r="36" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="174"/>
-[...3 lines deleted...]
-      <c r="E36" s="74" t="s">
+      <c r="A36" s="196"/>
+      <c r="B36" s="197"/>
+      <c r="C36" s="198"/>
+      <c r="D36" s="199"/>
+      <c r="E36" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F36" s="58"/>
-      <c r="G36" s="94" t="s">
+      <c r="F36" s="64"/>
+      <c r="G36" s="99" t="s">
         <v>190</v>
       </c>
-      <c r="H36" s="95"/>
-      <c r="I36" s="117">
+      <c r="H36" s="100"/>
+      <c r="I36" s="177">
         <f>[1]Hoja1!$C3051</f>
         <v>15321.887672022116</v>
       </c>
-      <c r="J36" s="117"/>
+      <c r="J36" s="177"/>
       <c r="K36" s="4"/>
       <c r="N36" s="5"/>
-      <c r="O36" s="58" t="s">
+      <c r="O36" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="P36" s="58"/>
-      <c r="Q36" s="94" t="s">
+      <c r="P36" s="64"/>
+      <c r="Q36" s="99" t="s">
         <v>186</v>
       </c>
-      <c r="R36" s="95"/>
-      <c r="S36" s="117">
+      <c r="R36" s="100"/>
+      <c r="S36" s="93">
         <f>[1]Hoja1!$C3047</f>
         <v>5560.3296530333128</v>
       </c>
-      <c r="T36" s="117"/>
+      <c r="T36" s="93"/>
       <c r="U36" s="4"/>
       <c r="X36" s="5"/>
-      <c r="Y36" s="74" t="s">
+      <c r="Y36" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="Z36" s="58"/>
-      <c r="AA36" s="94" t="s">
+      <c r="Z36" s="64"/>
+      <c r="AA36" s="99" t="s">
         <v>199</v>
       </c>
-      <c r="AB36" s="95"/>
-      <c r="AC36" s="117">
+      <c r="AB36" s="100"/>
+      <c r="AC36" s="177">
         <f>[1]Hoja1!$C3057</f>
-        <v>51242.553504531148</v>
-[...1 lines deleted...]
-      <c r="AD36" s="117"/>
+        <v>31695.850053642018</v>
+      </c>
+      <c r="AD36" s="177"/>
       <c r="AE36" s="4"/>
       <c r="AH36" s="5"/>
-      <c r="AI36" s="58" t="s">
+      <c r="AI36" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AJ36" s="58"/>
-      <c r="AK36" s="94" t="s">
+      <c r="AJ36" s="64"/>
+      <c r="AK36" s="99" t="s">
         <v>211</v>
       </c>
-      <c r="AL36" s="95"/>
-      <c r="AM36" s="89">
+      <c r="AL36" s="100"/>
+      <c r="AM36" s="93">
         <f>[1]Hoja1!$C2981</f>
-        <v>4462.5220166844319</v>
-[...1 lines deleted...]
-      <c r="AN36" s="89"/>
+        <v>4685.6481175186545</v>
+      </c>
+      <c r="AN36" s="93"/>
       <c r="AO36" s="4"/>
       <c r="AR36" s="5"/>
-      <c r="AS36" s="58" t="s">
+      <c r="AS36" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AT36" s="58"/>
-      <c r="AU36" s="94" t="s">
+      <c r="AT36" s="64"/>
+      <c r="AU36" s="99" t="s">
         <v>230</v>
       </c>
-      <c r="AV36" s="95"/>
-      <c r="AW36" s="89">
+      <c r="AV36" s="100"/>
+      <c r="AW36" s="95">
         <f>[1]Hoja1!$C2987</f>
-        <v>5702.5884236608463</v>
-[...1 lines deleted...]
-      <c r="AX36" s="90"/>
+        <v>5987.717844843889</v>
+      </c>
+      <c r="AX36" s="96"/>
     </row>
     <row r="37" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="174"/>
-[...3 lines deleted...]
-      <c r="E37" s="110" t="s">
+      <c r="A37" s="196"/>
+      <c r="B37" s="197"/>
+      <c r="C37" s="198"/>
+      <c r="D37" s="199"/>
+      <c r="E37" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="98"/>
-      <c r="G37" s="96" t="s">
+      <c r="F37" s="103"/>
+      <c r="G37" s="101" t="s">
         <v>191</v>
       </c>
-      <c r="H37" s="97"/>
-      <c r="I37" s="118">
+      <c r="H37" s="102"/>
+      <c r="I37" s="182">
         <f>[1]Hoja1!$C3052</f>
         <v>29234.207517822306</v>
       </c>
-      <c r="J37" s="118"/>
+      <c r="J37" s="182"/>
       <c r="K37" s="4"/>
       <c r="N37" s="5"/>
-      <c r="O37" s="98" t="s">
+      <c r="O37" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="P37" s="98"/>
-      <c r="Q37" s="96" t="s">
+      <c r="P37" s="103"/>
+      <c r="Q37" s="101" t="s">
         <v>187</v>
       </c>
-      <c r="R37" s="97"/>
-      <c r="S37" s="118">
+      <c r="R37" s="102"/>
+      <c r="S37" s="91">
         <f>[1]Hoja1!$C3048</f>
         <v>8263.3048837004117</v>
       </c>
-      <c r="T37" s="118"/>
+      <c r="T37" s="91"/>
       <c r="U37" s="4"/>
       <c r="X37" s="5"/>
-      <c r="Y37" s="110" t="s">
+      <c r="Y37" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="Z37" s="98"/>
-      <c r="AA37" s="96" t="s">
+      <c r="Z37" s="103"/>
+      <c r="AA37" s="101" t="s">
         <v>201</v>
       </c>
-      <c r="AB37" s="97"/>
-      <c r="AC37" s="118">
+      <c r="AB37" s="102"/>
+      <c r="AC37" s="182">
         <f>[1]Hoja1!$C3058</f>
-        <v>79658.87934601499</v>
-[...1 lines deleted...]
-      <c r="AD37" s="118"/>
+        <v>53804.681179757717</v>
+      </c>
+      <c r="AD37" s="182"/>
       <c r="AE37" s="4"/>
       <c r="AH37" s="5"/>
-      <c r="AI37" s="98" t="s">
+      <c r="AI37" s="103" t="s">
         <v>128</v>
       </c>
-      <c r="AJ37" s="98"/>
-      <c r="AK37" s="96" t="s">
+      <c r="AJ37" s="103"/>
+      <c r="AK37" s="101" t="s">
         <v>212</v>
       </c>
-      <c r="AL37" s="97"/>
-      <c r="AM37" s="87">
+      <c r="AL37" s="102"/>
+      <c r="AM37" s="91">
         <f>[1]Hoja1!$C2982</f>
-        <v>5184.2168473437123</v>
-[...1 lines deleted...]
-      <c r="AN37" s="87"/>
+        <v>5443.4276897108975</v>
+      </c>
+      <c r="AN37" s="91"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="7"/>
       <c r="AQ37" s="7"/>
       <c r="AR37" s="8"/>
-      <c r="AS37" s="98" t="s">
+      <c r="AS37" s="103" t="s">
         <v>131</v>
       </c>
-      <c r="AT37" s="98"/>
-      <c r="AU37" s="96" t="s">
+      <c r="AT37" s="103"/>
+      <c r="AU37" s="101" t="s">
         <v>231</v>
       </c>
-      <c r="AV37" s="97"/>
-      <c r="AW37" s="87">
+      <c r="AV37" s="102"/>
+      <c r="AW37" s="182">
         <f>[1]Hoja1!$C2988</f>
-        <v>10368.433694687425</v>
-[...1 lines deleted...]
-      <c r="AX37" s="88"/>
+        <v>10886.855379421795</v>
+      </c>
+      <c r="AX37" s="209"/>
     </row>
     <row r="38" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="174"/>
-[...3 lines deleted...]
-      <c r="E38" s="74" t="s">
+      <c r="A38" s="196"/>
+      <c r="B38" s="197"/>
+      <c r="C38" s="198"/>
+      <c r="D38" s="199"/>
+      <c r="E38" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="58"/>
-      <c r="G38" s="94" t="s">
+      <c r="F38" s="64"/>
+      <c r="G38" s="99" t="s">
         <v>192</v>
       </c>
-      <c r="H38" s="95"/>
-      <c r="I38" s="117">
+      <c r="H38" s="100"/>
+      <c r="I38" s="177">
         <f>[1]Hoja1!$C3053</f>
         <v>43831.256449937602</v>
       </c>
-      <c r="J38" s="117"/>
+      <c r="J38" s="177"/>
       <c r="K38" s="4"/>
       <c r="N38" s="5"/>
       <c r="O38" s="4"/>
-      <c r="Q38" s="129"/>
-[...2 lines deleted...]
-      <c r="T38" s="181"/>
+      <c r="Q38" s="142"/>
+      <c r="R38" s="143"/>
+      <c r="S38" s="125"/>
+      <c r="T38" s="203"/>
       <c r="U38" s="4"/>
       <c r="X38" s="5"/>
-      <c r="Y38" s="74" t="s">
+      <c r="Y38" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="Z38" s="58"/>
-      <c r="AA38" s="94" t="s">
+      <c r="Z38" s="64"/>
+      <c r="AA38" s="99" t="s">
         <v>202</v>
       </c>
-      <c r="AB38" s="95"/>
-      <c r="AC38" s="117">
+      <c r="AB38" s="100"/>
+      <c r="AC38" s="177">
         <f>[1]Hoja1!$C3059</f>
-        <v>104814.31327029719</v>
-[...1 lines deleted...]
-      <c r="AD38" s="117"/>
+        <v>83641.823313315734</v>
+      </c>
+      <c r="AD38" s="177"/>
       <c r="AE38" s="4"/>
       <c r="AH38" s="5"/>
-      <c r="AI38" s="58" t="s">
+      <c r="AI38" s="64" t="s">
         <v>129</v>
       </c>
-      <c r="AJ38" s="58"/>
-      <c r="AK38" s="94" t="s">
+      <c r="AJ38" s="64"/>
+      <c r="AK38" s="99" t="s">
         <v>213</v>
       </c>
-      <c r="AL38" s="95"/>
-      <c r="AM38" s="89">
+      <c r="AL38" s="100"/>
+      <c r="AM38" s="93">
         <f>[1]Hoja1!$C2983</f>
-        <v>7257.8534778639578</v>
-[...1 lines deleted...]
-      <c r="AN38" s="89"/>
+        <v>7620.7461517571564</v>
+      </c>
+      <c r="AN38" s="93"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="3"/>
       <c r="AS38" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT38" s="62"/>
       <c r="AU38" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV38" s="62"/>
-      <c r="AW38" s="57" t="s">
+      <c r="AW38" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AX38" s="99"/>
+      <c r="AX38" s="105"/>
     </row>
     <row r="39" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="178"/>
-[...3 lines deleted...]
-      <c r="E39" s="110" t="s">
+      <c r="A39" s="200"/>
+      <c r="B39" s="159"/>
+      <c r="C39" s="201"/>
+      <c r="D39" s="202"/>
+      <c r="E39" s="116" t="s">
         <v>9</v>
       </c>
-      <c r="F39" s="98"/>
-      <c r="G39" s="96" t="s">
+      <c r="F39" s="103"/>
+      <c r="G39" s="101" t="s">
         <v>193</v>
       </c>
-      <c r="H39" s="97"/>
-      <c r="I39" s="118">
+      <c r="H39" s="102"/>
+      <c r="I39" s="182">
         <f>[1]Hoja1!$C3054</f>
         <v>65542.038944063184</v>
       </c>
-      <c r="J39" s="118"/>
+      <c r="J39" s="182"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="8"/>
       <c r="O39" s="12"/>
       <c r="P39" s="13"/>
-      <c r="Q39" s="130"/>
-[...2 lines deleted...]
-      <c r="T39" s="182"/>
+      <c r="Q39" s="144"/>
+      <c r="R39" s="145"/>
+      <c r="S39" s="146"/>
+      <c r="T39" s="204"/>
       <c r="U39" s="6"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="8"/>
-      <c r="Y39" s="110" t="s">
+      <c r="Y39" s="116" t="s">
         <v>9</v>
       </c>
-      <c r="Z39" s="98"/>
-      <c r="AA39" s="96" t="s">
+      <c r="Z39" s="103"/>
+      <c r="AA39" s="101" t="s">
         <v>203</v>
       </c>
-      <c r="AB39" s="97"/>
-      <c r="AC39" s="186">
+      <c r="AB39" s="102"/>
+      <c r="AC39" s="182">
         <f>[1]Hoja1!$C3060</f>
-        <v>163044.48555853299</v>
-[...1 lines deleted...]
-      <c r="AD39" s="186"/>
+        <v>110055.02893381208</v>
+      </c>
+      <c r="AD39" s="182"/>
       <c r="AE39" s="6"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="8"/>
-      <c r="AI39" s="59" t="s">
+      <c r="AI39" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="AJ39" s="59"/>
-      <c r="AK39" s="96" t="s">
+      <c r="AJ39" s="66"/>
+      <c r="AK39" s="101" t="s">
         <v>214</v>
       </c>
-      <c r="AL39" s="97"/>
-      <c r="AM39" s="87">
+      <c r="AL39" s="102"/>
+      <c r="AM39" s="91">
         <f>[1]Hoja1!$C2984</f>
-        <v>9635.2139280636238</v>
-[...1 lines deleted...]
-      <c r="AN39" s="87"/>
+        <v>10116.974624466808</v>
+      </c>
+      <c r="AN39" s="91"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="8"/>
-      <c r="AS39" s="58" t="s">
+      <c r="AS39" s="64" t="s">
         <v>132</v>
       </c>
-      <c r="AT39" s="58"/>
-      <c r="AU39" s="94" t="s">
+      <c r="AT39" s="64"/>
+      <c r="AU39" s="99" t="s">
         <v>232</v>
       </c>
-      <c r="AV39" s="95"/>
-      <c r="AW39" s="117">
+      <c r="AV39" s="100"/>
+      <c r="AW39" s="177">
         <f>[1]Hoja1!$C$2310</f>
-        <v>29260.553830281529</v>
-[...1 lines deleted...]
-      <c r="AX39" s="166"/>
+        <v>42744.184500711206</v>
+      </c>
+      <c r="AX39" s="210"/>
     </row>
     <row r="40" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="187" t="s">
+      <c r="A40" s="211" t="s">
         <v>133</v>
       </c>
-      <c r="B40" s="156"/>
-[...1 lines deleted...]
-      <c r="D40" s="157"/>
+      <c r="B40" s="179"/>
+      <c r="C40" s="179"/>
+      <c r="D40" s="180"/>
       <c r="E40" s="62" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="62"/>
       <c r="G40" s="62" t="s">
         <v>4</v>
       </c>
       <c r="H40" s="62"/>
       <c r="I40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="J40" s="62"/>
-      <c r="K40" s="155" t="s">
+      <c r="K40" s="178" t="s">
         <v>142</v>
       </c>
-      <c r="L40" s="156"/>
-[...1 lines deleted...]
-      <c r="N40" s="157"/>
+      <c r="L40" s="179"/>
+      <c r="M40" s="179"/>
+      <c r="N40" s="180"/>
       <c r="O40" s="62" t="s">
         <v>3</v>
       </c>
       <c r="P40" s="62"/>
       <c r="Q40" s="62" t="s">
         <v>4</v>
       </c>
       <c r="R40" s="62"/>
       <c r="S40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="T40" s="62"/>
-      <c r="U40" s="155" t="s">
+      <c r="U40" s="178" t="s">
         <v>146</v>
       </c>
-      <c r="V40" s="156"/>
-[...1 lines deleted...]
-      <c r="X40" s="157"/>
+      <c r="V40" s="179"/>
+      <c r="W40" s="179"/>
+      <c r="X40" s="180"/>
       <c r="Y40" s="62" t="s">
         <v>3</v>
       </c>
       <c r="Z40" s="62"/>
       <c r="AA40" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AB40" s="62"/>
       <c r="AC40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AD40" s="62"/>
-      <c r="AE40" s="155" t="s">
+      <c r="AE40" s="178" t="s">
         <v>152</v>
       </c>
-      <c r="AF40" s="156"/>
-[...1 lines deleted...]
-      <c r="AH40" s="157"/>
+      <c r="AF40" s="179"/>
+      <c r="AG40" s="179"/>
+      <c r="AH40" s="180"/>
       <c r="AI40" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AJ40" s="62"/>
       <c r="AK40" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AL40" s="62"/>
       <c r="AM40" s="62" t="s">
         <v>5</v>
       </c>
       <c r="AN40" s="62"/>
-      <c r="AO40" s="158" t="s">
+      <c r="AO40" s="181" t="s">
         <v>158</v>
       </c>
-      <c r="AP40" s="124"/>
-[...1 lines deleted...]
-      <c r="AR40" s="75"/>
+      <c r="AP40" s="130"/>
+      <c r="AQ40" s="130"/>
+      <c r="AR40" s="65"/>
       <c r="AS40" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT40" s="62"/>
       <c r="AU40" s="62" t="s">
         <v>4</v>
       </c>
       <c r="AV40" s="62"/>
       <c r="AW40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX40" s="137"/>
+      <c r="AX40" s="76"/>
     </row>
     <row r="41" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="188" t="s">
+      <c r="A41" s="212" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="189"/>
-[...2 lines deleted...]
-      <c r="E41" s="58" t="s">
+      <c r="B41" s="213"/>
+      <c r="C41" s="213"/>
+      <c r="D41" s="214"/>
+      <c r="E41" s="64" t="s">
         <v>134</v>
       </c>
-      <c r="F41" s="58"/>
-      <c r="G41" s="94" t="s">
+      <c r="F41" s="64"/>
+      <c r="G41" s="99" t="s">
         <v>220</v>
       </c>
-      <c r="H41" s="95"/>
-      <c r="I41" s="117">
+      <c r="H41" s="100"/>
+      <c r="I41" s="177">
         <f>[1]Hoja1!$C2971</f>
-        <v>4032.0573070068035</v>
-[...2 lines deleted...]
-      <c r="K41" s="195" t="s">
+        <v>4233.6601723571439</v>
+      </c>
+      <c r="J41" s="177"/>
+      <c r="K41" s="219" t="s">
         <v>143</v>
       </c>
-      <c r="L41" s="189"/>
-[...2 lines deleted...]
-      <c r="O41" s="196" t="s">
+      <c r="L41" s="213"/>
+      <c r="M41" s="213"/>
+      <c r="N41" s="214"/>
+      <c r="O41" s="220" t="s">
         <v>145</v>
       </c>
-      <c r="P41" s="197"/>
-      <c r="Q41" s="96" t="s">
+      <c r="P41" s="221"/>
+      <c r="Q41" s="101" t="s">
         <v>245</v>
       </c>
-      <c r="R41" s="97"/>
-      <c r="S41" s="146">
+      <c r="R41" s="102"/>
+      <c r="S41" s="166">
         <f>[1]Hoja1!$C2963</f>
-        <v>2982.2358574736704</v>
-[...1 lines deleted...]
-      <c r="T41" s="146"/>
+        <v>3131.3476503473544</v>
+      </c>
+      <c r="T41" s="166"/>
       <c r="U41" s="1"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="3"/>
-      <c r="Y41" s="197" t="s">
+      <c r="Y41" s="221" t="s">
         <v>147</v>
       </c>
-      <c r="Z41" s="197"/>
-      <c r="AA41" s="96" t="s">
+      <c r="Z41" s="221"/>
+      <c r="AA41" s="101" t="s">
         <v>204</v>
       </c>
-      <c r="AB41" s="97"/>
-      <c r="AC41" s="146">
+      <c r="AB41" s="102"/>
+      <c r="AC41" s="166">
         <f>[1]Hoja1!$C2994</f>
-        <v>4925.0060049765261</v>
-[...1 lines deleted...]
-      <c r="AD41" s="146"/>
+        <v>5171.2563052253536</v>
+      </c>
+      <c r="AD41" s="166"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="3"/>
-      <c r="AI41" s="197" t="s">
+      <c r="AI41" s="221" t="s">
         <v>153</v>
       </c>
-      <c r="AJ41" s="197"/>
-      <c r="AK41" s="144" t="s">
+      <c r="AJ41" s="221"/>
+      <c r="AK41" s="164" t="s">
         <v>215</v>
       </c>
-      <c r="AL41" s="145"/>
-      <c r="AM41" s="146">
+      <c r="AL41" s="165"/>
+      <c r="AM41" s="166">
         <f>[1]Hoja1!$C2989</f>
-        <v>4104.3303474683553</v>
-[...2 lines deleted...]
-      <c r="AS41" s="58" t="s">
+        <v>4309.5468648417736</v>
+      </c>
+      <c r="AN41" s="166"/>
+      <c r="AS41" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AT41" s="58"/>
-      <c r="AU41" s="94" t="s">
+      <c r="AT41" s="64"/>
+      <c r="AU41" s="99" t="s">
         <v>233</v>
       </c>
-      <c r="AV41" s="95"/>
-      <c r="AW41" s="117">
+      <c r="AV41" s="100"/>
+      <c r="AW41" s="177">
         <f>[1]Hoja1!$C3043</f>
-        <v>18328.068281903303</v>
-[...1 lines deleted...]
-      <c r="AX41" s="166"/>
+        <v>19244.471695998465</v>
+      </c>
+      <c r="AX41" s="210"/>
     </row>
     <row r="42" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="23"/>
       <c r="D42" s="5"/>
-      <c r="E42" s="59" t="s">
+      <c r="E42" s="66" t="s">
         <v>135</v>
       </c>
-      <c r="F42" s="59"/>
-      <c r="G42" s="96" t="s">
+      <c r="F42" s="66"/>
+      <c r="G42" s="101" t="s">
         <v>221</v>
       </c>
-      <c r="H42" s="97"/>
-      <c r="I42" s="87">
+      <c r="H42" s="102"/>
+      <c r="I42" s="182">
         <f>[1]Hoja1!$C2972</f>
-        <v>4320.3477341772159</v>
-[...1 lines deleted...]
-      <c r="J42" s="87"/>
+        <v>4536.3651208860765</v>
+      </c>
+      <c r="J42" s="182"/>
       <c r="K42" s="4"/>
       <c r="N42" s="5"/>
-      <c r="O42" s="198" t="s">
+      <c r="O42" s="222" t="s">
         <v>134</v>
       </c>
-      <c r="P42" s="199"/>
-      <c r="Q42" s="94" t="s">
+      <c r="P42" s="223"/>
+      <c r="Q42" s="99" t="s">
         <v>246</v>
       </c>
-      <c r="R42" s="95"/>
-      <c r="S42" s="89">
+      <c r="R42" s="100"/>
+      <c r="S42" s="93">
         <f>[1]Hoja1!$C2964</f>
-        <v>3119.2322701997255</v>
-[...1 lines deleted...]
-      <c r="T42" s="89"/>
+        <v>3275.1938837097114</v>
+      </c>
+      <c r="T42" s="93"/>
       <c r="U42" s="4"/>
       <c r="X42" s="5"/>
-      <c r="Y42" s="205" t="s">
+      <c r="Y42" s="229" t="s">
         <v>148</v>
       </c>
-      <c r="Z42" s="205"/>
-      <c r="AA42" s="94" t="s">
+      <c r="Z42" s="229"/>
+      <c r="AA42" s="99" t="s">
         <v>205</v>
       </c>
-      <c r="AB42" s="95"/>
-      <c r="AC42" s="89">
+      <c r="AB42" s="100"/>
+      <c r="AC42" s="93">
         <f>[1]Hoja1!$C2995</f>
-        <v>6018.271452254171</v>
-[...1 lines deleted...]
-      <c r="AD42" s="89"/>
+        <v>6319.1850248668798</v>
+      </c>
+      <c r="AD42" s="93"/>
       <c r="AE42" s="4"/>
       <c r="AH42" s="5"/>
-      <c r="AI42" s="205" t="s">
+      <c r="AI42" s="229" t="s">
         <v>154</v>
       </c>
-      <c r="AJ42" s="205"/>
-      <c r="AK42" s="94" t="s">
+      <c r="AJ42" s="229"/>
+      <c r="AK42" s="99" t="s">
         <v>217</v>
       </c>
-      <c r="AL42" s="95"/>
-      <c r="AM42" s="89">
+      <c r="AL42" s="100"/>
+      <c r="AM42" s="93">
         <f>[1]Hoja1!$C2990</f>
-        <v>4815.5525189250948</v>
-[...2 lines deleted...]
-      <c r="AS42" s="98" t="s">
+        <v>5056.3301448713501</v>
+      </c>
+      <c r="AN42" s="93"/>
+      <c r="AS42" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AT42" s="98"/>
-      <c r="AU42" s="96" t="s">
+      <c r="AT42" s="103"/>
+      <c r="AU42" s="101" t="s">
         <v>234</v>
       </c>
-      <c r="AV42" s="97"/>
-      <c r="AW42" s="118">
+      <c r="AV42" s="102"/>
+      <c r="AW42" s="182">
         <f>[1]Hoja1!$C3044</f>
-        <v>21943.65305821714</v>
-[...1 lines deleted...]
-      <c r="AX42" s="211"/>
+        <v>23040.835711127998</v>
+      </c>
+      <c r="AX42" s="209"/>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="D43" s="5"/>
-      <c r="E43" s="58" t="s">
+      <c r="E43" s="64" t="s">
         <v>136</v>
       </c>
-      <c r="F43" s="58"/>
-      <c r="G43" s="94" t="s">
+      <c r="F43" s="64"/>
+      <c r="G43" s="99" t="s">
         <v>222</v>
       </c>
-      <c r="H43" s="95"/>
-      <c r="I43" s="89">
+      <c r="H43" s="100"/>
+      <c r="I43" s="177">
         <f>[1]Hoja1!$C2973</f>
-        <v>5184.2168473437123</v>
-[...1 lines deleted...]
-      <c r="J43" s="89"/>
+        <v>5443.4276897108975</v>
+      </c>
+      <c r="J43" s="177"/>
       <c r="K43" s="4"/>
       <c r="N43" s="5"/>
-      <c r="O43" s="196" t="s">
+      <c r="O43" s="220" t="s">
         <v>135</v>
       </c>
-      <c r="P43" s="197"/>
-      <c r="Q43" s="96" t="s">
+      <c r="P43" s="221"/>
+      <c r="Q43" s="101" t="s">
         <v>247</v>
       </c>
-      <c r="R43" s="97"/>
-      <c r="S43" s="146">
+      <c r="R43" s="102"/>
+      <c r="S43" s="166">
         <f>[1]Hoja1!$C2965</f>
-        <v>3744.2679640087636</v>
-[...1 lines deleted...]
-      <c r="T43" s="146"/>
+        <v>3931.4813622092015</v>
+      </c>
+      <c r="T43" s="166"/>
       <c r="U43" s="4"/>
       <c r="X43" s="5"/>
-      <c r="Y43" s="197" t="s">
+      <c r="Y43" s="221" t="s">
         <v>149</v>
       </c>
-      <c r="Z43" s="197"/>
-      <c r="AA43" s="96" t="s">
+      <c r="Z43" s="221"/>
+      <c r="AA43" s="101" t="s">
         <v>208</v>
       </c>
-      <c r="AB43" s="97"/>
-      <c r="AC43" s="146">
+      <c r="AB43" s="102"/>
+      <c r="AC43" s="166">
         <f>[1]Hoja1!$C2996</f>
-        <v>7113.9588063649398</v>
-[...1 lines deleted...]
-      <c r="AD43" s="146"/>
+        <v>7469.6567466831848</v>
+      </c>
+      <c r="AD43" s="166"/>
       <c r="AE43" s="4"/>
       <c r="AH43" s="5"/>
-      <c r="AI43" s="197" t="s">
+      <c r="AI43" s="221" t="s">
         <v>155</v>
       </c>
-      <c r="AJ43" s="197"/>
-      <c r="AK43" s="96" t="s">
+      <c r="AJ43" s="221"/>
+      <c r="AK43" s="101" t="s">
         <v>216</v>
       </c>
-      <c r="AL43" s="97"/>
-      <c r="AM43" s="146">
+      <c r="AL43" s="102"/>
+      <c r="AM43" s="166">
         <f>[1]Hoja1!$C2991</f>
-        <v>6292.9657955475996</v>
-[...2 lines deleted...]
-      <c r="AS43" s="58" t="s">
+        <v>6607.6140853249808</v>
+      </c>
+      <c r="AN43" s="166"/>
+      <c r="AS43" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AT43" s="58"/>
-      <c r="AU43" s="94" t="s">
+      <c r="AT43" s="64"/>
+      <c r="AU43" s="99" t="s">
         <v>235</v>
       </c>
-      <c r="AV43" s="95"/>
-      <c r="AW43" s="117">
+      <c r="AV43" s="100"/>
+      <c r="AW43" s="177">
         <f>[1]Hoja1!$C3045</f>
-        <v>25808.905011843766</v>
-[...1 lines deleted...]
-      <c r="AX43" s="166"/>
+        <v>27099.350262435957</v>
+      </c>
+      <c r="AX43" s="210"/>
     </row>
     <row r="44" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="59" t="s">
+      <c r="E44" s="66" t="s">
         <v>137</v>
       </c>
-      <c r="F44" s="59"/>
-      <c r="G44" s="96" t="s">
+      <c r="F44" s="66"/>
+      <c r="G44" s="101" t="s">
         <v>223</v>
       </c>
-      <c r="H44" s="97"/>
-      <c r="I44" s="87">
+      <c r="H44" s="102"/>
+      <c r="I44" s="182">
         <f>[1]Hoja1!$C2974</f>
-        <v>7373.1529459263784</v>
-[...1 lines deleted...]
-      <c r="J44" s="87"/>
+        <v>7741.8105932226972</v>
+      </c>
+      <c r="J44" s="182"/>
       <c r="K44" s="4"/>
       <c r="N44" s="5"/>
-      <c r="O44" s="198" t="s">
+      <c r="O44" s="222" t="s">
         <v>136</v>
       </c>
-      <c r="P44" s="199"/>
-      <c r="Q44" s="94" t="s">
+      <c r="P44" s="223"/>
+      <c r="Q44" s="99" t="s">
         <v>248</v>
       </c>
-      <c r="R44" s="95"/>
-      <c r="S44" s="89">
+      <c r="R44" s="100"/>
+      <c r="S44" s="93">
         <f>[1]Hoja1!$C2966</f>
-        <v>4377.7385747193684</v>
-[...1 lines deleted...]
-      <c r="T44" s="89"/>
+        <v>4596.625503455336</v>
+      </c>
+      <c r="T44" s="93"/>
       <c r="U44" s="4"/>
       <c r="X44" s="5"/>
-      <c r="Y44" s="205" t="s">
+      <c r="Y44" s="229" t="s">
         <v>150</v>
       </c>
-      <c r="Z44" s="205"/>
-      <c r="AA44" s="94" t="s">
+      <c r="Z44" s="229"/>
+      <c r="AA44" s="99" t="s">
         <v>207</v>
       </c>
-      <c r="AB44" s="95"/>
-      <c r="AC44" s="89">
+      <c r="AB44" s="100"/>
+      <c r="AC44" s="93">
         <f>[1]Hoja1!$C2997</f>
-        <v>7661.0759113703843</v>
-[...1 lines deleted...]
-      <c r="AD44" s="89"/>
+        <v>8044.1297069389038</v>
+      </c>
+      <c r="AD44" s="93"/>
       <c r="AE44" s="4"/>
       <c r="AH44" s="5"/>
-      <c r="AI44" s="205" t="s">
+      <c r="AI44" s="229" t="s">
         <v>156</v>
       </c>
-      <c r="AJ44" s="205"/>
-      <c r="AK44" s="94" t="s">
+      <c r="AJ44" s="229"/>
+      <c r="AK44" s="99" t="s">
         <v>218</v>
       </c>
-      <c r="AL44" s="95"/>
-      <c r="AM44" s="89">
+      <c r="AL44" s="100"/>
+      <c r="AM44" s="93">
         <f>[1]Hoja1!$C2992</f>
-        <v>7661.0759113703843</v>
-[...2 lines deleted...]
-      <c r="AO44" s="158" t="s">
+        <v>8044.1297069389038</v>
+      </c>
+      <c r="AN44" s="93"/>
+      <c r="AO44" s="181" t="s">
         <v>159</v>
       </c>
-      <c r="AP44" s="124"/>
-[...1 lines deleted...]
-      <c r="AR44" s="75"/>
+      <c r="AP44" s="130"/>
+      <c r="AQ44" s="130"/>
+      <c r="AR44" s="65"/>
       <c r="AS44" s="62" t="s">
         <v>3</v>
       </c>
       <c r="AT44" s="62"/>
-      <c r="AU44" s="208" t="s">
+      <c r="AU44" s="171" t="s">
         <v>4</v>
       </c>
-      <c r="AV44" s="209"/>
-      <c r="AW44" s="208" t="s">
+      <c r="AV44" s="172"/>
+      <c r="AW44" s="171" t="s">
         <v>5</v>
       </c>
-      <c r="AX44" s="210"/>
+      <c r="AX44" s="232"/>
     </row>
     <row r="45" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="D45" s="5"/>
-      <c r="E45" s="58" t="s">
+      <c r="E45" s="64" t="s">
         <v>138</v>
       </c>
-      <c r="F45" s="58"/>
-      <c r="G45" s="94" t="s">
+      <c r="F45" s="64"/>
+      <c r="G45" s="99" t="s">
         <v>224</v>
       </c>
-      <c r="H45" s="95"/>
-      <c r="I45" s="89">
+      <c r="H45" s="100"/>
+      <c r="I45" s="177">
         <f>[1]Hoja1!$C2975</f>
-        <v>10368.433694687425</v>
-[...1 lines deleted...]
-      <c r="J45" s="89"/>
+        <v>10886.855379421795</v>
+      </c>
+      <c r="J45" s="177"/>
       <c r="K45" s="4"/>
       <c r="N45" s="5"/>
-      <c r="O45" s="196" t="s">
+      <c r="O45" s="220" t="s">
         <v>138</v>
       </c>
-      <c r="P45" s="197"/>
-      <c r="Q45" s="96" t="s">
+      <c r="P45" s="221"/>
+      <c r="Q45" s="101" t="s">
         <v>249</v>
       </c>
-      <c r="R45" s="97"/>
-      <c r="S45" s="146">
+      <c r="R45" s="102"/>
+      <c r="S45" s="166">
         <f>[1]Hoja1!$C2967</f>
-        <v>8064.281642071066</v>
-[...1 lines deleted...]
-      <c r="T45" s="146"/>
+        <v>8467.4957241746197</v>
+      </c>
+      <c r="T45" s="166"/>
       <c r="U45" s="4"/>
       <c r="X45" s="5"/>
-      <c r="Y45" s="206" t="s">
+      <c r="Y45" s="230" t="s">
         <v>151</v>
       </c>
-      <c r="Z45" s="206"/>
-      <c r="AA45" s="192" t="s">
+      <c r="Z45" s="230"/>
+      <c r="AA45" s="216" t="s">
         <v>206</v>
       </c>
-      <c r="AB45" s="193"/>
-      <c r="AC45" s="207">
+      <c r="AB45" s="217"/>
+      <c r="AC45" s="231">
         <f>[1]Hoja1!$C2998</f>
-        <v>13133.332643798323</v>
-[...1 lines deleted...]
-      <c r="AD45" s="207"/>
+        <v>13789.999275988239</v>
+      </c>
+      <c r="AD45" s="231"/>
       <c r="AE45" s="4"/>
       <c r="AH45" s="5"/>
-      <c r="AI45" s="197" t="s">
+      <c r="AI45" s="221" t="s">
         <v>157</v>
       </c>
-      <c r="AJ45" s="197"/>
-      <c r="AK45" s="96" t="s">
+      <c r="AJ45" s="221"/>
+      <c r="AK45" s="101" t="s">
         <v>219</v>
       </c>
-      <c r="AL45" s="97"/>
-      <c r="AM45" s="146">
+      <c r="AL45" s="102"/>
+      <c r="AM45" s="231">
         <f>[1]Hoja1!$C2993</f>
-        <v>10145.96902496073</v>
-[...1 lines deleted...]
-      <c r="AN45" s="146"/>
+        <v>10653.267476208768</v>
+      </c>
+      <c r="AN45" s="231"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="3"/>
-      <c r="AS45" s="74" t="s">
+      <c r="AS45" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="AT45" s="58"/>
-      <c r="AU45" s="94" t="s">
+      <c r="AT45" s="64"/>
+      <c r="AU45" s="99" t="s">
         <v>236</v>
       </c>
-      <c r="AV45" s="95"/>
-      <c r="AW45" s="117">
+      <c r="AV45" s="100"/>
+      <c r="AW45" s="177">
         <f>[1]Hoja1!$C3040</f>
-        <v>25183.388118154922</v>
-[...1 lines deleted...]
-      <c r="AX45" s="166"/>
+        <v>26442.557524062664</v>
+      </c>
+      <c r="AX45" s="210"/>
     </row>
     <row r="46" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="23"/>
       <c r="D46" s="5"/>
-      <c r="E46" s="59" t="s">
+      <c r="E46" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="F46" s="59"/>
-      <c r="G46" s="96" t="s">
+      <c r="F46" s="66"/>
+      <c r="G46" s="101" t="s">
         <v>225</v>
       </c>
-      <c r="H46" s="97"/>
-      <c r="I46" s="118">
+      <c r="H46" s="102"/>
+      <c r="I46" s="182">
         <f>[1]Hoja1!$C2976</f>
-        <v>21576.584245433092</v>
-[...1 lines deleted...]
-      <c r="J46" s="118"/>
+        <v>22655.413457704744</v>
+      </c>
+      <c r="J46" s="182"/>
       <c r="K46" s="4"/>
       <c r="N46" s="5"/>
-      <c r="O46" s="198" t="s">
+      <c r="O46" s="222" t="s">
         <v>139</v>
       </c>
-      <c r="P46" s="199"/>
-      <c r="Q46" s="94" t="s">
+      <c r="P46" s="223"/>
+      <c r="Q46" s="99" t="s">
         <v>250</v>
       </c>
-      <c r="R46" s="95"/>
-      <c r="S46" s="117">
+      <c r="R46" s="100"/>
+      <c r="S46" s="177">
         <f>[1]Hoja1!$C2968</f>
-        <v>17083.462688622571</v>
-[...1 lines deleted...]
-      <c r="T46" s="117"/>
+        <v>17937.635823053704</v>
+      </c>
+      <c r="T46" s="177"/>
       <c r="U46" s="1"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="14"/>
-      <c r="Z46" s="213" t="s">
+      <c r="Z46" s="234" t="s">
         <v>3</v>
       </c>
-      <c r="AA46" s="213"/>
-      <c r="AB46" s="58" t="s">
+      <c r="AA46" s="234"/>
+      <c r="AB46" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="AC46" s="58"/>
-      <c r="AD46" s="58" t="s">
+      <c r="AC46" s="64"/>
+      <c r="AD46" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="AE46" s="58"/>
-      <c r="AF46" s="58" t="s">
+      <c r="AE46" s="64"/>
+      <c r="AF46" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AG46" s="58"/>
+      <c r="AG46" s="64"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="2"/>
       <c r="AJ46" s="2"/>
       <c r="AK46" s="2"/>
       <c r="AL46" s="3"/>
-      <c r="AM46" s="34"/>
-      <c r="AN46" s="34"/>
+      <c r="AM46" s="29"/>
+      <c r="AN46" s="29"/>
       <c r="AR46" s="5"/>
-      <c r="AS46" s="110" t="s">
+      <c r="AS46" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="AT46" s="98"/>
-      <c r="AU46" s="96" t="s">
+      <c r="AT46" s="103"/>
+      <c r="AU46" s="101" t="s">
         <v>237</v>
       </c>
-      <c r="AV46" s="97"/>
-      <c r="AW46" s="118">
+      <c r="AV46" s="102"/>
+      <c r="AW46" s="182">
         <f>[1]Hoja1!$C3041</f>
-        <v>29377.212098808614</v>
-[...1 lines deleted...]
-      <c r="AX46" s="211"/>
+        <v>30846.072703749047</v>
+      </c>
+      <c r="AX46" s="209"/>
     </row>
     <row r="47" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="23"/>
       <c r="D47" s="5"/>
-      <c r="E47" s="58" t="s">
+      <c r="E47" s="64" t="s">
         <v>140</v>
       </c>
-      <c r="F47" s="58"/>
-      <c r="G47" s="94" t="s">
+      <c r="F47" s="64"/>
+      <c r="G47" s="99" t="s">
         <v>226</v>
       </c>
-      <c r="H47" s="95"/>
-      <c r="I47" s="117">
+      <c r="H47" s="100"/>
+      <c r="I47" s="177">
         <f>[1]Hoja1!$C2977</f>
-        <v>29543.321501949395</v>
-[...1 lines deleted...]
-      <c r="J47" s="117"/>
+        <v>31020.487577046864</v>
+      </c>
+      <c r="J47" s="177"/>
       <c r="K47" s="4"/>
       <c r="N47" s="5"/>
-      <c r="O47" s="196" t="s">
+      <c r="O47" s="220" t="s">
         <v>140</v>
       </c>
-      <c r="P47" s="197"/>
-      <c r="Q47" s="96" t="s">
+      <c r="P47" s="221"/>
+      <c r="Q47" s="101" t="s">
         <v>251</v>
       </c>
-      <c r="R47" s="97"/>
-      <c r="S47" s="201">
+      <c r="R47" s="102"/>
+      <c r="S47" s="225">
         <f>[1]Hoja1!$C2969</f>
-        <v>23382.441494238617</v>
-[...1 lines deleted...]
-      <c r="T47" s="201"/>
+        <v>24551.563568950547</v>
+      </c>
+      <c r="T47" s="225"/>
       <c r="U47" s="4"/>
       <c r="Y47" s="15"/>
-      <c r="Z47" s="214" t="s">
+      <c r="Z47" s="235" t="s">
         <v>4</v>
       </c>
-      <c r="AA47" s="214"/>
-      <c r="AB47" s="96" t="s">
+      <c r="AA47" s="235"/>
+      <c r="AB47" s="101" t="s">
         <v>195</v>
       </c>
-      <c r="AC47" s="97"/>
-      <c r="AD47" s="96" t="s">
+      <c r="AC47" s="102"/>
+      <c r="AD47" s="101" t="s">
         <v>196</v>
       </c>
-      <c r="AE47" s="97"/>
-      <c r="AF47" s="96" t="s">
+      <c r="AE47" s="102"/>
+      <c r="AF47" s="101" t="s">
         <v>197</v>
       </c>
-      <c r="AG47" s="97"/>
+      <c r="AG47" s="102"/>
       <c r="AH47" s="4"/>
-      <c r="AI47" s="35"/>
-[...4 lines deleted...]
-      <c r="AN47" s="222"/>
+      <c r="AI47" s="30"/>
+      <c r="AJ47" s="30"/>
+      <c r="AK47" s="245"/>
+      <c r="AL47" s="246"/>
+      <c r="AM47" s="245"/>
+      <c r="AN47" s="245"/>
       <c r="AR47" s="5"/>
-      <c r="AS47" s="212" t="s">
+      <c r="AS47" s="233" t="s">
         <v>25</v>
       </c>
-      <c r="AT47" s="212"/>
-      <c r="AU47" s="94" t="s">
+      <c r="AT47" s="233"/>
+      <c r="AU47" s="99" t="s">
         <v>238</v>
       </c>
-      <c r="AV47" s="95"/>
-      <c r="AW47" s="117">
+      <c r="AV47" s="100"/>
+      <c r="AW47" s="177">
         <f>[1]Hoja1!$C3042</f>
-        <v>34561.245215289135</v>
-[...1 lines deleted...]
-      <c r="AX47" s="166"/>
+        <v>36289.307476053589</v>
+      </c>
+      <c r="AX47" s="210"/>
     </row>
-    <row r="48" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:50" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="23"/>
       <c r="D48" s="5"/>
-      <c r="E48" s="191" t="s">
+      <c r="E48" s="215" t="s">
         <v>141</v>
       </c>
-      <c r="F48" s="191"/>
-      <c r="G48" s="192" t="s">
+      <c r="F48" s="215"/>
+      <c r="G48" s="216" t="s">
         <v>227</v>
       </c>
-      <c r="H48" s="193"/>
-      <c r="I48" s="194">
+      <c r="H48" s="217"/>
+      <c r="I48" s="218">
         <f>[1]Hoja1!$C2978</f>
-        <v>44970.584081247718</v>
-[...1 lines deleted...]
-      <c r="J48" s="194"/>
+        <v>47219.113285310101</v>
+      </c>
+      <c r="J48" s="218"/>
       <c r="K48" s="4"/>
       <c r="N48" s="5"/>
-      <c r="O48" s="200" t="s">
+      <c r="O48" s="224" t="s">
         <v>141</v>
       </c>
-      <c r="P48" s="200"/>
-      <c r="Q48" s="202" t="s">
+      <c r="P48" s="224"/>
+      <c r="Q48" s="226" t="s">
         <v>252</v>
       </c>
-      <c r="R48" s="203"/>
-      <c r="S48" s="204">
+      <c r="R48" s="227"/>
+      <c r="S48" s="228">
         <f>[1]Hoja1!$C2970</f>
-        <v>34186.116901046938</v>
-[...1 lines deleted...]
-      <c r="T48" s="204"/>
+        <v>35895.422746099284</v>
+      </c>
+      <c r="T48" s="228"/>
       <c r="U48" s="4"/>
-      <c r="W48" s="224" t="s">
+      <c r="W48" s="247" t="s">
         <v>253</v>
       </c>
-      <c r="X48" s="224"/>
-[...1 lines deleted...]
-      <c r="Z48" s="215" t="s">
+      <c r="X48" s="247"/>
+      <c r="Y48" s="248"/>
+      <c r="Z48" s="236" t="s">
         <v>5</v>
       </c>
-      <c r="AA48" s="215"/>
-      <c r="AB48" s="204">
+      <c r="AA48" s="236"/>
+      <c r="AB48" s="237">
         <f>[1]Hoja1!$C$3069</f>
-        <v>1521.9903927088026</v>
-[...2 lines deleted...]
-      <c r="AD48" s="204">
+        <v>1598.0899123442427</v>
+      </c>
+      <c r="AC48" s="237"/>
+      <c r="AD48" s="237">
         <f>[1]Hoja1!$C$3070</f>
-        <v>2029.3264252697663</v>
-[...2 lines deleted...]
-      <c r="AF48" s="204">
+        <v>2130.7927465332546</v>
+      </c>
+      <c r="AE48" s="237"/>
+      <c r="AF48" s="237">
         <f>[1]Hoja1!$C$3071</f>
-        <v>3352.9148783213309</v>
-[...14 lines deleted...]
-      <c r="AX48" s="25"/>
+        <v>3520.5606222373981</v>
+      </c>
+      <c r="AG48" s="237"/>
+      <c r="AI48" s="30"/>
+      <c r="AJ48" s="30"/>
+      <c r="AK48" s="241"/>
+      <c r="AL48" s="242"/>
+      <c r="AM48" s="243"/>
+      <c r="AN48" s="244"/>
+      <c r="AR48" s="5"/>
+      <c r="AS48" s="1"/>
+      <c r="AT48" s="3"/>
+      <c r="AU48" s="1"/>
+      <c r="AV48" s="3"/>
+      <c r="AW48" s="1"/>
+      <c r="AX48" s="37"/>
     </row>
-    <row r="49" spans="1:50" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E49" s="54" t="s">
+    <row r="49" spans="1:50" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="43"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="58" t="s">
         <v>259</v>
       </c>
-      <c r="F49" s="55"/>
-[...16 lines deleted...]
-      <c r="W49" s="54" t="s">
+      <c r="F49" s="59"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="59"/>
+      <c r="I49" s="59"/>
+      <c r="J49" s="59"/>
+      <c r="K49" s="59"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="59"/>
+      <c r="N49" s="59"/>
+      <c r="O49" s="59"/>
+      <c r="P49" s="59"/>
+      <c r="Q49" s="60"/>
+      <c r="R49" s="38"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="39"/>
+      <c r="V49" s="40"/>
+      <c r="W49" s="58" t="s">
         <v>266</v>
       </c>
-      <c r="X49" s="55"/>
-[...5 lines deleted...]
-      <c r="AD49" s="54" t="s">
+      <c r="X49" s="59"/>
+      <c r="Y49" s="59"/>
+      <c r="Z49" s="59"/>
+      <c r="AA49" s="59"/>
+      <c r="AB49" s="59"/>
+      <c r="AC49" s="60"/>
+      <c r="AD49" s="58" t="s">
         <v>278</v>
       </c>
-      <c r="AE49" s="55"/>
-[...10 lines deleted...]
-      <c r="AP49" s="242" t="s">
+      <c r="AE49" s="59"/>
+      <c r="AF49" s="59"/>
+      <c r="AG49" s="59"/>
+      <c r="AH49" s="59"/>
+      <c r="AI49" s="59"/>
+      <c r="AJ49" s="60"/>
+      <c r="AK49" s="35"/>
+      <c r="AL49" s="36"/>
+      <c r="AM49" s="38"/>
+      <c r="AN49" s="35"/>
+      <c r="AO49" s="35"/>
+      <c r="AP49" s="272" t="s">
         <v>285</v>
       </c>
-      <c r="AQ49" s="242"/>
-[...6 lines deleted...]
-      <c r="AX49" s="243"/>
+      <c r="AQ49" s="273"/>
+      <c r="AR49" s="273"/>
+      <c r="AS49" s="273"/>
+      <c r="AT49" s="273"/>
+      <c r="AU49" s="273"/>
+      <c r="AV49" s="273"/>
+      <c r="AW49" s="273"/>
+      <c r="AX49" s="274"/>
     </row>
     <row r="50" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A50" s="23"/>
       <c r="D50" s="5"/>
-      <c r="E50" s="69" t="s">
+      <c r="E50" s="61" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="62"/>
       <c r="G50" s="62" t="s">
         <v>4</v>
       </c>
       <c r="H50" s="62"/>
       <c r="I50" s="62" t="s">
         <v>5</v>
       </c>
       <c r="J50" s="62"/>
       <c r="K50" s="62" t="s">
         <v>3</v>
       </c>
       <c r="L50" s="62"/>
-      <c r="M50" s="67" t="s">
+      <c r="M50" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="N50" s="68"/>
-      <c r="O50" s="69"/>
+      <c r="N50" s="74"/>
+      <c r="O50" s="61"/>
       <c r="P50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="Q50" s="62"/>
-[...2 lines deleted...]
-      <c r="W50" s="57" t="s">
+      <c r="Q50" s="76"/>
+      <c r="R50" s="23"/>
+      <c r="V50" s="41"/>
+      <c r="W50" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="X50" s="57"/>
-      <c r="Y50" s="57" t="s">
+      <c r="X50" s="62"/>
+      <c r="Y50" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="Z50" s="57"/>
-      <c r="AA50" s="57"/>
+      <c r="Z50" s="62"/>
+      <c r="AA50" s="62"/>
       <c r="AB50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AC50" s="62"/>
-      <c r="AD50" s="57" t="s">
+      <c r="AC50" s="69"/>
+      <c r="AD50" s="249" t="s">
         <v>4</v>
       </c>
-      <c r="AE50" s="57"/>
-      <c r="AF50" s="57" t="s">
+      <c r="AE50" s="62"/>
+      <c r="AF50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AG50" s="57"/>
-      <c r="AH50" s="229" t="s">
+      <c r="AG50" s="62"/>
+      <c r="AH50" s="255" t="s">
         <v>4</v>
       </c>
-      <c r="AI50" s="230"/>
-      <c r="AJ50" s="57" t="s">
+      <c r="AI50" s="256"/>
+      <c r="AJ50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AK50" s="57"/>
-[...2 lines deleted...]
-      <c r="AP50" s="96" t="s">
+      <c r="AK50" s="104"/>
+      <c r="AL50" s="105"/>
+      <c r="AM50" s="23"/>
+      <c r="AP50" s="265" t="s">
         <v>4</v>
       </c>
-      <c r="AQ50" s="244"/>
-      <c r="AR50" s="57" t="s">
+      <c r="AQ50" s="275"/>
+      <c r="AR50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AS50" s="57"/>
-      <c r="AT50" s="96" t="s">
+      <c r="AS50" s="62"/>
+      <c r="AT50" s="265" t="s">
         <v>4</v>
       </c>
-      <c r="AU50" s="97"/>
-      <c r="AV50" s="237" t="s">
+      <c r="AU50" s="266"/>
+      <c r="AV50" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AW50" s="237"/>
-      <c r="AX50" s="210"/>
+      <c r="AW50" s="74"/>
+      <c r="AX50" s="267"/>
     </row>
     <row r="51" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A51" s="23"/>
       <c r="D51" s="5"/>
-      <c r="E51" s="74" t="s">
+      <c r="E51" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="F51" s="58"/>
-      <c r="G51" s="78" t="s">
+      <c r="F51" s="64"/>
+      <c r="G51" s="85" t="s">
         <v>260</v>
       </c>
-      <c r="H51" s="79"/>
-      <c r="I51" s="84">
+      <c r="H51" s="86"/>
+      <c r="I51" s="77">
         <f>[1]Hoja1!$C$3331</f>
-        <v>15207.60380903839</v>
-[...2 lines deleted...]
-      <c r="K51" s="74" t="s">
+        <v>15967.98399949031</v>
+      </c>
+      <c r="J51" s="77"/>
+      <c r="K51" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="L51" s="58"/>
-      <c r="M51" s="60" t="s">
+      <c r="L51" s="64"/>
+      <c r="M51" s="67" t="s">
         <v>263</v>
       </c>
-      <c r="N51" s="60"/>
-[...1 lines deleted...]
-      <c r="P51" s="71">
+      <c r="N51" s="67"/>
+      <c r="O51" s="67"/>
+      <c r="P51" s="77">
         <f>[1]Hoja1!$C$3334</f>
-        <v>55646.930103490369</v>
-[...4 lines deleted...]
-      <c r="W51" s="58" t="s">
+        <v>58429.276608664884</v>
+      </c>
+      <c r="Q51" s="78"/>
+      <c r="R51" s="23"/>
+      <c r="V51" s="41"/>
+      <c r="W51" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="X51" s="58"/>
-      <c r="Y51" s="60" t="s">
+      <c r="X51" s="64"/>
+      <c r="Y51" s="67" t="s">
         <v>268</v>
       </c>
-      <c r="Z51" s="60"/>
-[...1 lines deleted...]
-      <c r="AB51" s="63">
+      <c r="Z51" s="67"/>
+      <c r="AA51" s="67"/>
+      <c r="AB51" s="70">
         <f>[1]Hoja1!$C$3337</f>
-        <v>13460.431391406566</v>
-[...2 lines deleted...]
-      <c r="AD51" s="74" t="s">
+        <v>14133.452960976894</v>
+      </c>
+      <c r="AC51" s="71"/>
+      <c r="AD51" s="250" t="s">
         <v>286</v>
       </c>
-      <c r="AE51" s="58"/>
-      <c r="AF51" s="231">
+      <c r="AE51" s="64"/>
+      <c r="AF51" s="257">
         <f>[1]Hoja1!$C$3677</f>
-        <v>22812.74930270221</v>
-[...2 lines deleted...]
-      <c r="AH51" s="95" t="s">
+        <v>23953.386767837321</v>
+      </c>
+      <c r="AG51" s="257"/>
+      <c r="AH51" s="100" t="s">
         <v>289</v>
       </c>
-      <c r="AI51" s="120"/>
-      <c r="AJ51" s="232">
+      <c r="AI51" s="126"/>
+      <c r="AJ51" s="258">
         <f>[1]Hoja1!$C$3680</f>
-        <v>71658.840399624489</v>
-[...3 lines deleted...]
-      <c r="AM51" s="4"/>
+        <v>75241.78241960569</v>
+      </c>
+      <c r="AK51" s="258"/>
+      <c r="AL51" s="259"/>
+      <c r="AM51" s="23"/>
       <c r="AO51" s="5"/>
-      <c r="AP51" s="94" t="s">
+      <c r="AP51" s="99" t="s">
         <v>279</v>
       </c>
-      <c r="AQ51" s="95"/>
-      <c r="AR51" s="42">
+      <c r="AQ51" s="100"/>
+      <c r="AR51" s="46">
         <f>[1]Hoja1!$C3683</f>
-        <v>14999.084792678179</v>
-[...2 lines deleted...]
-      <c r="AT51" s="238" t="s">
+        <v>15749.03903231209</v>
+      </c>
+      <c r="AS51" s="47"/>
+      <c r="AT51" s="268" t="s">
         <v>282</v>
       </c>
-      <c r="AU51" s="239" t="s">
+      <c r="AU51" s="269" t="s">
         <v>18</v>
       </c>
-      <c r="AV51" s="234">
+      <c r="AV51" s="262">
         <f>[1]Hoja1!$C3686</f>
-        <v>51068.687257795405</v>
-[...2 lines deleted...]
-      <c r="AX51" s="236"/>
+        <v>53622.12162068519</v>
+      </c>
+      <c r="AW51" s="263"/>
+      <c r="AX51" s="264"/>
     </row>
     <row r="52" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A52" s="23"/>
       <c r="D52" s="5"/>
-      <c r="E52" s="75" t="s">
+      <c r="E52" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="F52" s="59"/>
-      <c r="G52" s="80" t="s">
+      <c r="F52" s="66"/>
+      <c r="G52" s="87" t="s">
         <v>261</v>
       </c>
-      <c r="H52" s="81"/>
-      <c r="I52" s="85">
+      <c r="H52" s="88"/>
+      <c r="I52" s="79">
         <f>[1]Hoja1!$C$3332</f>
-        <v>19247.720291441863</v>
-[...2 lines deleted...]
-      <c r="K52" s="75" t="s">
+        <v>20210.106306013957</v>
+      </c>
+      <c r="J52" s="79"/>
+      <c r="K52" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="L52" s="59"/>
-      <c r="M52" s="61" t="s">
+      <c r="L52" s="66"/>
+      <c r="M52" s="68" t="s">
         <v>264</v>
       </c>
-      <c r="N52" s="61"/>
-[...1 lines deleted...]
-      <c r="P52" s="72">
+      <c r="N52" s="68"/>
+      <c r="O52" s="68"/>
+      <c r="P52" s="79">
         <f>[1]Hoja1!$C$3335</f>
-        <v>63650.86877721543</v>
-[...4 lines deleted...]
-      <c r="W52" s="59" t="s">
+        <v>66833.412216076205</v>
+      </c>
+      <c r="Q52" s="80"/>
+      <c r="R52" s="23"/>
+      <c r="V52" s="41"/>
+      <c r="W52" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="X52" s="59"/>
-      <c r="Y52" s="61" t="s">
+      <c r="X52" s="66"/>
+      <c r="Y52" s="68" t="s">
         <v>269</v>
       </c>
-      <c r="Z52" s="61"/>
-[...1 lines deleted...]
-      <c r="AB52" s="65">
+      <c r="Z52" s="68"/>
+      <c r="AA52" s="68"/>
+      <c r="AB52" s="72">
         <f>[1]Hoja1!$C$3338</f>
-        <v>14581.7827068197</v>
-[...2 lines deleted...]
-      <c r="AD52" s="108" t="s">
+        <v>15310.871842160685</v>
+      </c>
+      <c r="AC52" s="73"/>
+      <c r="AD52" s="251" t="s">
         <v>287</v>
       </c>
-      <c r="AE52" s="110"/>
-      <c r="AF52" s="232">
+      <c r="AE52" s="116"/>
+      <c r="AF52" s="258">
         <f>[1]Hoja1!$C$3678</f>
-        <v>28708.444541040986</v>
-[...2 lines deleted...]
-      <c r="AH52" s="96" t="s">
+        <v>30143.866768093038</v>
+      </c>
+      <c r="AG52" s="258"/>
+      <c r="AH52" s="101" t="s">
         <v>290</v>
       </c>
-      <c r="AI52" s="97"/>
-      <c r="AJ52" s="233">
+      <c r="AI52" s="102"/>
+      <c r="AJ52" s="260">
         <f>[1]Hoja1!$C$3681</f>
-        <v>74270.390558266823</v>
-[...3 lines deleted...]
-      <c r="AM52" s="4"/>
+        <v>77983.910086180185</v>
+      </c>
+      <c r="AK52" s="260"/>
+      <c r="AL52" s="261"/>
+      <c r="AM52" s="23"/>
       <c r="AO52" s="5"/>
-      <c r="AP52" s="96" t="s">
+      <c r="AP52" s="101" t="s">
         <v>280</v>
       </c>
-      <c r="AQ52" s="97" t="s">
+      <c r="AQ52" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="AR52" s="44">
+      <c r="AR52" s="48">
         <f>[1]Hoja1!$C3684</f>
-        <v>21786.260690894476</v>
-[...2 lines deleted...]
-      <c r="AT52" s="96" t="s">
+        <v>22875.573725439204</v>
+      </c>
+      <c r="AS52" s="49"/>
+      <c r="AT52" s="101" t="s">
         <v>283</v>
       </c>
-      <c r="AU52" s="97" t="s">
+      <c r="AU52" s="102" t="s">
         <v>19</v>
       </c>
-      <c r="AV52" s="48">
+      <c r="AV52" s="52">
         <f>[1]Hoja1!$C3687</f>
-        <v>67193.957215664399</v>
-[...2 lines deleted...]
-      <c r="AX52" s="50"/>
+        <v>70553.655076447641</v>
+      </c>
+      <c r="AW52" s="53"/>
+      <c r="AX52" s="54"/>
     </row>
     <row r="53" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="26"/>
       <c r="B53" s="27"/>
       <c r="C53" s="27"/>
       <c r="D53" s="28"/>
-      <c r="E53" s="76" t="s">
+      <c r="E53" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="F53" s="77"/>
-      <c r="G53" s="82" t="s">
+      <c r="F53" s="84"/>
+      <c r="G53" s="89" t="s">
         <v>262</v>
       </c>
-      <c r="H53" s="83"/>
-      <c r="I53" s="86">
+      <c r="H53" s="90"/>
+      <c r="I53" s="81">
         <f>[1]Hoja1!$C$3333</f>
-        <v>27061.15243548272</v>
-[...2 lines deleted...]
-      <c r="K53" s="76" t="s">
+        <v>28414.210057256852</v>
+      </c>
+      <c r="J53" s="81"/>
+      <c r="K53" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="L53" s="77"/>
-      <c r="M53" s="70" t="s">
+      <c r="L53" s="84"/>
+      <c r="M53" s="75" t="s">
         <v>265</v>
       </c>
-      <c r="N53" s="70"/>
-[...1 lines deleted...]
-      <c r="P53" s="73">
+      <c r="N53" s="75"/>
+      <c r="O53" s="75"/>
+      <c r="P53" s="81">
         <f>[1]Hoja1!$C$3336</f>
-        <v>102527.45134335411</v>
-[...2 lines deleted...]
-      <c r="R53" s="29"/>
+        <v>107653.82391052181</v>
+      </c>
+      <c r="Q53" s="82"/>
+      <c r="R53" s="26"/>
       <c r="S53" s="27"/>
       <c r="T53" s="27"/>
       <c r="U53" s="27"/>
-      <c r="V53" s="28"/>
-      <c r="W53" s="77" t="s">
+      <c r="V53" s="42"/>
+      <c r="W53" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="X53" s="77"/>
-      <c r="Y53" s="216" t="s">
+      <c r="X53" s="84"/>
+      <c r="Y53" s="238" t="s">
         <v>270</v>
       </c>
-      <c r="Z53" s="216"/>
-[...1 lines deleted...]
-      <c r="AB53" s="217">
+      <c r="Z53" s="238"/>
+      <c r="AA53" s="238"/>
+      <c r="AB53" s="239">
         <f>[1]Hoja1!$C$3359</f>
-        <v>17343.018573602643</v>
-[...2 lines deleted...]
-      <c r="AD53" s="226" t="s">
+        <v>18210.169502282777</v>
+      </c>
+      <c r="AC53" s="240"/>
+      <c r="AD53" s="252" t="s">
         <v>288</v>
       </c>
-      <c r="AE53" s="76"/>
-      <c r="AF53" s="41">
+      <c r="AE53" s="83"/>
+      <c r="AF53" s="44">
         <f>[1]Hoja1!$C$3679</f>
-        <v>42402.633074758531</v>
-[...2 lines deleted...]
-      <c r="AH53" s="227" t="s">
+        <v>44522.764728496462</v>
+      </c>
+      <c r="AG53" s="44"/>
+      <c r="AH53" s="253" t="s">
         <v>291</v>
       </c>
-      <c r="AI53" s="228"/>
-      <c r="AJ53" s="41">
+      <c r="AI53" s="254"/>
+      <c r="AJ53" s="44">
         <f>[1]Hoja1!$C$3682</f>
-        <v>122110.04071987685</v>
-[...3 lines deleted...]
-      <c r="AM53" s="29"/>
+        <v>128215.54275587073</v>
+      </c>
+      <c r="AK53" s="44"/>
+      <c r="AL53" s="45"/>
+      <c r="AM53" s="26"/>
       <c r="AN53" s="27"/>
       <c r="AO53" s="28"/>
-      <c r="AP53" s="227" t="s">
+      <c r="AP53" s="253" t="s">
         <v>281</v>
       </c>
-      <c r="AQ53" s="228" t="s">
+      <c r="AQ53" s="254" t="s">
         <v>17</v>
       </c>
-      <c r="AR53" s="46">
+      <c r="AR53" s="50">
         <f>[1]Hoja1!$C3685</f>
-        <v>33859.626957542176</v>
-[...2 lines deleted...]
-      <c r="AT53" s="240" t="s">
+        <v>35552.608305419293</v>
+      </c>
+      <c r="AS53" s="51"/>
+      <c r="AT53" s="270" t="s">
         <v>284</v>
       </c>
-      <c r="AU53" s="241" t="s">
+      <c r="AU53" s="271" t="s">
         <v>20</v>
       </c>
-      <c r="AV53" s="51">
+      <c r="AV53" s="55">
         <f>[1]Hoja1!$C3688</f>
-        <v>94732.553095706287</v>
-[...2 lines deleted...]
-      <c r="AX53" s="53"/>
+        <v>99469.180750491621</v>
+      </c>
+      <c r="AW53" s="56"/>
+      <c r="AX53" s="57"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YgROP28KO4vQP+LqKvgIy0uk47gXhY3hLW3TB6IAHhbSCLBvVukoF4dzLgA2kOdb85y46hYCFyD4FOhc13In9g==" saltValue="l4BLe8T78owMN9mLjGlcqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="yRZo2acjiYNByYTHvk3O3IqqCvCV/yVAAyzEel0rO/sbYJ7YKer3myuIfGysSeqrGbbupaxHO05u3ucv5Yv9sA==" saltValue="usroKDymi22wjLdaQZVemQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="801">
     <mergeCell ref="AV51:AX51"/>
     <mergeCell ref="AR50:AS50"/>
     <mergeCell ref="AT50:AU50"/>
     <mergeCell ref="AV50:AX50"/>
     <mergeCell ref="AT51:AU51"/>
     <mergeCell ref="AT52:AU52"/>
     <mergeCell ref="AT53:AU53"/>
     <mergeCell ref="AP49:AX49"/>
     <mergeCell ref="AP50:AQ50"/>
     <mergeCell ref="AP51:AQ51"/>
     <mergeCell ref="AP52:AQ52"/>
     <mergeCell ref="AP53:AQ53"/>
     <mergeCell ref="W53:X53"/>
     <mergeCell ref="Y53:AA53"/>
     <mergeCell ref="AB53:AC53"/>
     <mergeCell ref="AK48:AL48"/>
     <mergeCell ref="AM48:AN48"/>
     <mergeCell ref="AK47:AL47"/>
     <mergeCell ref="AM47:AN47"/>
     <mergeCell ref="W48:Y48"/>
     <mergeCell ref="AD50:AE50"/>
     <mergeCell ref="AD51:AE51"/>
     <mergeCell ref="AD52:AE52"/>
     <mergeCell ref="AD53:AE53"/>