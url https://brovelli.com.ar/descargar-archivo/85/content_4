--- v5 (2026-09-02)
+++ v6 (2026-10-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{4CD1BE4C-3F9E-4327-AC31-22DCBF0AFD1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D625612-51E1-47C0-8EFB-BBA641A3E559}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4966D755-C263-46CE-A430-74642722B8F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D24BABB0-A752-4D6D-AC63-78601CEA821A}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AP$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -505,51 +505,51 @@
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>DF81081300</t>
   </si>
   <si>
     <t>BIDET ADAPTABLE DOBLE FUNCION PRO</t>
   </si>
   <si>
-    <t>LISTA 28</t>
+    <t>LISTA 29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -3859,56 +3859,56 @@
             <v>4010.1195093304455</v>
           </cell>
         </row>
         <row r="3144">
           <cell r="C3144">
             <v>8729.6195243483671</v>
           </cell>
         </row>
         <row r="3145">
           <cell r="C3145">
             <v>18963.602943775495</v>
           </cell>
         </row>
         <row r="3146">
           <cell r="C3146">
             <v>19387.3727018637</v>
           </cell>
         </row>
         <row r="3147">
           <cell r="C3147">
             <v>31146.92992842758</v>
           </cell>
         </row>
         <row r="3148">
           <cell r="C3148">
-            <v>120490.28338838859</v>
+            <v>6568.4044701752855</v>
           </cell>
         </row>
         <row r="3155">
           <cell r="C3155">
-            <v>113783.80981265461</v>
+            <v>119473.00030328736</v>
           </cell>
         </row>
         <row r="3292">
           <cell r="C3292">
             <v>5776.9426760310098</v>
           </cell>
         </row>
         <row r="3294">
           <cell r="C3294">
             <v>20527.80717786133</v>
           </cell>
         </row>
         <row r="3295">
           <cell r="C3295">
             <v>22098.23780658541</v>
           </cell>
         </row>
         <row r="3296">
           <cell r="C3296">
             <v>3381.2249578053597</v>
           </cell>
         </row>
         <row r="3297">
           <cell r="C3297">
             <v>42487.845803669807</v>
@@ -4311,51 +4311,51 @@
       <c r="L1" s="180"/>
       <c r="M1" s="76" t="s">
         <v>116</v>
       </c>
       <c r="N1" s="76"/>
       <c r="O1" s="76"/>
       <c r="P1" s="76"/>
       <c r="Q1" s="76"/>
       <c r="R1" s="76"/>
       <c r="S1" s="76"/>
       <c r="T1" s="76"/>
       <c r="U1" s="76"/>
       <c r="V1" s="76"/>
       <c r="W1" s="76"/>
       <c r="X1" s="76"/>
       <c r="Y1" s="76"/>
       <c r="Z1" s="76"/>
       <c r="AA1" s="76"/>
       <c r="AB1" s="77" t="s">
         <v>127</v>
       </c>
       <c r="AC1" s="77"/>
       <c r="AD1" s="77"/>
       <c r="AE1" s="77"/>
       <c r="AF1" s="178">
-        <v>46237</v>
+        <v>46279</v>
       </c>
       <c r="AG1" s="178"/>
       <c r="AH1" s="78" t="s">
         <v>124</v>
       </c>
       <c r="AI1" s="78"/>
       <c r="AJ1" s="78"/>
       <c r="AK1" s="78"/>
       <c r="AL1" s="42"/>
       <c r="AM1" s="79"/>
       <c r="AN1" s="79"/>
       <c r="AO1" s="42"/>
       <c r="AP1" s="43"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="135" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="136"/>
       <c r="C2" s="136"/>
       <c r="D2" s="136"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="136"/>
       <c r="H2" s="136"/>
@@ -4459,51 +4459,51 @@
       </c>
       <c r="AI3" s="120"/>
       <c r="AJ3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AK3" s="120"/>
       <c r="AL3" s="102" t="s">
         <v>25</v>
       </c>
       <c r="AM3" s="103"/>
       <c r="AN3" s="103"/>
       <c r="AO3" s="103"/>
       <c r="AP3" s="150"/>
     </row>
     <row r="4" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="44"/>
       <c r="E4" s="144" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="145"/>
       <c r="G4" s="146">
         <f>[1]Hoja1!$C$3155</f>
-        <v>113783.80981265461</v>
+        <v>119473.00030328736</v>
       </c>
       <c r="H4" s="147"/>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="129"/>
       <c r="N4" s="130"/>
       <c r="O4" s="129"/>
       <c r="P4" s="130"/>
       <c r="Q4" s="81"/>
       <c r="R4" s="91"/>
       <c r="S4" s="95" t="s">
         <v>18</v>
       </c>
       <c r="T4" s="96"/>
       <c r="U4" s="105"/>
       <c r="V4" s="121"/>
       <c r="W4" s="122"/>
       <c r="X4" s="121"/>
       <c r="Y4" s="122"/>
       <c r="Z4" s="121"/>
       <c r="AA4" s="122"/>
       <c r="AB4" s="95" t="s">
         <v>24</v>
@@ -4621,51 +4621,51 @@
         <f>[1]Hoja1!$C$3329</f>
         <v>22111.13246902977</v>
       </c>
       <c r="AK6" s="91"/>
       <c r="AL6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="AM6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="AN6" s="51"/>
       <c r="AO6" s="81">
         <f>[1]Hoja1!$C$3099</f>
         <v>2449.3967002036202</v>
       </c>
       <c r="AP6" s="116"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="24"/>
       <c r="E7" s="112" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="62"/>
       <c r="G7" s="97">
         <f>[1]Hoja1!$C$3148</f>
-        <v>120490.28338838859</v>
+        <v>6568.4044701752855</v>
       </c>
       <c r="H7" s="113"/>
       <c r="L7" s="5"/>
       <c r="M7" s="62" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="62"/>
       <c r="O7" s="62" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="62"/>
       <c r="Q7" s="97">
         <f>[1]Hoja1!$C3145</f>
         <v>18963.602943775495</v>
       </c>
       <c r="R7" s="98"/>
       <c r="S7" s="4"/>
       <c r="U7" s="5"/>
       <c r="V7" s="4"/>
       <c r="AA7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="4"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
@@ -6530,51 +6530,50 @@
       <c r="T51" s="38"/>
       <c r="U51" s="38"/>
       <c r="V51" s="38"/>
       <c r="W51" s="39"/>
       <c r="X51" s="40"/>
       <c r="Y51" s="38"/>
       <c r="Z51" s="38"/>
       <c r="AA51" s="38"/>
       <c r="AB51" s="38"/>
       <c r="AC51" s="38"/>
       <c r="AD51" s="39"/>
       <c r="AE51" s="40"/>
       <c r="AF51" s="38"/>
       <c r="AG51" s="38"/>
       <c r="AH51" s="38"/>
       <c r="AI51" s="38"/>
       <c r="AJ51" s="39"/>
       <c r="AK51" s="40"/>
       <c r="AL51" s="38"/>
       <c r="AM51" s="38"/>
       <c r="AN51" s="38"/>
       <c r="AO51" s="38"/>
       <c r="AP51" s="41"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7YCtabmLRk7gVoibpt5e4c69kfAwPm7oRKuBSNxWIWwsDtSP9+/+4oXSTDV8rf4aT1fpRiduffa/Nxm8EDJY+A==" saltValue="VXg47rz52iAb26LtkpuTbw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="286">
     <mergeCell ref="AF1:AG1"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="Z28:AA28"/>
     <mergeCell ref="U34:V34"/>
     <mergeCell ref="W34:X34"/>
     <mergeCell ref="U35:V35"/>
     <mergeCell ref="W35:X35"/>
     <mergeCell ref="U32:Y32"/>
     <mergeCell ref="Z32:AD32"/>
     <mergeCell ref="Z33:AA33"/>
     <mergeCell ref="AB33:AC33"/>
     <mergeCell ref="Z34:AA34"/>
     <mergeCell ref="AB34:AC34"/>
     <mergeCell ref="Z35:AA35"/>
     <mergeCell ref="AB35:AC35"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="S35:T35"/>
     <mergeCell ref="Q32:T32"/>
     <mergeCell ref="Q33:R33"/>
     <mergeCell ref="S33:T33"/>
     <mergeCell ref="Q34:R34"/>
     <mergeCell ref="S34:T34"/>
     <mergeCell ref="E33:F33"/>