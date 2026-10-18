--- v5 (2026-09-02)
+++ v6 (2026-10-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{58B66BC6-15ED-4706-A00F-685D933565B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8EB08F0A-E97B-42D9-8782-69D64E4BA5A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{108E440C-D269-46D4-90AB-DA77B0A6A8FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AK$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -462,103 +462,97 @@
   <si>
     <t>SUCIAS</t>
   </si>
   <si>
     <t>PRESURIZADORA CEN.</t>
   </si>
   <si>
     <t>PRESTC6000</t>
   </si>
   <si>
     <t>DE 600 W.</t>
   </si>
   <si>
     <t>CONTROL AUTOM. DE FLUJO</t>
   </si>
   <si>
     <t>CAF0000000</t>
   </si>
   <si>
     <t>CONTROL DE PRESION</t>
   </si>
   <si>
     <t>CONTROL AUT. DE PRESION</t>
   </si>
   <si>
-    <t>CAP2352000</t>
-[...1 lines deleted...]
-  <si>
     <t>FLUJOAU500</t>
   </si>
   <si>
     <t>CONTROL  AUTOMATICO  NIVEL</t>
   </si>
   <si>
     <t>CAN2341000</t>
   </si>
   <si>
     <t>SENSOR FLUJO MAGNETICO</t>
   </si>
   <si>
     <t>REPSENPRE1</t>
   </si>
   <si>
     <t>PRES 100</t>
   </si>
   <si>
     <t>PRES 200</t>
   </si>
   <si>
     <t>REPSENPRE2</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="16"/>
         <color rgb="FF000000"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
-    <t>CAPSSLIM00</t>
-[...1 lines deleted...]
-  <si>
     <t>CAPCASDIGI</t>
   </si>
   <si>
     <t>CONTROLADOR AUTO</t>
   </si>
   <si>
     <t>DE PRESION DIGITAL</t>
   </si>
   <si>
     <t>CONTROL  AUTOM PRESION SMAR</t>
   </si>
   <si>
     <t>BOMBA PRESURIZADORA VELOCIDAD VARIABLE</t>
   </si>
   <si>
     <t>PRESVV2332</t>
   </si>
   <si>
     <t>500  W.</t>
   </si>
   <si>
     <t>T310013000</t>
   </si>
   <si>
     <t>T310019000</t>
@@ -590,51 +584,57 @@
   <si>
     <t>KIT PRES QB 60 + CAP II</t>
   </si>
   <si>
     <t>KITQB23540</t>
   </si>
   <si>
     <t>1/2 HP</t>
   </si>
   <si>
     <t>KITCPM2357</t>
   </si>
   <si>
     <t>146  3/4 HP</t>
   </si>
   <si>
     <t>KIT ELEV QB60+CAS</t>
   </si>
   <si>
     <t>KIT ELEV CPM146 +CAS</t>
   </si>
   <si>
     <t>KITQB23560</t>
   </si>
   <si>
-    <t>LISTA 28</t>
+    <t>LISTA 29</t>
+  </si>
+  <si>
+    <t>CAD0000000</t>
+  </si>
+  <si>
+    <t>CAPSSMAR00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -4596,99 +4596,99 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48513CB7-978F-4B37-B69A-D11F169D4C10}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="129" zoomScaleNormal="129" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="37" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="205" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B1" s="206"/>
       <c r="C1" s="206"/>
       <c r="D1" s="207">
-        <v>46236</v>
+        <v>46279</v>
       </c>
       <c r="E1" s="207"/>
       <c r="F1" s="207"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="315" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K1" s="315"/>
       <c r="L1" s="315"/>
       <c r="M1" s="315"/>
       <c r="N1" s="315"/>
       <c r="O1" s="315"/>
       <c r="P1" s="315"/>
       <c r="Q1" s="315"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
       <c r="AF1" s="204" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="AG1" s="204"/>
       <c r="AH1" s="204"/>
       <c r="AI1" s="115"/>
       <c r="AJ1" s="115"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="8"/>
       <c r="AN1" s="165"/>
       <c r="AO1" s="165"/>
       <c r="AP1" s="165"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="180" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="181"/>
       <c r="C2" s="181"/>
       <c r="D2" s="181"/>
       <c r="E2" s="181"/>
       <c r="F2" s="181"/>
       <c r="G2" s="181"/>
       <c r="H2" s="181"/>
       <c r="I2" s="181"/>
       <c r="J2" s="181"/>
       <c r="K2" s="181"/>
@@ -5398,51 +5398,51 @@
         <v>54</v>
       </c>
       <c r="P14" s="184"/>
       <c r="Q14" s="227" t="s">
         <v>35</v>
       </c>
       <c r="R14" s="228"/>
       <c r="S14" s="238">
         <f>[1]Hoja1!$C1657</f>
         <v>2249.5447199999999</v>
       </c>
       <c r="T14" s="238"/>
       <c r="Y14" s="164" t="s">
         <v>58</v>
       </c>
       <c r="Z14" s="164"/>
       <c r="AA14" s="16" t="s">
         <v>35</v>
       </c>
       <c r="AB14" s="238">
         <f>[1]Hoja1!$C1662</f>
         <v>2700.5775545384695</v>
       </c>
       <c r="AC14" s="238"/>
       <c r="AD14" s="164" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="AE14" s="164"/>
       <c r="AF14" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="238">
         <f>[1]Hoja1!$C1665</f>
         <v>2946.9035832</v>
       </c>
       <c r="AH14" s="238"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="D15" s="4"/>
       <c r="E15" s="185" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="186"/>
       <c r="G15" s="141" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="142"/>
       <c r="I15" s="158">
         <f>[1]Hoja1!$C1668</f>
@@ -5457,51 +5457,51 @@
         <v>55</v>
       </c>
       <c r="P15" s="186"/>
       <c r="Q15" s="141" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="142"/>
       <c r="S15" s="234">
         <f>[1]Hoja1!$C1658</f>
         <v>2811.9308999999998</v>
       </c>
       <c r="T15" s="234"/>
       <c r="Y15" s="157" t="s">
         <v>59</v>
       </c>
       <c r="Z15" s="157"/>
       <c r="AA15" s="21" t="s">
         <v>36</v>
       </c>
       <c r="AB15" s="234">
         <f>[1]Hoja1!$C1663</f>
         <v>2778.1877291999999</v>
       </c>
       <c r="AC15" s="234"/>
       <c r="AD15" s="157" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AE15" s="157"/>
       <c r="AF15" s="21" t="s">
         <v>39</v>
       </c>
       <c r="AG15" s="234">
         <f>[1]Hoja1!$C1666</f>
         <v>3065.0046809999999</v>
       </c>
       <c r="AH15" s="234"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
       <c r="E16" s="223" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="224"/>
       <c r="G16" s="229" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="230"/>
@@ -5976,51 +5976,51 @@
       </c>
       <c r="B25" s="251"/>
       <c r="C25" s="252"/>
       <c r="D25" s="140" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="140"/>
       <c r="F25" s="82" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="83"/>
       <c r="H25" s="82" t="s">
         <v>3</v>
       </c>
       <c r="I25" s="83"/>
       <c r="J25" s="290" t="s">
         <v>96</v>
       </c>
       <c r="K25" s="290"/>
       <c r="L25" s="290"/>
       <c r="M25" s="140" t="s">
         <v>1</v>
       </c>
       <c r="N25" s="140"/>
       <c r="O25" s="254" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="P25" s="255"/>
       <c r="Q25" s="255"/>
       <c r="R25" s="255"/>
       <c r="S25" s="255"/>
       <c r="T25" s="255"/>
       <c r="U25" s="256"/>
       <c r="V25" s="260" t="s">
         <v>101</v>
       </c>
       <c r="W25" s="261"/>
       <c r="X25" s="262"/>
       <c r="Y25" s="140" t="s">
         <v>1</v>
       </c>
       <c r="Z25" s="140"/>
       <c r="AA25" s="254" t="s">
         <v>104</v>
       </c>
       <c r="AB25" s="255"/>
       <c r="AC25" s="255"/>
       <c r="AD25" s="256"/>
       <c r="AE25" s="82" t="s">
         <v>3</v>
       </c>
@@ -6075,82 +6075,82 @@
         <v>103</v>
       </c>
       <c r="W26" s="265"/>
       <c r="X26" s="266"/>
       <c r="Y26" s="263" t="s">
         <v>102</v>
       </c>
       <c r="Z26" s="264"/>
       <c r="AA26" s="140" t="s">
         <v>1</v>
       </c>
       <c r="AB26" s="140"/>
       <c r="AC26" s="141" t="s">
         <v>105</v>
       </c>
       <c r="AD26" s="142"/>
       <c r="AE26" s="127">
         <f>[1]Hoja1!$C$2329</f>
         <v>87070.774511858966</v>
       </c>
       <c r="AF26" s="139"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="227" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="AK26" s="259"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="C27" s="4"/>
       <c r="D27" s="104" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="216"/>
       <c r="F27" s="150" t="s">
         <v>91</v>
       </c>
       <c r="G27" s="150"/>
       <c r="H27" s="238">
         <f>[1]Hoja1!$C2334</f>
         <v>194459.92651072162</v>
       </c>
       <c r="I27" s="253"/>
       <c r="J27" s="3"/>
       <c r="L27" s="4"/>
       <c r="M27" s="153" t="s">
         <v>98</v>
       </c>
       <c r="N27" s="154"/>
       <c r="O27" s="147" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="P27" s="147"/>
       <c r="Q27" s="150" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="R27" s="150"/>
       <c r="S27" s="292">
         <f>[1]Hoja1!$C$3641</f>
         <v>1118568.7085646938</v>
       </c>
       <c r="T27" s="293"/>
       <c r="U27" s="294"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="3"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="3"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="C28" s="4"/>
       <c r="D28" s="161" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="162"/>
       <c r="F28" s="163" t="s">
         <v>92</v>
@@ -6279,269 +6279,269 @@
       <c r="N31" s="138"/>
       <c r="O31" s="3"/>
       <c r="R31" s="88"/>
       <c r="S31" s="88"/>
       <c r="U31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="3"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="3"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="272" t="s">
         <v>107</v>
       </c>
       <c r="B32" s="190"/>
       <c r="C32" s="190"/>
       <c r="D32" s="190"/>
       <c r="E32" s="100" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="101"/>
       <c r="G32" s="190" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H32" s="190"/>
       <c r="I32" s="190"/>
       <c r="J32" s="190"/>
       <c r="K32" s="90" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L32" s="91"/>
       <c r="M32" s="91"/>
       <c r="N32" s="98"/>
       <c r="O32" s="100" t="s">
         <v>1</v>
       </c>
       <c r="P32" s="101"/>
       <c r="Q32" s="328" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="R32" s="329"/>
       <c r="S32" s="329"/>
       <c r="T32" s="329"/>
       <c r="U32" s="330"/>
       <c r="V32" s="240" t="s">
         <v>1</v>
       </c>
       <c r="W32" s="241"/>
       <c r="X32" s="240" t="s">
         <v>3</v>
       </c>
       <c r="Y32" s="93"/>
       <c r="Z32" s="302" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="AA32" s="303"/>
       <c r="AB32" s="304"/>
       <c r="AC32" s="100" t="s">
         <v>1</v>
       </c>
       <c r="AD32" s="171"/>
       <c r="AE32" s="187" t="s">
         <v>3</v>
       </c>
       <c r="AF32" s="81"/>
       <c r="AG32" s="90" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="AH32" s="91"/>
       <c r="AI32" s="91"/>
       <c r="AJ32" s="91"/>
       <c r="AK32" s="98"/>
     </row>
     <row r="33" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9"/>
       <c r="D33" s="10"/>
       <c r="E33" s="271" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="F33" s="278"/>
       <c r="G33" s="124" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="124"/>
       <c r="I33" s="112" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J33" s="267"/>
       <c r="K33" s="49"/>
       <c r="L33" s="58"/>
       <c r="M33" s="58"/>
       <c r="N33" s="58"/>
       <c r="O33" s="324" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="P33" s="325"/>
       <c r="Q33" s="43"/>
       <c r="R33" s="44"/>
       <c r="S33" s="44"/>
       <c r="T33" s="45"/>
       <c r="U33" s="46"/>
       <c r="V33" s="308" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="W33" s="278"/>
       <c r="X33" s="121"/>
       <c r="Y33" s="299"/>
       <c r="Z33" s="305" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="AA33" s="306"/>
       <c r="AB33" s="307"/>
       <c r="AC33" s="320" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AD33" s="321"/>
       <c r="AE33" s="322">
         <f>[1]Hoja1!$C$3642</f>
         <v>109138.25985287617</v>
       </c>
       <c r="AF33" s="323"/>
       <c r="AG33" s="40"/>
       <c r="AH33" s="41"/>
       <c r="AI33" s="41"/>
       <c r="AJ33" s="124" t="s">
         <v>1</v>
       </c>
       <c r="AK33" s="125"/>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="9"/>
       <c r="F34" s="4"/>
       <c r="G34" s="104" t="s">
         <v>3</v>
       </c>
       <c r="H34" s="216"/>
       <c r="I34" s="127">
         <f>[1]Hoja1!$C$2343</f>
         <v>21603.047818066316</v>
       </c>
       <c r="J34" s="258"/>
       <c r="K34" s="49"/>
       <c r="L34" s="58"/>
       <c r="M34" s="58"/>
       <c r="N34" s="58"/>
       <c r="O34" s="104"/>
       <c r="P34" s="105"/>
       <c r="Q34" s="47"/>
       <c r="R34" s="106"/>
       <c r="S34" s="106"/>
       <c r="T34" s="58"/>
       <c r="U34" s="39"/>
       <c r="V34" s="309" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="W34" s="310"/>
       <c r="X34" s="300">
         <f>[1]Hoja1!$C$2345</f>
         <v>8951.8040122489438</v>
       </c>
       <c r="Y34" s="301"/>
       <c r="Z34" s="40"/>
       <c r="AA34" s="41"/>
       <c r="AB34" s="41"/>
       <c r="AC34" s="41"/>
       <c r="AD34" s="41"/>
       <c r="AE34" s="41"/>
       <c r="AF34" s="42"/>
       <c r="AG34" s="9"/>
       <c r="AJ34" s="104" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="AK34" s="105"/>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="D35" s="10"/>
       <c r="E35" s="279" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="83"/>
       <c r="G35" s="25"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="53"/>
       <c r="K35" s="49"/>
       <c r="L35" s="58"/>
       <c r="M35" s="58"/>
       <c r="N35" s="58"/>
       <c r="O35" s="82" t="s">
         <v>3</v>
       </c>
       <c r="P35" s="126"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="59"/>
       <c r="S35" s="59"/>
       <c r="T35" s="58"/>
       <c r="U35" s="39"/>
       <c r="V35" s="312" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="W35" s="313"/>
       <c r="X35" s="106"/>
       <c r="Y35" s="123"/>
       <c r="Z35" s="9"/>
       <c r="AB35" s="60"/>
       <c r="AC35" s="132"/>
       <c r="AD35" s="132"/>
       <c r="AE35" s="242"/>
       <c r="AF35" s="311"/>
       <c r="AG35" s="9"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
       <c r="D36" s="10"/>
       <c r="E36" s="280">
         <f>[1]Hoja1!$C$2341</f>
         <v>109138.25985287617</v>
       </c>
       <c r="F36" s="281"/>
       <c r="G36" s="3"/>
       <c r="J36" s="10"/>
       <c r="K36" s="49"/>
       <c r="L36" s="58"/>
       <c r="M36" s="58"/>
       <c r="N36" s="58"/>
       <c r="O36" s="86">
         <f>[1]Hoja1!$C$2344</f>
         <v>12778.010957907878</v>
       </c>
       <c r="P36" s="87"/>
       <c r="Q36" s="47"/>
       <c r="R36" s="59"/>
       <c r="S36" s="59"/>
       <c r="T36" s="58"/>
       <c r="U36" s="39"/>
       <c r="V36" s="337" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="W36" s="83"/>
       <c r="X36" s="300">
         <f>[1]Hoja1!$C$2346</f>
         <v>12778.010957907878</v>
       </c>
       <c r="Y36" s="301"/>
       <c r="Z36" s="9"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="9"/>
       <c r="AJ36" s="82" t="s">
         <v>3</v>
       </c>
       <c r="AK36" s="126"/>
     </row>
     <row r="37" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="9"/>
       <c r="F37" s="4"/>
       <c r="G37" s="3"/>
       <c r="J37" s="10"/>
       <c r="K37" s="318"/>
       <c r="L37" s="319"/>
       <c r="M37" s="61"/>
@@ -6616,251 +6616,251 @@
       <c r="P39" s="52"/>
       <c r="Q39" s="48"/>
       <c r="R39" s="291"/>
       <c r="S39" s="291"/>
       <c r="T39" s="129"/>
       <c r="U39" s="316"/>
       <c r="V39" s="317"/>
       <c r="W39" s="129"/>
       <c r="X39" s="129"/>
       <c r="Y39" s="277"/>
       <c r="Z39" s="117"/>
       <c r="AA39" s="118"/>
       <c r="AB39" s="118"/>
       <c r="AC39" s="129"/>
       <c r="AD39" s="129"/>
       <c r="AE39" s="129"/>
       <c r="AF39" s="130"/>
       <c r="AG39" s="117"/>
       <c r="AH39" s="118"/>
       <c r="AI39" s="118"/>
       <c r="AJ39" s="118"/>
       <c r="AK39" s="119"/>
     </row>
     <row r="40" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="272" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B40" s="190"/>
       <c r="C40" s="190"/>
       <c r="D40" s="190"/>
       <c r="E40" s="100" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="101"/>
       <c r="G40" s="268" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H40" s="269"/>
       <c r="I40" s="269"/>
       <c r="J40" s="270"/>
       <c r="K40" s="90" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="L40" s="91"/>
       <c r="M40" s="91"/>
       <c r="N40" s="98"/>
       <c r="O40" s="100" t="s">
         <v>1</v>
       </c>
       <c r="P40" s="101"/>
       <c r="Q40" s="90" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="R40" s="91"/>
       <c r="S40" s="91"/>
       <c r="T40" s="92"/>
       <c r="U40" s="93" t="s">
         <v>1</v>
       </c>
       <c r="V40" s="94"/>
       <c r="W40" s="93" t="s">
         <v>3</v>
       </c>
       <c r="X40" s="95"/>
       <c r="Y40" s="90" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="Z40" s="91"/>
       <c r="AA40" s="98"/>
       <c r="AB40" s="99" t="s">
         <v>1</v>
       </c>
       <c r="AC40" s="80"/>
       <c r="AD40" s="80" t="s">
         <v>3</v>
       </c>
       <c r="AE40" s="81"/>
       <c r="AF40" s="71"/>
       <c r="AG40" s="67"/>
       <c r="AH40" s="120"/>
       <c r="AI40" s="120"/>
       <c r="AJ40" s="121"/>
       <c r="AK40" s="122"/>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A41" s="49"/>
       <c r="B41" s="58"/>
       <c r="C41" s="58"/>
       <c r="D41" s="58"/>
       <c r="E41" s="271" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F41" s="267"/>
       <c r="G41" s="111" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="112"/>
       <c r="I41" s="271" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J41" s="267"/>
       <c r="K41" s="75"/>
       <c r="L41" s="76"/>
       <c r="M41" s="41"/>
       <c r="N41" s="77"/>
       <c r="O41" s="102" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="P41" s="103"/>
       <c r="Q41" s="74"/>
       <c r="R41" s="106"/>
       <c r="S41" s="106"/>
       <c r="T41" s="58"/>
       <c r="U41" s="82" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="V41" s="83"/>
       <c r="W41" s="86">
         <f>[1]Hoja1!$C$3740</f>
         <v>381044.22903436498</v>
       </c>
       <c r="X41" s="96"/>
       <c r="Y41" s="73"/>
       <c r="Z41" s="58"/>
       <c r="AA41" s="58"/>
       <c r="AB41" s="82" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="AC41" s="83"/>
       <c r="AD41" s="84">
         <f>[1]Hoja1!$C$3741</f>
         <v>257301.43038013051</v>
       </c>
       <c r="AE41" s="85"/>
       <c r="AF41" s="58"/>
       <c r="AG41" s="62"/>
       <c r="AH41" s="116"/>
       <c r="AI41" s="116"/>
       <c r="AJ41" s="106"/>
       <c r="AK41" s="123"/>
     </row>
     <row r="42" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A42" s="49"/>
       <c r="B42" s="58"/>
       <c r="C42" s="58"/>
       <c r="D42" s="58"/>
       <c r="E42" s="276" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F42" s="277"/>
       <c r="G42" s="113" t="s">
         <v>3</v>
       </c>
       <c r="H42" s="114"/>
       <c r="I42" s="283">
         <f>[1]Hoja1!$C$3738</f>
         <v>315542.40764435998</v>
       </c>
       <c r="J42" s="258"/>
       <c r="K42" s="275"/>
       <c r="L42" s="106"/>
       <c r="N42" s="64"/>
       <c r="O42" s="104" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="P42" s="105"/>
       <c r="Q42" s="74"/>
       <c r="R42" s="106"/>
       <c r="S42" s="106"/>
       <c r="T42" s="58"/>
       <c r="U42" s="58"/>
       <c r="V42" s="58"/>
       <c r="W42" s="58"/>
       <c r="X42" s="66"/>
       <c r="Y42" s="49"/>
       <c r="Z42" s="58"/>
       <c r="AA42" s="58"/>
       <c r="AB42" s="65"/>
       <c r="AC42" s="116"/>
       <c r="AD42" s="116"/>
       <c r="AE42" s="72"/>
       <c r="AF42" s="59"/>
       <c r="AG42" s="62"/>
       <c r="AH42" s="116"/>
       <c r="AI42" s="116"/>
       <c r="AJ42" s="106"/>
       <c r="AK42" s="123"/>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A43" s="49"/>
       <c r="B43" s="58"/>
       <c r="C43" s="58"/>
       <c r="D43" s="58"/>
       <c r="E43" s="279" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="126"/>
       <c r="G43" s="49"/>
       <c r="H43" s="58"/>
       <c r="I43" s="284" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="J43" s="285"/>
       <c r="K43" s="276"/>
       <c r="L43" s="116"/>
       <c r="N43" s="78"/>
       <c r="O43" s="140" t="s">
         <v>3</v>
       </c>
       <c r="P43" s="257"/>
       <c r="Q43" s="74"/>
       <c r="R43" s="106"/>
       <c r="S43" s="106"/>
       <c r="T43" s="58"/>
       <c r="U43" s="58"/>
       <c r="V43" s="97" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="W43" s="97"/>
       <c r="X43" s="72"/>
       <c r="Y43" s="73"/>
       <c r="Z43" s="58"/>
       <c r="AA43" s="58"/>
       <c r="AB43" s="58"/>
       <c r="AC43" s="58" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="AD43" s="58"/>
       <c r="AE43" s="66"/>
       <c r="AF43" s="58"/>
       <c r="AK43" s="10"/>
     </row>
     <row r="44" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A44" s="49"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="280">
         <f>[1]Hoja1!$C$3737</f>
         <v>553679.93596499995</v>
       </c>
       <c r="F44" s="96"/>
       <c r="G44" s="49"/>
       <c r="H44" s="58"/>
       <c r="I44" s="273"/>
       <c r="J44" s="274"/>
       <c r="K44" s="275"/>
       <c r="L44" s="106"/>
       <c r="N44" s="64"/>
       <c r="O44" s="86">
         <f>[1]Hoja1!$C$3739</f>
@@ -6955,51 +6955,51 @@
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="14"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="14"/>
     </row>
     <row r="48" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E48" s="68"/>
       <c r="F48" s="68"/>
     </row>
     <row r="49" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
     </row>
     <row r="50" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E50" s="68"/>
       <c r="F50" s="68"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0QQ4xYP5PTnCQGseYTsNmLouev8xyJwB9sAEP/7f6hUhCqwxns4jaCz9c7v6xDHS3o0grtbSI3Hq3nPd9vp54Q==" saltValue="qJOBAyn635yYHD0q324KZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/Zfz/wmo+7GK44FNuZUOKN0KlRlInHxWhw61K2lAqpwknQE1Z4py17e4sRO/oYdlg2VllShPUas2mQtqc5QsuQ==" saltValue="CDkYQZf+WNlDysXb4vjgrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="406">
     <mergeCell ref="J1:Q1"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="K38:L38"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="AC33:AD33"/>
     <mergeCell ref="AE33:AF33"/>
     <mergeCell ref="AC37:AD37"/>
     <mergeCell ref="AE37:AF37"/>
     <mergeCell ref="K32:N32"/>
     <mergeCell ref="O33:P33"/>
     <mergeCell ref="O34:P34"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="O36:P36"/>
     <mergeCell ref="O37:P37"/>
     <mergeCell ref="Q32:U32"/>
     <mergeCell ref="V37:W37"/>
     <mergeCell ref="V38:W38"/>
     <mergeCell ref="X36:Y36"/>
     <mergeCell ref="X37:Y37"/>
     <mergeCell ref="X38:Y38"/>
     <mergeCell ref="V36:W36"/>