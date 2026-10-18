--- v5 (2026-09-02)
+++ v6 (2026-10-18)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{392149BB-FDF8-41C5-B073-EC0E04056F77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F91690D-0A9E-4C7B-9CE6-CD06F92C8AB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{55DD8493-A5C0-46D1-B125-7565212B99D9}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AD$63</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -384,56 +385,50 @@
   <si>
     <t>S2000/3000</t>
   </si>
   <si>
     <t>BUJES REDUCION</t>
   </si>
   <si>
     <t>S 2000/S 3000</t>
   </si>
   <si>
     <t>S 2000/3000</t>
   </si>
   <si>
     <t xml:space="preserve">CUPLAS </t>
   </si>
   <si>
     <t>1/2 CUPLAS</t>
   </si>
   <si>
     <t>TEES REDUCCION</t>
   </si>
   <si>
     <t>S/2000</t>
   </si>
   <si>
-    <t>90S2000600</t>
-[...4 lines deleted...]
-  <si>
     <t>90S2013000</t>
   </si>
   <si>
     <t>90S2019000</t>
   </si>
   <si>
     <t>90S2025000</t>
   </si>
   <si>
     <t>90S2032000</t>
   </si>
   <si>
     <t>90S2038000</t>
   </si>
   <si>
     <t>90S2051000</t>
   </si>
   <si>
     <t>3/8"+TOD</t>
   </si>
   <si>
     <t>1/2"+TOD</t>
   </si>
   <si>
     <t xml:space="preserve"> 3/4"+TOD</t>
@@ -708,51 +703,57 @@
   <si>
     <t>93S3006000</t>
   </si>
   <si>
     <t>93S3009000</t>
   </si>
   <si>
     <t>93S3013000</t>
   </si>
   <si>
     <t>93S3019000</t>
   </si>
   <si>
     <t>93S3025000</t>
   </si>
   <si>
     <t>93S3032000</t>
   </si>
   <si>
     <t>93S3038000</t>
   </si>
   <si>
     <t>93S3051000</t>
   </si>
   <si>
-    <t>LISTA 28</t>
+    <t>LISTA 29</t>
+  </si>
+  <si>
+    <t>90S2009000</t>
+  </si>
+  <si>
+    <t>90S2006000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2685,51 +2686,51 @@
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Moneda" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFC0E6F5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.gif"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Imagen 44">
           <a:extLst>
@@ -5056,50 +5057,54 @@
           <cell r="C3276">
             <v>8.0026335108861595</v>
           </cell>
         </row>
         <row r="3277">
           <cell r="C3277">
             <v>12.261052964901106</v>
           </cell>
         </row>
         <row r="3278">
           <cell r="C3278">
             <v>15.331308491535532</v>
           </cell>
         </row>
         <row r="3279">
           <cell r="C3279">
             <v>22.045932366857997</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -5433,230 +5438,230 @@
     <row r="1" spans="1:40" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="331"/>
       <c r="B1" s="332"/>
       <c r="C1" s="333" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="333"/>
       <c r="E1" s="333"/>
       <c r="F1" s="333"/>
       <c r="G1" s="333"/>
       <c r="H1" s="333"/>
       <c r="I1" s="171" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="172"/>
       <c r="K1" s="172"/>
       <c r="L1" s="172"/>
       <c r="M1" s="172"/>
       <c r="N1" s="172"/>
       <c r="O1" s="172"/>
       <c r="P1" s="172"/>
       <c r="Q1" s="172"/>
       <c r="R1" s="172"/>
       <c r="S1" s="171"/>
       <c r="T1" s="379" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="U1" s="379"/>
       <c r="V1" s="379"/>
       <c r="W1" s="335" t="s">
         <v>23</v>
       </c>
       <c r="X1" s="335"/>
       <c r="Y1" s="335"/>
       <c r="Z1" s="335"/>
       <c r="AA1" s="378">
-        <v>46237</v>
+        <v>46279</v>
       </c>
       <c r="AB1" s="378"/>
       <c r="AC1" s="171"/>
       <c r="AD1" s="173"/>
       <c r="AE1" s="141"/>
       <c r="AF1" s="39"/>
       <c r="AH1" s="10"/>
       <c r="AJ1" s="275"/>
       <c r="AK1" s="275"/>
       <c r="AL1" s="275"/>
     </row>
     <row r="2" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="166"/>
       <c r="B2" s="167"/>
       <c r="C2" s="167"/>
       <c r="D2" s="167"/>
       <c r="E2" s="167"/>
       <c r="F2" s="167"/>
       <c r="G2" s="167"/>
       <c r="H2" s="334" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I2" s="334"/>
       <c r="J2" s="334"/>
       <c r="K2" s="334"/>
       <c r="L2" s="334"/>
       <c r="M2" s="334"/>
       <c r="N2" s="334"/>
       <c r="O2" s="334"/>
       <c r="P2" s="334"/>
       <c r="Q2" s="334"/>
       <c r="R2" s="334"/>
       <c r="S2" s="334"/>
       <c r="T2" s="334"/>
       <c r="U2" s="334"/>
       <c r="V2" s="167"/>
       <c r="W2" s="168"/>
       <c r="X2" s="168"/>
       <c r="Y2" s="168"/>
       <c r="Z2" s="168"/>
       <c r="AA2" s="169" t="s">
         <v>2</v>
       </c>
       <c r="AB2" s="169"/>
       <c r="AC2" s="169"/>
       <c r="AD2" s="170"/>
       <c r="AE2" s="141"/>
       <c r="AF2" s="39"/>
     </row>
     <row r="3" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A3" s="346" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="316"/>
       <c r="C3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="244" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F3" s="245"/>
       <c r="G3" s="347" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="348"/>
       <c r="I3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="244" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="L3" s="245"/>
       <c r="M3" s="338" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="325"/>
       <c r="O3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="P3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q3" s="244" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="R3" s="245"/>
       <c r="S3" s="315" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="316"/>
       <c r="U3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="V3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="W3" s="312" t="s">
         <v>5</v>
       </c>
       <c r="X3" s="312"/>
       <c r="Y3" s="252" t="s">
         <v>16</v>
       </c>
       <c r="Z3" s="252"/>
       <c r="AA3" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AB3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="AC3" s="231" t="s">
         <v>5</v>
       </c>
       <c r="AD3" s="329"/>
       <c r="AE3" s="141"/>
       <c r="AF3" s="39"/>
       <c r="AG3" s="266"/>
       <c r="AH3" s="266"/>
       <c r="AI3" s="266"/>
       <c r="AJ3" s="266"/>
       <c r="AK3" s="266"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="275"/>
       <c r="AN3" s="275"/>
     </row>
     <row r="4" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="345" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="249"/>
       <c r="C4" s="53" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="D4" s="60" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="256">
         <f>[1]Hoja1!$C2384</f>
         <v>0</v>
       </c>
       <c r="F4" s="257"/>
       <c r="G4" s="336" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="337"/>
       <c r="I4" s="53" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="256">
         <f>[1]Hoja1!$C2408</f>
         <v>53.144211640077813</v>
       </c>
       <c r="L4" s="257"/>
       <c r="M4" s="246" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="247"/>
       <c r="O4" s="164" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="P4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="242">
         <f>[1]Hoja1!$C2619</f>
         <v>0</v>
       </c>
       <c r="R4" s="243"/>
       <c r="S4" s="248" t="s">
         <v>31</v>
       </c>
       <c r="T4" s="249"/>
       <c r="U4" s="50">
         <v>1302006000</v>
       </c>
       <c r="V4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="W4" s="339">
         <f>[1]Hoja1!$C2413</f>
         <v>0</v>
       </c>
       <c r="X4" s="340"/>
       <c r="Y4" s="246" t="s">
@@ -5665,506 +5670,506 @@
       <c r="Z4" s="247"/>
       <c r="AA4" s="50">
         <v>2802006000</v>
       </c>
       <c r="AB4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AC4" s="341">
         <f>[1]Hoja1!$C2488</f>
         <v>7.3689158266747166</v>
       </c>
       <c r="AD4" s="342"/>
       <c r="AE4" s="141"/>
       <c r="AF4" s="39"/>
       <c r="AI4" s="12"/>
       <c r="AJ4" s="12"/>
       <c r="AK4" s="12"/>
       <c r="AL4" s="14"/>
       <c r="AM4" s="260"/>
       <c r="AN4" s="265"/>
     </row>
     <row r="5" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="66"/>
       <c r="B5" s="67"/>
       <c r="C5" s="24" t="s">
-        <v>41</v>
+        <v>139</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="254">
         <f>[1]Hoja1!$C2385</f>
         <v>12.274970851496338</v>
       </c>
       <c r="F5" s="255"/>
       <c r="G5" s="191"/>
       <c r="H5" s="192"/>
       <c r="I5" s="163" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="J5" s="62" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="254">
         <f>[1]Hoja1!$C2409</f>
         <v>53.144211640077813</v>
       </c>
       <c r="L5" s="255"/>
       <c r="M5" s="16"/>
       <c r="N5" s="17"/>
       <c r="O5" s="165" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="P5" s="62" t="s">
         <v>9</v>
       </c>
       <c r="Q5" s="250">
         <f>[1]Hoja1!$C2620</f>
         <v>14.494268637932761</v>
       </c>
       <c r="R5" s="251"/>
       <c r="S5" s="1"/>
       <c r="T5" s="2"/>
       <c r="U5" s="4">
         <v>1302009000</v>
       </c>
       <c r="V5" s="62" t="s">
         <v>9</v>
       </c>
       <c r="W5" s="216">
         <f>[1]Hoja1!$C2414</f>
         <v>14.181116189539884</v>
       </c>
       <c r="X5" s="216"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="4">
         <v>2802009000</v>
       </c>
       <c r="AB5" s="62" t="s">
         <v>9</v>
       </c>
       <c r="AC5" s="343">
         <f>[1]Hoja1!$C2489</f>
         <v>7.3689158266747166</v>
       </c>
       <c r="AD5" s="344"/>
       <c r="AE5" s="141"/>
       <c r="AF5" s="39"/>
       <c r="AI5" s="12"/>
       <c r="AJ5" s="12"/>
       <c r="AK5" s="12"/>
       <c r="AL5" s="14"/>
       <c r="AM5" s="260"/>
       <c r="AN5" s="265"/>
     </row>
     <row r="6" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="56"/>
       <c r="B6" s="2"/>
       <c r="C6" s="53" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="256">
         <f>[1]Hoja1!$C2386</f>
         <v>10.532228076283893</v>
       </c>
       <c r="F6" s="257"/>
       <c r="G6" s="191"/>
       <c r="H6" s="192"/>
       <c r="I6" s="53" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="J6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="256">
         <f>[1]Hoja1!$C2410</f>
         <v>53.144211640077813</v>
       </c>
       <c r="L6" s="257"/>
       <c r="M6" s="16"/>
       <c r="N6" s="17"/>
       <c r="O6" s="164" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="P6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="Q6" s="242">
         <f>[1]Hoja1!$C2621</f>
         <v>14.494268637932761</v>
       </c>
       <c r="R6" s="243"/>
       <c r="S6" s="1"/>
       <c r="T6" s="2"/>
       <c r="U6" s="50">
         <v>1302013000</v>
       </c>
       <c r="V6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="W6" s="215">
         <f>[1]Hoja1!$C2415</f>
         <v>12.167747841642242</v>
       </c>
       <c r="X6" s="215"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="20"/>
       <c r="AA6" s="50">
         <v>2802013000</v>
       </c>
       <c r="AB6" s="52" t="s">
         <v>6</v>
       </c>
       <c r="AC6" s="341">
         <f>[1]Hoja1!$C2490</f>
         <v>6.322711727825836</v>
       </c>
       <c r="AD6" s="342"/>
       <c r="AE6" s="141"/>
       <c r="AF6" s="39"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="14"/>
       <c r="AM6" s="260"/>
       <c r="AN6" s="265"/>
     </row>
     <row r="7" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="56"/>
       <c r="B7" s="2"/>
       <c r="C7" s="24" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="254">
         <f>[1]Hoja1!$C2387</f>
         <v>13.138675448378784</v>
       </c>
       <c r="F7" s="255"/>
       <c r="G7" s="191"/>
       <c r="H7" s="192"/>
       <c r="I7" s="163" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="254">
         <f>[1]Hoja1!$C2411</f>
         <v>57.893199166131197</v>
       </c>
       <c r="L7" s="255"/>
       <c r="M7" s="16"/>
       <c r="N7" s="17"/>
       <c r="O7" s="165" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Q7" s="250">
         <f>[1]Hoja1!$C2622</f>
         <v>22.876769684043325</v>
       </c>
       <c r="R7" s="251"/>
       <c r="S7" s="1"/>
       <c r="T7" s="2"/>
       <c r="U7" s="4">
         <v>1302019000</v>
       </c>
       <c r="V7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="W7" s="216">
         <f>[1]Hoja1!$C2416</f>
         <v>16.250057097239093</v>
       </c>
       <c r="X7" s="216"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="4">
         <v>2802019000</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AC7" s="343">
         <f>[1]Hoja1!$C2491</f>
         <v>8.3203822983706903</v>
       </c>
       <c r="AD7" s="344"/>
       <c r="AE7" s="141"/>
       <c r="AF7" s="39"/>
       <c r="AI7" s="12"/>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="11"/>
       <c r="AM7" s="260"/>
       <c r="AN7" s="265"/>
     </row>
     <row r="8" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="56"/>
       <c r="B8" s="2"/>
       <c r="C8" s="53" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="256">
         <f>[1]Hoja1!$C2388</f>
         <v>19.165435980568358</v>
       </c>
       <c r="F8" s="257"/>
       <c r="G8" s="191"/>
       <c r="H8" s="192"/>
       <c r="I8" s="53" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="J8" s="51" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="256">
         <f>[1]Hoja1!$C2412</f>
         <v>62.339234039660781</v>
       </c>
       <c r="L8" s="257"/>
       <c r="M8" s="16"/>
       <c r="N8" s="17"/>
       <c r="O8" s="164" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="P8" s="51" t="s">
         <v>26</v>
       </c>
       <c r="Q8" s="242">
         <f>[1]Hoja1!$C2623</f>
         <v>24.521198241545989</v>
       </c>
       <c r="R8" s="243"/>
       <c r="S8" s="1"/>
       <c r="T8" s="2"/>
       <c r="U8" s="50">
         <v>1302025000</v>
       </c>
       <c r="V8" s="51" t="s">
         <v>26</v>
       </c>
       <c r="W8" s="215">
         <f>[1]Hoja1!$C2417</f>
         <v>24.598996089925571</v>
       </c>
       <c r="X8" s="215"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="20"/>
       <c r="AA8" s="50">
         <v>2802025000</v>
       </c>
       <c r="AB8" s="51" t="s">
         <v>26</v>
       </c>
       <c r="AC8" s="341">
         <f>[1]Hoja1!$C2492</f>
         <v>12.062607285297773</v>
       </c>
       <c r="AD8" s="342"/>
       <c r="AE8" s="141"/>
       <c r="AF8" s="39"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="260"/>
       <c r="AN8" s="265"/>
     </row>
     <row r="9" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="56"/>
       <c r="B9" s="2"/>
       <c r="C9" s="24" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="254">
         <f>[1]Hoja1!$C2389</f>
         <v>28.496984864029635</v>
       </c>
       <c r="F9" s="255"/>
       <c r="G9" s="191"/>
       <c r="H9" s="192"/>
       <c r="I9" s="13"/>
       <c r="J9" s="49"/>
       <c r="K9" s="258"/>
       <c r="L9" s="259"/>
       <c r="M9" s="16"/>
       <c r="N9" s="17"/>
       <c r="O9" s="165" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Q9" s="250">
         <f>[1]Hoja1!$C2624</f>
         <v>38.702314431085917</v>
       </c>
       <c r="R9" s="251"/>
       <c r="S9" s="1"/>
       <c r="T9" s="2"/>
       <c r="U9" s="4">
         <v>1302032000</v>
       </c>
       <c r="V9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="216">
         <f>[1]Hoja1!$C2418</f>
         <v>36.657709280544054</v>
       </c>
       <c r="X9" s="216"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="20"/>
       <c r="AA9" s="4">
         <v>2802032000</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AC9" s="343">
         <f>[1]Hoja1!$C2493</f>
         <v>15.545225960263247</v>
       </c>
       <c r="AD9" s="344"/>
       <c r="AE9" s="141"/>
       <c r="AF9" s="39"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="260"/>
       <c r="AN9" s="265"/>
     </row>
     <row r="10" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="56"/>
       <c r="B10" s="2"/>
       <c r="C10" s="53" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="256">
         <f>[1]Hoja1!$C2390</f>
         <v>40.720548062743724</v>
       </c>
       <c r="F10" s="257"/>
       <c r="G10" s="191"/>
       <c r="H10" s="192"/>
       <c r="I10" s="26"/>
       <c r="J10" s="14"/>
       <c r="K10" s="260"/>
       <c r="L10" s="192"/>
       <c r="M10" s="16"/>
       <c r="N10" s="17"/>
       <c r="O10" s="164" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="P10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="Q10" s="242">
         <f>[1]Hoja1!$C2625</f>
         <v>51.384232184116897</v>
       </c>
       <c r="R10" s="243"/>
       <c r="S10" s="1"/>
       <c r="T10" s="2"/>
       <c r="U10" s="50">
         <v>1302038000</v>
       </c>
       <c r="V10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="W10" s="215">
         <f>[1]Hoja1!$C2419</f>
         <v>50.50121586589858</v>
       </c>
       <c r="X10" s="215"/>
       <c r="Y10" s="16"/>
       <c r="Z10" s="20"/>
       <c r="AA10" s="50">
         <v>2802038000</v>
       </c>
       <c r="AB10" s="51" t="s">
         <v>12</v>
       </c>
       <c r="AC10" s="341">
         <f>[1]Hoja1!$C2494</f>
         <v>18.656607609123526</v>
       </c>
       <c r="AD10" s="342"/>
       <c r="AE10" s="141"/>
       <c r="AF10" s="39"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="260"/>
       <c r="AN10" s="265"/>
     </row>
     <row r="11" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
       <c r="B11" s="7"/>
       <c r="C11" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="254">
         <f>[1]Hoja1!$C2391</f>
         <v>56.962816970623869</v>
       </c>
       <c r="F11" s="255"/>
       <c r="G11" s="233"/>
       <c r="H11" s="262"/>
       <c r="I11" s="63"/>
       <c r="J11" s="64"/>
       <c r="K11" s="261"/>
       <c r="L11" s="262"/>
       <c r="M11" s="18"/>
       <c r="N11" s="19"/>
       <c r="O11" s="165" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Q11" s="250">
         <f>[1]Hoja1!$C2626</f>
         <v>69.854175384254773</v>
       </c>
       <c r="R11" s="251"/>
       <c r="S11" s="6"/>
       <c r="T11" s="7"/>
       <c r="U11" s="4">
         <v>1302051000</v>
       </c>
       <c r="V11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="W11" s="216">
         <f>[1]Hoja1!$C2420</f>
         <v>75.167709596934102</v>
       </c>
       <c r="X11" s="216"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="21"/>
       <c r="AA11" s="4">
@@ -6253,54 +6258,54 @@
       </c>
       <c r="AB12" s="36" t="s">
         <v>4</v>
       </c>
       <c r="AC12" s="231" t="s">
         <v>5</v>
       </c>
       <c r="AD12" s="329"/>
       <c r="AE12" s="141"/>
       <c r="AF12" s="39"/>
       <c r="AG12" s="32"/>
       <c r="AH12" s="32"/>
       <c r="AI12" s="266"/>
       <c r="AJ12" s="266"/>
       <c r="AK12" s="266"/>
       <c r="AL12" s="22"/>
       <c r="AM12" s="275"/>
       <c r="AN12" s="275"/>
     </row>
     <row r="13" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="174" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="175"/>
       <c r="C13" s="50">
-        <v>241200603</v>
+        <v>2412006003</v>
       </c>
       <c r="D13" s="51" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E13" s="223">
         <f>[1]Hoja1!$C$2461</f>
         <v>4.898771106716219</v>
       </c>
       <c r="F13" s="224"/>
       <c r="G13" s="367" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="317"/>
       <c r="I13" s="50">
         <v>3002006000</v>
       </c>
       <c r="J13" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K13" s="223">
         <f>[1]Hoja1!$C2453</f>
         <v>5.1450795989572242</v>
       </c>
       <c r="L13" s="224"/>
       <c r="M13" s="207" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="208"/>
@@ -6313,576 +6318,576 @@
       <c r="Q13" s="223">
         <f>[1]Hoja1!$C2504</f>
         <v>3.5553084423147272</v>
       </c>
       <c r="R13" s="224"/>
       <c r="S13" s="209" t="s">
         <v>35</v>
       </c>
       <c r="T13" s="175"/>
       <c r="U13" s="50">
         <v>2702006000</v>
       </c>
       <c r="V13" s="51" t="s">
         <v>7</v>
       </c>
       <c r="W13" s="223">
         <f>[1]Hoja1!$C2496</f>
         <v>5.9256914992988721</v>
       </c>
       <c r="X13" s="224"/>
       <c r="Y13" s="209" t="s">
         <v>30</v>
       </c>
       <c r="Z13" s="175"/>
       <c r="AA13" s="50" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AB13" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AC13" s="219">
         <f>[1]Hoja1!$C2555</f>
         <v>5.1223873925519472</v>
       </c>
       <c r="AD13" s="220"/>
       <c r="AE13" s="141"/>
       <c r="AF13" s="39"/>
       <c r="AI13" s="265"/>
       <c r="AJ13" s="265"/>
       <c r="AK13" s="265"/>
       <c r="AL13" s="14"/>
       <c r="AM13" s="273"/>
       <c r="AN13" s="273"/>
     </row>
     <row r="14" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="58"/>
       <c r="B14" s="9"/>
       <c r="C14" s="54">
-        <v>241200906</v>
+        <v>2412009006</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E14" s="214">
         <f>[1]Hoja1!$C$2462</f>
         <v>4.898771106716219</v>
       </c>
       <c r="F14" s="214"/>
       <c r="G14" s="260"/>
       <c r="H14" s="265"/>
       <c r="I14" s="4">
         <v>3002009000</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="213">
         <f>[1]Hoja1!$C2454</f>
         <v>5.1450795989572242</v>
       </c>
       <c r="L14" s="213"/>
       <c r="M14" s="16"/>
       <c r="N14" s="17"/>
       <c r="O14" s="4">
         <v>290009000</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="Q14" s="223">
         <f>[1]Hoja1!$C2505</f>
         <v>3.5553084423147272</v>
       </c>
       <c r="R14" s="224"/>
       <c r="S14" s="8"/>
       <c r="T14" s="9"/>
       <c r="U14" s="4">
         <v>2702009000</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="W14" s="223">
         <f>[1]Hoja1!$C2497</f>
         <v>5.9256914992988721</v>
       </c>
       <c r="X14" s="224"/>
       <c r="Y14" s="16"/>
       <c r="Z14" s="20"/>
       <c r="AA14" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AB14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AC14" s="221">
         <f>[1]Hoja1!$C2556</f>
         <v>5.1223873925519472</v>
       </c>
       <c r="AD14" s="222"/>
       <c r="AE14" s="141"/>
       <c r="AF14" s="39"/>
       <c r="AI14" s="265"/>
       <c r="AJ14" s="265"/>
       <c r="AK14" s="265"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="273"/>
       <c r="AN14" s="273"/>
     </row>
     <row r="15" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="56"/>
       <c r="B15" s="2"/>
       <c r="C15" s="55">
-        <v>241201309</v>
+        <v>2412013009</v>
       </c>
       <c r="D15" s="51" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E15" s="212">
         <f>[1]Hoja1!$C$2463</f>
         <v>4.898771106716219</v>
       </c>
       <c r="F15" s="212"/>
       <c r="G15" s="260"/>
       <c r="H15" s="265"/>
       <c r="I15" s="50">
         <v>3002013000</v>
       </c>
       <c r="J15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="223">
         <f>[1]Hoja1!$C2455</f>
         <v>4.4146053349077405</v>
       </c>
       <c r="L15" s="223"/>
       <c r="M15" s="16"/>
       <c r="N15" s="17"/>
       <c r="O15" s="50">
         <v>290013000</v>
       </c>
       <c r="P15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="Q15" s="223">
         <f>[1]Hoja1!$C2506</f>
         <v>3.5553084423147272</v>
       </c>
       <c r="R15" s="224"/>
       <c r="S15" s="1"/>
       <c r="T15" s="2"/>
       <c r="U15" s="50">
         <v>2702013000</v>
       </c>
       <c r="V15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="W15" s="223">
         <f>[1]Hoja1!$C2498</f>
         <v>5.9256914992988721</v>
       </c>
       <c r="X15" s="224"/>
       <c r="Y15" s="16"/>
       <c r="Z15" s="20"/>
       <c r="AA15" s="50" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB15" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AC15" s="219">
         <f>[1]Hoja1!$C2557</f>
         <v>4.3951348615106207</v>
       </c>
       <c r="AD15" s="220"/>
       <c r="AE15" s="141"/>
       <c r="AF15" s="39"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="14"/>
       <c r="AM15" s="260"/>
       <c r="AN15" s="265"/>
     </row>
     <row r="16" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="56"/>
       <c r="B16" s="2"/>
       <c r="C16" s="54">
-        <v>241201913</v>
+        <v>2412019013</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" s="214">
         <f>[1]Hoja1!$C$2467</f>
         <v>5.5711514546968752</v>
       </c>
       <c r="F16" s="214"/>
       <c r="G16" s="260"/>
       <c r="H16" s="265"/>
       <c r="I16" s="4">
         <v>3002019000</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K16" s="213">
         <f>[1]Hoja1!$C2456</f>
         <v>5.2907766377782925</v>
       </c>
       <c r="L16" s="213"/>
       <c r="M16" s="16"/>
       <c r="N16" s="17"/>
       <c r="O16" s="4">
         <v>290019000</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="Q16" s="223">
         <f>[1]Hoja1!$C2507</f>
         <v>4.3107628101230926</v>
       </c>
       <c r="R16" s="224"/>
       <c r="S16" s="1"/>
       <c r="T16" s="2"/>
       <c r="U16" s="4">
         <v>2702019000</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="W16" s="223">
         <f>[1]Hoja1!$C2499</f>
         <v>6.4200640948114671</v>
       </c>
       <c r="X16" s="224"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="27"/>
       <c r="AA16" s="4" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="AB16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AC16" s="221">
         <f>[1]Hoja1!$C2558</f>
         <v>5.2687101012615605</v>
       </c>
       <c r="AD16" s="222"/>
       <c r="AE16" s="141"/>
       <c r="AF16" s="39"/>
       <c r="AI16" s="12"/>
       <c r="AJ16" s="12"/>
       <c r="AK16" s="12"/>
       <c r="AL16" s="34"/>
       <c r="AM16" s="260"/>
       <c r="AN16" s="265"/>
     </row>
     <row r="17" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="56"/>
       <c r="B17" s="2"/>
       <c r="C17" s="55">
-        <v>241202519</v>
+        <v>2412025019</v>
       </c>
       <c r="D17" s="52" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E17" s="212">
         <f>[1]Hoja1!$C$2471</f>
         <v>7.5242562750216431</v>
       </c>
       <c r="F17" s="212"/>
       <c r="G17" s="260"/>
       <c r="H17" s="265"/>
       <c r="I17" s="50">
         <v>3002025000</v>
       </c>
       <c r="J17" s="52" t="s">
         <v>10</v>
       </c>
       <c r="K17" s="223">
         <f>[1]Hoja1!$C2457</f>
         <v>6.832838130830452</v>
       </c>
       <c r="L17" s="223"/>
       <c r="M17" s="16"/>
       <c r="N17" s="17"/>
       <c r="O17" s="50">
         <v>290025000</v>
       </c>
       <c r="P17" s="52" t="s">
         <v>10</v>
       </c>
       <c r="Q17" s="223">
         <f>[1]Hoja1!$C2508</f>
         <v>5.7424916205915499</v>
       </c>
       <c r="R17" s="224"/>
       <c r="S17" s="1"/>
       <c r="T17" s="2"/>
       <c r="U17" s="50">
         <v>2702025000</v>
       </c>
       <c r="V17" s="52" t="s">
         <v>10</v>
       </c>
       <c r="W17" s="223">
         <f>[1]Hoja1!$C2500</f>
         <v>9.4263051873272747</v>
       </c>
       <c r="X17" s="224"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="28"/>
       <c r="AA17" s="50" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="AB17" s="52" t="s">
         <v>10</v>
       </c>
       <c r="AC17" s="219">
         <f>[1]Hoja1!$C2559</f>
         <v>6.2422337711177107</v>
       </c>
       <c r="AD17" s="220"/>
       <c r="AE17" s="141"/>
       <c r="AF17" s="39"/>
       <c r="AI17" s="12"/>
       <c r="AJ17" s="12"/>
       <c r="AK17" s="12"/>
       <c r="AL17" s="35"/>
       <c r="AM17" s="260"/>
       <c r="AN17" s="265"/>
     </row>
     <row r="18" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="56"/>
       <c r="B18" s="2"/>
       <c r="C18" s="54">
-        <v>241203225</v>
+        <v>2412032025</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E18" s="214">
         <f>[1]Hoja1!$C$2476</f>
         <v>12.198900599077643</v>
       </c>
       <c r="F18" s="214"/>
       <c r="G18" s="260"/>
       <c r="H18" s="265"/>
       <c r="I18" s="4">
         <v>3002032000</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K18" s="213">
         <f>[1]Hoja1!$C2458</f>
         <v>10.334927279193046</v>
       </c>
       <c r="L18" s="213"/>
       <c r="M18" s="16"/>
       <c r="N18" s="17"/>
       <c r="O18" s="4">
         <v>290032000</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Q18" s="223">
         <f>[1]Hoja1!$C2509</f>
         <v>8.6085453046481124</v>
       </c>
       <c r="R18" s="224"/>
       <c r="S18" s="1"/>
       <c r="T18" s="2"/>
       <c r="U18" s="4">
         <v>2702032000</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W18" s="223">
         <f>[1]Hoja1!$C2501</f>
         <v>14.365315272397559</v>
       </c>
       <c r="X18" s="224"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="27"/>
       <c r="AA18" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AB18" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AC18" s="221">
         <f>[1]Hoja1!$C2560</f>
         <v>9.563896532666968</v>
       </c>
       <c r="AD18" s="222"/>
       <c r="AE18" s="141"/>
       <c r="AF18" s="39"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="14"/>
       <c r="AM18" s="260"/>
       <c r="AN18" s="265"/>
     </row>
     <row r="19" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="56"/>
       <c r="B19" s="2"/>
       <c r="C19" s="50">
-        <v>241203832</v>
+        <v>2412038032</v>
       </c>
       <c r="D19" s="51" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E19" s="212">
         <f>[1]Hoja1!$C$2480</f>
         <v>13.735769965890574</v>
       </c>
       <c r="F19" s="212"/>
       <c r="G19" s="260"/>
       <c r="H19" s="265"/>
       <c r="I19" s="50">
         <v>3002038000</v>
       </c>
       <c r="J19" s="51" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="223">
         <f>[1]Hoja1!$C2459</f>
         <v>17.484485110616706</v>
       </c>
       <c r="L19" s="223"/>
       <c r="M19" s="16"/>
       <c r="N19" s="17"/>
       <c r="O19" s="50">
         <v>290038000</v>
       </c>
       <c r="P19" s="51" t="s">
         <v>12</v>
       </c>
       <c r="Q19" s="223">
         <f>[1]Hoja1!$C2510</f>
         <v>10.49847925572888</v>
       </c>
       <c r="R19" s="224"/>
       <c r="S19" s="1"/>
       <c r="T19" s="2"/>
       <c r="U19" s="50">
         <v>2702038000</v>
       </c>
       <c r="V19" s="51" t="s">
         <v>12</v>
       </c>
       <c r="W19" s="223">
         <f>[1]Hoja1!$C2502</f>
         <v>19.628833247419887</v>
       </c>
       <c r="X19" s="224"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="27"/>
       <c r="AA19" s="50" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="AB19" s="51" t="s">
         <v>12</v>
       </c>
       <c r="AC19" s="219">
         <f>[1]Hoja1!$C2561</f>
         <v>11.958764760513121</v>
       </c>
       <c r="AD19" s="220"/>
       <c r="AE19" s="141"/>
       <c r="AF19" s="39"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="14"/>
       <c r="AM19" s="260"/>
       <c r="AN19" s="265"/>
     </row>
     <row r="20" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="57"/>
       <c r="B20" s="7"/>
       <c r="C20" s="4">
-        <v>241205138</v>
+        <v>2412051038</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E20" s="214">
         <f>[1]Hoja1!$C$2484</f>
         <v>21.548189247189644</v>
       </c>
       <c r="F20" s="214"/>
       <c r="G20" s="233"/>
       <c r="H20" s="234"/>
       <c r="I20" s="4">
         <v>3002051000</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="K20" s="213">
         <f>[1]Hoja1!$C2460</f>
         <v>23.44244997013643</v>
       </c>
       <c r="L20" s="213"/>
       <c r="M20" s="18"/>
       <c r="N20" s="19"/>
       <c r="O20" s="4">
         <v>290051000</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="223">
         <f>[1]Hoja1!$C2511</f>
         <v>15.802236209105242</v>
       </c>
       <c r="R20" s="224"/>
       <c r="S20" s="6"/>
       <c r="T20" s="7"/>
       <c r="U20" s="4">
         <v>2702051000</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="223">
         <f>[1]Hoja1!$C2503</f>
         <v>26.764112731685657</v>
       </c>
       <c r="X20" s="224"/>
       <c r="Y20" s="18"/>
       <c r="Z20" s="30"/>
       <c r="AA20" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="221">
         <f>[1]Hoja1!$C2562</f>
         <v>17.196322104339284</v>
       </c>
       <c r="AD20" s="222"/>
       <c r="AE20" s="141"/>
       <c r="AF20" s="39"/>
       <c r="AI20" s="12"/>
       <c r="AJ20" s="12"/>
       <c r="AK20" s="12"/>
       <c r="AL20" s="12"/>
       <c r="AM20" s="260"/>
       <c r="AN20" s="265"/>
     </row>
     <row r="21" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A21" s="330" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="317"/>
       <c r="C21" s="38" t="s">
         <v>3</v>
@@ -6945,636 +6950,636 @@
       </c>
       <c r="AB21" s="36" t="s">
         <v>4</v>
       </c>
       <c r="AC21" s="231" t="s">
         <v>5</v>
       </c>
       <c r="AD21" s="329"/>
       <c r="AE21" s="141"/>
       <c r="AF21" s="39"/>
       <c r="AG21" s="32"/>
       <c r="AH21" s="32"/>
       <c r="AI21" s="32"/>
       <c r="AJ21" s="32"/>
       <c r="AK21" s="32"/>
       <c r="AL21" s="22"/>
       <c r="AM21" s="31"/>
       <c r="AN21" s="31"/>
     </row>
     <row r="22" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="174" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="175"/>
       <c r="C22" s="50" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D22" s="51" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E22" s="212">
         <f>[1]Hoja1!$C2635</f>
         <v>0</v>
       </c>
       <c r="F22" s="212"/>
       <c r="G22" s="228" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="208"/>
       <c r="I22" s="50">
         <v>2402006003</v>
       </c>
       <c r="J22" s="51" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="K22" s="213">
         <f>[1]Hoja1!$C2512</f>
         <v>7.7955293070939708</v>
       </c>
       <c r="L22" s="213"/>
       <c r="M22" s="228" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="208"/>
       <c r="O22" s="50">
         <v>3402006000</v>
       </c>
       <c r="P22" s="51" t="s">
         <v>7</v>
       </c>
       <c r="Q22" s="223">
         <f>[1]Hoja1!$C2437</f>
         <v>28.431821812055965</v>
       </c>
       <c r="R22" s="224"/>
       <c r="S22" s="209" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T22" s="175"/>
       <c r="U22" s="50">
         <v>3403006000</v>
       </c>
       <c r="V22" s="51" t="s">
         <v>7</v>
       </c>
       <c r="W22" s="223">
         <f>[1]Hoja1!$C2445</f>
         <v>28.431821812055965</v>
       </c>
       <c r="X22" s="224"/>
       <c r="Y22" s="327" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="Z22" s="328"/>
       <c r="AA22" s="50" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AB22" s="51" t="s">
         <v>7</v>
       </c>
       <c r="AC22" s="219">
         <f>[1]Hoja1!$C2392</f>
         <v>15.31270088228319</v>
       </c>
       <c r="AD22" s="220"/>
       <c r="AE22" s="141"/>
       <c r="AF22" s="39"/>
       <c r="AI22" s="12"/>
       <c r="AJ22" s="12"/>
       <c r="AK22" s="12"/>
       <c r="AL22" s="14"/>
       <c r="AM22" s="33"/>
       <c r="AN22" s="5"/>
     </row>
     <row r="23" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="56"/>
       <c r="B23" s="2"/>
       <c r="C23" s="4" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E23" s="212">
         <f>[1]Hoja1!$C2636</f>
         <v>16.194742019457944</v>
       </c>
       <c r="F23" s="212"/>
       <c r="G23" s="191"/>
       <c r="H23" s="225"/>
       <c r="I23" s="4">
         <v>2402009006</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K23" s="213">
         <f>[1]Hoja1!$C2513</f>
         <v>7.7955293070939708</v>
       </c>
       <c r="L23" s="213"/>
       <c r="M23" s="226"/>
       <c r="N23" s="227"/>
       <c r="O23" s="50">
         <v>3402009000</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="Q23" s="223">
         <f>[1]Hoja1!$C2438</f>
         <v>28.431821812055965</v>
       </c>
       <c r="R23" s="224"/>
       <c r="S23" s="8"/>
       <c r="T23" s="9"/>
       <c r="U23" s="4">
         <v>3403009000</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="W23" s="223">
         <f>[1]Hoja1!$C2446</f>
         <v>28.431821812055965</v>
       </c>
       <c r="X23" s="224"/>
       <c r="Y23" s="16"/>
       <c r="Z23" s="27"/>
       <c r="AA23" s="4" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="AB23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AC23" s="219">
         <f>[1]Hoja1!$C2393</f>
         <v>15.31270088228319</v>
       </c>
       <c r="AD23" s="220"/>
       <c r="AE23" s="141"/>
       <c r="AF23" s="39"/>
       <c r="AI23" s="12"/>
       <c r="AJ23" s="12"/>
       <c r="AK23" s="12"/>
       <c r="AL23" s="34"/>
       <c r="AM23" s="33"/>
       <c r="AN23" s="5"/>
     </row>
     <row r="24" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="56"/>
       <c r="B24" s="2"/>
       <c r="C24" s="50" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D24" s="51" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E24" s="212">
         <f>[1]Hoja1!$C2637</f>
         <v>16.194742019457944</v>
       </c>
       <c r="F24" s="212"/>
       <c r="G24" s="191"/>
       <c r="H24" s="225"/>
       <c r="I24" s="50">
         <v>2402013006</v>
       </c>
       <c r="J24" s="51" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K24" s="213">
         <f>[1]Hoja1!$C2515</f>
         <v>7.7955293070939708</v>
       </c>
       <c r="L24" s="213"/>
       <c r="M24" s="191"/>
       <c r="N24" s="225"/>
       <c r="O24" s="50">
         <v>3402013000</v>
       </c>
       <c r="P24" s="51" t="s">
         <v>6</v>
       </c>
       <c r="Q24" s="223">
         <f>[1]Hoja1!$C2439</f>
         <v>24.395205135035674</v>
       </c>
       <c r="R24" s="224"/>
       <c r="S24" s="1"/>
       <c r="T24" s="2"/>
       <c r="U24" s="50">
         <v>3403013000</v>
       </c>
       <c r="V24" s="51" t="s">
         <v>6</v>
       </c>
       <c r="W24" s="223">
         <f>[1]Hoja1!$C2447</f>
         <v>24.395205135035674</v>
       </c>
       <c r="X24" s="224"/>
       <c r="Y24" s="16"/>
       <c r="Z24" s="28"/>
       <c r="AA24" s="50" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="AB24" s="51" t="s">
         <v>6</v>
       </c>
       <c r="AC24" s="219">
         <f>[1]Hoja1!$C2394</f>
         <v>13.138675448378784</v>
       </c>
       <c r="AD24" s="220"/>
       <c r="AE24" s="141"/>
       <c r="AF24" s="39"/>
       <c r="AI24" s="12"/>
       <c r="AJ24" s="12"/>
       <c r="AK24" s="12"/>
       <c r="AL24" s="35"/>
       <c r="AM24" s="33"/>
       <c r="AN24" s="5"/>
     </row>
     <row r="25" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="56"/>
       <c r="B25" s="2"/>
       <c r="C25" s="4" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E25" s="212">
         <f>[1]Hoja1!$C2638</f>
         <v>20.721382881166484</v>
       </c>
       <c r="F25" s="212"/>
       <c r="G25" s="191"/>
       <c r="H25" s="225"/>
       <c r="I25" s="4">
         <v>2402019013</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K25" s="213">
         <f>[1]Hoja1!$C$2518</f>
         <v>9.185805152857494</v>
       </c>
       <c r="L25" s="213"/>
       <c r="M25" s="191"/>
       <c r="N25" s="225"/>
       <c r="O25" s="50">
         <v>3402019000</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="Q25" s="223">
         <f>[1]Hoja1!$C2440</f>
         <v>26.314993811992011</v>
       </c>
       <c r="R25" s="224"/>
       <c r="S25" s="1"/>
       <c r="T25" s="2"/>
       <c r="U25" s="4">
         <v>3403019000</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="W25" s="223">
         <f>[1]Hoja1!$C2448</f>
         <v>30.66927336361659</v>
       </c>
       <c r="X25" s="224"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="20"/>
       <c r="AA25" s="4" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="AB25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AC25" s="219">
         <f>[1]Hoja1!$C2395</f>
         <v>19.165435980568358</v>
       </c>
       <c r="AD25" s="220"/>
       <c r="AE25" s="141"/>
       <c r="AF25" s="39"/>
       <c r="AI25" s="12"/>
       <c r="AJ25" s="12"/>
       <c r="AK25" s="12"/>
       <c r="AL25" s="14"/>
       <c r="AM25" s="33"/>
       <c r="AN25" s="5"/>
     </row>
     <row r="26" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="56"/>
       <c r="B26" s="2"/>
       <c r="C26" s="50" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D26" s="52" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E26" s="212">
         <f>[1]Hoja1!$C2639</f>
         <v>29.815966072299918</v>
       </c>
       <c r="F26" s="212"/>
       <c r="G26" s="191"/>
       <c r="H26" s="225"/>
       <c r="I26" s="50">
         <v>2402025019</v>
       </c>
       <c r="J26" s="52" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="K26" s="213">
         <f>[1]Hoja1!$C$2522</f>
         <v>13.392940220396467</v>
       </c>
       <c r="L26" s="213"/>
       <c r="M26" s="191"/>
       <c r="N26" s="225"/>
       <c r="O26" s="50">
         <v>3402025000</v>
       </c>
       <c r="P26" s="52" t="s">
         <v>10</v>
       </c>
       <c r="Q26" s="223">
         <f>[1]Hoja1!$C2441</f>
         <v>27.803836011092034</v>
       </c>
       <c r="R26" s="224"/>
       <c r="S26" s="1"/>
       <c r="T26" s="2"/>
       <c r="U26" s="50">
         <v>3403025000</v>
       </c>
       <c r="V26" s="52" t="s">
         <v>10</v>
       </c>
       <c r="W26" s="223">
         <f>[1]Hoja1!$C2449</f>
         <v>42.343657152253201</v>
       </c>
       <c r="X26" s="224"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="20"/>
       <c r="AA26" s="50" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AB26" s="52" t="s">
         <v>10</v>
       </c>
       <c r="AC26" s="219">
         <f>[1]Hoja1!$C2396</f>
         <v>28.496984864029635</v>
       </c>
       <c r="AD26" s="220"/>
       <c r="AE26" s="141"/>
       <c r="AF26" s="39"/>
       <c r="AI26" s="12"/>
       <c r="AJ26" s="12"/>
       <c r="AK26" s="12"/>
       <c r="AL26" s="14"/>
       <c r="AM26" s="33"/>
       <c r="AN26" s="5"/>
     </row>
     <row r="27" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="56"/>
       <c r="B27" s="2"/>
       <c r="C27" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E27" s="212">
         <f>[1]Hoja1!$C2640</f>
         <v>42.958093099632613</v>
       </c>
       <c r="F27" s="212"/>
       <c r="G27" s="191"/>
       <c r="H27" s="225"/>
       <c r="I27" s="4">
         <v>2402032025</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K27" s="213">
         <f>[1]Hoja1!$C$2529</f>
         <v>20.0462951384247</v>
       </c>
       <c r="L27" s="213"/>
       <c r="M27" s="191"/>
       <c r="N27" s="225"/>
       <c r="O27" s="50">
         <v>3402032000</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Q27" s="223">
         <f>[1]Hoja1!$C2442</f>
         <v>42.588415477307827</v>
       </c>
       <c r="R27" s="224"/>
       <c r="S27" s="1"/>
       <c r="T27" s="2"/>
       <c r="U27" s="4">
         <v>3403032000</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W27" s="223">
         <f>[1]Hoja1!$C2450</f>
         <v>66.935957640535847</v>
       </c>
       <c r="X27" s="224"/>
       <c r="Y27" s="16"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="4" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="AB27" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AC27" s="219">
         <f>[1]Hoja1!$C2397</f>
         <v>40.720548062743724</v>
       </c>
       <c r="AD27" s="220"/>
       <c r="AE27" s="141"/>
       <c r="AF27" s="39"/>
       <c r="AI27" s="12"/>
       <c r="AJ27" s="12"/>
       <c r="AK27" s="12"/>
       <c r="AL27" s="12"/>
       <c r="AM27" s="33"/>
       <c r="AN27" s="5"/>
     </row>
     <row r="28" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="56"/>
       <c r="B28" s="2"/>
       <c r="C28" s="50" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D28" s="51" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E28" s="212">
         <f>[1]Hoja1!$C2641</f>
         <v>57.93636537743933</v>
       </c>
       <c r="F28" s="212"/>
       <c r="G28" s="191"/>
       <c r="H28" s="225"/>
       <c r="I28" s="50">
         <v>2902038032</v>
       </c>
       <c r="J28" s="51" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="K28" s="213">
         <f>[1]Hoja1!$C$2531</f>
         <v>27.321416511957569</v>
       </c>
       <c r="L28" s="213"/>
       <c r="M28" s="191"/>
       <c r="N28" s="225"/>
       <c r="O28" s="50">
         <v>3402038000</v>
       </c>
       <c r="P28" s="51" t="s">
         <v>12</v>
       </c>
       <c r="Q28" s="223">
         <f>[1]Hoja1!$C2443</f>
         <v>53.018099060366758</v>
       </c>
       <c r="R28" s="224"/>
       <c r="S28" s="1"/>
       <c r="T28" s="2"/>
       <c r="U28" s="50">
         <v>3403038000</v>
       </c>
       <c r="V28" s="51" t="s">
         <v>12</v>
       </c>
       <c r="W28" s="223">
         <f>[1]Hoja1!$C2451</f>
         <v>75.604380487352671</v>
       </c>
       <c r="X28" s="224"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="20"/>
       <c r="AA28" s="50" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="AB28" s="51" t="s">
         <v>12</v>
       </c>
       <c r="AC28" s="219">
         <f>[1]Hoja1!$C2398</f>
         <v>56.962816970623869</v>
       </c>
       <c r="AD28" s="220"/>
       <c r="AE28" s="141"/>
       <c r="AF28" s="39"/>
       <c r="AI28" s="12"/>
       <c r="AJ28" s="12"/>
       <c r="AK28" s="12"/>
       <c r="AL28" s="14"/>
       <c r="AM28" s="33"/>
       <c r="AN28" s="5"/>
     </row>
     <row r="29" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="57"/>
       <c r="B29" s="7"/>
       <c r="C29" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E29" s="212">
         <f>[1]Hoja1!$C2642</f>
         <v>84.551031173835213</v>
       </c>
       <c r="F29" s="212"/>
       <c r="G29" s="233"/>
       <c r="H29" s="234"/>
       <c r="I29" s="4">
         <v>2402051038</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="K29" s="213">
         <f>[1]Hoja1!$C$2535</f>
         <v>37.363474253174303</v>
       </c>
       <c r="L29" s="213"/>
       <c r="M29" s="233"/>
       <c r="N29" s="234"/>
       <c r="O29" s="50">
         <v>3402051000</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="223">
         <f>[1]Hoja1!$C2444</f>
         <v>73.804776459135397</v>
       </c>
       <c r="R29" s="224"/>
       <c r="S29" s="1"/>
       <c r="T29" s="2"/>
       <c r="U29" s="25">
         <v>3402051000</v>
       </c>
       <c r="V29" s="70" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="223">
         <f>[1]Hoja1!$C2452</f>
         <v>73.804776459135397</v>
       </c>
       <c r="X29" s="224"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="25" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="AB29" s="70" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="217">
         <f>[1]Hoja1!$C2399</f>
         <v>91.765769889193564</v>
       </c>
       <c r="AD29" s="218"/>
       <c r="AE29" s="141"/>
       <c r="AF29" s="39"/>
       <c r="AI29" s="12"/>
       <c r="AJ29" s="12"/>
       <c r="AK29" s="12"/>
       <c r="AL29" s="11"/>
       <c r="AM29" s="33"/>
       <c r="AN29" s="5"/>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A30" s="324" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="325"/>
       <c r="C30" s="38" t="s">
         <v>3</v>
@@ -7593,728 +7598,728 @@
       <c r="I30" s="59" t="s">
         <v>3</v>
       </c>
       <c r="J30" s="36" t="s">
         <v>4</v>
       </c>
       <c r="K30" s="231" t="s">
         <v>5</v>
       </c>
       <c r="L30" s="232"/>
       <c r="M30" s="317" t="s">
         <v>38</v>
       </c>
       <c r="N30" s="317"/>
       <c r="O30" s="59" t="s">
         <v>3</v>
       </c>
       <c r="P30" s="36" t="s">
         <v>4</v>
       </c>
       <c r="Q30" s="231" t="s">
         <v>5</v>
       </c>
       <c r="R30" s="232"/>
       <c r="S30" s="308" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T30" s="309"/>
       <c r="U30" s="100" t="s">
         <v>3</v>
       </c>
       <c r="V30" s="106" t="s">
         <v>4</v>
       </c>
       <c r="W30" s="312" t="s">
         <v>5</v>
       </c>
       <c r="X30" s="313"/>
       <c r="Y30" s="153"/>
       <c r="Z30" s="157"/>
       <c r="AA30" s="148"/>
       <c r="AB30" s="148"/>
       <c r="AC30" s="148"/>
       <c r="AD30" s="158"/>
       <c r="AE30" s="39"/>
       <c r="AF30" s="39"/>
       <c r="AG30" s="37"/>
       <c r="AH30" s="37"/>
       <c r="AI30" s="266"/>
       <c r="AJ30" s="266"/>
       <c r="AK30" s="266"/>
       <c r="AL30" s="22"/>
       <c r="AM30" s="275"/>
       <c r="AN30" s="275"/>
     </row>
     <row r="31" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="326" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B31" s="247"/>
       <c r="C31" s="99" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D31" s="51" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="212">
         <f>[1]Hoja1!$C2627</f>
         <v>18.416994718525533</v>
       </c>
       <c r="F31" s="212"/>
       <c r="G31" s="248" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H31" s="249"/>
       <c r="I31" s="50">
         <v>1303006000</v>
       </c>
       <c r="J31" s="51" t="s">
         <v>7</v>
       </c>
       <c r="K31" s="213">
         <f>[1]Hoja1!$C2421</f>
         <v>18.938915465847</v>
       </c>
       <c r="L31" s="213"/>
       <c r="M31" s="209" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N31" s="175"/>
       <c r="O31" s="50" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="P31" s="51" t="s">
         <v>7</v>
       </c>
       <c r="Q31" s="223">
         <f>[1]Hoja1!$C2643</f>
         <v>22.876769684043325</v>
       </c>
       <c r="R31" s="224"/>
       <c r="S31" s="310" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="T31" s="311"/>
       <c r="U31" s="101" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="V31" s="51" t="s">
         <v>6</v>
       </c>
       <c r="W31" s="223">
         <f>[1]Hoja1!$C3274</f>
         <v>5.6346261318071429</v>
       </c>
       <c r="X31" s="314"/>
       <c r="Y31" s="159"/>
       <c r="Z31" s="154"/>
       <c r="AA31" s="69"/>
       <c r="AB31" s="14"/>
       <c r="AC31" s="33"/>
       <c r="AD31" s="160"/>
       <c r="AE31" s="39"/>
       <c r="AF31" s="39"/>
       <c r="AG31" s="37"/>
       <c r="AH31" s="37"/>
     </row>
     <row r="32" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="58"/>
       <c r="B32" s="9"/>
       <c r="C32" s="4" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="212">
         <f>[1]Hoja1!$C2628</f>
         <v>18.416994718525533</v>
       </c>
       <c r="F32" s="212"/>
       <c r="G32" s="226"/>
       <c r="H32" s="227"/>
       <c r="I32" s="4">
         <v>1303009000</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K32" s="213">
         <f>[1]Hoja1!$C2422</f>
         <v>18.938915465847</v>
       </c>
       <c r="L32" s="213"/>
       <c r="M32" s="16"/>
       <c r="N32" s="17"/>
       <c r="O32" s="4" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="Q32" s="223">
         <f>[1]Hoja1!$C2644</f>
         <v>22.876769684043325</v>
       </c>
       <c r="R32" s="224"/>
       <c r="S32" s="8"/>
       <c r="T32" s="9"/>
       <c r="U32" s="48" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="W32" s="223">
         <f>[1]Hoja1!$C3275</f>
         <v>6.7545621585957569</v>
       </c>
       <c r="X32" s="314"/>
       <c r="Y32" s="318" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="Z32" s="319"/>
       <c r="AA32" s="319"/>
       <c r="AB32" s="319"/>
       <c r="AC32" s="319"/>
       <c r="AD32" s="320"/>
       <c r="AE32" s="39"/>
       <c r="AF32" s="39"/>
       <c r="AI32" s="12"/>
       <c r="AJ32" s="12"/>
       <c r="AK32" s="12"/>
       <c r="AL32" s="14"/>
       <c r="AM32" s="260"/>
       <c r="AN32" s="265"/>
     </row>
     <row r="33" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="56"/>
       <c r="B33" s="2"/>
       <c r="C33" s="50" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D33" s="51" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="212">
         <f>[1]Hoja1!$C2629</f>
         <v>18.416994718525533</v>
       </c>
       <c r="F33" s="212"/>
       <c r="G33" s="191"/>
       <c r="H33" s="225"/>
       <c r="I33" s="50">
         <v>1303013000</v>
       </c>
       <c r="J33" s="51" t="s">
         <v>6</v>
       </c>
       <c r="K33" s="213">
         <f>[1]Hoja1!$C2423</f>
         <v>18.416994718525533</v>
       </c>
       <c r="L33" s="213"/>
       <c r="M33" s="16"/>
       <c r="N33" s="17"/>
       <c r="O33" s="50" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="P33" s="51" t="s">
         <v>6</v>
       </c>
       <c r="Q33" s="223">
         <f>[1]Hoja1!$C2645</f>
         <v>22.876769684043325</v>
       </c>
       <c r="R33" s="224"/>
       <c r="S33" s="103"/>
       <c r="T33" s="67"/>
       <c r="U33" s="101" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="V33" s="52" t="s">
         <v>10</v>
       </c>
       <c r="W33" s="223">
         <f>[1]Hoja1!$C3276</f>
         <v>8.0026335108861595</v>
       </c>
       <c r="X33" s="307"/>
       <c r="Y33" s="149"/>
       <c r="Z33" s="155"/>
       <c r="AA33" s="155"/>
       <c r="AB33" s="155"/>
       <c r="AC33" s="155"/>
       <c r="AD33" s="151"/>
       <c r="AE33" s="39"/>
       <c r="AF33" s="39"/>
       <c r="AI33" s="12"/>
       <c r="AJ33" s="12"/>
       <c r="AK33" s="12"/>
       <c r="AL33" s="34"/>
       <c r="AM33" s="260"/>
       <c r="AN33" s="265"/>
     </row>
     <row r="34" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="56"/>
       <c r="B34" s="2"/>
       <c r="C34" s="4" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="212">
         <f>[1]Hoja1!$C2630</f>
         <v>23.979610915339947</v>
       </c>
       <c r="F34" s="212"/>
       <c r="G34" s="191"/>
       <c r="H34" s="225"/>
       <c r="I34" s="4">
         <v>1303019000</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K34" s="213">
         <f>[1]Hoja1!$C2424</f>
         <v>16.250057097239093</v>
       </c>
       <c r="L34" s="213"/>
       <c r="M34" s="16"/>
       <c r="N34" s="17"/>
       <c r="O34" s="4" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="Q34" s="223">
         <f>[1]Hoja1!$C2646</f>
         <v>34.033771166639532</v>
       </c>
       <c r="R34" s="224"/>
       <c r="S34" s="1"/>
       <c r="T34" s="102"/>
       <c r="U34" s="48" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="W34" s="223">
         <f>[1]Hoja1!$C3277</f>
         <v>12.261052964901106</v>
       </c>
       <c r="X34" s="307"/>
       <c r="Y34" s="321" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="Z34" s="322"/>
       <c r="AA34" s="322"/>
       <c r="AB34" s="322"/>
       <c r="AC34" s="322"/>
       <c r="AD34" s="323"/>
       <c r="AE34" s="39"/>
       <c r="AF34" s="39"/>
       <c r="AI34" s="12"/>
       <c r="AJ34" s="12"/>
       <c r="AK34" s="12"/>
       <c r="AL34" s="35"/>
       <c r="AM34" s="260"/>
       <c r="AN34" s="265"/>
     </row>
     <row r="35" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="56"/>
       <c r="B35" s="2"/>
       <c r="C35" s="50" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D35" s="52" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="212">
         <f>[1]Hoja1!$C2631</f>
         <v>37.915479719503182</v>
       </c>
       <c r="F35" s="212"/>
       <c r="G35" s="191"/>
       <c r="H35" s="225"/>
       <c r="I35" s="50">
         <v>1303025000</v>
       </c>
       <c r="J35" s="52" t="s">
         <v>10</v>
       </c>
       <c r="K35" s="213">
         <f>[1]Hoja1!$C2425</f>
         <v>29.337377224985669</v>
       </c>
       <c r="L35" s="213"/>
       <c r="M35" s="16"/>
       <c r="N35" s="17"/>
       <c r="O35" s="50" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="P35" s="52" t="s">
         <v>10</v>
       </c>
       <c r="Q35" s="223">
         <f>[1]Hoja1!$C2647</f>
         <v>47.928965555473027</v>
       </c>
       <c r="R35" s="224"/>
       <c r="S35" s="1"/>
       <c r="T35" s="2"/>
       <c r="U35" s="101" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="V35" s="51" t="s">
         <v>12</v>
       </c>
       <c r="W35" s="223">
         <f>[1]Hoja1!$C3278</f>
         <v>15.331308491535532</v>
       </c>
       <c r="X35" s="307"/>
       <c r="Y35" s="150"/>
       <c r="Z35" s="156"/>
       <c r="AA35" s="156"/>
       <c r="AB35" s="156"/>
       <c r="AC35" s="156"/>
       <c r="AD35" s="152"/>
       <c r="AE35" s="39"/>
       <c r="AF35" s="39"/>
       <c r="AI35" s="12"/>
       <c r="AJ35" s="12"/>
       <c r="AK35" s="12"/>
       <c r="AL35" s="14"/>
       <c r="AM35" s="260"/>
       <c r="AN35" s="265"/>
     </row>
     <row r="36" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="56"/>
       <c r="B36" s="2"/>
       <c r="C36" s="4" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="212">
         <f>[1]Hoja1!$C2632</f>
         <v>50.770029797413947</v>
       </c>
       <c r="F36" s="212"/>
       <c r="G36" s="191"/>
       <c r="H36" s="225"/>
       <c r="I36" s="4">
         <v>1303032000</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K36" s="213">
         <f>[1]Hoja1!$C2426</f>
         <v>42.063753716896422</v>
       </c>
       <c r="L36" s="213"/>
       <c r="M36" s="16"/>
       <c r="N36" s="17"/>
       <c r="O36" s="4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Q36" s="223">
         <f>[1]Hoja1!$C2648</f>
         <v>68.680231906221607</v>
       </c>
       <c r="R36" s="224"/>
       <c r="S36" s="1"/>
       <c r="T36" s="2"/>
       <c r="U36" s="48" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="223">
         <f>[1]Hoja1!$C3279</f>
         <v>22.045932366857997</v>
       </c>
       <c r="X36" s="307"/>
       <c r="Y36" s="107"/>
       <c r="Z36" s="14"/>
       <c r="AA36" s="69"/>
       <c r="AB36" s="14"/>
       <c r="AC36" s="33"/>
       <c r="AD36" s="160"/>
       <c r="AE36" s="39"/>
       <c r="AF36" s="39"/>
       <c r="AI36" s="12"/>
       <c r="AJ36" s="12"/>
       <c r="AK36" s="12"/>
       <c r="AL36" s="14"/>
       <c r="AM36" s="260"/>
       <c r="AN36" s="265"/>
     </row>
     <row r="37" spans="1:40" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="56"/>
       <c r="B37" s="2"/>
       <c r="C37" s="50" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D37" s="51" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="212">
         <f>[1]Hoja1!$C2633</f>
         <v>69.247537066353502</v>
       </c>
       <c r="F37" s="212"/>
       <c r="G37" s="191"/>
       <c r="H37" s="225"/>
       <c r="I37" s="50">
         <v>1303038000</v>
       </c>
       <c r="J37" s="51" t="s">
         <v>12</v>
       </c>
       <c r="K37" s="213">
         <f>[1]Hoja1!$C2427</f>
         <v>58.642456828700062</v>
       </c>
       <c r="L37" s="213"/>
       <c r="M37" s="16"/>
       <c r="N37" s="17"/>
       <c r="O37" s="50" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="P37" s="51" t="s">
         <v>12</v>
       </c>
       <c r="Q37" s="223">
         <f>[1]Hoja1!$C2649</f>
         <v>95.493342994700868</v>
       </c>
       <c r="R37" s="224"/>
       <c r="S37" s="1"/>
       <c r="T37" s="2"/>
       <c r="U37" s="69"/>
       <c r="V37" s="14"/>
       <c r="W37" s="260"/>
       <c r="X37" s="260"/>
       <c r="Y37" s="107"/>
       <c r="Z37" s="14"/>
       <c r="AA37" s="69"/>
       <c r="AB37" s="14"/>
       <c r="AC37" s="33"/>
       <c r="AD37" s="160"/>
       <c r="AE37" s="39"/>
       <c r="AF37" s="39"/>
       <c r="AI37" s="12"/>
       <c r="AJ37" s="12"/>
       <c r="AK37" s="12"/>
       <c r="AL37" s="12"/>
       <c r="AM37" s="260"/>
       <c r="AN37" s="265"/>
     </row>
     <row r="38" spans="1:40" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="57"/>
       <c r="B38" s="7"/>
       <c r="C38" s="4" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="212">
         <f>[1]Hoja1!$C2634</f>
         <v>110.81058231826502</v>
       </c>
       <c r="F38" s="212"/>
       <c r="G38" s="294"/>
       <c r="H38" s="295"/>
       <c r="I38" s="4">
         <v>1303051000</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="K38" s="213">
         <f>[1]Hoja1!$C2428</f>
         <v>75.167709596934102</v>
       </c>
       <c r="L38" s="213"/>
       <c r="M38" s="18"/>
       <c r="N38" s="19"/>
       <c r="O38" s="4" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Q38" s="223">
         <f>[1]Hoja1!$C2650</f>
         <v>128.70868191699</v>
       </c>
       <c r="R38" s="224"/>
       <c r="S38" s="6"/>
       <c r="T38" s="7"/>
       <c r="U38" s="104"/>
       <c r="V38" s="105"/>
       <c r="W38" s="261"/>
       <c r="X38" s="261"/>
       <c r="Y38" s="108"/>
       <c r="Z38" s="64"/>
       <c r="AA38" s="104"/>
       <c r="AB38" s="105"/>
       <c r="AC38" s="161"/>
       <c r="AD38" s="162"/>
       <c r="AE38" s="39"/>
       <c r="AF38" s="39"/>
       <c r="AI38" s="12"/>
       <c r="AJ38" s="12"/>
       <c r="AK38" s="12"/>
       <c r="AL38" s="14"/>
       <c r="AM38" s="260"/>
       <c r="AN38" s="265"/>
     </row>
     <row r="39" spans="1:40" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="298" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B39" s="299"/>
       <c r="C39" s="299"/>
       <c r="D39" s="299"/>
       <c r="E39" s="299"/>
       <c r="F39" s="299"/>
       <c r="G39" s="299"/>
       <c r="H39" s="299"/>
       <c r="I39" s="299"/>
       <c r="J39" s="299"/>
       <c r="K39" s="299"/>
       <c r="L39" s="299"/>
       <c r="M39" s="299"/>
       <c r="N39" s="299"/>
       <c r="O39" s="299"/>
       <c r="P39" s="299"/>
       <c r="Q39" s="299"/>
       <c r="R39" s="299"/>
       <c r="S39" s="300"/>
       <c r="T39" s="300"/>
       <c r="U39" s="299"/>
       <c r="V39" s="299"/>
       <c r="W39" s="299"/>
       <c r="X39" s="299"/>
       <c r="Y39" s="300"/>
       <c r="Z39" s="300"/>
       <c r="AA39" s="300"/>
       <c r="AB39" s="300"/>
       <c r="AC39" s="300"/>
       <c r="AD39" s="301"/>
       <c r="AE39" s="141"/>
       <c r="AF39" s="39"/>
     </row>
     <row r="40" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="145"/>
       <c r="B40" s="146"/>
       <c r="C40" s="147"/>
       <c r="D40" s="361" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E40" s="362"/>
       <c r="F40" s="363" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G40" s="364"/>
       <c r="H40" s="140" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="296" t="s">
         <v>20</v>
       </c>
       <c r="J40" s="297"/>
       <c r="K40" s="353" t="s">
         <v>21</v>
       </c>
       <c r="L40" s="353"/>
       <c r="M40" s="297"/>
       <c r="N40" s="296" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="O40" s="297"/>
       <c r="P40" s="296" t="s">
         <v>24</v>
       </c>
       <c r="Q40" s="353"/>
       <c r="R40" s="353"/>
       <c r="S40" s="353"/>
       <c r="T40" s="296" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="U40" s="353"/>
       <c r="V40" s="297"/>
       <c r="W40" s="354" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="X40" s="355"/>
       <c r="Y40" s="355"/>
       <c r="Z40" s="356"/>
       <c r="AA40" s="244" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="AB40" s="357"/>
       <c r="AC40" s="357"/>
       <c r="AD40" s="358"/>
       <c r="AE40" s="141"/>
       <c r="AF40" s="39"/>
       <c r="AH40" s="40"/>
       <c r="AI40" s="269"/>
       <c r="AJ40" s="269"/>
       <c r="AK40" s="269"/>
       <c r="AL40" s="260"/>
       <c r="AM40" s="265"/>
       <c r="AN40" s="265"/>
     </row>
     <row r="41" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="72"/>
       <c r="B41" s="15"/>
       <c r="C41" s="86"/>
       <c r="D41" s="303" t="s">
         <v>7</v>
       </c>
       <c r="E41" s="304"/>
       <c r="F41" s="74" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G41" s="197">
-        <v>2402051038</v>
+        <v>4002006000</v>
       </c>
       <c r="H41" s="199"/>
       <c r="I41" s="197">
         <v>4003006000</v>
       </c>
       <c r="J41" s="199"/>
       <c r="K41" s="197">
         <v>4004006000</v>
       </c>
       <c r="L41" s="198"/>
       <c r="M41" s="199"/>
       <c r="N41" s="197">
         <v>4005006000</v>
       </c>
       <c r="O41" s="199"/>
       <c r="P41" s="197">
         <v>4006006000</v>
       </c>
       <c r="Q41" s="198"/>
       <c r="R41" s="198"/>
       <c r="S41" s="199"/>
       <c r="T41" s="197">
         <v>4008006000</v>
       </c>
       <c r="U41" s="198"/>
@@ -8436,54 +8441,54 @@
       <c r="W43" s="79"/>
       <c r="X43" s="79"/>
       <c r="Y43" s="80"/>
       <c r="Z43" s="81"/>
       <c r="AA43" s="359"/>
       <c r="AB43" s="359"/>
       <c r="AC43" s="359"/>
       <c r="AD43" s="360"/>
       <c r="AE43" s="141"/>
       <c r="AF43" s="39"/>
       <c r="AH43" s="42"/>
       <c r="AI43" s="269"/>
       <c r="AJ43" s="269"/>
       <c r="AK43" s="269"/>
       <c r="AL43" s="260"/>
       <c r="AM43" s="265"/>
       <c r="AN43" s="265"/>
     </row>
     <row r="44" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="72"/>
       <c r="B44" s="15"/>
       <c r="C44" s="88"/>
       <c r="D44" s="368"/>
       <c r="E44" s="369"/>
       <c r="F44" s="76" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G44" s="197">
-        <v>4002006000</v>
+        <v>4002009000</v>
       </c>
       <c r="H44" s="199"/>
       <c r="I44" s="197">
         <v>4003009000</v>
       </c>
       <c r="J44" s="199"/>
       <c r="K44" s="197">
         <v>4004009000</v>
       </c>
       <c r="L44" s="198"/>
       <c r="M44" s="199"/>
       <c r="N44" s="197">
         <v>4005009000</v>
       </c>
       <c r="O44" s="199"/>
       <c r="P44" s="197">
         <v>4006009000</v>
       </c>
       <c r="Q44" s="198"/>
       <c r="R44" s="198"/>
       <c r="S44" s="199"/>
       <c r="T44" s="197">
         <v>4008009000</v>
       </c>
       <c r="U44" s="198"/>
@@ -8605,54 +8610,54 @@
       <c r="V46" s="78"/>
       <c r="W46" s="235"/>
       <c r="X46" s="235"/>
       <c r="Y46" s="235"/>
       <c r="Z46" s="235"/>
       <c r="AA46" s="235"/>
       <c r="AB46" s="235"/>
       <c r="AC46" s="235"/>
       <c r="AD46" s="302"/>
       <c r="AE46" s="141"/>
       <c r="AF46" s="39"/>
       <c r="AI46" s="5"/>
       <c r="AJ46" s="5"/>
       <c r="AK46" s="5"/>
       <c r="AL46" s="14"/>
       <c r="AM46" s="260"/>
       <c r="AN46" s="265"/>
     </row>
     <row r="47" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="72"/>
       <c r="B47" s="15"/>
       <c r="C47" s="88"/>
       <c r="D47" s="388"/>
       <c r="E47" s="389"/>
       <c r="F47" s="83" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G47" s="365">
-        <v>4002009000</v>
+        <v>4002013000</v>
       </c>
       <c r="H47" s="366"/>
       <c r="I47" s="365">
         <v>4003013000</v>
       </c>
       <c r="J47" s="366"/>
       <c r="K47" s="197">
         <v>4004013000</v>
       </c>
       <c r="L47" s="198"/>
       <c r="M47" s="199"/>
       <c r="N47" s="197">
         <v>4005013000</v>
       </c>
       <c r="O47" s="199"/>
       <c r="P47" s="197">
         <v>4006013000</v>
       </c>
       <c r="Q47" s="198"/>
       <c r="R47" s="198"/>
       <c r="S47" s="199"/>
       <c r="T47" s="197">
         <v>4008013000</v>
       </c>
       <c r="U47" s="198"/>
@@ -8771,54 +8776,54 @@
       <c r="V49" s="376"/>
       <c r="W49" s="376"/>
       <c r="X49" s="376"/>
       <c r="Y49" s="376"/>
       <c r="Z49" s="376"/>
       <c r="AA49" s="376"/>
       <c r="AB49" s="376"/>
       <c r="AC49" s="376"/>
       <c r="AD49" s="377"/>
       <c r="AE49" s="141"/>
       <c r="AF49" s="39"/>
       <c r="AI49" s="5"/>
       <c r="AJ49" s="5"/>
       <c r="AK49" s="5"/>
       <c r="AL49" s="14"/>
       <c r="AM49" s="260"/>
       <c r="AN49" s="265"/>
     </row>
     <row r="50" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="72"/>
       <c r="B50" s="15"/>
       <c r="C50" s="88"/>
       <c r="D50" s="371"/>
       <c r="E50" s="372"/>
       <c r="F50" s="83" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G50" s="197">
-        <v>4002013000</v>
+        <v>4002019000</v>
       </c>
       <c r="H50" s="199"/>
       <c r="I50" s="197">
         <v>4003019000</v>
       </c>
       <c r="J50" s="199"/>
       <c r="K50" s="197">
         <v>4004019000</v>
       </c>
       <c r="L50" s="198"/>
       <c r="M50" s="199"/>
       <c r="N50" s="197">
         <v>4005019000</v>
       </c>
       <c r="O50" s="199"/>
       <c r="P50" s="197">
         <v>4006019000</v>
       </c>
       <c r="Q50" s="198"/>
       <c r="R50" s="198"/>
       <c r="S50" s="199"/>
       <c r="T50" s="197">
         <v>4008019000</v>
       </c>
       <c r="U50" s="198"/>
@@ -8940,51 +8945,51 @@
       <c r="W52" s="202"/>
       <c r="X52" s="202"/>
       <c r="Y52" s="202"/>
       <c r="Z52" s="202"/>
       <c r="AA52" s="202"/>
       <c r="AB52" s="202"/>
       <c r="AC52" s="202"/>
       <c r="AD52" s="203"/>
       <c r="AE52" s="141"/>
       <c r="AF52" s="39"/>
       <c r="AH52" s="45"/>
       <c r="AI52" s="45"/>
       <c r="AJ52" s="45"/>
       <c r="AK52" s="12"/>
       <c r="AL52" s="12"/>
       <c r="AM52" s="260"/>
       <c r="AN52" s="265"/>
     </row>
     <row r="53" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="72"/>
       <c r="B53" s="15"/>
       <c r="C53" s="88"/>
       <c r="D53" s="238"/>
       <c r="E53" s="239"/>
       <c r="F53" s="76" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G53" s="197">
         <v>4002025000</v>
       </c>
       <c r="H53" s="199"/>
       <c r="I53" s="197">
         <v>4003025000</v>
       </c>
       <c r="J53" s="199"/>
       <c r="K53" s="197">
         <v>4004025000</v>
       </c>
       <c r="L53" s="198"/>
       <c r="M53" s="199"/>
       <c r="N53" s="197">
         <v>4005025000</v>
       </c>
       <c r="O53" s="199"/>
       <c r="P53" s="197">
         <v>4006025000</v>
       </c>
       <c r="Q53" s="198"/>
       <c r="R53" s="198"/>
       <c r="S53" s="199"/>
       <c r="T53" s="197">
@@ -9109,51 +9114,51 @@
       <c r="W55" s="210"/>
       <c r="X55" s="210"/>
       <c r="Y55" s="210"/>
       <c r="Z55" s="210"/>
       <c r="AA55" s="210"/>
       <c r="AB55" s="210"/>
       <c r="AC55" s="210"/>
       <c r="AD55" s="211"/>
       <c r="AE55" s="141"/>
       <c r="AF55" s="39"/>
       <c r="AH55" s="5"/>
       <c r="AI55" s="5"/>
       <c r="AJ55" s="5"/>
       <c r="AK55" s="269"/>
       <c r="AL55" s="269"/>
       <c r="AM55" s="260"/>
       <c r="AN55" s="265"/>
     </row>
     <row r="56" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="72"/>
       <c r="B56" s="15"/>
       <c r="C56" s="88"/>
       <c r="D56" s="238"/>
       <c r="E56" s="239"/>
       <c r="F56" s="77" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G56" s="197">
         <v>4002032000</v>
       </c>
       <c r="H56" s="199"/>
       <c r="I56" s="197">
         <v>4003032000</v>
       </c>
       <c r="J56" s="199"/>
       <c r="K56" s="197">
         <v>4004032000</v>
       </c>
       <c r="L56" s="198"/>
       <c r="M56" s="199"/>
       <c r="N56" s="197">
         <v>4005032000</v>
       </c>
       <c r="O56" s="199"/>
       <c r="P56" s="197">
         <v>4006032000</v>
       </c>
       <c r="Q56" s="198"/>
       <c r="R56" s="198"/>
       <c r="S56" s="199"/>
       <c r="T56" s="197">
@@ -9278,51 +9283,51 @@
       <c r="W58" s="183"/>
       <c r="X58" s="183"/>
       <c r="Y58" s="183"/>
       <c r="Z58" s="183"/>
       <c r="AA58" s="183"/>
       <c r="AB58" s="183"/>
       <c r="AC58" s="183"/>
       <c r="AD58" s="184"/>
       <c r="AE58" s="141"/>
       <c r="AF58" s="39"/>
       <c r="AH58" s="5"/>
       <c r="AI58" s="5"/>
       <c r="AJ58" s="5"/>
       <c r="AK58" s="269"/>
       <c r="AL58" s="269"/>
       <c r="AM58" s="260"/>
       <c r="AN58" s="265"/>
     </row>
     <row r="59" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="72"/>
       <c r="B59" s="15"/>
       <c r="C59" s="88"/>
       <c r="D59" s="238"/>
       <c r="E59" s="239"/>
       <c r="F59" s="77" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G59" s="197">
         <v>4002038000</v>
       </c>
       <c r="H59" s="199"/>
       <c r="I59" s="197">
         <v>4003038000</v>
       </c>
       <c r="J59" s="199"/>
       <c r="K59" s="197">
         <v>4004038000</v>
       </c>
       <c r="L59" s="198"/>
       <c r="M59" s="199"/>
       <c r="N59" s="197">
         <v>4005038000</v>
       </c>
       <c r="O59" s="199"/>
       <c r="P59" s="197">
         <v>4006038000</v>
       </c>
       <c r="Q59" s="198"/>
       <c r="R59" s="198"/>
       <c r="S59" s="199"/>
       <c r="T59" s="197">
@@ -9447,51 +9452,51 @@
       <c r="W61" s="376"/>
       <c r="X61" s="376"/>
       <c r="Y61" s="376"/>
       <c r="Z61" s="376"/>
       <c r="AA61" s="376"/>
       <c r="AB61" s="376"/>
       <c r="AC61" s="376"/>
       <c r="AD61" s="377"/>
       <c r="AE61" s="141"/>
       <c r="AF61" s="39"/>
       <c r="AH61" s="5"/>
       <c r="AI61" s="5"/>
       <c r="AJ61" s="5"/>
       <c r="AK61" s="269"/>
       <c r="AL61" s="269"/>
       <c r="AM61" s="260"/>
       <c r="AN61" s="265"/>
     </row>
     <row r="62" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="72"/>
       <c r="B62" s="15"/>
       <c r="C62" s="88"/>
       <c r="D62" s="238"/>
       <c r="E62" s="239"/>
       <c r="F62" s="77" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G62" s="197">
         <v>4002051000</v>
       </c>
       <c r="H62" s="199"/>
       <c r="I62" s="197">
         <v>4003051000</v>
       </c>
       <c r="J62" s="199"/>
       <c r="K62" s="197">
         <v>4004051000</v>
       </c>
       <c r="L62" s="198"/>
       <c r="M62" s="199"/>
       <c r="N62" s="197">
         <v>4005051000</v>
       </c>
       <c r="O62" s="199"/>
       <c r="P62" s="197">
         <v>4006051000</v>
       </c>
       <c r="Q62" s="198"/>
       <c r="R62" s="198"/>
       <c r="S62" s="199"/>
       <c r="T62" s="197">
@@ -14427,51 +14432,51 @@
       <c r="H200" s="113"/>
       <c r="I200" s="113"/>
       <c r="J200" s="113"/>
       <c r="K200" s="113"/>
       <c r="L200" s="113"/>
       <c r="M200" s="113"/>
       <c r="N200" s="113"/>
       <c r="O200" s="113"/>
       <c r="P200" s="113"/>
       <c r="Q200" s="113"/>
       <c r="R200" s="113"/>
       <c r="S200" s="113"/>
       <c r="T200" s="113"/>
       <c r="U200" s="113"/>
       <c r="V200" s="113"/>
       <c r="W200" s="113"/>
       <c r="X200" s="113"/>
       <c r="Y200" s="113"/>
       <c r="Z200" s="113"/>
       <c r="AA200" s="113"/>
       <c r="AB200" s="113"/>
       <c r="AC200" s="113"/>
       <c r="AD200" s="113"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fr0vSYn8J/5iqi7MK/AGH4jnYiavRaSFC4PtRyKgTqmhxy7nu2xoq1jdDnvMC8S/ADut2SIkD/o9yps+yz7ivg==" saltValue="PmLIOh2GWrRP00NCVnFCDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sSoDbHnOnEKPNl8R84MiVoc9MJ9OhXDDG8jAjTD+eOYH+GHl+c+0JY58ylywIW1+PjlY90ka+kqukpyET29yoA==" saltValue="5W8NVy8CJFNTcCWUvA392A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1385">
     <mergeCell ref="AA1:AB1"/>
     <mergeCell ref="T1:V1"/>
     <mergeCell ref="T60:V60"/>
     <mergeCell ref="W60:Z60"/>
     <mergeCell ref="F61:AD61"/>
     <mergeCell ref="D61:E63"/>
     <mergeCell ref="G62:H62"/>
     <mergeCell ref="I62:J62"/>
     <mergeCell ref="K62:M62"/>
     <mergeCell ref="N62:O62"/>
     <mergeCell ref="P62:S62"/>
     <mergeCell ref="T62:V62"/>
     <mergeCell ref="W62:Z62"/>
     <mergeCell ref="AA62:AD62"/>
     <mergeCell ref="G63:H63"/>
     <mergeCell ref="I63:J63"/>
     <mergeCell ref="K63:M63"/>
     <mergeCell ref="N63:O63"/>
     <mergeCell ref="P63:S63"/>
     <mergeCell ref="T63:V63"/>
     <mergeCell ref="W63:Z63"/>
     <mergeCell ref="AA63:AD63"/>
     <mergeCell ref="D46:E48"/>
     <mergeCell ref="N50:O50"/>