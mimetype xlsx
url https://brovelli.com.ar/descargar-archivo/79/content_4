--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{D157ADD5-15FA-4AF7-837D-50EC95DE1BB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B3BAC933-F126-480E-AAE7-0B9F42528984}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{31B0DE58-B7D8-418E-851E-11875D7F7561}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -776,51 +777,51 @@
   <si>
     <t>N532038000</t>
   </si>
   <si>
     <t>N532051000</t>
   </si>
   <si>
     <t>N532064000</t>
   </si>
   <si>
     <t>N532076000</t>
   </si>
   <si>
     <t>N532102000</t>
   </si>
   <si>
     <t>BISEL 45° PARA SOLDAR A TOPE</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
   </si>
   <si>
-    <t xml:space="preserve">       LISTA 20</t>
+    <t xml:space="preserve">       LISTA 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1618,177 +1619,177 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0D0D0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFE43F"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
@@ -2628,828 +2629,833 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7886700" y="6067425"/>
           <a:ext cx="914528" cy="905001"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1511">
           <cell r="C1511">
-            <v>1496.3021405437496</v>
+            <v>1523.3831971499999</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="C1512">
-            <v>1806.7746384374998</v>
+            <v>1832.0263096875001</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="C1513">
-            <v>2784.9630039999997</v>
+            <v>2853.3067967500001</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="C1514">
-            <v>4471.4250046874995</v>
+            <v>4587.4266187499998</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="C1515">
-            <v>5561.6557962249981</v>
+            <v>5708.8869571999976</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="C1516">
-            <v>7071.2161753624978</v>
+            <v>7273.8750728499999</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="C1517">
-            <v>13615.468411924998</v>
+            <v>13891.963866723998</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="C1518">
-            <v>15652.912445812499</v>
+            <v>15999.861883665</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="C1519">
-            <v>21204.791076874993</v>
+            <v>21741.564830199997</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="C1520">
-            <v>85761.240707999998</v>
+            <v>86134.530845999994</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="C1521">
-            <v>112782.82392000001</v>
+            <v>113504.87303999999</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="C1522">
-            <v>9774.9453794900965</v>
+            <v>10051.235143443115</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="C1523">
-            <v>13671.477718084127</v>
+            <v>14018.356563779926</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="C1524">
-            <v>19631.012787860545</v>
+            <v>20256.075821061542</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="C1525">
-            <v>25493.060079024104</v>
+            <v>26342.954791168177</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="C1526">
-            <v>22909.735491491258</v>
+            <v>23709.508128045993</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="C1527">
-            <v>52792.743607110708</v>
+            <v>54699.996380664219</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="C1528">
-            <v>94049.875104410574</v>
+            <v>96938.266077131382</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="C1529">
-            <v>122520.59720932547</v>
+            <v>126569.22271161394</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="C1530">
-            <v>195044.28959257243</v>
+            <v>201904.56173170154</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="C1531">
-            <v>7046.8143038718745</v>
+            <v>7203.2316417750008</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="C1532">
-            <v>7353.850090949998</v>
+            <v>7481.7141151500009</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="C1533">
-            <v>10932.608123999998</v>
+            <v>11230.278936749999</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="C1534">
-            <v>13364.202515468751</v>
+            <v>13743.529091875</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="C1535">
-            <v>9872.6546179218712</v>
+            <v>10147.324419749997</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="C1536">
-            <v>27001.151856132805</v>
+            <v>27870.313500556251</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="C1537">
-            <v>46641.785049687489</v>
+            <v>47768.626111350008</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="C1538">
-            <v>53996.468524218755</v>
+            <v>55414.031181937498</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="C1539">
-            <v>80736.80296874998</v>
+            <v>83060.407149999985</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="C1540">
-            <v>264108.96283199999</v>
+            <v>265602.12338399998</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="C1541">
-            <v>320687.54639999999</v>
+            <v>323094.37680000003</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="C1542">
-            <v>10946.295220555721</v>
+            <v>11280.387897168112</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="C1543">
-            <v>14006.354779661626</v>
+            <v>14373.478529647426</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="C1544">
-            <v>19576.346378660543</v>
+            <v>20223.343924786543</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="C1545">
-            <v>25686.517630364728</v>
+            <v>26566.875379130681</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="C1546">
-            <v>33320.902919942833</v>
+            <v>34499.525701250997</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="C1547">
-            <v>48548.395005669307</v>
+            <v>50329.241752806098</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="C1548">
-            <v>83341.059746530431</v>
+            <v>86043.541868160682</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="C1549">
-            <v>104471.82805315455</v>
+            <v>108069.04703968363</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="C1550">
-            <v>175170.34787399831</v>
+            <v>181336.62802675355</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="C1551">
-            <v>8218.1641449375002</v>
+            <v>8432.3843954999993</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="C1552">
-            <v>9894.8821798124973</v>
+            <v>10081.3503155625</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="C1553">
-            <v>14157.724151999997</v>
+            <v>14566.630721500002</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="C1554">
-            <v>17566.920821449999</v>
+            <v>18090.508407400001</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="C1555">
-            <v>23245.618431750005</v>
+            <v>23981.539318880001</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="C1556">
-            <v>30857.14881153125</v>
+            <v>31860.652922865</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="C1557">
-            <v>48507.456451674989</v>
+            <v>49679.371155804009</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="C1558">
-            <v>56156.327265187509</v>
+            <v>57630.592429215001</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="C1559">
-            <v>90185.475087500003</v>
+            <v>92617.571435999998</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="C1560">
             <v>1272.8771999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="C1561">
-            <v>2324.4642927</v>
+            <v>2472.6371835000004</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="C1562">
-            <v>2883.8698749473683</v>
+            <v>3058.1909229473681</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="C1563">
-            <v>3432.2394638888886</v>
+            <v>3613.8238888888895</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="C1564">
-            <v>3977.4732991864857</v>
+            <v>4120.9976287064865</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="C1565">
-            <v>5235.4270735038453</v>
+            <v>5449.333526153845</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="C1566">
-            <v>7856.0774168669159</v>
+            <v>8239.5837224669158</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="C1567">
-            <v>10318.332282418169</v>
+            <v>10769.605895428165</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="C1568">
-            <v>14872.352359558319</v>
+            <v>15353.914254658319</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="C1569">
-            <v>28197.23343457832</v>
+            <v>29315.793492578319</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="C1570">
-            <v>44810.901412200001</v>
+            <v>46201.111769999996</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="C1571">
-            <v>73461.313611000005</v>
+            <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="C1572">
             <v>257058.12</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="C1573">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="C1574">
             <v>1126.44</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="C1575">
-            <v>2113.1493569999998</v>
+            <v>2247.8519850000002</v>
           </cell>
         </row>
         <row r="1576">
           <cell r="C1576">
-            <v>2621.6998863157892</v>
+            <v>2780.1735663157888</v>
           </cell>
         </row>
         <row r="1577">
           <cell r="C1577">
-            <v>3120.2176944444441</v>
+            <v>3285.2944444444447</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="C1578">
-            <v>3615.8848174422596</v>
+            <v>3746.3614806422597</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="C1579">
-            <v>4759.4791577307678</v>
+            <v>4953.939569230768</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="C1580">
-            <v>7141.8885607881048</v>
+            <v>7490.5306567881053</v>
           </cell>
         </row>
         <row r="1581">
           <cell r="C1581">
-            <v>9380.3020749256066</v>
+            <v>9790.5508140256043</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="C1582">
-            <v>13520.320326871199</v>
+            <v>13958.103867871198</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="C1583">
-            <v>25633.848576889381</v>
+            <v>26650.721356889379</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="C1584">
-            <v>40737.183101999995</v>
+            <v>42001.010699999992</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="C1585">
-            <v>71321.663700000005</v>
+            <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="C1586">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="C1587">
             <v>210320.28</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="C1588">
-            <v>2559.8752979999999</v>
+            <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="C1589">
-            <v>2559.8752979999999</v>
+            <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="C1590">
-            <v>2992.0740479999995</v>
+            <v>3114.8911499999995</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="C1591">
-            <v>4255.6610896850598</v>
+            <v>4459.0356456850604</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="C1592">
-            <v>5241.9221538571837</v>
+            <v>5416.2432018571835</v>
           </cell>
         </row>
         <row r="1593">
           <cell r="C1593">
-            <v>7439.9312293670291</v>
+            <v>7714.6189413670272</v>
           </cell>
         </row>
         <row r="1594">
           <cell r="C1594">
-            <v>9897.2929792383911</v>
+            <v>10313.28638923839</v>
           </cell>
         </row>
         <row r="1595">
           <cell r="C1595">
-            <v>17759.040423519094</v>
+            <v>18419.347423519095</v>
           </cell>
         </row>
         <row r="1596">
           <cell r="C1596">
-            <v>22230.367643484606</v>
+            <v>22785.025523484604</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="C1597">
-            <v>38679.473012729723</v>
+            <v>39825.765964729726</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="C1598">
-            <v>60168.873737142858</v>
+            <v>61595.136857142854</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="C1599">
-            <v>116030.67203249999</v>
+            <v>117872.9285625</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="C1600">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="C1601">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="C1807">
-            <v>11022.392295805996</v>
+            <v>11315.105515491869</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="C1808">
-            <v>11774.502571824507</v>
+            <v>12049.817437556783</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="C1809">
-            <v>17074.741980722516</v>
+            <v>17601.200899084561</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="C1810">
-            <v>22415.399050007913</v>
+            <v>23161.935787483122</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="C1811">
-            <v>20914.797660358265</v>
+            <v>21661.909675080373</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="C1812">
-            <v>45937.477037719189</v>
+            <v>47615.033805544816</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="C1813">
-            <v>80964.344649956707</v>
+            <v>83712.458934003327</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="C1814">
-            <v>95788.447478613874</v>
+            <v>99199.271320150117</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="C1815">
-            <v>164295.60734973711</v>
+            <v>170937.88554378081</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="C1816">
-            <v>776477.50944894296</v>
+            <v>792757.56082361285</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="C1817">
-            <v>872675.32138468022</v>
+            <v>891697.94450279314</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="C1818">
-            <v>7751.4957342590624</v>
+            <v>7923.5548059525017</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="C1819">
-            <v>8089.2351000449989</v>
+            <v>8229.8855266650025</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="C1820">
-            <v>12025.8689364</v>
+            <v>12353.306830424999</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="C1821">
-            <v>14700.622767015628</v>
+            <v>15117.8820010625</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="C1822">
-            <v>10859.920079714058</v>
+            <v>11162.056861724997</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="C1823">
-            <v>29701.267041746087</v>
+            <v>30657.344850611877</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="C1824">
-            <v>51305.963554656242</v>
+            <v>52545.48872248501</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="C1825">
-            <v>59396.115376640635</v>
+            <v>60955.434300131252</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="C1826">
-            <v>88810.483265624978</v>
+            <v>91366.447864999995</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="C1827">
-            <v>316930.75539839995</v>
+            <v>318722.54806079995</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="C1828">
-            <v>384825.05567999999</v>
+            <v>387713.25216000003</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="C1829">
-            <v>9039.9805594312511</v>
+            <v>9275.6228350500005</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="C1830">
-            <v>10884.370397793748</v>
+            <v>11089.485347118751</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="C1831">
-            <v>15573.496567199998</v>
+            <v>16023.293793650004</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="C1832">
-            <v>19323.612903595</v>
+            <v>19899.559248140002</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="C1833">
-            <v>25570.180274925006</v>
+            <v>26379.693250768003</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="C1834">
-            <v>33942.863692684376</v>
+            <v>35046.718215151501</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="C1835">
-            <v>12310.877120978184</v>
+            <v>12667.173544589368</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="C1836">
-            <v>14569.637869573255</v>
+            <v>14909.417258010533</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="C1837">
-            <v>20622.369611522514</v>
+            <v>21271.187862309565</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="C1838">
-            <v>27038.389186587283</v>
+            <v>27943.613034560625</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="C1839">
-            <v>35625.057855569212</v>
+            <v>36879.54606412338</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="C1840">
-            <v>50179.073688657481</v>
+            <v>52004.407170084436</v>
           </cell>
         </row>
         <row r="3247">
           <cell r="C3247">
-            <v>2964.2068097222218</v>
+            <v>3121.0297222222225</v>
           </cell>
         </row>
         <row r="3248">
           <cell r="C3248">
-            <v>3435.0905765701464</v>
+            <v>3559.0434066101466</v>
           </cell>
         </row>
         <row r="3249">
           <cell r="C3249">
-            <v>4521.5051998442295</v>
+            <v>4706.2425907692295</v>
           </cell>
         </row>
         <row r="3250">
           <cell r="C3250">
-            <v>6784.7941327486997</v>
+            <v>7116.0041239487</v>
           </cell>
         </row>
         <row r="3251">
           <cell r="C3251">
-            <v>8911.2869711793264</v>
+            <v>9301.0232733243229</v>
           </cell>
         </row>
         <row r="3252">
           <cell r="C3252">
-            <v>12844.304310527637</v>
+            <v>13260.198674477637</v>
           </cell>
         </row>
         <row r="3253">
           <cell r="C3253">
-            <v>24352.156148044909</v>
+            <v>25318.185289044908</v>
           </cell>
         </row>
         <row r="3254">
           <cell r="C3254">
-            <v>38700.323946899996</v>
+            <v>39900.96016499999</v>
           </cell>
         </row>
         <row r="3255">
           <cell r="C3255">
-            <v>67755.580514999994</v>
+            <v>70829.309600000008</v>
           </cell>
         </row>
         <row r="3256">
           <cell r="C3256">
-            <v>4042.8780352008066</v>
+            <v>4236.0838634008069</v>
           </cell>
         </row>
         <row r="3257">
           <cell r="C3257">
-            <v>4979.826046164324</v>
+            <v>5145.4310417643237</v>
           </cell>
         </row>
         <row r="3258">
           <cell r="C3258">
-            <v>7067.9346678986776</v>
+            <v>7328.8879942986759</v>
           </cell>
         </row>
         <row r="3259">
           <cell r="C3259">
-            <v>9402.4283302764707</v>
+            <v>9797.6220697764711</v>
           </cell>
         </row>
         <row r="3260">
           <cell r="C3260">
-            <v>16871.088402343139</v>
+            <v>17498.380052343138</v>
           </cell>
         </row>
         <row r="3261">
           <cell r="C3261">
-            <v>21118.849261310374</v>
+            <v>21645.774247310372</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="C3262">
-            <v>36745.499362093236</v>
+            <v>37834.477666493236</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="C3263">
-            <v>57160.430050285715</v>
+            <v>58515.380014285707</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="C3264">
-            <v>110229.13843087498</v>
+            <v>111979.282134375</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="C3265">
-            <v>4383.3309223756114</v>
+            <v>4592.8067150556126</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="C3266">
-            <v>5399.1798184728996</v>
+            <v>5578.7304979128994</v>
           </cell>
         </row>
         <row r="3267">
           <cell r="C3267">
-            <v>7663.1291662480398</v>
+            <v>7946.0575096080383</v>
           </cell>
         </row>
         <row r="3268">
           <cell r="C3268">
-            <v>10194.211768615543</v>
+            <v>10622.684980915543</v>
           </cell>
         </row>
         <row r="3269">
           <cell r="C3269">
-            <v>18291.811636224669</v>
+            <v>18971.927846224669</v>
           </cell>
         </row>
         <row r="3270">
           <cell r="C3270">
-            <v>22897.278672789143</v>
+            <v>23468.576289189143</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="C3271">
-            <v>39839.857203111613</v>
+            <v>41020.538943671621</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="C3272">
-            <v>61973.939949257147</v>
+            <v>63442.99096285714</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="C3273">
-            <v>119511.59219347499</v>
+            <v>121409.116419375</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3762,101 +3768,101 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="60">
-        <v>46073</v>
-[...1 lines deleted...]
-      <c r="B1" s="83" t="s">
+        <v>46126</v>
+      </c>
+      <c r="B1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...2 lines deleted...]
-      <c r="F1" s="92" t="s">
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="73" t="s">
         <v>190</v>
       </c>
-      <c r="G1" s="93"/>
-[...4 lines deleted...]
-      <c r="L1" s="93"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
       <c r="M1" s="59" t="s">
         <v>191</v>
       </c>
-      <c r="N1" s="91" t="s">
+      <c r="N1" s="72" t="s">
         <v>189</v>
       </c>
-      <c r="O1" s="91"/>
+      <c r="O1" s="72"/>
       <c r="P1" s="58"/>
     </row>
     <row r="2" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="68"/>
-[...2 lines deleted...]
-      <c r="E2" s="67" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="68"/>
-[...2 lines deleted...]
-      <c r="I2" s="72" t="s">
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="70"/>
-[...2 lines deleted...]
-      <c r="M2" s="70" t="s">
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="70"/>
-[...1 lines deleted...]
-      <c r="P2" s="71"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="85"/>
       <c r="AL2">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>3</v>
       </c>
@@ -3869,565 +3875,565 @@
       </c>
       <c r="L3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M3" s="43"/>
       <c r="N3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37">
         <f>[1]Hoja1!$C1522</f>
-        <v>9774.9453794900965</v>
+        <v>10051.235143443115</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="37">
         <f>[1]Hoja1!$C1531</f>
-        <v>7046.8143038718745</v>
+        <v>7203.2316417750008</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="30" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="41">
         <f>[1]Hoja1!$C1807</f>
-        <v>11022.392295805996</v>
+        <v>11315.105515491869</v>
       </c>
       <c r="M4" s="43"/>
       <c r="N4" s="30" t="s">
         <v>70</v>
       </c>
       <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="41">
         <f>[1]Hoja1!$C1818</f>
-        <v>7751.4957342590624</v>
+        <v>7923.5548059525017</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36">
         <f>[1]Hoja1!$C1523</f>
-        <v>13671.477718084127</v>
+        <v>14018.356563779926</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36">
         <f>[1]Hoja1!$C1532</f>
-        <v>7353.850090949998</v>
+        <v>7481.7141151500009</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="57" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="41">
         <f>[1]Hoja1!$C1808</f>
-        <v>11774.502571824507</v>
+        <v>12049.817437556783</v>
       </c>
       <c r="M5" s="43"/>
       <c r="N5" s="57" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="41">
         <f>[1]Hoja1!$C1819</f>
-        <v>8089.2351000449989</v>
+        <v>8229.8855266650025</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="37">
         <f>[1]Hoja1!$C1524</f>
-        <v>19631.012787860545</v>
+        <v>20256.075821061542</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="37">
         <f>[1]Hoja1!$C1533</f>
-        <v>10932.608123999998</v>
+        <v>11230.278936749999</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="30" t="s">
         <v>83</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="41">
         <f>[1]Hoja1!$C1809</f>
-        <v>17074.741980722516</v>
+        <v>17601.200899084561</v>
       </c>
       <c r="M6" s="43"/>
       <c r="N6" s="30" t="s">
         <v>71</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="41">
         <f>[1]Hoja1!$C1820</f>
-        <v>12025.8689364</v>
+        <v>12353.306830424999</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <f>[1]Hoja1!$C1525</f>
-        <v>25493.060079024104</v>
+        <v>26342.954791168177</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="36">
         <f>[1]Hoja1!$C1534</f>
-        <v>13364.202515468751</v>
+        <v>13743.529091875</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="41">
         <f>[1]Hoja1!$C1810</f>
-        <v>22415.399050007913</v>
+        <v>23161.935787483122</v>
       </c>
       <c r="M7" s="43"/>
       <c r="N7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="41">
         <f>[1]Hoja1!$C1821</f>
-        <v>14700.622767015628</v>
+        <v>15117.8820010625</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="37">
         <f>[1]Hoja1!$C1526</f>
-        <v>22909.735491491258</v>
+        <v>23709.508128045993</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="37">
         <f>[1]Hoja1!$C1535</f>
-        <v>9872.6546179218712</v>
+        <v>10147.324419749997</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="30" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="41">
         <f>[1]Hoja1!$C1811</f>
-        <v>20914.797660358265</v>
+        <v>21661.909675080373</v>
       </c>
       <c r="M8" s="43"/>
       <c r="N8" s="30" t="s">
         <v>73</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="41">
         <f>[1]Hoja1!$C1822</f>
-        <v>10859.920079714058</v>
+        <v>11162.056861724997</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="36">
         <f>[1]Hoja1!$C1527</f>
-        <v>52792.743607110708</v>
+        <v>54699.996380664219</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="36">
         <f>[1]Hoja1!$C1536</f>
-        <v>27001.151856132805</v>
+        <v>27870.313500556251</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="4" t="s">
         <v>86</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="41">
         <f>[1]Hoja1!$C1812</f>
-        <v>45937.477037719189</v>
+        <v>47615.033805544816</v>
       </c>
       <c r="M9" s="43"/>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="41">
         <f>[1]Hoja1!$C1823</f>
-        <v>29701.267041746087</v>
+        <v>30657.344850611877</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="36">
         <f>[1]Hoja1!$C1528</f>
-        <v>94049.875104410574</v>
+        <v>96938.266077131382</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="37">
         <f>[1]Hoja1!$C1537</f>
-        <v>46641.785049687489</v>
+        <v>47768.626111350008</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="30" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="41">
         <f>[1]Hoja1!$C1813</f>
-        <v>80964.344649956707</v>
+        <v>83712.458934003327</v>
       </c>
       <c r="M10" s="43"/>
       <c r="N10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="41">
         <f>[1]Hoja1!$C1824</f>
-        <v>51305.963554656242</v>
+        <v>52545.48872248501</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="37">
         <f>[1]Hoja1!$C1529</f>
-        <v>122520.59720932547</v>
+        <v>126569.22271161394</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="36">
         <f>[1]Hoja1!$C1538</f>
-        <v>53996.468524218755</v>
+        <v>55414.031181937498</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="41">
         <f>[1]Hoja1!$C1814</f>
-        <v>95788.447478613874</v>
+        <v>99199.271320150117</v>
       </c>
       <c r="M11" s="43"/>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="41">
         <f>[1]Hoja1!$C1825</f>
-        <v>59396.115376640635</v>
+        <v>60955.434300131252</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="37">
         <f>[1]Hoja1!$C1530</f>
-        <v>195044.28959257243</v>
+        <v>201904.56173170154</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="19" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="37">
         <f>[1]Hoja1!$C1539</f>
-        <v>80736.80296874998</v>
+        <v>83060.407149999985</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="30" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="41">
         <f>[1]Hoja1!$C1815</f>
-        <v>164295.60734973711</v>
+        <v>170937.88554378081</v>
       </c>
       <c r="M12" s="43"/>
       <c r="N12" s="30" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="41">
         <f>[1]Hoja1!$C1826</f>
-        <v>88810.483265624978</v>
+        <v>91366.447864999995</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="36">
         <f>[1]Hoja1!$C1540</f>
-        <v>264108.96283199999</v>
+        <v>265602.12338399998</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="41">
         <f>[1]Hoja1!$C1816</f>
-        <v>776477.50944894296</v>
+        <v>792757.56082361285</v>
       </c>
       <c r="M13" s="43"/>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="41">
         <f>[1]Hoja1!$C1827</f>
-        <v>316930.75539839995</v>
+        <v>318722.54806079995</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="44"/>
       <c r="B14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="44"/>
       <c r="F14" s="45" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="38">
         <f>[1]Hoja1!$C1541</f>
-        <v>320687.54639999999</v>
+        <v>323094.37680000003</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="47">
         <f>[1]Hoja1!$C1817</f>
-        <v>872675.32138468022</v>
+        <v>891697.94450279314</v>
       </c>
       <c r="M14" s="43"/>
       <c r="N14" s="31" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P14" s="41">
         <f>[1]Hoja1!$C1828</f>
-        <v>384825.05567999999</v>
+        <v>387713.25216000003</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="74"/>
-[...2 lines deleted...]
-      <c r="E15" s="73" t="s">
+      <c r="B15" s="88"/>
+      <c r="C15" s="88"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="F15" s="74"/>
-[...2 lines deleted...]
-      <c r="I15" s="72" t="s">
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="70"/>
-[...2 lines deleted...]
-      <c r="M15" s="72" t="s">
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="70"/>
-[...1 lines deleted...]
-      <c r="P15" s="71"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="85"/>
     </row>
     <row r="16" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="15" t="s">
         <v>1</v>
@@ -4437,418 +4443,418 @@
       </c>
       <c r="L16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="33">
         <f>[1]Hoja1!$C$1542</f>
-        <v>10946.295220555721</v>
+        <v>11280.387897168112</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="20" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="37">
         <f>[1]Hoja1!$C1551</f>
-        <v>8218.1641449375002</v>
+        <v>8432.3843954999993</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="30" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="41">
         <f>[1]Hoja1!$C1835</f>
-        <v>12310.877120978184</v>
+        <v>12667.173544589368</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P17" s="41">
         <f>[1]Hoja1!$C1829</f>
-        <v>9039.9805594312511</v>
+        <v>9275.6228350500005</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <f>[1]Hoja1!$C1543</f>
-        <v>14006.354779661626</v>
+        <v>14373.478529647426</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="36">
         <f>[1]Hoja1!$C1552</f>
-        <v>9894.8821798124973</v>
+        <v>10081.3503155625</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="41">
         <f>[1]Hoja1!$C1836</f>
-        <v>14569.637869573255</v>
+        <v>14909.417258010533</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="41">
         <f>[1]Hoja1!$C1830</f>
-        <v>10884.370397793748</v>
+        <v>11089.485347118751</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="33">
         <f>[1]Hoja1!$C1544</f>
-        <v>19576.346378660543</v>
+        <v>20223.343924786543</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="20" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="37">
         <f>[1]Hoja1!$C1553</f>
-        <v>14157.724151999997</v>
+        <v>14566.630721500002</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="41">
         <f>[1]Hoja1!$C1837</f>
-        <v>20622.369611522514</v>
+        <v>21271.187862309565</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P19" s="41">
         <f>[1]Hoja1!$C1831</f>
-        <v>15573.496567199998</v>
+        <v>16023.293793650004</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="32">
         <f>[1]Hoja1!$C1545</f>
-        <v>25686.517630364728</v>
+        <v>26566.875379130681</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="36">
         <f>[1]Hoja1!$C1554</f>
-        <v>17566.920821449999</v>
+        <v>18090.508407400001</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="41">
         <f>[1]Hoja1!$C1838</f>
-        <v>27038.389186587283</v>
+        <v>27943.613034560625</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P20" s="41">
         <f>[1]Hoja1!$C1832</f>
-        <v>19323.612903595</v>
+        <v>19899.559248140002</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="33">
         <f>[1]Hoja1!$C1546</f>
-        <v>33320.902919942833</v>
+        <v>34499.525701250997</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="37">
         <f>[1]Hoja1!$C1555</f>
-        <v>23245.618431750005</v>
+        <v>23981.539318880001</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="41">
         <f>[1]Hoja1!$C1839</f>
-        <v>35625.057855569212</v>
+        <v>36879.54606412338</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="O21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P21" s="41">
         <f>[1]Hoja1!$C1833</f>
-        <v>25570.180274925006</v>
+        <v>26379.693250768003</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="32">
         <f>[1]Hoja1!$C1547</f>
-        <v>48548.395005669307</v>
+        <v>50329.241752806098</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="36">
         <f>[1]Hoja1!$C1556</f>
-        <v>30857.14881153125</v>
+        <v>31860.652922865</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="41">
         <f>[1]Hoja1!$C1840</f>
-        <v>50179.073688657481</v>
+        <v>52004.407170084436</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="41">
         <f>[1]Hoja1!$C1834</f>
-        <v>33942.863692684376</v>
+        <v>35046.718215151501</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="33">
         <f>[1]Hoja1!$C1548</f>
-        <v>83341.059746530431</v>
+        <v>86043.541868160682</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="20" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="37">
         <f>[1]Hoja1!$C1557</f>
-        <v>48507.456451674989</v>
+        <v>49679.371155804009</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="1"/>
       <c r="N23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P23" s="41"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="32">
         <f>[1]Hoja1!$C1549</f>
-        <v>104471.82805315455</v>
+        <v>108069.04703968363</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="36">
         <f>[1]Hoja1!$C1558</f>
-        <v>56156.327265187509</v>
+        <v>57630.592429215001</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="41"/>
       <c r="M24" s="1"/>
       <c r="N24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="41"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="33">
         <f>[1]Hoja1!$C1550</f>
-        <v>175170.34787399831</v>
+        <v>181336.62802675355</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="37">
         <f>[1]Hoja1!$C1559</f>
-        <v>90185.475087500003</v>
+        <v>92617.571435999998</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="41"/>
       <c r="M25" s="1"/>
       <c r="N25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="O25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
@@ -4884,74 +4890,74 @@
         <v>18</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="2"/>
       <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="2"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="48"/>
       <c r="M27" s="2"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="48"/>
     </row>
     <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="78"/>
-[...2 lines deleted...]
-      <c r="E28" s="77" t="s">
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="78"/>
-[...2 lines deleted...]
-      <c r="I28" s="78" t="s">
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="J28" s="78"/>
-[...2 lines deleted...]
-      <c r="M28" s="77" t="s">
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="N28" s="87"/>
-[...1 lines deleted...]
-      <c r="P28" s="79"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="68"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="53"/>
       <c r="J29" s="14" t="s">
         <v>1</v>
@@ -4983,1070 +4989,1070 @@
       </c>
       <c r="D30" s="35">
         <f>[1]Hoja1!$C1560</f>
         <v>1272.8771999999999</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="34" t="s">
         <v>165</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="35">
         <f>[1]Hoja1!$C1574</f>
         <v>1126.44</v>
       </c>
       <c r="I30" s="54"/>
       <c r="J30" s="34" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="35">
         <f>[1]Hoja1!$C1588</f>
-        <v>2559.8752979999999</v>
+        <v>2682.6923999999995</v>
       </c>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="56"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="50">
         <f>[1]Hoja1!$C1561</f>
-        <v>2324.4642927</v>
+        <v>2472.6371835000004</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="50">
         <f>[1]Hoja1!$C1575</f>
-        <v>2113.1493569999998</v>
+        <v>2247.8519850000002</v>
       </c>
       <c r="I31" s="54"/>
       <c r="J31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="50">
         <f>[1]Hoja1!$C1589</f>
-        <v>2559.8752979999999</v>
+        <v>2682.6923999999995</v>
       </c>
       <c r="N31" s="26"/>
       <c r="O31" s="57"/>
       <c r="P31" s="42"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="35">
         <f>[1]Hoja1!$C1562</f>
-        <v>2883.8698749473683</v>
+        <v>3058.1909229473681</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="34" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="35">
         <f>[1]Hoja1!$C1576</f>
-        <v>2621.6998863157892</v>
+        <v>2780.1735663157888</v>
       </c>
       <c r="I32" s="54"/>
       <c r="J32" s="34" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="L32" s="35">
         <f>[1]Hoja1!$C1590</f>
-        <v>2992.0740479999995</v>
+        <v>3114.8911499999995</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="27"/>
       <c r="P32" s="28"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="36">
         <f>[1]Hoja1!$C1563</f>
-        <v>3432.2394638888886</v>
+        <v>3613.8238888888895</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="36">
         <f>[1]Hoja1!$C1577</f>
-        <v>3120.2176944444441</v>
+        <v>3285.2944444444447</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="36">
         <f>[1]Hoja1!$C1591</f>
-        <v>4255.6610896850598</v>
+        <v>4459.0356456850604</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>131</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P33" s="35">
         <f>[1]Hoja1!$C1511</f>
-        <v>1496.3021405437496</v>
+        <v>1523.3831971499999</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="37">
         <f>[1]Hoja1!$C1564</f>
-        <v>3977.4732991864857</v>
+        <v>4120.9976287064865</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="34" t="s">
         <v>169</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="37">
         <f>[1]Hoja1!$C1578</f>
-        <v>3615.8848174422596</v>
+        <v>3746.3614806422597</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="34" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="37">
         <f>[1]Hoja1!$C1592</f>
-        <v>5241.9221538571837</v>
+        <v>5416.2432018571835</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="36">
         <f>[1]Hoja1!$C1512</f>
-        <v>1806.7746384374998</v>
+        <v>1832.0263096875001</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="36">
         <f>[1]Hoja1!$C1565</f>
-        <v>5235.4270735038453</v>
+        <v>5449.333526153845</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="36">
         <f>[1]Hoja1!$C1579</f>
-        <v>4759.4791577307678</v>
+        <v>4953.939569230768</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="36">
         <f>[1]Hoja1!$C1593</f>
-        <v>7439.9312293670291</v>
+        <v>7714.6189413670272</v>
       </c>
       <c r="N35" s="20" t="s">
         <v>133</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P35" s="37">
         <f>[1]Hoja1!$C1513</f>
-        <v>2784.9630039999997</v>
+        <v>2853.3067967500001</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="37">
         <f>[1]Hoja1!$C1566</f>
-        <v>7856.0774168669159</v>
+        <v>8239.5837224669158</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="34" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="37">
         <f>[1]Hoja1!$C1580</f>
-        <v>7141.8885607881048</v>
+        <v>7490.5306567881053</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="37">
         <f>[1]Hoja1!$C1594</f>
-        <v>9897.2929792383911</v>
+        <v>10313.28638923839</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P36" s="36">
         <f>[1]Hoja1!$C1514</f>
-        <v>4471.4250046874995</v>
+        <v>4587.4266187499998</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="36">
         <f>[1]Hoja1!$C1567</f>
-        <v>10318.332282418169</v>
+        <v>10769.605895428165</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="36">
         <f>[1]Hoja1!$C1581</f>
-        <v>9380.3020749256066</v>
+        <v>9790.5508140256043</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L37" s="36">
         <f>[1]Hoja1!$C1595</f>
-        <v>17759.040423519094</v>
+        <v>18419.347423519095</v>
       </c>
       <c r="N37" s="20" t="s">
         <v>135</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P37" s="37">
         <f>[1]Hoja1!$C1515</f>
-        <v>5561.6557962249981</v>
+        <v>5708.8869571999976</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="37">
         <f>[1]Hoja1!$C1568</f>
-        <v>14872.352359558319</v>
+        <v>15353.914254658319</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="34" t="s">
         <v>173</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="37">
         <f>[1]Hoja1!$C1582</f>
-        <v>13520.320326871199</v>
+        <v>13958.103867871198</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="34" t="s">
         <v>126</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="37">
         <f>[1]Hoja1!$C1596</f>
-        <v>22230.367643484606</v>
+        <v>22785.025523484604</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="36">
         <f>[1]Hoja1!$C1516</f>
-        <v>7071.2161753624978</v>
+        <v>7273.8750728499999</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="36">
         <f>[1]Hoja1!$C1569</f>
-        <v>28197.23343457832</v>
+        <v>29315.793492578319</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="36">
         <f>[1]Hoja1!$C1583</f>
-        <v>25633.848576889381</v>
+        <v>26650.721356889379</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="36">
         <f>[1]Hoja1!$C1597</f>
-        <v>38679.473012729723</v>
+        <v>39825.765964729726</v>
       </c>
       <c r="N39" s="20" t="s">
         <v>137</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>14</v>
       </c>
       <c r="P39" s="37">
         <f>[1]Hoja1!$C1517</f>
-        <v>13615.468411924998</v>
+        <v>13891.963866723998</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="37">
         <f>[1]Hoja1!$C1570</f>
-        <v>44810.901412200001</v>
+        <v>46201.111769999996</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="34" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="37">
         <f>[1]Hoja1!$C1584</f>
-        <v>40737.183101999995</v>
+        <v>42001.010699999992</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="37">
         <f>[1]Hoja1!$C1598</f>
-        <v>60168.873737142858</v>
+        <v>61595.136857142854</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P40" s="36">
         <f>[1]Hoja1!$C1518</f>
-        <v>15652.912445812499</v>
+        <v>15999.861883665</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="36">
         <f>[1]Hoja1!$C1571</f>
-        <v>73461.313611000005</v>
+        <v>76793.883040000001</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="36">
         <f>[1]Hoja1!$C1585</f>
-        <v>71321.663700000005</v>
+        <v>74557.168000000005</v>
       </c>
       <c r="I41" s="6"/>
       <c r="J41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="36">
         <f>[1]Hoja1!$C1599</f>
-        <v>116030.67203249999</v>
+        <v>117872.9285625</v>
       </c>
       <c r="N41" s="20" t="s">
         <v>139</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P41" s="37">
         <f>[1]Hoja1!$C1519</f>
-        <v>21204.791076874993</v>
+        <v>21741.564830199997</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="37">
         <f>[1]Hoja1!$C1572</f>
         <v>257058.12</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="34" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="37">
         <f>[1]Hoja1!$C1586</f>
         <v>233689.19999999998</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="34" t="s">
         <v>180</v>
       </c>
       <c r="K42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="L42" s="37">
         <f>[1]Hoja1!$C1600</f>
         <v>233689.19999999998</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P42" s="36">
         <f>[1]Hoja1!$C1520</f>
-        <v>85761.240707999998</v>
+        <v>86134.530845999994</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="51">
         <f>[1]Hoja1!$C1573</f>
         <v>233689.19999999998</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="51">
         <f>[1]Hoja1!$C1587</f>
         <v>210320.28</v>
       </c>
       <c r="I43" s="44"/>
       <c r="J43" s="8" t="s">
         <v>181</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="51">
         <f>[1]Hoja1!$C1601</f>
         <v>233689.19999999998</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="20" t="s">
         <v>141</v>
       </c>
       <c r="O43" s="21" t="s">
         <v>18</v>
       </c>
       <c r="P43" s="38">
         <f>[1]Hoja1!$C1521</f>
-        <v>112782.82392000001</v>
+        <v>113504.87303999999</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="77" t="s">
+      <c r="A44" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="78"/>
-[...2 lines deleted...]
-      <c r="E44" s="77" t="s">
+      <c r="B44" s="67"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="F44" s="78"/>
-[...2 lines deleted...]
-      <c r="I44" s="77" t="s">
+      <c r="F44" s="67"/>
+      <c r="G44" s="67"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="65" t="s">
         <v>155</v>
       </c>
-      <c r="J44" s="78"/>
-[...5 lines deleted...]
-      <c r="P44" s="90"/>
+      <c r="J44" s="67"/>
+      <c r="K44" s="67"/>
+      <c r="L44" s="68"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="70"/>
+      <c r="O44" s="70"/>
+      <c r="P44" s="71"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="10"/>
       <c r="B45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="K45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="M45" s="10"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="40"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="33">
         <f>[1]Hoja1!$C3247</f>
-        <v>2964.2068097222218</v>
+        <v>3121.0297222222225</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="20" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H46" s="37">
         <f>[1]Hoja1!$C3256</f>
-        <v>4042.8780352008066</v>
+        <v>4236.0838634008069</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="20" t="s">
         <v>156</v>
       </c>
       <c r="K46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="L46" s="37">
         <f>[1]Hoja1!$C3265</f>
-        <v>4383.3309223756114</v>
+        <v>4592.8067150556126</v>
       </c>
       <c r="M46" s="1"/>
       <c r="N46" s="57"/>
       <c r="O46" s="57"/>
       <c r="P46" s="9"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="32">
         <f>[1]Hoja1!$C3248</f>
-        <v>3435.0905765701464</v>
+        <v>3559.0434066101466</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="36">
         <f>[1]Hoja1!$C3257</f>
-        <v>4979.826046164324</v>
+        <v>5145.4310417643237</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="4" t="s">
         <v>157</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L47" s="36">
         <f>[1]Hoja1!$C3266</f>
-        <v>5399.1798184728996</v>
+        <v>5578.7304979128994</v>
       </c>
       <c r="M47" s="1"/>
       <c r="N47" s="57"/>
       <c r="O47" s="57"/>
       <c r="P47" s="9"/>
     </row>
     <row r="48" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="33">
         <f>[1]Hoja1!$C3249</f>
-        <v>4521.5051998442295</v>
+        <v>4706.2425907692295</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="37">
         <f>[1]Hoja1!$C3258</f>
-        <v>7067.9346678986776</v>
+        <v>7328.8879942986759</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="20" t="s">
         <v>158</v>
       </c>
       <c r="K48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="37">
         <f>[1]Hoja1!$C3267</f>
-        <v>7663.1291662480398</v>
-[...1 lines deleted...]
-      <c r="M48" s="80" t="s">
+        <v>7946.0575096080383</v>
+      </c>
+      <c r="M48" s="91" t="s">
         <v>155</v>
       </c>
-      <c r="N48" s="81"/>
-[...1 lines deleted...]
-      <c r="P48" s="82"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="93"/>
     </row>
     <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="32">
         <f>[1]Hoja1!$C3250</f>
-        <v>6784.7941327486997</v>
+        <v>7116.0041239487</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="36">
         <f>[1]Hoja1!$C3259</f>
-        <v>9402.4283302764707</v>
+        <v>9797.6220697764711</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4" t="s">
         <v>159</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="36">
         <f>[1]Hoja1!$C3268</f>
-        <v>10194.211768615543</v>
-[...1 lines deleted...]
-      <c r="M49" s="84" t="s">
+        <v>10622.684980915543</v>
+      </c>
+      <c r="M49" s="62" t="s">
         <v>188</v>
       </c>
-      <c r="N49" s="85"/>
-[...1 lines deleted...]
-      <c r="P49" s="86"/>
+      <c r="N49" s="63"/>
+      <c r="O49" s="63"/>
+      <c r="P49" s="64"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="33">
         <f>[1]Hoja1!$C3251</f>
-        <v>8911.2869711793264</v>
+        <v>9301.0232733243229</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="20" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="37">
         <f>[1]Hoja1!$C3260</f>
-        <v>16871.088402343139</v>
+        <v>17498.380052343138</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="20" t="s">
         <v>160</v>
       </c>
       <c r="K50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="L50" s="37">
         <f>[1]Hoja1!$C3269</f>
-        <v>18291.811636224669</v>
+        <v>18971.927846224669</v>
       </c>
       <c r="M50" s="1"/>
       <c r="N50" s="57"/>
       <c r="O50" s="57"/>
       <c r="P50" s="9"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="32">
         <f>[1]Hoja1!$C3252</f>
-        <v>12844.304310527637</v>
+        <v>13260.198674477637</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="4" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="36">
         <f>[1]Hoja1!$C3261</f>
-        <v>21118.849261310374</v>
+        <v>21645.774247310372</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="4" t="s">
         <v>161</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L51" s="36">
         <f>[1]Hoja1!$C3270</f>
-        <v>22897.278672789143</v>
+        <v>23468.576289189143</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="57"/>
       <c r="O51" s="57"/>
       <c r="P51" s="9"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="20" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="33">
         <f>[1]Hoja1!$C3253</f>
-        <v>24352.156148044909</v>
+        <v>25318.185289044908</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="20" t="s">
         <v>185</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="37">
         <f>[1]Hoja1!$C3262</f>
-        <v>36745.499362093236</v>
+        <v>37834.477666493236</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="L52" s="37">
         <f>[1]Hoja1!$C3271</f>
-        <v>39839.857203111613</v>
+        <v>41020.538943671621</v>
       </c>
       <c r="M52" s="1"/>
       <c r="N52" s="57"/>
       <c r="P52" s="9"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="32">
         <f>[1]Hoja1!$C3254</f>
-        <v>38700.323946899996</v>
+        <v>39900.96016499999</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="36">
         <f>[1]Hoja1!$C3263</f>
-        <v>57160.430050285715</v>
+        <v>58515.380014285707</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="4" t="s">
         <v>163</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="36">
         <f>[1]Hoja1!$C3272</f>
-        <v>61973.939949257147</v>
-[...4 lines deleted...]
-      <c r="P53" s="63"/>
+        <v>63442.99096285714</v>
+      </c>
+      <c r="M53" s="75"/>
+      <c r="N53" s="76"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="77"/>
     </row>
     <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2"/>
       <c r="B54" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="39">
         <f>[1]Hoja1!$C3255</f>
-        <v>67755.580514999994</v>
+        <v>70829.309600000008</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="21" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <f>[1]Hoja1!$C3264</f>
-        <v>110229.13843087498</v>
+        <v>111979.282134375</v>
       </c>
       <c r="I54" s="2"/>
       <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
       <c r="K54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="L54" s="38">
         <f>[1]Hoja1!$C3273</f>
-        <v>119511.59219347499</v>
-[...4 lines deleted...]
-      <c r="P54" s="66"/>
+        <v>121409.116419375</v>
+      </c>
+      <c r="M54" s="78"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="80"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B1:E1"/>
-[...7 lines deleted...]
-    <mergeCell ref="F1:L1"/>
     <mergeCell ref="M53:P53"/>
     <mergeCell ref="M54:P54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="M48:P48"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="M44:P44"/>
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>