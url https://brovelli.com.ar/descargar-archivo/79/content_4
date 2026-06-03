--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31B0DE58-B7D8-418E-851E-11875D7F7561}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{52F929A3-27F9-4F0A-BD5B-A6644BC87116}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="14940" windowHeight="7635" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -777,51 +776,51 @@
   <si>
     <t>N532038000</t>
   </si>
   <si>
     <t>N532051000</t>
   </si>
   <si>
     <t>N532064000</t>
   </si>
   <si>
     <t>N532076000</t>
   </si>
   <si>
     <t>N532102000</t>
   </si>
   <si>
     <t>BISEL 45° PARA SOLDAR A TOPE</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
   </si>
   <si>
-    <t xml:space="preserve">       LISTA 23</t>
+    <t xml:space="preserve">       LISTA 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1619,177 +1618,177 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0D0D0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFE43F"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
@@ -2646,816 +2645,812 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1511">
           <cell r="C1511">
-            <v>1523.3831971499999</v>
+            <v>1539.9649399124999</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="C1512">
-            <v>1832.0263096875001</v>
+            <v>1854.2644975781247</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="C1513">
-            <v>2853.3067967500001</v>
+            <v>2896.0832234125005</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="C1514">
-            <v>4587.4266187499998</v>
+            <v>4660.561120312499</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="C1515">
-            <v>5708.8869571999976</v>
+            <v>5802.0649642999988</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="C1516">
-            <v>7273.8750728499999</v>
+            <v>7416.8934557874982</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="C1517">
-            <v>13891.963866723998</v>
+            <v>14033.476792998998</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="C1518">
-            <v>15999.861883665</v>
+            <v>16177.81957692375</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="C1519">
-            <v>21741.564830199997</v>
+            <v>22035.750280449996</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="C1520">
-            <v>86134.530845999994</v>
+            <v>84582.475068</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="C1521">
-            <v>113504.87303999999</v>
+            <v>111230.87039999999</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="C1522">
-            <v>10051.235143443115</v>
+            <v>10292.243767507769</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="C1523">
-            <v>14018.356563779926</v>
+            <v>14385.60589616542</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="C1524">
-            <v>20256.075821061542</v>
+            <v>20783.829277287117</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="C1525">
-            <v>26342.954791168177</v>
+            <v>27080.520151457844</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="C1526">
-            <v>23709.508128045993</v>
+            <v>24462.528839470797</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="C1527">
-            <v>54699.996380664219</v>
+            <v>56302.292685907363</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="C1528">
-            <v>96938.266077131382</v>
+            <v>98855.89362309828</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="C1529">
-            <v>126569.22271161394</v>
+            <v>129027.58163512667</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="C1530">
-            <v>201904.56173170154</v>
+            <v>206710.6424957859</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="C1531">
-            <v>7203.2316417750008</v>
+            <v>7301.8400907562509</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="C1532">
-            <v>7481.7141151500009</v>
+            <v>7599.1317472124992</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="C1533">
-            <v>11230.278936749999</v>
+            <v>11418.677241412499</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="C1534">
-            <v>13743.529091875</v>
+            <v>13984.872947031252</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="C1535">
-            <v>10147.324419749997</v>
+            <v>10322.033183062498</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="C1536">
-            <v>27870.313500556251</v>
+            <v>28392.51878036093</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="C1537">
-            <v>47768.626111350008</v>
+            <v>48358.263304162501</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="C1538">
-            <v>55414.031181937498</v>
+            <v>56155.521570515622</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="C1539">
-            <v>83060.407149999985</v>
+            <v>84350.694212499991</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="C1540">
-            <v>265602.12338399998</v>
+            <v>259393.900272</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="C1541">
-            <v>323094.37680000003</v>
+            <v>315514.36799999996</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="C1542">
-            <v>11280.387897168112</v>
+            <v>11560.381256876517</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="C1543">
-            <v>14373.478529647426</v>
+            <v>14761.542805898542</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="C1544">
-            <v>20223.343924786543</v>
+            <v>20766.478691875869</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="C1545">
-            <v>26566.875379130681</v>
+            <v>27325.357206867207</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="C1546">
-            <v>34499.525701250997</v>
+            <v>35411.641107769552</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="C1547">
-            <v>50329.241752806098</v>
+            <v>51856.108406521897</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="C1548">
-            <v>86043.541868160682</v>
+            <v>88474.973084303507</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="C1549">
-            <v>108069.04703968363</v>
+            <v>111362.11977432831</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="C1550">
-            <v>181336.62802675355</v>
+            <v>187114.47940129123</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="C1551">
-            <v>8432.3843954999993</v>
+            <v>8569.9775801249998</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="C1552">
-            <v>10081.3503155625</v>
+            <v>10254.808181109373</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="C1553">
-            <v>14566.630721500002</v>
+            <v>14826.929828425004</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="C1554">
-            <v>18090.508407400001</v>
+            <v>18425.171886549997</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="C1555">
-            <v>23981.539318880001</v>
+            <v>24367.755406280001</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="C1556">
-            <v>31860.652922865</v>
+            <v>32464.090135083748</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="C1557">
-            <v>49679.371155804009</v>
+            <v>50292.593836329004</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="C1558">
-            <v>57630.592429215001</v>
+            <v>58401.742433336251</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="C1559">
-            <v>92617.571435999998</v>
+            <v>93959.469981000002</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="C1560">
             <v>1272.8771999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="C1561">
-            <v>2472.6371835000004</v>
+            <v>2444.5461760500002</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="C1562">
-            <v>3058.1909229473681</v>
+            <v>3020.1691455157893</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="C1563">
             <v>3613.8238888888895</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="C1564">
             <v>4120.9976287064865</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="C1565">
             <v>5449.333526153845</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="C1566">
             <v>8239.5837224669158</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="C1567">
             <v>10769.605895428165</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="C1568">
             <v>15353.914254658319</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="C1569">
             <v>29315.793492578319</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="C1570">
-            <v>46201.111769999996</v>
+            <v>44552.64513479999</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="C1571">
             <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="C1572">
             <v>257058.12</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="C1573">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="C1574">
             <v>1126.44</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="C1575">
-            <v>2247.8519850000002</v>
+            <v>2222.3147054999999</v>
           </cell>
         </row>
         <row r="1576">
           <cell r="C1576">
-            <v>2780.1735663157888</v>
+            <v>2745.6083141052627</v>
           </cell>
         </row>
         <row r="1577">
           <cell r="C1577">
             <v>3285.2944444444447</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="C1578">
             <v>3746.3614806422597</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="C1579">
             <v>4953.939569230768</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="C1580">
             <v>7490.5306567881053</v>
           </cell>
         </row>
         <row r="1581">
           <cell r="C1581">
             <v>9790.5508140256043</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="C1582">
             <v>13958.103867871198</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="C1583">
             <v>26650.721356889379</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="C1584">
-            <v>42001.010699999992</v>
+            <v>40502.404667999988</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="C1585">
             <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="C1586">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="C1587">
             <v>210320.28</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="C1588">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="C1589">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="C1590">
-            <v>3114.8911499999995</v>
+            <v>3020.8165499999991</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="C1591">
             <v>4459.0356456850604</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="C1592">
             <v>5416.2432018571835</v>
           </cell>
         </row>
         <row r="1593">
           <cell r="C1593">
             <v>7714.6189413670272</v>
           </cell>
         </row>
         <row r="1594">
           <cell r="C1594">
             <v>10313.28638923839</v>
           </cell>
         </row>
         <row r="1595">
           <cell r="C1595">
             <v>18419.347423519095</v>
           </cell>
         </row>
         <row r="1596">
           <cell r="C1596">
             <v>22785.025523484604</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="C1597">
             <v>39825.765964729726</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="C1598">
-            <v>61595.136857142854</v>
+            <v>59146.806571428562</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="C1599">
-            <v>117872.9285625</v>
+            <v>112667.1662925</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="C1600">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="C1601">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="C1807">
-            <v>11315.105515491869</v>
+            <v>11530.152640097891</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="C1808">
-            <v>12049.817437556783</v>
+            <v>12297.930420708042</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="C1809">
-            <v>17601.200899084561</v>
+            <v>17984.240939044372</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="C1810">
-            <v>23161.935787483122</v>
+            <v>23718.275822850032</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="C1811">
-            <v>21661.909675080373</v>
+            <v>22247.150770285654</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="C1812">
-            <v>47615.033805544816</v>
+            <v>48826.766027077807</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="C1813">
-            <v>83712.458934003327</v>
+            <v>85693.646898756197</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="C1814">
-            <v>99199.271320150117</v>
+            <v>101650.40675852634</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="C1815">
-            <v>170937.88554378081</v>
+            <v>175966.77832115479</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="C1816">
-            <v>792757.56082361285</v>
+            <v>787972.29318612139</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="C1817">
-            <v>891697.94450279314</v>
+            <v>885235.31460953283</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="C1818">
-            <v>7923.5548059525017</v>
+            <v>8032.0240998318768</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="C1819">
-            <v>8229.8855266650025</v>
+            <v>8359.0449219337497</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="C1820">
-            <v>12353.306830424999</v>
+            <v>12560.54496555375</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="C1821">
-            <v>15117.8820010625</v>
+            <v>15383.360241734379</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="C1822">
-            <v>11162.056861724997</v>
+            <v>11354.236501368749</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="C1823">
-            <v>30657.344850611877</v>
+            <v>31231.770658397025</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="C1824">
-            <v>52545.48872248501</v>
+            <v>53194.089634578755</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="C1825">
-            <v>60955.434300131252</v>
+            <v>61771.073727567193</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="C1826">
-            <v>91366.447864999995</v>
+            <v>92785.763633750001</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="C1827">
-            <v>318722.54806079995</v>
+            <v>311272.68032639998</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="C1828">
-            <v>387713.25216000003</v>
+            <v>378617.24159999995</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="C1829">
-            <v>9275.6228350500005</v>
+            <v>9426.9753381375012</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="C1830">
-            <v>11089.485347118751</v>
+            <v>11280.288999220311</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="C1831">
-            <v>16023.293793650004</v>
+            <v>16309.622811267505</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="C1832">
-            <v>19899.559248140002</v>
+            <v>20267.689075204999</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="C1833">
-            <v>26379.693250768003</v>
+            <v>26804.530946908002</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="C1834">
-            <v>35046.718215151501</v>
+            <v>35710.499148592127</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="C1835">
-            <v>12667.173544589368</v>
+            <v>12925.103878403515</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="C1836">
-            <v>14909.417258010533</v>
+            <v>15219.174497994603</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="C1837">
-            <v>21271.187862309565</v>
+            <v>21733.318784758128</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="C1838">
-            <v>27943.613034560625</v>
+            <v>28602.604656320651</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="C1839">
-            <v>36879.54606412338</v>
+            <v>37697.445215824904</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="C1840">
-            <v>52004.407170084436</v>
+            <v>53305.494517272906</v>
           </cell>
         </row>
         <row r="3247">
           <cell r="C3247">
             <v>3121.0297222222225</v>
           </cell>
         </row>
         <row r="3248">
           <cell r="C3248">
             <v>3559.0434066101466</v>
           </cell>
         </row>
         <row r="3249">
           <cell r="C3249">
             <v>4706.2425907692295</v>
           </cell>
         </row>
         <row r="3250">
           <cell r="C3250">
             <v>7116.0041239487</v>
           </cell>
         </row>
         <row r="3251">
           <cell r="C3251">
             <v>9301.0232733243229</v>
           </cell>
         </row>
         <row r="3252">
           <cell r="C3252">
             <v>13260.198674477637</v>
           </cell>
         </row>
         <row r="3253">
           <cell r="C3253">
             <v>25318.185289044908</v>
           </cell>
         </row>
         <row r="3254">
           <cell r="C3254">
-            <v>39900.96016499999</v>
+            <v>38477.284434599984</v>
           </cell>
         </row>
         <row r="3255">
           <cell r="C3255">
             <v>70829.309600000008</v>
           </cell>
         </row>
         <row r="3256">
           <cell r="C3256">
             <v>4236.0838634008069</v>
           </cell>
         </row>
         <row r="3257">
           <cell r="C3257">
             <v>5145.4310417643237</v>
           </cell>
         </row>
         <row r="3258">
           <cell r="C3258">
             <v>7328.8879942986759</v>
           </cell>
         </row>
         <row r="3259">
           <cell r="C3259">
             <v>9797.6220697764711</v>
           </cell>
         </row>
         <row r="3260">
           <cell r="C3260">
             <v>17498.380052343138</v>
           </cell>
         </row>
         <row r="3261">
           <cell r="C3261">
             <v>21645.774247310372</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="C3262">
             <v>37834.477666493236</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="C3263">
-            <v>58515.380014285707</v>
+            <v>56189.466242857132</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="C3264">
-            <v>111979.282134375</v>
+            <v>107033.807977875</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="C3265">
             <v>4592.8067150556126</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="C3266">
             <v>5578.7304979128994</v>
           </cell>
         </row>
         <row r="3267">
           <cell r="C3267">
             <v>7946.0575096080383</v>
           </cell>
         </row>
         <row r="3268">
           <cell r="C3268">
             <v>10622.684980915543</v>
           </cell>
         </row>
         <row r="3269">
           <cell r="C3269">
             <v>18971.927846224669</v>
           </cell>
         </row>
         <row r="3270">
           <cell r="C3270">
             <v>23468.576289189143</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="C3271">
             <v>41020.538943671621</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="C3272">
-            <v>63442.99096285714</v>
+            <v>60921.210768571422</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="C3273">
-            <v>121409.116419375</v>
+            <v>116047.181281275</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3768,101 +3763,101 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="60">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="B1" s="61" t="s">
+        <v>46174</v>
+      </c>
+      <c r="B1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="61"/>
-[...2 lines deleted...]
-      <c r="F1" s="73" t="s">
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="92" t="s">
         <v>190</v>
       </c>
-      <c r="G1" s="74"/>
-[...4 lines deleted...]
-      <c r="L1" s="74"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
       <c r="M1" s="59" t="s">
         <v>191</v>
       </c>
-      <c r="N1" s="72" t="s">
+      <c r="N1" s="91" t="s">
         <v>189</v>
       </c>
-      <c r="O1" s="72"/>
+      <c r="O1" s="91"/>
       <c r="P1" s="58"/>
     </row>
     <row r="2" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="82"/>
-[...2 lines deleted...]
-      <c r="E2" s="81" t="s">
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="82"/>
-[...2 lines deleted...]
-      <c r="I2" s="86" t="s">
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="84"/>
-[...2 lines deleted...]
-      <c r="M2" s="84" t="s">
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="84"/>
-[...1 lines deleted...]
-      <c r="P2" s="85"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="71"/>
       <c r="AL2">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>3</v>
       </c>
@@ -3875,565 +3870,565 @@
       </c>
       <c r="L3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M3" s="43"/>
       <c r="N3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37">
         <f>[1]Hoja1!$C1522</f>
-        <v>10051.235143443115</v>
+        <v>10292.243767507769</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="37">
         <f>[1]Hoja1!$C1531</f>
-        <v>7203.2316417750008</v>
+        <v>7301.8400907562509</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="30" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="41">
         <f>[1]Hoja1!$C1807</f>
-        <v>11315.105515491869</v>
+        <v>11530.152640097891</v>
       </c>
       <c r="M4" s="43"/>
       <c r="N4" s="30" t="s">
         <v>70</v>
       </c>
       <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="41">
         <f>[1]Hoja1!$C1818</f>
-        <v>7923.5548059525017</v>
+        <v>8032.0240998318768</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36">
         <f>[1]Hoja1!$C1523</f>
-        <v>14018.356563779926</v>
+        <v>14385.60589616542</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36">
         <f>[1]Hoja1!$C1532</f>
-        <v>7481.7141151500009</v>
+        <v>7599.1317472124992</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="57" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="41">
         <f>[1]Hoja1!$C1808</f>
-        <v>12049.817437556783</v>
+        <v>12297.930420708042</v>
       </c>
       <c r="M5" s="43"/>
       <c r="N5" s="57" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="41">
         <f>[1]Hoja1!$C1819</f>
-        <v>8229.8855266650025</v>
+        <v>8359.0449219337497</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="37">
         <f>[1]Hoja1!$C1524</f>
-        <v>20256.075821061542</v>
+        <v>20783.829277287117</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="37">
         <f>[1]Hoja1!$C1533</f>
-        <v>11230.278936749999</v>
+        <v>11418.677241412499</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="30" t="s">
         <v>83</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="41">
         <f>[1]Hoja1!$C1809</f>
-        <v>17601.200899084561</v>
+        <v>17984.240939044372</v>
       </c>
       <c r="M6" s="43"/>
       <c r="N6" s="30" t="s">
         <v>71</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="41">
         <f>[1]Hoja1!$C1820</f>
-        <v>12353.306830424999</v>
+        <v>12560.54496555375</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <f>[1]Hoja1!$C1525</f>
-        <v>26342.954791168177</v>
+        <v>27080.520151457844</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="36">
         <f>[1]Hoja1!$C1534</f>
-        <v>13743.529091875</v>
+        <v>13984.872947031252</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="41">
         <f>[1]Hoja1!$C1810</f>
-        <v>23161.935787483122</v>
+        <v>23718.275822850032</v>
       </c>
       <c r="M7" s="43"/>
       <c r="N7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="41">
         <f>[1]Hoja1!$C1821</f>
-        <v>15117.8820010625</v>
+        <v>15383.360241734379</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="37">
         <f>[1]Hoja1!$C1526</f>
-        <v>23709.508128045993</v>
+        <v>24462.528839470797</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="37">
         <f>[1]Hoja1!$C1535</f>
-        <v>10147.324419749997</v>
+        <v>10322.033183062498</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="30" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="41">
         <f>[1]Hoja1!$C1811</f>
-        <v>21661.909675080373</v>
+        <v>22247.150770285654</v>
       </c>
       <c r="M8" s="43"/>
       <c r="N8" s="30" t="s">
         <v>73</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="41">
         <f>[1]Hoja1!$C1822</f>
-        <v>11162.056861724997</v>
+        <v>11354.236501368749</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="36">
         <f>[1]Hoja1!$C1527</f>
-        <v>54699.996380664219</v>
+        <v>56302.292685907363</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="36">
         <f>[1]Hoja1!$C1536</f>
-        <v>27870.313500556251</v>
+        <v>28392.51878036093</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="4" t="s">
         <v>86</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="41">
         <f>[1]Hoja1!$C1812</f>
-        <v>47615.033805544816</v>
+        <v>48826.766027077807</v>
       </c>
       <c r="M9" s="43"/>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="41">
         <f>[1]Hoja1!$C1823</f>
-        <v>30657.344850611877</v>
+        <v>31231.770658397025</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="36">
         <f>[1]Hoja1!$C1528</f>
-        <v>96938.266077131382</v>
+        <v>98855.89362309828</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="37">
         <f>[1]Hoja1!$C1537</f>
-        <v>47768.626111350008</v>
+        <v>48358.263304162501</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="30" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="41">
         <f>[1]Hoja1!$C1813</f>
-        <v>83712.458934003327</v>
+        <v>85693.646898756197</v>
       </c>
       <c r="M10" s="43"/>
       <c r="N10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="41">
         <f>[1]Hoja1!$C1824</f>
-        <v>52545.48872248501</v>
+        <v>53194.089634578755</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="37">
         <f>[1]Hoja1!$C1529</f>
-        <v>126569.22271161394</v>
+        <v>129027.58163512667</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="36">
         <f>[1]Hoja1!$C1538</f>
-        <v>55414.031181937498</v>
+        <v>56155.521570515622</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="41">
         <f>[1]Hoja1!$C1814</f>
-        <v>99199.271320150117</v>
+        <v>101650.40675852634</v>
       </c>
       <c r="M11" s="43"/>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="41">
         <f>[1]Hoja1!$C1825</f>
-        <v>60955.434300131252</v>
+        <v>61771.073727567193</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="37">
         <f>[1]Hoja1!$C1530</f>
-        <v>201904.56173170154</v>
+        <v>206710.6424957859</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="19" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="37">
         <f>[1]Hoja1!$C1539</f>
-        <v>83060.407149999985</v>
+        <v>84350.694212499991</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="30" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="41">
         <f>[1]Hoja1!$C1815</f>
-        <v>170937.88554378081</v>
+        <v>175966.77832115479</v>
       </c>
       <c r="M12" s="43"/>
       <c r="N12" s="30" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="41">
         <f>[1]Hoja1!$C1826</f>
-        <v>91366.447864999995</v>
+        <v>92785.763633750001</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="36">
         <f>[1]Hoja1!$C1540</f>
-        <v>265602.12338399998</v>
+        <v>259393.900272</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="41">
         <f>[1]Hoja1!$C1816</f>
-        <v>792757.56082361285</v>
+        <v>787972.29318612139</v>
       </c>
       <c r="M13" s="43"/>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="41">
         <f>[1]Hoja1!$C1827</f>
-        <v>318722.54806079995</v>
+        <v>311272.68032639998</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="44"/>
       <c r="B14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="44"/>
       <c r="F14" s="45" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="38">
         <f>[1]Hoja1!$C1541</f>
-        <v>323094.37680000003</v>
+        <v>315514.36799999996</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="47">
         <f>[1]Hoja1!$C1817</f>
-        <v>891697.94450279314</v>
+        <v>885235.31460953283</v>
       </c>
       <c r="M14" s="43"/>
       <c r="N14" s="31" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P14" s="41">
         <f>[1]Hoja1!$C1828</f>
-        <v>387713.25216000003</v>
+        <v>378617.24159999995</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="87" t="s">
+      <c r="A15" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="88"/>
-[...2 lines deleted...]
-      <c r="E15" s="87" t="s">
+      <c r="B15" s="74"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="75"/>
+      <c r="E15" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="F15" s="88"/>
-[...2 lines deleted...]
-      <c r="I15" s="86" t="s">
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="76"/>
+      <c r="I15" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="84"/>
-[...2 lines deleted...]
-      <c r="M15" s="86" t="s">
+      <c r="J15" s="70"/>
+      <c r="K15" s="70"/>
+      <c r="L15" s="71"/>
+      <c r="M15" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="84"/>
-[...1 lines deleted...]
-      <c r="P15" s="85"/>
+      <c r="N15" s="70"/>
+      <c r="O15" s="70"/>
+      <c r="P15" s="71"/>
     </row>
     <row r="16" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="15" t="s">
         <v>1</v>
@@ -4443,418 +4438,418 @@
       </c>
       <c r="L16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="33">
         <f>[1]Hoja1!$C$1542</f>
-        <v>11280.387897168112</v>
+        <v>11560.381256876517</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="20" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="37">
         <f>[1]Hoja1!$C1551</f>
-        <v>8432.3843954999993</v>
+        <v>8569.9775801249998</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="30" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="41">
         <f>[1]Hoja1!$C1835</f>
-        <v>12667.173544589368</v>
+        <v>12925.103878403515</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P17" s="41">
         <f>[1]Hoja1!$C1829</f>
-        <v>9275.6228350500005</v>
+        <v>9426.9753381375012</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <f>[1]Hoja1!$C1543</f>
-        <v>14373.478529647426</v>
+        <v>14761.542805898542</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="36">
         <f>[1]Hoja1!$C1552</f>
-        <v>10081.3503155625</v>
+        <v>10254.808181109373</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="41">
         <f>[1]Hoja1!$C1836</f>
-        <v>14909.417258010533</v>
+        <v>15219.174497994603</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="41">
         <f>[1]Hoja1!$C1830</f>
-        <v>11089.485347118751</v>
+        <v>11280.288999220311</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="33">
         <f>[1]Hoja1!$C1544</f>
-        <v>20223.343924786543</v>
+        <v>20766.478691875869</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="20" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="37">
         <f>[1]Hoja1!$C1553</f>
-        <v>14566.630721500002</v>
+        <v>14826.929828425004</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="41">
         <f>[1]Hoja1!$C1837</f>
-        <v>21271.187862309565</v>
+        <v>21733.318784758128</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P19" s="41">
         <f>[1]Hoja1!$C1831</f>
-        <v>16023.293793650004</v>
+        <v>16309.622811267505</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="32">
         <f>[1]Hoja1!$C1545</f>
-        <v>26566.875379130681</v>
+        <v>27325.357206867207</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="36">
         <f>[1]Hoja1!$C1554</f>
-        <v>18090.508407400001</v>
+        <v>18425.171886549997</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="41">
         <f>[1]Hoja1!$C1838</f>
-        <v>27943.613034560625</v>
+        <v>28602.604656320651</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P20" s="41">
         <f>[1]Hoja1!$C1832</f>
-        <v>19899.559248140002</v>
+        <v>20267.689075204999</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="33">
         <f>[1]Hoja1!$C1546</f>
-        <v>34499.525701250997</v>
+        <v>35411.641107769552</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="37">
         <f>[1]Hoja1!$C1555</f>
-        <v>23981.539318880001</v>
+        <v>24367.755406280001</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="41">
         <f>[1]Hoja1!$C1839</f>
-        <v>36879.54606412338</v>
+        <v>37697.445215824904</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="O21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P21" s="41">
         <f>[1]Hoja1!$C1833</f>
-        <v>26379.693250768003</v>
+        <v>26804.530946908002</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="32">
         <f>[1]Hoja1!$C1547</f>
-        <v>50329.241752806098</v>
+        <v>51856.108406521897</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="36">
         <f>[1]Hoja1!$C1556</f>
-        <v>31860.652922865</v>
+        <v>32464.090135083748</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="41">
         <f>[1]Hoja1!$C1840</f>
-        <v>52004.407170084436</v>
+        <v>53305.494517272906</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="41">
         <f>[1]Hoja1!$C1834</f>
-        <v>35046.718215151501</v>
+        <v>35710.499148592127</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="33">
         <f>[1]Hoja1!$C1548</f>
-        <v>86043.541868160682</v>
+        <v>88474.973084303507</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="20" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="37">
         <f>[1]Hoja1!$C1557</f>
-        <v>49679.371155804009</v>
+        <v>50292.593836329004</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="1"/>
       <c r="N23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P23" s="41"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="32">
         <f>[1]Hoja1!$C1549</f>
-        <v>108069.04703968363</v>
+        <v>111362.11977432831</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="36">
         <f>[1]Hoja1!$C1558</f>
-        <v>57630.592429215001</v>
+        <v>58401.742433336251</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="41"/>
       <c r="M24" s="1"/>
       <c r="N24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="41"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="33">
         <f>[1]Hoja1!$C1550</f>
-        <v>181336.62802675355</v>
+        <v>187114.47940129123</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="37">
         <f>[1]Hoja1!$C1559</f>
-        <v>92617.571435999998</v>
+        <v>93959.469981000002</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="41"/>
       <c r="M25" s="1"/>
       <c r="N25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="O25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
@@ -4890,74 +4885,74 @@
         <v>18</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="2"/>
       <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="2"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="48"/>
       <c r="M27" s="2"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="48"/>
     </row>
     <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="67"/>
-[...2 lines deleted...]
-      <c r="E28" s="65" t="s">
+      <c r="B28" s="78"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="67"/>
-[...2 lines deleted...]
-      <c r="I28" s="67" t="s">
+      <c r="F28" s="78"/>
+      <c r="G28" s="78"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="J28" s="67"/>
-[...2 lines deleted...]
-      <c r="M28" s="65" t="s">
+      <c r="J28" s="78"/>
+      <c r="K28" s="78"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="N28" s="66"/>
-[...1 lines deleted...]
-      <c r="P28" s="68"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="78"/>
+      <c r="P28" s="79"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="53"/>
       <c r="J29" s="14" t="s">
         <v>1</v>
@@ -5005,635 +5000,635 @@
       <c r="I30" s="54"/>
       <c r="J30" s="34" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="35">
         <f>[1]Hoja1!$C1588</f>
         <v>2682.6923999999995</v>
       </c>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="56"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="50">
         <f>[1]Hoja1!$C1561</f>
-        <v>2472.6371835000004</v>
+        <v>2444.5461760500002</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="50">
         <f>[1]Hoja1!$C1575</f>
-        <v>2247.8519850000002</v>
+        <v>2222.3147054999999</v>
       </c>
       <c r="I31" s="54"/>
       <c r="J31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="50">
         <f>[1]Hoja1!$C1589</f>
         <v>2682.6923999999995</v>
       </c>
       <c r="N31" s="26"/>
       <c r="O31" s="57"/>
       <c r="P31" s="42"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="35">
         <f>[1]Hoja1!$C1562</f>
-        <v>3058.1909229473681</v>
+        <v>3020.1691455157893</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="34" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="35">
         <f>[1]Hoja1!$C1576</f>
-        <v>2780.1735663157888</v>
+        <v>2745.6083141052627</v>
       </c>
       <c r="I32" s="54"/>
       <c r="J32" s="34" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="L32" s="35">
         <f>[1]Hoja1!$C1590</f>
-        <v>3114.8911499999995</v>
+        <v>3020.8165499999991</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="27"/>
       <c r="P32" s="28"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="36">
         <f>[1]Hoja1!$C1563</f>
         <v>3613.8238888888895</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="36">
         <f>[1]Hoja1!$C1577</f>
         <v>3285.2944444444447</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="36">
         <f>[1]Hoja1!$C1591</f>
         <v>4459.0356456850604</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>131</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P33" s="35">
         <f>[1]Hoja1!$C1511</f>
-        <v>1523.3831971499999</v>
+        <v>1539.9649399124999</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="37">
         <f>[1]Hoja1!$C1564</f>
         <v>4120.9976287064865</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="34" t="s">
         <v>169</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="37">
         <f>[1]Hoja1!$C1578</f>
         <v>3746.3614806422597</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="34" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="37">
         <f>[1]Hoja1!$C1592</f>
         <v>5416.2432018571835</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="36">
         <f>[1]Hoja1!$C1512</f>
-        <v>1832.0263096875001</v>
+        <v>1854.2644975781247</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="36">
         <f>[1]Hoja1!$C1565</f>
         <v>5449.333526153845</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="36">
         <f>[1]Hoja1!$C1579</f>
         <v>4953.939569230768</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="36">
         <f>[1]Hoja1!$C1593</f>
         <v>7714.6189413670272</v>
       </c>
       <c r="N35" s="20" t="s">
         <v>133</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P35" s="37">
         <f>[1]Hoja1!$C1513</f>
-        <v>2853.3067967500001</v>
+        <v>2896.0832234125005</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="37">
         <f>[1]Hoja1!$C1566</f>
         <v>8239.5837224669158</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="34" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="37">
         <f>[1]Hoja1!$C1580</f>
         <v>7490.5306567881053</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="37">
         <f>[1]Hoja1!$C1594</f>
         <v>10313.28638923839</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P36" s="36">
         <f>[1]Hoja1!$C1514</f>
-        <v>4587.4266187499998</v>
+        <v>4660.561120312499</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="36">
         <f>[1]Hoja1!$C1567</f>
         <v>10769.605895428165</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="36">
         <f>[1]Hoja1!$C1581</f>
         <v>9790.5508140256043</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L37" s="36">
         <f>[1]Hoja1!$C1595</f>
         <v>18419.347423519095</v>
       </c>
       <c r="N37" s="20" t="s">
         <v>135</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P37" s="37">
         <f>[1]Hoja1!$C1515</f>
-        <v>5708.8869571999976</v>
+        <v>5802.0649642999988</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="37">
         <f>[1]Hoja1!$C1568</f>
         <v>15353.914254658319</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="34" t="s">
         <v>173</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="37">
         <f>[1]Hoja1!$C1582</f>
         <v>13958.103867871198</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="34" t="s">
         <v>126</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="37">
         <f>[1]Hoja1!$C1596</f>
         <v>22785.025523484604</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="36">
         <f>[1]Hoja1!$C1516</f>
-        <v>7273.8750728499999</v>
+        <v>7416.8934557874982</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="36">
         <f>[1]Hoja1!$C1569</f>
         <v>29315.793492578319</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="36">
         <f>[1]Hoja1!$C1583</f>
         <v>26650.721356889379</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="36">
         <f>[1]Hoja1!$C1597</f>
         <v>39825.765964729726</v>
       </c>
       <c r="N39" s="20" t="s">
         <v>137</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>14</v>
       </c>
       <c r="P39" s="37">
         <f>[1]Hoja1!$C1517</f>
-        <v>13891.963866723998</v>
+        <v>14033.476792998998</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="37">
         <f>[1]Hoja1!$C1570</f>
-        <v>46201.111769999996</v>
+        <v>44552.64513479999</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="34" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="37">
         <f>[1]Hoja1!$C1584</f>
-        <v>42001.010699999992</v>
+        <v>40502.404667999988</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="37">
         <f>[1]Hoja1!$C1598</f>
-        <v>61595.136857142854</v>
+        <v>59146.806571428562</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P40" s="36">
         <f>[1]Hoja1!$C1518</f>
-        <v>15999.861883665</v>
+        <v>16177.81957692375</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="36">
         <f>[1]Hoja1!$C1571</f>
         <v>76793.883040000001</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="36">
         <f>[1]Hoja1!$C1585</f>
         <v>74557.168000000005</v>
       </c>
       <c r="I41" s="6"/>
       <c r="J41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="36">
         <f>[1]Hoja1!$C1599</f>
-        <v>117872.9285625</v>
+        <v>112667.1662925</v>
       </c>
       <c r="N41" s="20" t="s">
         <v>139</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P41" s="37">
         <f>[1]Hoja1!$C1519</f>
-        <v>21741.564830199997</v>
+        <v>22035.750280449996</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="37">
         <f>[1]Hoja1!$C1572</f>
         <v>257058.12</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="34" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="37">
         <f>[1]Hoja1!$C1586</f>
         <v>233689.19999999998</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="34" t="s">
         <v>180</v>
       </c>
       <c r="K42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="L42" s="37">
         <f>[1]Hoja1!$C1600</f>
         <v>233689.19999999998</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P42" s="36">
         <f>[1]Hoja1!$C1520</f>
-        <v>86134.530845999994</v>
+        <v>84582.475068</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="51">
         <f>[1]Hoja1!$C1573</f>
         <v>233689.19999999998</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="51">
         <f>[1]Hoja1!$C1587</f>
         <v>210320.28</v>
       </c>
       <c r="I43" s="44"/>
       <c r="J43" s="8" t="s">
         <v>181</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="51">
         <f>[1]Hoja1!$C1601</f>
         <v>233689.19999999998</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="20" t="s">
         <v>141</v>
       </c>
       <c r="O43" s="21" t="s">
         <v>18</v>
       </c>
       <c r="P43" s="38">
         <f>[1]Hoja1!$C1521</f>
-        <v>113504.87303999999</v>
+        <v>111230.87039999999</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="65" t="s">
+      <c r="A44" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="67"/>
-[...2 lines deleted...]
-      <c r="E44" s="65" t="s">
+      <c r="B44" s="78"/>
+      <c r="C44" s="78"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="77" t="s">
         <v>151</v>
       </c>
-      <c r="F44" s="67"/>
-[...2 lines deleted...]
-      <c r="I44" s="65" t="s">
+      <c r="F44" s="78"/>
+      <c r="G44" s="78"/>
+      <c r="H44" s="79"/>
+      <c r="I44" s="77" t="s">
         <v>155</v>
       </c>
-      <c r="J44" s="67"/>
-[...5 lines deleted...]
-      <c r="P44" s="71"/>
+      <c r="J44" s="78"/>
+      <c r="K44" s="78"/>
+      <c r="L44" s="79"/>
+      <c r="M44" s="88"/>
+      <c r="N44" s="89"/>
+      <c r="O44" s="89"/>
+      <c r="P44" s="90"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="10"/>
       <c r="B45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="11" t="s">
         <v>1</v>
@@ -5739,97 +5734,97 @@
         <f>[1]Hoja1!$C3249</f>
         <v>4706.2425907692295</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="37">
         <f>[1]Hoja1!$C3258</f>
         <v>7328.8879942986759</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="20" t="s">
         <v>158</v>
       </c>
       <c r="K48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="37">
         <f>[1]Hoja1!$C3267</f>
         <v>7946.0575096080383</v>
       </c>
-      <c r="M48" s="91" t="s">
+      <c r="M48" s="80" t="s">
         <v>155</v>
       </c>
-      <c r="N48" s="92"/>
-[...1 lines deleted...]
-      <c r="P48" s="93"/>
+      <c r="N48" s="81"/>
+      <c r="O48" s="81"/>
+      <c r="P48" s="82"/>
     </row>
     <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="32">
         <f>[1]Hoja1!$C3250</f>
         <v>7116.0041239487</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="36">
         <f>[1]Hoja1!$C3259</f>
         <v>9797.6220697764711</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4" t="s">
         <v>159</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="36">
         <f>[1]Hoja1!$C3268</f>
         <v>10622.684980915543</v>
       </c>
-      <c r="M49" s="62" t="s">
+      <c r="M49" s="84" t="s">
         <v>188</v>
       </c>
-      <c r="N49" s="63"/>
-[...1 lines deleted...]
-      <c r="P49" s="64"/>
+      <c r="N49" s="85"/>
+      <c r="O49" s="85"/>
+      <c r="P49" s="86"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="33">
         <f>[1]Hoja1!$C3251</f>
         <v>9301.0232733243229</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="20" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="37">
         <f>[1]Hoja1!$C3260</f>
         <v>17498.380052343138</v>
       </c>
       <c r="I50" s="1"/>
@@ -5913,146 +5908,146 @@
       <c r="I52" s="1"/>
       <c r="J52" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="L52" s="37">
         <f>[1]Hoja1!$C3271</f>
         <v>41020.538943671621</v>
       </c>
       <c r="M52" s="1"/>
       <c r="N52" s="57"/>
       <c r="P52" s="9"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="32">
         <f>[1]Hoja1!$C3254</f>
-        <v>39900.96016499999</v>
+        <v>38477.284434599984</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="36">
         <f>[1]Hoja1!$C3263</f>
-        <v>58515.380014285707</v>
+        <v>56189.466242857132</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="4" t="s">
         <v>163</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="36">
         <f>[1]Hoja1!$C3272</f>
-        <v>63442.99096285714</v>
-[...4 lines deleted...]
-      <c r="P53" s="77"/>
+        <v>60921.210768571422</v>
+      </c>
+      <c r="M53" s="61"/>
+      <c r="N53" s="62"/>
+      <c r="O53" s="62"/>
+      <c r="P53" s="63"/>
     </row>
     <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2"/>
       <c r="B54" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="39">
         <f>[1]Hoja1!$C3255</f>
         <v>70829.309600000008</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="21" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <f>[1]Hoja1!$C3264</f>
-        <v>111979.282134375</v>
+        <v>107033.807977875</v>
       </c>
       <c r="I54" s="2"/>
       <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
       <c r="K54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="L54" s="38">
         <f>[1]Hoja1!$C3273</f>
-        <v>121409.116419375</v>
-[...4 lines deleted...]
-      <c r="P54" s="80"/>
+        <v>116047.181281275</v>
+      </c>
+      <c r="M54" s="64"/>
+      <c r="N54" s="65"/>
+      <c r="O54" s="65"/>
+      <c r="P54" s="66"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="M44:P44"/>
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="F1:L1"/>
     <mergeCell ref="M53:P53"/>
     <mergeCell ref="M54:P54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="M48:P48"/>
-    <mergeCell ref="B1:E1"/>
-[...7 lines deleted...]
-    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>