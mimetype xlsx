--- v2 (2026-06-03)
+++ v3 (2026-07-19)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{52F929A3-27F9-4F0A-BD5B-A6644BC87116}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6777FC18-BC1A-46FE-B3E7-E3AEF1FC7D39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="14940" windowHeight="7635" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -776,51 +777,51 @@
   <si>
     <t>N532038000</t>
   </si>
   <si>
     <t>N532051000</t>
   </si>
   <si>
     <t>N532064000</t>
   </si>
   <si>
     <t>N532076000</t>
   </si>
   <si>
     <t>N532102000</t>
   </si>
   <si>
     <t>BISEL 45° PARA SOLDAR A TOPE</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
   </si>
   <si>
-    <t xml:space="preserve">       LISTA 26</t>
+    <t>LISTA 27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -854,51 +855,50 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1612,183 +1612,183 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0D0D0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFE43F"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
@@ -1829,90 +1829,90 @@
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>1209675</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>1600200</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>704850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>371475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 561">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D399583-D94C-41E8-9660-2BDFCD800523}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12382500" y="76200"/>
+          <a:off x="10772775" y="76200"/>
           <a:ext cx="390525" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -2036,82 +2036,82 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3724275" y="2930137"/>
           <a:ext cx="1743075" cy="1019028"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>137110</xdr:rowOff>
+      <xdr:rowOff>108535</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>1533525</xdr:colOff>
+      <xdr:colOff>1524000</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>152399</xdr:rowOff>
+      <xdr:rowOff>123824</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62006A9-2BB7-6029-1C6C-89CA44C51309}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11496675" y="756235"/>
+          <a:off x="11487150" y="946735"/>
           <a:ext cx="1209675" cy="1386889"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>57149</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>1600200</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
@@ -2645,812 +2645,816 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1511">
           <cell r="C1511">
-            <v>1539.9649399124999</v>
+            <v>1549.4845718325</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="C1512">
-            <v>1854.2644975781247</v>
+            <v>1867.2986665781248</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="C1513">
-            <v>2896.0832234125005</v>
+            <v>2921.9390138125009</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="C1514">
-            <v>4660.561120312499</v>
+            <v>4704.6334903124998</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="C1515">
-            <v>5802.0649642999988</v>
+            <v>5857.9674836599988</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="C1516">
-            <v>7416.8934557874982</v>
+            <v>7480.890287867498</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="C1517">
-            <v>14033.476792998998</v>
+            <v>14162.780495574998</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="C1518">
-            <v>16177.81957692375</v>
+            <v>16343.66234238375</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="C1519">
-            <v>22035.750280449996</v>
+            <v>22282.056765249996</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="C1520">
-            <v>84582.475068</v>
+            <v>84975.731887799993</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="C1521">
-            <v>111230.87039999999</v>
+            <v>111991.540752</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="C1522">
-            <v>10292.243767507769</v>
+            <v>10348.855195627768</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="C1523">
-            <v>14385.60589616542</v>
+            <v>14475.07243218142</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="C1524">
-            <v>20783.829277287117</v>
+            <v>20931.867430407117</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="C1525">
-            <v>27080.520151457844</v>
+            <v>27269.590618757837</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="C1526">
-            <v>24462.528839470797</v>
+            <v>24598.791230410796</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="C1527">
-            <v>56302.292685907363</v>
+            <v>56788.354137074864</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="C1528">
-            <v>98855.89362309828</v>
+            <v>100147.14209002643</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="C1529">
-            <v>129027.58163512667</v>
+            <v>131158.02430509526</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="C1530">
-            <v>206710.6424957859</v>
+            <v>209682.6156147866</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="C1531">
-            <v>7301.8400907562509</v>
+            <v>7358.4515188762498</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="C1532">
-            <v>7599.1317472124992</v>
+            <v>7667.9521595324995</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="C1533">
-            <v>11418.677241412499</v>
+            <v>11532.552743812499</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="C1534">
-            <v>13984.872947031252</v>
+            <v>14130.31176803125</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="C1535">
-            <v>10322.033183062498</v>
+            <v>10426.850406862499</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="C1536">
-            <v>28392.51878036093</v>
+            <v>28766.412204335931</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="C1537">
-            <v>48358.263304162501</v>
+            <v>48897.028731562496</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="C1538">
-            <v>56155.521570515622</v>
+            <v>56846.533093265622</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="C1539">
-            <v>84350.694212499991</v>
+            <v>85430.985812499988</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="C1540">
-            <v>259393.900272</v>
+            <v>260966.9275512</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="C1541">
-            <v>315514.36799999996</v>
+            <v>318049.93583999999</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="C1542">
-            <v>11560.381256876517</v>
+            <v>11639.373947276519</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="C1543">
-            <v>14761.542805898542</v>
+            <v>14863.209324098545</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="C1544">
-            <v>20766.478691875869</v>
+            <v>20923.813927075869</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="C1545">
-            <v>27325.357206867207</v>
+            <v>27527.032371987207</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="C1546">
-            <v>35411.641107769552</v>
+            <v>35782.397184889545</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="C1547">
-            <v>51856.108406521897</v>
+            <v>52288.163029781892</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="C1548">
-            <v>88474.973084303507</v>
+            <v>89035.289128799501</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="C1549">
-            <v>111362.11977432831</v>
+            <v>112080.7717579883</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="C1550">
-            <v>187114.47940129123</v>
+            <v>188237.98266529123</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="C1551">
-            <v>8569.9775801249998</v>
+            <v>8648.9702705250002</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="C1552">
-            <v>10254.808181109373</v>
+            <v>10356.474699309376</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="C1553">
-            <v>14826.929828425004</v>
+            <v>14984.265063625</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="C1554">
-            <v>18425.171886549997</v>
+            <v>18626.847051669996</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="C1555">
-            <v>24367.755406280001</v>
+            <v>24738.511483400001</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="C1556">
-            <v>32464.090135083748</v>
+            <v>32896.144758343748</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="C1557">
-            <v>50292.593836329004</v>
+            <v>50852.909880824998</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="C1558">
-            <v>58401.742433336251</v>
+            <v>59120.394416996249</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="C1559">
-            <v>93959.469981000002</v>
+            <v>95082.973245000001</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="C1560">
-            <v>1272.8771999999999</v>
+            <v>1274.6399999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="C1561">
-            <v>2444.5461760500002</v>
+            <v>2472.6371835000004</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="C1562">
-            <v>3020.1691455157893</v>
+            <v>3058.1909229473681</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="C1563">
             <v>3613.8238888888895</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="C1564">
             <v>4120.9976287064865</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="C1565">
             <v>5449.333526153845</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="C1566">
             <v>8239.5837224669158</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="C1567">
             <v>10769.605895428165</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="C1568">
             <v>15353.914254658319</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="C1569">
             <v>29315.793492578319</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="C1570">
-            <v>44552.64513479999</v>
+            <v>46201.111769999996</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="C1571">
             <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="C1572">
-            <v>257058.12</v>
+            <v>260701.32</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="C1573">
-            <v>233689.19999999998</v>
+            <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="C1574">
-            <v>1126.44</v>
+            <v>1128</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="C1575">
-            <v>2222.3147054999999</v>
+            <v>2247.8519850000002</v>
           </cell>
         </row>
         <row r="1576">
           <cell r="C1576">
-            <v>2745.6083141052627</v>
+            <v>2780.1735663157888</v>
           </cell>
         </row>
         <row r="1577">
           <cell r="C1577">
             <v>3285.2944444444447</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="C1578">
             <v>3746.3614806422597</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="C1579">
             <v>4953.939569230768</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="C1580">
             <v>7490.5306567881053</v>
           </cell>
         </row>
         <row r="1581">
           <cell r="C1581">
             <v>9790.5508140256043</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="C1582">
             <v>13958.103867871198</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="C1583">
             <v>26650.721356889379</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="C1584">
-            <v>40502.404667999988</v>
+            <v>42001.010699999992</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="C1585">
             <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="C1586">
-            <v>233689.19999999998</v>
+            <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="C1587">
-            <v>210320.28</v>
+            <v>213301.08</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="C1588">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="C1589">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="C1590">
-            <v>3020.8165499999991</v>
+            <v>3114.8911499999995</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="C1591">
             <v>4459.0356456850604</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="C1592">
             <v>5416.2432018571835</v>
           </cell>
         </row>
         <row r="1593">
           <cell r="C1593">
             <v>7714.6189413670272</v>
           </cell>
         </row>
         <row r="1594">
           <cell r="C1594">
             <v>10313.28638923839</v>
           </cell>
         </row>
         <row r="1595">
           <cell r="C1595">
             <v>18419.347423519095</v>
           </cell>
         </row>
         <row r="1596">
           <cell r="C1596">
             <v>22785.025523484604</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="C1597">
             <v>39825.765964729726</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="C1598">
-            <v>59146.806571428562</v>
+            <v>61595.136857142854</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="C1599">
-            <v>112667.1662925</v>
+            <v>117872.9285625</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="C1600">
-            <v>233689.19999999998</v>
+            <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="C1601">
-            <v>233689.19999999998</v>
+            <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="C1807">
-            <v>11530.152640097891</v>
+            <v>11592.425211029891</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="C1808">
-            <v>12297.930420708042</v>
+            <v>12373.632874260044</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="C1809">
-            <v>17984.240939044372</v>
+            <v>18109.503991684371</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="C1810">
-            <v>23718.275822850032</v>
+            <v>23878.25852595003</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="C1811">
-            <v>22247.150770285654</v>
+            <v>22362.44971646565</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="C1812">
-            <v>48826.766027077807</v>
+            <v>49238.048793450311</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="C1813">
-            <v>85693.646898756197</v>
+            <v>86286.288868896183</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="C1814">
-            <v>101650.40675852634</v>
+            <v>102410.51943355135</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="C1815">
-            <v>175966.77832115479</v>
+            <v>177155.0990811548</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="C1816">
-            <v>787972.29318612139</v>
+            <v>800574.06186738145</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="C1817">
-            <v>885235.31460953283</v>
+            <v>899921.55207170488</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="C1818">
-            <v>8032.0240998318768</v>
+            <v>8094.2966707638752</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="C1819">
-            <v>8359.0449219337497</v>
+            <v>8434.747375485751</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="C1820">
-            <v>12560.54496555375</v>
+            <v>12685.808018193749</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="C1821">
-            <v>15383.360241734379</v>
+            <v>15543.342944834376</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="C1822">
-            <v>11354.236501368749</v>
+            <v>11469.535447548749</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="C1823">
-            <v>31231.770658397025</v>
+            <v>31643.053424769529</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="C1824">
-            <v>53194.089634578755</v>
+            <v>53786.731604718749</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="C1825">
-            <v>61771.073727567193</v>
+            <v>62531.18640259219</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="C1826">
-            <v>92785.763633750001</v>
+            <v>93974.084393749989</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="C1827">
-            <v>311272.68032639998</v>
+            <v>313160.31306144001</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="C1828">
-            <v>378617.24159999995</v>
+            <v>381659.92300799995</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="C1829">
-            <v>9426.9753381375012</v>
+            <v>9513.8672975775007</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="C1830">
-            <v>11280.288999220311</v>
+            <v>11392.122169240314</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="C1831">
-            <v>16309.622811267505</v>
+            <v>16482.691569987503</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="C1832">
-            <v>20267.689075204999</v>
+            <v>20489.531756836997</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="C1833">
-            <v>26804.530946908002</v>
+            <v>27212.362631740005</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="C1834">
-            <v>35710.499148592127</v>
+            <v>36185.759234178127</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="C1835">
-            <v>12925.103878403515</v>
+            <v>13011.995837843515</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="C1836">
-            <v>15219.174497994603</v>
+            <v>15331.007668014607</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="C1837">
-            <v>21733.318784758128</v>
+            <v>21906.387543478122</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="C1838">
-            <v>28602.604656320651</v>
+            <v>28824.44733795265</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="C1839">
-            <v>37697.445215824904</v>
+            <v>38105.276900656907</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="C1840">
-            <v>53305.494517272906</v>
+            <v>53780.754602858913</v>
           </cell>
         </row>
         <row r="3247">
           <cell r="C3247">
             <v>3121.0297222222225</v>
           </cell>
         </row>
         <row r="3248">
           <cell r="C3248">
             <v>3559.0434066101466</v>
           </cell>
         </row>
         <row r="3249">
           <cell r="C3249">
             <v>4706.2425907692295</v>
           </cell>
         </row>
         <row r="3250">
           <cell r="C3250">
             <v>7116.0041239487</v>
           </cell>
         </row>
         <row r="3251">
           <cell r="C3251">
             <v>9301.0232733243229</v>
           </cell>
         </row>
         <row r="3252">
           <cell r="C3252">
             <v>13260.198674477637</v>
           </cell>
         </row>
         <row r="3253">
           <cell r="C3253">
             <v>25318.185289044908</v>
           </cell>
         </row>
         <row r="3254">
           <cell r="C3254">
-            <v>38477.284434599984</v>
+            <v>39900.96016499999</v>
           </cell>
         </row>
         <row r="3255">
           <cell r="C3255">
             <v>70829.309600000008</v>
           </cell>
         </row>
         <row r="3256">
           <cell r="C3256">
             <v>4236.0838634008069</v>
           </cell>
         </row>
         <row r="3257">
           <cell r="C3257">
             <v>5145.4310417643237</v>
           </cell>
         </row>
         <row r="3258">
           <cell r="C3258">
             <v>7328.8879942986759</v>
           </cell>
         </row>
         <row r="3259">
           <cell r="C3259">
             <v>9797.6220697764711</v>
           </cell>
         </row>
         <row r="3260">
           <cell r="C3260">
             <v>17498.380052343138</v>
           </cell>
         </row>
         <row r="3261">
           <cell r="C3261">
             <v>21645.774247310372</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="C3262">
             <v>37834.477666493236</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="C3263">
-            <v>56189.466242857132</v>
+            <v>58515.380014285707</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="C3264">
-            <v>107033.807977875</v>
+            <v>111979.282134375</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="C3265">
             <v>4592.8067150556126</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="C3266">
             <v>5578.7304979128994</v>
           </cell>
         </row>
         <row r="3267">
           <cell r="C3267">
             <v>7946.0575096080383</v>
           </cell>
         </row>
         <row r="3268">
           <cell r="C3268">
             <v>10622.684980915543</v>
           </cell>
         </row>
         <row r="3269">
           <cell r="C3269">
             <v>18971.927846224669</v>
           </cell>
         </row>
         <row r="3270">
           <cell r="C3270">
             <v>23468.576289189143</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="C3271">
             <v>41020.538943671621</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="C3272">
-            <v>60921.210768571422</v>
+            <v>63442.99096285714</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="C3273">
-            <v>116047.181281275</v>
+            <v>121409.116419375</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3733,704 +3737,701 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35C0C9DB-812E-40EB-B72D-0D401C67D1E4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AL55"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="83" t="s">
+    <row r="1" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="92" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...2 lines deleted...]
-      <c r="F1" s="92" t="s">
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="71" t="s">
         <v>190</v>
       </c>
-      <c r="G1" s="93"/>
-[...8 lines deleted...]
-      <c r="N1" s="91" t="s">
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="93">
+        <v>46213</v>
+      </c>
+      <c r="N1" s="70" t="s">
         <v>189</v>
       </c>
-      <c r="O1" s="91"/>
+      <c r="O1" s="70"/>
       <c r="P1" s="58"/>
     </row>
-    <row r="2" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+    <row r="2" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="68"/>
-[...2 lines deleted...]
-      <c r="E2" s="67" t="s">
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="68"/>
-[...2 lines deleted...]
-      <c r="I2" s="72" t="s">
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="70"/>
-[...2 lines deleted...]
-      <c r="M2" s="70" t="s">
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="70"/>
-[...4 lines deleted...]
-      </c>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="83"/>
     </row>
-    <row r="3" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I3" s="6"/>
       <c r="J3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M3" s="43"/>
       <c r="N3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37">
         <f>[1]Hoja1!$C1522</f>
-        <v>10292.243767507769</v>
+        <v>10348.855195627768</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="37">
         <f>[1]Hoja1!$C1531</f>
-        <v>7301.8400907562509</v>
+        <v>7358.4515188762498</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="30" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="41">
         <f>[1]Hoja1!$C1807</f>
-        <v>11530.152640097891</v>
+        <v>11592.425211029891</v>
       </c>
       <c r="M4" s="43"/>
       <c r="N4" s="30" t="s">
         <v>70</v>
       </c>
       <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="41">
         <f>[1]Hoja1!$C1818</f>
-        <v>8032.0240998318768</v>
+        <v>8094.2966707638752</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36">
         <f>[1]Hoja1!$C1523</f>
-        <v>14385.60589616542</v>
+        <v>14475.07243218142</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36">
         <f>[1]Hoja1!$C1532</f>
-        <v>7599.1317472124992</v>
+        <v>7667.9521595324995</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="57" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="41">
         <f>[1]Hoja1!$C1808</f>
-        <v>12297.930420708042</v>
+        <v>12373.632874260044</v>
       </c>
       <c r="M5" s="43"/>
       <c r="N5" s="57" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="41">
         <f>[1]Hoja1!$C1819</f>
-        <v>8359.0449219337497</v>
+        <v>8434.747375485751</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="37">
         <f>[1]Hoja1!$C1524</f>
-        <v>20783.829277287117</v>
+        <v>20931.867430407117</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="37">
         <f>[1]Hoja1!$C1533</f>
-        <v>11418.677241412499</v>
+        <v>11532.552743812499</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="30" t="s">
         <v>83</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="41">
         <f>[1]Hoja1!$C1809</f>
-        <v>17984.240939044372</v>
+        <v>18109.503991684371</v>
       </c>
       <c r="M6" s="43"/>
       <c r="N6" s="30" t="s">
         <v>71</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="41">
         <f>[1]Hoja1!$C1820</f>
-        <v>12560.54496555375</v>
+        <v>12685.808018193749</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <f>[1]Hoja1!$C1525</f>
-        <v>27080.520151457844</v>
+        <v>27269.590618757837</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="36">
         <f>[1]Hoja1!$C1534</f>
-        <v>13984.872947031252</v>
+        <v>14130.31176803125</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="41">
         <f>[1]Hoja1!$C1810</f>
-        <v>23718.275822850032</v>
+        <v>23878.25852595003</v>
       </c>
       <c r="M7" s="43"/>
       <c r="N7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="41">
         <f>[1]Hoja1!$C1821</f>
-        <v>15383.360241734379</v>
+        <v>15543.342944834376</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="37">
         <f>[1]Hoja1!$C1526</f>
-        <v>24462.528839470797</v>
+        <v>24598.791230410796</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="37">
         <f>[1]Hoja1!$C1535</f>
-        <v>10322.033183062498</v>
+        <v>10426.850406862499</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="30" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="41">
         <f>[1]Hoja1!$C1811</f>
-        <v>22247.150770285654</v>
+        <v>22362.44971646565</v>
       </c>
       <c r="M8" s="43"/>
       <c r="N8" s="30" t="s">
         <v>73</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="41">
         <f>[1]Hoja1!$C1822</f>
-        <v>11354.236501368749</v>
+        <v>11469.535447548749</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="36">
         <f>[1]Hoja1!$C1527</f>
-        <v>56302.292685907363</v>
+        <v>56788.354137074864</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="36">
         <f>[1]Hoja1!$C1536</f>
-        <v>28392.51878036093</v>
+        <v>28766.412204335931</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="4" t="s">
         <v>86</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="41">
         <f>[1]Hoja1!$C1812</f>
-        <v>48826.766027077807</v>
+        <v>49238.048793450311</v>
       </c>
       <c r="M9" s="43"/>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="41">
         <f>[1]Hoja1!$C1823</f>
-        <v>31231.770658397025</v>
+        <v>31643.053424769529</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="36">
         <f>[1]Hoja1!$C1528</f>
-        <v>98855.89362309828</v>
+        <v>100147.14209002643</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="37">
         <f>[1]Hoja1!$C1537</f>
-        <v>48358.263304162501</v>
+        <v>48897.028731562496</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="30" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="41">
         <f>[1]Hoja1!$C1813</f>
-        <v>85693.646898756197</v>
+        <v>86286.288868896183</v>
       </c>
       <c r="M10" s="43"/>
       <c r="N10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="41">
         <f>[1]Hoja1!$C1824</f>
-        <v>53194.089634578755</v>
+        <v>53786.731604718749</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="37">
         <f>[1]Hoja1!$C1529</f>
-        <v>129027.58163512667</v>
+        <v>131158.02430509526</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="36">
         <f>[1]Hoja1!$C1538</f>
-        <v>56155.521570515622</v>
+        <v>56846.533093265622</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="41">
         <f>[1]Hoja1!$C1814</f>
-        <v>101650.40675852634</v>
+        <v>102410.51943355135</v>
       </c>
       <c r="M11" s="43"/>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="41">
         <f>[1]Hoja1!$C1825</f>
-        <v>61771.073727567193</v>
+        <v>62531.18640259219</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="37">
         <f>[1]Hoja1!$C1530</f>
-        <v>206710.6424957859</v>
+        <v>209682.6156147866</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="19" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="37">
         <f>[1]Hoja1!$C1539</f>
-        <v>84350.694212499991</v>
+        <v>85430.985812499988</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="30" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="41">
         <f>[1]Hoja1!$C1815</f>
-        <v>175966.77832115479</v>
+        <v>177155.0990811548</v>
       </c>
       <c r="M12" s="43"/>
       <c r="N12" s="30" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="41">
         <f>[1]Hoja1!$C1826</f>
-        <v>92785.763633750001</v>
+        <v>93974.084393749989</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="36">
         <f>[1]Hoja1!$C1540</f>
-        <v>259393.900272</v>
+        <v>260966.9275512</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="41">
         <f>[1]Hoja1!$C1816</f>
-        <v>787972.29318612139</v>
+        <v>800574.06186738145</v>
       </c>
       <c r="M13" s="43"/>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="41">
         <f>[1]Hoja1!$C1827</f>
-        <v>311272.68032639998</v>
+        <v>313160.31306144001</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="44"/>
       <c r="B14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="44"/>
       <c r="F14" s="45" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="38">
         <f>[1]Hoja1!$C1541</f>
-        <v>315514.36799999996</v>
+        <v>318049.93583999999</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="47">
         <f>[1]Hoja1!$C1817</f>
-        <v>885235.31460953283</v>
+        <v>899921.55207170488</v>
       </c>
       <c r="M14" s="43"/>
       <c r="N14" s="31" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P14" s="41">
         <f>[1]Hoja1!$C1828</f>
-        <v>378617.24159999995</v>
+        <v>381659.92300799995</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="73" t="s">
+    <row r="15" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="74"/>
-[...2 lines deleted...]
-      <c r="E15" s="73" t="s">
+      <c r="B15" s="86"/>
+      <c r="C15" s="86"/>
+      <c r="D15" s="87"/>
+      <c r="E15" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="F15" s="74"/>
-[...2 lines deleted...]
-      <c r="I15" s="72" t="s">
+      <c r="F15" s="86"/>
+      <c r="G15" s="86"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="70"/>
-[...2 lines deleted...]
-      <c r="M15" s="72" t="s">
+      <c r="J15" s="82"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="70"/>
-[...1 lines deleted...]
-      <c r="P15" s="71"/>
+      <c r="N15" s="82"/>
+      <c r="O15" s="82"/>
+      <c r="P15" s="83"/>
     </row>
-    <row r="16" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="K16" s="15" t="s">
@@ -4438,418 +4439,418 @@
       </c>
       <c r="L16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="33">
         <f>[1]Hoja1!$C$1542</f>
-        <v>11560.381256876517</v>
+        <v>11639.373947276519</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="20" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="37">
         <f>[1]Hoja1!$C1551</f>
-        <v>8569.9775801249998</v>
+        <v>8648.9702705250002</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="30" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="41">
         <f>[1]Hoja1!$C1835</f>
-        <v>12925.103878403515</v>
+        <v>13011.995837843515</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P17" s="41">
         <f>[1]Hoja1!$C1829</f>
-        <v>9426.9753381375012</v>
+        <v>9513.8672975775007</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <f>[1]Hoja1!$C1543</f>
-        <v>14761.542805898542</v>
+        <v>14863.209324098545</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="36">
         <f>[1]Hoja1!$C1552</f>
-        <v>10254.808181109373</v>
+        <v>10356.474699309376</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="41">
         <f>[1]Hoja1!$C1836</f>
-        <v>15219.174497994603</v>
+        <v>15331.007668014607</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="41">
         <f>[1]Hoja1!$C1830</f>
-        <v>11280.288999220311</v>
+        <v>11392.122169240314</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="33">
         <f>[1]Hoja1!$C1544</f>
-        <v>20766.478691875869</v>
+        <v>20923.813927075869</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="20" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="37">
         <f>[1]Hoja1!$C1553</f>
-        <v>14826.929828425004</v>
+        <v>14984.265063625</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="41">
         <f>[1]Hoja1!$C1837</f>
-        <v>21733.318784758128</v>
+        <v>21906.387543478122</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P19" s="41">
         <f>[1]Hoja1!$C1831</f>
-        <v>16309.622811267505</v>
+        <v>16482.691569987503</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="32">
         <f>[1]Hoja1!$C1545</f>
-        <v>27325.357206867207</v>
+        <v>27527.032371987207</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="36">
         <f>[1]Hoja1!$C1554</f>
-        <v>18425.171886549997</v>
+        <v>18626.847051669996</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="41">
         <f>[1]Hoja1!$C1838</f>
-        <v>28602.604656320651</v>
+        <v>28824.44733795265</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P20" s="41">
         <f>[1]Hoja1!$C1832</f>
-        <v>20267.689075204999</v>
+        <v>20489.531756836997</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="33">
         <f>[1]Hoja1!$C1546</f>
-        <v>35411.641107769552</v>
+        <v>35782.397184889545</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="37">
         <f>[1]Hoja1!$C1555</f>
-        <v>24367.755406280001</v>
+        <v>24738.511483400001</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="41">
         <f>[1]Hoja1!$C1839</f>
-        <v>37697.445215824904</v>
+        <v>38105.276900656907</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="O21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P21" s="41">
         <f>[1]Hoja1!$C1833</f>
-        <v>26804.530946908002</v>
+        <v>27212.362631740005</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="32">
         <f>[1]Hoja1!$C1547</f>
-        <v>51856.108406521897</v>
+        <v>52288.163029781892</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="36">
         <f>[1]Hoja1!$C1556</f>
-        <v>32464.090135083748</v>
+        <v>32896.144758343748</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="41">
         <f>[1]Hoja1!$C1840</f>
-        <v>53305.494517272906</v>
+        <v>53780.754602858913</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="41">
         <f>[1]Hoja1!$C1834</f>
-        <v>35710.499148592127</v>
+        <v>36185.759234178127</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="33">
         <f>[1]Hoja1!$C1548</f>
-        <v>88474.973084303507</v>
+        <v>89035.289128799501</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="20" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="37">
         <f>[1]Hoja1!$C1557</f>
-        <v>50292.593836329004</v>
+        <v>50852.909880824998</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="1"/>
       <c r="N23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P23" s="41"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="32">
         <f>[1]Hoja1!$C1549</f>
-        <v>111362.11977432831</v>
+        <v>112080.7717579883</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="36">
         <f>[1]Hoja1!$C1558</f>
-        <v>58401.742433336251</v>
+        <v>59120.394416996249</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="41"/>
       <c r="M24" s="1"/>
       <c r="N24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="41"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="33">
         <f>[1]Hoja1!$C1550</f>
-        <v>187114.47940129123</v>
+        <v>188237.98266529123</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="37">
         <f>[1]Hoja1!$C1559</f>
-        <v>93959.469981000002</v>
+        <v>95082.973245000001</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="41"/>
       <c r="M25" s="1"/>
       <c r="N25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="O25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
@@ -4885,74 +4886,74 @@
         <v>18</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="2"/>
       <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="2"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="48"/>
       <c r="M27" s="2"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="48"/>
     </row>
     <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="78"/>
-[...2 lines deleted...]
-      <c r="E28" s="77" t="s">
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="78"/>
-[...2 lines deleted...]
-      <c r="I28" s="78" t="s">
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="J28" s="78"/>
-[...2 lines deleted...]
-      <c r="M28" s="77" t="s">
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="63" t="s">
         <v>130</v>
       </c>
-      <c r="N28" s="87"/>
-[...1 lines deleted...]
-      <c r="P28" s="79"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="65"/>
+      <c r="P28" s="66"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="53"/>
       <c r="J29" s="14" t="s">
         <v>1</v>
@@ -4962,673 +4963,673 @@
       </c>
       <c r="L29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="M29" s="52"/>
       <c r="N29" s="29" t="s">
         <v>1</v>
       </c>
       <c r="O29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="P29" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="35">
         <f>[1]Hoja1!$C1560</f>
-        <v>1272.8771999999999</v>
+        <v>1274.6399999999999</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="34" t="s">
         <v>165</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="35">
         <f>[1]Hoja1!$C1574</f>
-        <v>1126.44</v>
+        <v>1128</v>
       </c>
       <c r="I30" s="54"/>
       <c r="J30" s="34" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="35">
         <f>[1]Hoja1!$C1588</f>
         <v>2682.6923999999995</v>
       </c>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="56"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="50">
         <f>[1]Hoja1!$C1561</f>
-        <v>2444.5461760500002</v>
+        <v>2472.6371835000004</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="50">
         <f>[1]Hoja1!$C1575</f>
-        <v>2222.3147054999999</v>
+        <v>2247.8519850000002</v>
       </c>
       <c r="I31" s="54"/>
       <c r="J31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="50">
         <f>[1]Hoja1!$C1589</f>
         <v>2682.6923999999995</v>
       </c>
       <c r="N31" s="26"/>
       <c r="O31" s="57"/>
       <c r="P31" s="42"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="35">
         <f>[1]Hoja1!$C1562</f>
-        <v>3020.1691455157893</v>
+        <v>3058.1909229473681</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="34" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="35">
         <f>[1]Hoja1!$C1576</f>
-        <v>2745.6083141052627</v>
+        <v>2780.1735663157888</v>
       </c>
       <c r="I32" s="54"/>
       <c r="J32" s="34" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="L32" s="35">
         <f>[1]Hoja1!$C1590</f>
-        <v>3020.8165499999991</v>
+        <v>3114.8911499999995</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="27"/>
       <c r="P32" s="28"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="36">
         <f>[1]Hoja1!$C1563</f>
         <v>3613.8238888888895</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="36">
         <f>[1]Hoja1!$C1577</f>
         <v>3285.2944444444447</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="36">
         <f>[1]Hoja1!$C1591</f>
         <v>4459.0356456850604</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>131</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P33" s="35">
         <f>[1]Hoja1!$C1511</f>
-        <v>1539.9649399124999</v>
+        <v>1549.4845718325</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="37">
         <f>[1]Hoja1!$C1564</f>
         <v>4120.9976287064865</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="34" t="s">
         <v>169</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="37">
         <f>[1]Hoja1!$C1578</f>
         <v>3746.3614806422597</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="34" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="37">
         <f>[1]Hoja1!$C1592</f>
         <v>5416.2432018571835</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="36">
         <f>[1]Hoja1!$C1512</f>
-        <v>1854.2644975781247</v>
+        <v>1867.2986665781248</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="36">
         <f>[1]Hoja1!$C1565</f>
         <v>5449.333526153845</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="36">
         <f>[1]Hoja1!$C1579</f>
         <v>4953.939569230768</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="36">
         <f>[1]Hoja1!$C1593</f>
         <v>7714.6189413670272</v>
       </c>
       <c r="N35" s="20" t="s">
         <v>133</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P35" s="37">
         <f>[1]Hoja1!$C1513</f>
-        <v>2896.0832234125005</v>
+        <v>2921.9390138125009</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="37">
         <f>[1]Hoja1!$C1566</f>
         <v>8239.5837224669158</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="34" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="37">
         <f>[1]Hoja1!$C1580</f>
         <v>7490.5306567881053</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="37">
         <f>[1]Hoja1!$C1594</f>
         <v>10313.28638923839</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P36" s="36">
         <f>[1]Hoja1!$C1514</f>
-        <v>4660.561120312499</v>
+        <v>4704.6334903124998</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="36">
         <f>[1]Hoja1!$C1567</f>
         <v>10769.605895428165</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="36">
         <f>[1]Hoja1!$C1581</f>
         <v>9790.5508140256043</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L37" s="36">
         <f>[1]Hoja1!$C1595</f>
         <v>18419.347423519095</v>
       </c>
       <c r="N37" s="20" t="s">
         <v>135</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P37" s="37">
         <f>[1]Hoja1!$C1515</f>
-        <v>5802.0649642999988</v>
+        <v>5857.9674836599988</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="37">
         <f>[1]Hoja1!$C1568</f>
         <v>15353.914254658319</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="34" t="s">
         <v>173</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="37">
         <f>[1]Hoja1!$C1582</f>
         <v>13958.103867871198</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="34" t="s">
         <v>126</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="37">
         <f>[1]Hoja1!$C1596</f>
         <v>22785.025523484604</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="36">
         <f>[1]Hoja1!$C1516</f>
-        <v>7416.8934557874982</v>
+        <v>7480.890287867498</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="36">
         <f>[1]Hoja1!$C1569</f>
         <v>29315.793492578319</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="36">
         <f>[1]Hoja1!$C1583</f>
         <v>26650.721356889379</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="36">
         <f>[1]Hoja1!$C1597</f>
         <v>39825.765964729726</v>
       </c>
       <c r="N39" s="20" t="s">
         <v>137</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>14</v>
       </c>
       <c r="P39" s="37">
         <f>[1]Hoja1!$C1517</f>
-        <v>14033.476792998998</v>
+        <v>14162.780495574998</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="37">
         <f>[1]Hoja1!$C1570</f>
-        <v>44552.64513479999</v>
+        <v>46201.111769999996</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="34" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="37">
         <f>[1]Hoja1!$C1584</f>
-        <v>40502.404667999988</v>
+        <v>42001.010699999992</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="37">
         <f>[1]Hoja1!$C1598</f>
-        <v>59146.806571428562</v>
+        <v>61595.136857142854</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P40" s="36">
         <f>[1]Hoja1!$C1518</f>
-        <v>16177.81957692375</v>
+        <v>16343.66234238375</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="36">
         <f>[1]Hoja1!$C1571</f>
         <v>76793.883040000001</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="36">
         <f>[1]Hoja1!$C1585</f>
         <v>74557.168000000005</v>
       </c>
       <c r="I41" s="6"/>
       <c r="J41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="36">
         <f>[1]Hoja1!$C1599</f>
-        <v>112667.1662925</v>
+        <v>117872.9285625</v>
       </c>
       <c r="N41" s="20" t="s">
         <v>139</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P41" s="37">
         <f>[1]Hoja1!$C1519</f>
-        <v>22035.750280449996</v>
+        <v>22282.056765249996</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="37">
         <f>[1]Hoja1!$C1572</f>
-        <v>257058.12</v>
+        <v>260701.32</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="34" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="37">
         <f>[1]Hoja1!$C1586</f>
-        <v>233689.19999999998</v>
+        <v>237001.19999999998</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="34" t="s">
         <v>180</v>
       </c>
       <c r="K42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="L42" s="37">
         <f>[1]Hoja1!$C1600</f>
-        <v>233689.19999999998</v>
+        <v>237001.19999999998</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P42" s="36">
         <f>[1]Hoja1!$C1520</f>
-        <v>84582.475068</v>
+        <v>84975.731887799993</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="51">
         <f>[1]Hoja1!$C1573</f>
-        <v>233689.19999999998</v>
+        <v>237001.19999999998</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="51">
         <f>[1]Hoja1!$C1587</f>
-        <v>210320.28</v>
+        <v>213301.08</v>
       </c>
       <c r="I43" s="44"/>
       <c r="J43" s="8" t="s">
         <v>181</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="51">
         <f>[1]Hoja1!$C1601</f>
-        <v>233689.19999999998</v>
+        <v>237001.19999999998</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="20" t="s">
         <v>141</v>
       </c>
       <c r="O43" s="21" t="s">
         <v>18</v>
       </c>
       <c r="P43" s="38">
         <f>[1]Hoja1!$C1521</f>
-        <v>111230.87039999999</v>
+        <v>111991.540752</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="77" t="s">
+      <c r="A44" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="78"/>
-[...2 lines deleted...]
-      <c r="E44" s="77" t="s">
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="F44" s="78"/>
-[...2 lines deleted...]
-      <c r="I44" s="77" t="s">
+      <c r="F44" s="65"/>
+      <c r="G44" s="65"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="63" t="s">
         <v>155</v>
       </c>
-      <c r="J44" s="78"/>
-[...5 lines deleted...]
-      <c r="P44" s="90"/>
+      <c r="J44" s="65"/>
+      <c r="K44" s="65"/>
+      <c r="L44" s="66"/>
+      <c r="M44" s="67"/>
+      <c r="N44" s="68"/>
+      <c r="O44" s="68"/>
+      <c r="P44" s="69"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="10"/>
       <c r="B45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="11" t="s">
         <v>1</v>
@@ -5734,97 +5735,97 @@
         <f>[1]Hoja1!$C3249</f>
         <v>4706.2425907692295</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="37">
         <f>[1]Hoja1!$C3258</f>
         <v>7328.8879942986759</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="20" t="s">
         <v>158</v>
       </c>
       <c r="K48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="37">
         <f>[1]Hoja1!$C3267</f>
         <v>7946.0575096080383</v>
       </c>
-      <c r="M48" s="80" t="s">
+      <c r="M48" s="89" t="s">
         <v>155</v>
       </c>
-      <c r="N48" s="81"/>
-[...1 lines deleted...]
-      <c r="P48" s="82"/>
+      <c r="N48" s="90"/>
+      <c r="O48" s="90"/>
+      <c r="P48" s="91"/>
     </row>
     <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="32">
         <f>[1]Hoja1!$C3250</f>
         <v>7116.0041239487</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="36">
         <f>[1]Hoja1!$C3259</f>
         <v>9797.6220697764711</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4" t="s">
         <v>159</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="36">
         <f>[1]Hoja1!$C3268</f>
         <v>10622.684980915543</v>
       </c>
-      <c r="M49" s="84" t="s">
+      <c r="M49" s="60" t="s">
         <v>188</v>
       </c>
-      <c r="N49" s="85"/>
-[...1 lines deleted...]
-      <c r="P49" s="86"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="61"/>
+      <c r="P49" s="62"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="33">
         <f>[1]Hoja1!$C3251</f>
         <v>9301.0232733243229</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="20" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="37">
         <f>[1]Hoja1!$C3260</f>
         <v>17498.380052343138</v>
       </c>
       <c r="I50" s="1"/>
@@ -5908,146 +5909,147 @@
       <c r="I52" s="1"/>
       <c r="J52" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="L52" s="37">
         <f>[1]Hoja1!$C3271</f>
         <v>41020.538943671621</v>
       </c>
       <c r="M52" s="1"/>
       <c r="N52" s="57"/>
       <c r="P52" s="9"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="32">
         <f>[1]Hoja1!$C3254</f>
-        <v>38477.284434599984</v>
+        <v>39900.96016499999</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="36">
         <f>[1]Hoja1!$C3263</f>
-        <v>56189.466242857132</v>
+        <v>58515.380014285707</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="4" t="s">
         <v>163</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="36">
         <f>[1]Hoja1!$C3272</f>
-        <v>60921.210768571422</v>
-[...4 lines deleted...]
-      <c r="P53" s="63"/>
+        <v>63442.99096285714</v>
+      </c>
+      <c r="M53" s="73"/>
+      <c r="N53" s="74"/>
+      <c r="O53" s="74"/>
+      <c r="P53" s="75"/>
     </row>
     <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2"/>
       <c r="B54" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="39">
         <f>[1]Hoja1!$C3255</f>
         <v>70829.309600000008</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="21" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <f>[1]Hoja1!$C3264</f>
-        <v>107033.807977875</v>
+        <v>111979.282134375</v>
       </c>
       <c r="I54" s="2"/>
       <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
       <c r="K54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="L54" s="38">
         <f>[1]Hoja1!$C3273</f>
-        <v>116047.181281275</v>
-[...4 lines deleted...]
-      <c r="P54" s="66"/>
+        <v>121409.116419375</v>
+      </c>
+      <c r="M54" s="76"/>
+      <c r="N54" s="77"/>
+      <c r="O54" s="77"/>
+      <c r="P54" s="78"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" s="12"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="SYYVuK0JdtV8dmPRbwnypOyHZGwQ/hbnjOOYTK/3Er1SzNduFpRXnUhi81ns2+iZZxctW1A9iHtcha7AXEsL7A==" saltValue="P/nPcRcvvCDi9zObBXA7ig==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="23">
-    <mergeCell ref="B1:E1"/>
-[...7 lines deleted...]
-    <mergeCell ref="F1:L1"/>
     <mergeCell ref="M53:P53"/>
     <mergeCell ref="M54:P54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="M48:P48"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="M44:P44"/>
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>