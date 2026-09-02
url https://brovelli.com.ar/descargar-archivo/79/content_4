--- v3 (2026-07-19)
+++ v4 (2026-09-02)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6777FC18-BC1A-46FE-B3E7-E3AEF1FC7D39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23D9C782-31B3-41B5-89A8-3384F265FA74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -777,51 +776,51 @@
   <si>
     <t>N532038000</t>
   </si>
   <si>
     <t>N532051000</t>
   </si>
   <si>
     <t>N532064000</t>
   </si>
   <si>
     <t>N532076000</t>
   </si>
   <si>
     <t>N532102000</t>
   </si>
   <si>
     <t>BISEL 45° PARA SOLDAR A TOPE</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
   </si>
   <si>
-    <t>LISTA 27</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1612,50 +1611,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1710,85 +1715,79 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0D0D0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFE43F"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
@@ -2645,816 +2644,812 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1511">
           <cell r="C1511">
-            <v>1549.4845718325</v>
+            <v>1761.6302168778752</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="C1512">
-            <v>1867.2986665781248</v>
+            <v>2097.7215001054683</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="C1513">
-            <v>2921.9390138125009</v>
+            <v>3193.5762582748748</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="C1514">
-            <v>4704.6334903124998</v>
+            <v>4893.1225458449999</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="C1515">
-            <v>5857.9674836599988</v>
+            <v>6325.1665809729984</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="C1516">
-            <v>7480.890287867498</v>
+            <v>7934.863972293123</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="C1517">
-            <v>14162.780495574998</v>
+            <v>18162.415183311623</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="C1518">
-            <v>16343.66234238375</v>
+            <v>24495.378947109006</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="C1519">
-            <v>22282.056765249996</v>
+            <v>35580.539990412457</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="C1520">
-            <v>84975.731887799993</v>
+            <v>101200.22490435001</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="C1521">
-            <v>111991.540752</v>
+            <v>137068.851348</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="C1522">
-            <v>10348.855195627768</v>
+            <v>11433.914133888993</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="C1523">
-            <v>14475.07243218142</v>
+            <v>16001.898681645091</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="C1524">
-            <v>20931.867430407117</v>
+            <v>22397.751737804461</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="C1525">
-            <v>27269.590618757837</v>
+            <v>29016.381606530478</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="C1526">
-            <v>24598.791230410796</v>
+            <v>26198.011377341969</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="C1527">
-            <v>56788.354137074864</v>
+            <v>59584.248291439937</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="C1528">
-            <v>100147.14209002643</v>
+            <v>120862.71039475242</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="C1529">
-            <v>131158.02430509526</v>
+            <v>1225097.8100788894</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="C1530">
-            <v>209682.6156147866</v>
+            <v>245423.10105229772</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="C1531">
-            <v>7358.4515188762498</v>
+            <v>8269.8370128338283</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="C1532">
-            <v>7667.9521595324995</v>
+            <v>8641.097520556872</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="C1533">
-            <v>11532.552743812499</v>
+            <v>12394.80934761487</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="C1534">
-            <v>14130.31176803125</v>
+            <v>15076.385313842187</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="C1535">
-            <v>10426.850406862499</v>
+            <v>11163.639058074372</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="C1536">
-            <v>28766.412204335931</v>
+            <v>30050.770205034765</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="C1537">
-            <v>48897.028731562496</v>
+            <v>63752.159513798433</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="C1538">
-            <v>56846.533093265622</v>
+            <v>896936.66110931337</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="C1539">
-            <v>85430.985812499988</v>
+            <v>109988.42083982578</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="C1540">
-            <v>260966.9275512</v>
+            <v>317971.29961739999</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="C1541">
-            <v>318049.93583999999</v>
+            <v>396115.45116</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="C1542">
-            <v>11639.373947276519</v>
+            <v>13436.218740366814</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="C1543">
-            <v>14863.209324098545</v>
+            <v>15870.130980743812</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="C1544">
-            <v>20923.813927075869</v>
+            <v>22222.695009662875</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="C1545">
-            <v>27527.032371987207</v>
+            <v>29114.020083730135</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="C1546">
-            <v>35782.397184889545</v>
+            <v>37744.816955267292</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="C1547">
-            <v>52288.163029781892</v>
+            <v>54812.278136823814</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="C1548">
-            <v>89035.289128799501</v>
+            <v>106702.14024480341</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="C1549">
-            <v>112080.7717579883</v>
+            <v>988850.28065563575</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="C1550">
-            <v>188237.98266529123</v>
+            <v>206657.94683521803</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="C1551">
-            <v>8648.9702705250002</v>
+            <v>10272.141619311649</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="C1552">
-            <v>10356.474699309376</v>
+            <v>11101.659075822654</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="C1553">
-            <v>14984.265063625</v>
+            <v>15938.195423757747</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="C1554">
-            <v>18626.847051669996</v>
+            <v>19696.939385194499</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="C1555">
-            <v>24738.511483400001</v>
+            <v>26059.536353422001</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="C1556">
-            <v>32896.144758343748</v>
+            <v>34294.031111929064</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="C1557">
-            <v>50852.909880824998</v>
+            <v>66302.245894350373</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="C1558">
-            <v>59120.394416996249</v>
+            <v>932814.12755368603</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="C1559">
-            <v>95082.973245000001</v>
+            <v>108092.78109859451</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="C1560">
-            <v>1274.6399999999999</v>
+            <v>2294.3519999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="C1561">
-            <v>2472.6371835000004</v>
+            <v>2483.8735864800001</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="C1562">
-            <v>3058.1909229473681</v>
+            <v>3073.3996339199989</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="C1563">
             <v>3613.8238888888895</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="C1564">
-            <v>4120.9976287064865</v>
+            <v>4228.1354024802104</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="C1565">
             <v>5449.333526153845</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="C1566">
-            <v>8239.5837224669158</v>
+            <v>8415.0001854471684</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="C1567">
-            <v>10769.605895428165</v>
+            <v>11031.358599219855</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="C1568">
-            <v>15353.914254658319</v>
+            <v>15791.462557157471</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="C1569">
-            <v>29315.793492578319</v>
+            <v>30054.705312355745</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="C1570">
-            <v>46201.111769999996</v>
+            <v>46613.228428800001</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="C1571">
             <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="C1572">
             <v>260701.32</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="C1573">
             <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="C1574">
-            <v>1128</v>
+            <v>2030.3999999999999</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="C1575">
-            <v>2247.8519850000002</v>
+            <v>2258.0668968</v>
           </cell>
         </row>
         <row r="1576">
           <cell r="C1576">
-            <v>2780.1735663157888</v>
+            <v>2793.9996671999988</v>
           </cell>
         </row>
         <row r="1577">
           <cell r="C1577">
             <v>3285.2944444444447</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="C1578">
-            <v>3746.3614806422597</v>
+            <v>3843.7594568001909</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="C1579">
             <v>4953.939569230768</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="C1580">
-            <v>7490.5306567881053</v>
+            <v>7650.0001685883335</v>
           </cell>
         </row>
         <row r="1581">
           <cell r="C1581">
-            <v>9790.5508140256043</v>
+            <v>10028.507817472595</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="C1582">
-            <v>13958.103867871198</v>
+            <v>14355.875051961335</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="C1583">
-            <v>26650.721356889379</v>
+            <v>27322.459374868857</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="C1584">
-            <v>42001.010699999992</v>
+            <v>42375.662207999994</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="C1585">
             <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="C1586">
             <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="C1587">
             <v>213301.08</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="C1588">
-            <v>2682.6923999999995</v>
+            <v>2816.8270199999997</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="C1589">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="C1590">
-            <v>3114.8911499999995</v>
+            <v>3138.4097999999994</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="C1591">
-            <v>4459.0356456850604</v>
+            <v>4548.4149221561547</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="C1592">
-            <v>5416.2432018571835</v>
+            <v>5551.2719611100456</v>
           </cell>
         </row>
         <row r="1593">
           <cell r="C1593">
-            <v>7714.6189413670272</v>
+            <v>7896.8346678226444</v>
           </cell>
         </row>
         <row r="1594">
           <cell r="C1594">
-            <v>10313.28638923839</v>
+            <v>10527.730482664763</v>
           </cell>
         </row>
         <row r="1595">
           <cell r="C1595">
-            <v>18419.347423519095</v>
+            <v>18845.92827603827</v>
           </cell>
         </row>
         <row r="1596">
           <cell r="C1596">
-            <v>22785.025523484604</v>
+            <v>23416.98092604251</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="C1597">
-            <v>39825.765964729726</v>
+            <v>40853.37459635445</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="C1598">
-            <v>61595.136857142854</v>
+            <v>62207.219428571421</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="C1599">
-            <v>117872.9285625</v>
+            <v>119174.36913000002</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="C1600">
             <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="C1601">
             <v>237001.19999999998</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="C1807">
-            <v>11592.425211029891</v>
+            <v>12594.949254383228</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="C1808">
-            <v>12373.632874260044</v>
+            <v>13444.092771386853</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="C1809">
-            <v>18109.503991684371</v>
+            <v>19057.986255866977</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="C1810">
-            <v>23878.25852595003</v>
+            <v>24918.939426342058</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="C1811">
-            <v>22362.44971646565</v>
+            <v>23172.917232798711</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="C1812">
-            <v>49238.048793450311</v>
+            <v>50650.842594219022</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="C1813">
-            <v>86286.288868896183</v>
+            <v>102626.93272935571</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="C1814">
-            <v>102410.51943355135</v>
+            <v>1026509.6602512039</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="C1815">
-            <v>177155.0990811548</v>
+            <v>204168.27761121318</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="C1816">
-            <v>800574.06186738145</v>
+            <v>900679.96431662317</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="C1817">
-            <v>899921.55207170488</v>
+            <v>1033938.3827174385</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="C1818">
-            <v>8094.2966707638752</v>
+            <v>9096.8207141172115</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="C1819">
-            <v>8434.747375485751</v>
+            <v>9505.2072726125607</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="C1820">
-            <v>12685.808018193749</v>
+            <v>13634.290282376358</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="C1821">
-            <v>15543.342944834376</v>
+            <v>16584.023845226406</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="C1822">
-            <v>11469.535447548749</v>
+            <v>12280.002963881811</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="C1823">
-            <v>31643.053424769529</v>
+            <v>33055.847225538244</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="C1824">
-            <v>53786.731604718749</v>
+            <v>70127.37546517828</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="C1825">
-            <v>62531.18640259219</v>
+            <v>986630.3272202448</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="C1826">
-            <v>93974.084393749989</v>
+            <v>120987.26292380836</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="C1827">
-            <v>313160.31306144001</v>
+            <v>381565.55954087997</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="C1828">
-            <v>381659.92300799995</v>
+            <v>475338.54139199998</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="C1829">
-            <v>9513.8672975775007</v>
+            <v>11299.355781242815</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="C1830">
-            <v>11392.122169240314</v>
+            <v>12211.82498340492</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="C1831">
-            <v>16482.691569987503</v>
+            <v>17532.014966133524</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="C1832">
-            <v>20489.531756836997</v>
+            <v>21666.633323713952</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="C1833">
-            <v>27212.362631740005</v>
+            <v>28665.489988764202</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="C1834">
-            <v>36185.759234178127</v>
+            <v>37723.434223121971</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="C1835">
-            <v>13011.995837843515</v>
+            <v>14797.484321508829</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="C1836">
-            <v>15331.007668014607</v>
+            <v>16150.710482179213</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="C1837">
-            <v>21906.387543478122</v>
+            <v>22955.710939624143</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="C1838">
-            <v>28824.44733795265</v>
+            <v>30001.548904829604</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="C1839">
-            <v>38105.276900656907</v>
+            <v>39558.404257681104</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="C1840">
-            <v>53780.754602858913</v>
+            <v>55318.429591802749</v>
           </cell>
         </row>
         <row r="3247">
           <cell r="C3247">
             <v>3121.0297222222225</v>
           </cell>
         </row>
         <row r="3248">
           <cell r="C3248">
-            <v>3559.0434066101466</v>
+            <v>3651.571483960181</v>
           </cell>
         </row>
         <row r="3249">
           <cell r="C3249">
             <v>4706.2425907692295</v>
           </cell>
         </row>
         <row r="3250">
           <cell r="C3250">
-            <v>7116.0041239487</v>
+            <v>7267.5001601589165</v>
           </cell>
         </row>
         <row r="3251">
           <cell r="C3251">
-            <v>9301.0232733243229</v>
+            <v>9527.082426598965</v>
           </cell>
         </row>
         <row r="3252">
           <cell r="C3252">
-            <v>13260.198674477637</v>
+            <v>13638.081299363268</v>
           </cell>
         </row>
         <row r="3253">
           <cell r="C3253">
-            <v>25318.185289044908</v>
+            <v>25956.336406125414</v>
           </cell>
         </row>
         <row r="3254">
           <cell r="C3254">
-            <v>39900.96016499999</v>
+            <v>40256.879097599995</v>
           </cell>
         </row>
         <row r="3255">
           <cell r="C3255">
             <v>70829.309600000008</v>
           </cell>
         </row>
         <row r="3256">
           <cell r="C3256">
-            <v>4236.0838634008069</v>
+            <v>4320.9941760483471</v>
           </cell>
         </row>
         <row r="3257">
           <cell r="C3257">
-            <v>5145.4310417643237</v>
+            <v>5273.708363054543</v>
           </cell>
         </row>
         <row r="3258">
           <cell r="C3258">
-            <v>7328.8879942986759</v>
+            <v>7501.9929344315115</v>
           </cell>
         </row>
         <row r="3259">
           <cell r="C3259">
-            <v>9797.6220697764711</v>
+            <v>10001.343958531525</v>
           </cell>
         </row>
         <row r="3260">
           <cell r="C3260">
-            <v>17498.380052343138</v>
+            <v>17903.631862236354</v>
           </cell>
         </row>
         <row r="3261">
           <cell r="C3261">
-            <v>21645.774247310372</v>
+            <v>22246.131879740384</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="C3262">
-            <v>37834.477666493236</v>
+            <v>38810.705866536722</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="C3263">
-            <v>58515.380014285707</v>
+            <v>59096.858457142851</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="C3264">
-            <v>111979.282134375</v>
+            <v>113215.65067350001</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="C3265">
-            <v>4592.8067150556126</v>
+            <v>4684.8673698208395</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="C3266">
-            <v>5578.7304979128994</v>
+            <v>5717.8101199433468</v>
           </cell>
         </row>
         <row r="3267">
           <cell r="C3267">
-            <v>7946.0575096080383</v>
+            <v>8133.739707857324</v>
           </cell>
         </row>
         <row r="3268">
           <cell r="C3268">
-            <v>10622.684980915543</v>
+            <v>10843.562397144706</v>
           </cell>
         </row>
         <row r="3269">
           <cell r="C3269">
-            <v>18971.927846224669</v>
+            <v>19411.306124319421</v>
           </cell>
         </row>
         <row r="3270">
           <cell r="C3270">
-            <v>23468.576289189143</v>
+            <v>24119.490353823785</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="C3271">
-            <v>41020.538943671621</v>
+            <v>42078.975834245088</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="C3272">
-            <v>63442.99096285714</v>
+            <v>64073.436011428566</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="C3273">
-            <v>121409.116419375</v>
+            <v>122749.60020390003</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3766,102 +3761,102 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="59" t="s">
         <v>191</v>
       </c>
-      <c r="B1" s="59" t="s">
+      <c r="B1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="59"/>
-[...2 lines deleted...]
-      <c r="F1" s="71" t="s">
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="73" t="s">
         <v>190</v>
       </c>
-      <c r="G1" s="72"/>
-[...8 lines deleted...]
-      <c r="N1" s="70" t="s">
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="60">
+        <v>46236</v>
+      </c>
+      <c r="N1" s="72" t="s">
         <v>189</v>
       </c>
-      <c r="O1" s="70"/>
+      <c r="O1" s="72"/>
       <c r="P1" s="58"/>
     </row>
     <row r="2" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="80"/>
-[...2 lines deleted...]
-      <c r="E2" s="79" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="80"/>
-[...2 lines deleted...]
-      <c r="I2" s="84" t="s">
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="82"/>
-[...2 lines deleted...]
-      <c r="M2" s="82" t="s">
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="82"/>
-[...1 lines deleted...]
-      <c r="P2" s="83"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="85"/>
     </row>
     <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I3" s="6"/>
       <c r="J3" s="17" t="s">
         <v>1</v>
@@ -3871,565 +3866,565 @@
       </c>
       <c r="L3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M3" s="43"/>
       <c r="N3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37">
         <f>[1]Hoja1!$C1522</f>
-        <v>10348.855195627768</v>
+        <v>11433.914133888993</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="37">
         <f>[1]Hoja1!$C1531</f>
-        <v>7358.4515188762498</v>
+        <v>8269.8370128338283</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="30" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="41">
         <f>[1]Hoja1!$C1807</f>
-        <v>11592.425211029891</v>
+        <v>12594.949254383228</v>
       </c>
       <c r="M4" s="43"/>
       <c r="N4" s="30" t="s">
         <v>70</v>
       </c>
       <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="41">
         <f>[1]Hoja1!$C1818</f>
-        <v>8094.2966707638752</v>
+        <v>9096.8207141172115</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36">
         <f>[1]Hoja1!$C1523</f>
-        <v>14475.07243218142</v>
+        <v>16001.898681645091</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36">
         <f>[1]Hoja1!$C1532</f>
-        <v>7667.9521595324995</v>
+        <v>8641.097520556872</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="57" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="41">
         <f>[1]Hoja1!$C1808</f>
-        <v>12373.632874260044</v>
+        <v>13444.092771386853</v>
       </c>
       <c r="M5" s="43"/>
       <c r="N5" s="57" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="41">
         <f>[1]Hoja1!$C1819</f>
-        <v>8434.747375485751</v>
+        <v>9505.2072726125607</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="37">
         <f>[1]Hoja1!$C1524</f>
-        <v>20931.867430407117</v>
+        <v>22397.751737804461</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="37">
         <f>[1]Hoja1!$C1533</f>
-        <v>11532.552743812499</v>
+        <v>12394.80934761487</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="30" t="s">
         <v>83</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="41">
         <f>[1]Hoja1!$C1809</f>
-        <v>18109.503991684371</v>
+        <v>19057.986255866977</v>
       </c>
       <c r="M6" s="43"/>
       <c r="N6" s="30" t="s">
         <v>71</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="41">
         <f>[1]Hoja1!$C1820</f>
-        <v>12685.808018193749</v>
+        <v>13634.290282376358</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <f>[1]Hoja1!$C1525</f>
-        <v>27269.590618757837</v>
+        <v>29016.381606530478</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="36">
         <f>[1]Hoja1!$C1534</f>
-        <v>14130.31176803125</v>
+        <v>15076.385313842187</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="41">
         <f>[1]Hoja1!$C1810</f>
-        <v>23878.25852595003</v>
+        <v>24918.939426342058</v>
       </c>
       <c r="M7" s="43"/>
       <c r="N7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="41">
         <f>[1]Hoja1!$C1821</f>
-        <v>15543.342944834376</v>
+        <v>16584.023845226406</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="37">
         <f>[1]Hoja1!$C1526</f>
-        <v>24598.791230410796</v>
+        <v>26198.011377341969</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="37">
         <f>[1]Hoja1!$C1535</f>
-        <v>10426.850406862499</v>
+        <v>11163.639058074372</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="30" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="41">
         <f>[1]Hoja1!$C1811</f>
-        <v>22362.44971646565</v>
+        <v>23172.917232798711</v>
       </c>
       <c r="M8" s="43"/>
       <c r="N8" s="30" t="s">
         <v>73</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="41">
         <f>[1]Hoja1!$C1822</f>
-        <v>11469.535447548749</v>
+        <v>12280.002963881811</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="36">
         <f>[1]Hoja1!$C1527</f>
-        <v>56788.354137074864</v>
+        <v>59584.248291439937</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="36">
         <f>[1]Hoja1!$C1536</f>
-        <v>28766.412204335931</v>
+        <v>30050.770205034765</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="4" t="s">
         <v>86</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="41">
         <f>[1]Hoja1!$C1812</f>
-        <v>49238.048793450311</v>
+        <v>50650.842594219022</v>
       </c>
       <c r="M9" s="43"/>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="41">
         <f>[1]Hoja1!$C1823</f>
-        <v>31643.053424769529</v>
+        <v>33055.847225538244</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="36">
         <f>[1]Hoja1!$C1528</f>
-        <v>100147.14209002643</v>
+        <v>120862.71039475242</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="37">
         <f>[1]Hoja1!$C1537</f>
-        <v>48897.028731562496</v>
+        <v>63752.159513798433</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="30" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="41">
         <f>[1]Hoja1!$C1813</f>
-        <v>86286.288868896183</v>
+        <v>102626.93272935571</v>
       </c>
       <c r="M10" s="43"/>
       <c r="N10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="41">
         <f>[1]Hoja1!$C1824</f>
-        <v>53786.731604718749</v>
+        <v>70127.37546517828</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="37">
         <f>[1]Hoja1!$C1529</f>
-        <v>131158.02430509526</v>
+        <v>1225097.8100788894</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="36">
         <f>[1]Hoja1!$C1538</f>
-        <v>56846.533093265622</v>
+        <v>896936.66110931337</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="41">
         <f>[1]Hoja1!$C1814</f>
-        <v>102410.51943355135</v>
+        <v>1026509.6602512039</v>
       </c>
       <c r="M11" s="43"/>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="41">
         <f>[1]Hoja1!$C1825</f>
-        <v>62531.18640259219</v>
+        <v>986630.3272202448</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="37">
         <f>[1]Hoja1!$C1530</f>
-        <v>209682.6156147866</v>
+        <v>245423.10105229772</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="19" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="37">
         <f>[1]Hoja1!$C1539</f>
-        <v>85430.985812499988</v>
+        <v>109988.42083982578</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="30" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="41">
         <f>[1]Hoja1!$C1815</f>
-        <v>177155.0990811548</v>
+        <v>204168.27761121318</v>
       </c>
       <c r="M12" s="43"/>
       <c r="N12" s="30" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="41">
         <f>[1]Hoja1!$C1826</f>
-        <v>93974.084393749989</v>
+        <v>120987.26292380836</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="36">
         <f>[1]Hoja1!$C1540</f>
-        <v>260966.9275512</v>
+        <v>317971.29961739999</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="41">
         <f>[1]Hoja1!$C1816</f>
-        <v>800574.06186738145</v>
+        <v>900679.96431662317</v>
       </c>
       <c r="M13" s="43"/>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="41">
         <f>[1]Hoja1!$C1827</f>
-        <v>313160.31306144001</v>
+        <v>381565.55954087997</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="44"/>
       <c r="B14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="44"/>
       <c r="F14" s="45" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="38">
         <f>[1]Hoja1!$C1541</f>
-        <v>318049.93583999999</v>
+        <v>396115.45116</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="47">
         <f>[1]Hoja1!$C1817</f>
-        <v>899921.55207170488</v>
+        <v>1033938.3827174385</v>
       </c>
       <c r="M14" s="43"/>
       <c r="N14" s="31" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P14" s="41">
         <f>[1]Hoja1!$C1828</f>
-        <v>381659.92300799995</v>
+        <v>475338.54139199998</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="85" t="s">
+      <c r="A15" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="86"/>
-[...2 lines deleted...]
-      <c r="E15" s="85" t="s">
+      <c r="B15" s="88"/>
+      <c r="C15" s="88"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="F15" s="86"/>
-[...2 lines deleted...]
-      <c r="I15" s="84" t="s">
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="82"/>
-[...2 lines deleted...]
-      <c r="M15" s="84" t="s">
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="82"/>
-[...1 lines deleted...]
-      <c r="P15" s="83"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="85"/>
     </row>
     <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="15" t="s">
         <v>1</v>
@@ -4439,418 +4434,418 @@
       </c>
       <c r="L16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="33">
         <f>[1]Hoja1!$C$1542</f>
-        <v>11639.373947276519</v>
+        <v>13436.218740366814</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="20" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="37">
         <f>[1]Hoja1!$C1551</f>
-        <v>8648.9702705250002</v>
+        <v>10272.141619311649</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="30" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="41">
         <f>[1]Hoja1!$C1835</f>
-        <v>13011.995837843515</v>
+        <v>14797.484321508829</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P17" s="41">
         <f>[1]Hoja1!$C1829</f>
-        <v>9513.8672975775007</v>
+        <v>11299.355781242815</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <f>[1]Hoja1!$C1543</f>
-        <v>14863.209324098545</v>
+        <v>15870.130980743812</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="36">
         <f>[1]Hoja1!$C1552</f>
-        <v>10356.474699309376</v>
+        <v>11101.659075822654</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="41">
         <f>[1]Hoja1!$C1836</f>
-        <v>15331.007668014607</v>
+        <v>16150.710482179213</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="41">
         <f>[1]Hoja1!$C1830</f>
-        <v>11392.122169240314</v>
+        <v>12211.82498340492</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="33">
         <f>[1]Hoja1!$C1544</f>
-        <v>20923.813927075869</v>
+        <v>22222.695009662875</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="20" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="37">
         <f>[1]Hoja1!$C1553</f>
-        <v>14984.265063625</v>
+        <v>15938.195423757747</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="41">
         <f>[1]Hoja1!$C1837</f>
-        <v>21906.387543478122</v>
+        <v>22955.710939624143</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P19" s="41">
         <f>[1]Hoja1!$C1831</f>
-        <v>16482.691569987503</v>
+        <v>17532.014966133524</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="32">
         <f>[1]Hoja1!$C1545</f>
-        <v>27527.032371987207</v>
+        <v>29114.020083730135</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="36">
         <f>[1]Hoja1!$C1554</f>
-        <v>18626.847051669996</v>
+        <v>19696.939385194499</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="41">
         <f>[1]Hoja1!$C1838</f>
-        <v>28824.44733795265</v>
+        <v>30001.548904829604</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P20" s="41">
         <f>[1]Hoja1!$C1832</f>
-        <v>20489.531756836997</v>
+        <v>21666.633323713952</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="33">
         <f>[1]Hoja1!$C1546</f>
-        <v>35782.397184889545</v>
+        <v>37744.816955267292</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="37">
         <f>[1]Hoja1!$C1555</f>
-        <v>24738.511483400001</v>
+        <v>26059.536353422001</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="41">
         <f>[1]Hoja1!$C1839</f>
-        <v>38105.276900656907</v>
+        <v>39558.404257681104</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="O21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P21" s="41">
         <f>[1]Hoja1!$C1833</f>
-        <v>27212.362631740005</v>
+        <v>28665.489988764202</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="32">
         <f>[1]Hoja1!$C1547</f>
-        <v>52288.163029781892</v>
+        <v>54812.278136823814</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="36">
         <f>[1]Hoja1!$C1556</f>
-        <v>32896.144758343748</v>
+        <v>34294.031111929064</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="41">
         <f>[1]Hoja1!$C1840</f>
-        <v>53780.754602858913</v>
+        <v>55318.429591802749</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="41">
         <f>[1]Hoja1!$C1834</f>
-        <v>36185.759234178127</v>
+        <v>37723.434223121971</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="33">
         <f>[1]Hoja1!$C1548</f>
-        <v>89035.289128799501</v>
+        <v>106702.14024480341</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="20" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="37">
         <f>[1]Hoja1!$C1557</f>
-        <v>50852.909880824998</v>
+        <v>66302.245894350373</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="1"/>
       <c r="N23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P23" s="41"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="32">
         <f>[1]Hoja1!$C1549</f>
-        <v>112080.7717579883</v>
+        <v>988850.28065563575</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="36">
         <f>[1]Hoja1!$C1558</f>
-        <v>59120.394416996249</v>
+        <v>932814.12755368603</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="41"/>
       <c r="M24" s="1"/>
       <c r="N24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="41"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="33">
         <f>[1]Hoja1!$C1550</f>
-        <v>188237.98266529123</v>
+        <v>206657.94683521803</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="37">
         <f>[1]Hoja1!$C1559</f>
-        <v>95082.973245000001</v>
+        <v>108092.78109859451</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="41"/>
       <c r="M25" s="1"/>
       <c r="N25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="O25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
@@ -4886,74 +4881,74 @@
         <v>18</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="2"/>
       <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="2"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="48"/>
       <c r="M27" s="2"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="48"/>
     </row>
     <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="63" t="s">
+      <c r="A28" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="65"/>
-[...2 lines deleted...]
-      <c r="E28" s="63" t="s">
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="65"/>
-[...2 lines deleted...]
-      <c r="I28" s="65" t="s">
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="J28" s="65"/>
-[...2 lines deleted...]
-      <c r="M28" s="63" t="s">
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="N28" s="64"/>
-[...1 lines deleted...]
-      <c r="P28" s="66"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="68"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="53"/>
       <c r="J29" s="14" t="s">
         <v>1</v>
@@ -4963,673 +4958,673 @@
       </c>
       <c r="L29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="M29" s="52"/>
       <c r="N29" s="29" t="s">
         <v>1</v>
       </c>
       <c r="O29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="P29" s="23" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="35">
         <f>[1]Hoja1!$C1560</f>
-        <v>1274.6399999999999</v>
+        <v>2294.3519999999999</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="34" t="s">
         <v>165</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="35">
         <f>[1]Hoja1!$C1574</f>
-        <v>1128</v>
+        <v>2030.3999999999999</v>
       </c>
       <c r="I30" s="54"/>
       <c r="J30" s="34" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="35">
         <f>[1]Hoja1!$C1588</f>
-        <v>2682.6923999999995</v>
+        <v>2816.8270199999997</v>
       </c>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="56"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="50">
         <f>[1]Hoja1!$C1561</f>
-        <v>2472.6371835000004</v>
+        <v>2483.8735864800001</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="50">
         <f>[1]Hoja1!$C1575</f>
-        <v>2247.8519850000002</v>
+        <v>2258.0668968</v>
       </c>
       <c r="I31" s="54"/>
       <c r="J31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="50">
         <f>[1]Hoja1!$C1589</f>
         <v>2682.6923999999995</v>
       </c>
       <c r="N31" s="26"/>
       <c r="O31" s="57"/>
       <c r="P31" s="42"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="35">
         <f>[1]Hoja1!$C1562</f>
-        <v>3058.1909229473681</v>
+        <v>3073.3996339199989</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="34" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="35">
         <f>[1]Hoja1!$C1576</f>
-        <v>2780.1735663157888</v>
+        <v>2793.9996671999988</v>
       </c>
       <c r="I32" s="54"/>
       <c r="J32" s="34" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="L32" s="35">
         <f>[1]Hoja1!$C1590</f>
-        <v>3114.8911499999995</v>
+        <v>3138.4097999999994</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="27"/>
       <c r="P32" s="28"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="36">
         <f>[1]Hoja1!$C1563</f>
         <v>3613.8238888888895</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="36">
         <f>[1]Hoja1!$C1577</f>
         <v>3285.2944444444447</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="36">
         <f>[1]Hoja1!$C1591</f>
-        <v>4459.0356456850604</v>
+        <v>4548.4149221561547</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>131</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P33" s="35">
         <f>[1]Hoja1!$C1511</f>
-        <v>1549.4845718325</v>
+        <v>1761.6302168778752</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="37">
         <f>[1]Hoja1!$C1564</f>
-        <v>4120.9976287064865</v>
+        <v>4228.1354024802104</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="34" t="s">
         <v>169</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="37">
         <f>[1]Hoja1!$C1578</f>
-        <v>3746.3614806422597</v>
+        <v>3843.7594568001909</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="34" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="37">
         <f>[1]Hoja1!$C1592</f>
-        <v>5416.2432018571835</v>
+        <v>5551.2719611100456</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="36">
         <f>[1]Hoja1!$C1512</f>
-        <v>1867.2986665781248</v>
+        <v>2097.7215001054683</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="36">
         <f>[1]Hoja1!$C1565</f>
         <v>5449.333526153845</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="36">
         <f>[1]Hoja1!$C1579</f>
         <v>4953.939569230768</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="36">
         <f>[1]Hoja1!$C1593</f>
-        <v>7714.6189413670272</v>
+        <v>7896.8346678226444</v>
       </c>
       <c r="N35" s="20" t="s">
         <v>133</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P35" s="37">
         <f>[1]Hoja1!$C1513</f>
-        <v>2921.9390138125009</v>
+        <v>3193.5762582748748</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="37">
         <f>[1]Hoja1!$C1566</f>
-        <v>8239.5837224669158</v>
+        <v>8415.0001854471684</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="34" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="37">
         <f>[1]Hoja1!$C1580</f>
-        <v>7490.5306567881053</v>
+        <v>7650.0001685883335</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="37">
         <f>[1]Hoja1!$C1594</f>
-        <v>10313.28638923839</v>
+        <v>10527.730482664763</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P36" s="36">
         <f>[1]Hoja1!$C1514</f>
-        <v>4704.6334903124998</v>
+        <v>4893.1225458449999</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="36">
         <f>[1]Hoja1!$C1567</f>
-        <v>10769.605895428165</v>
+        <v>11031.358599219855</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="36">
         <f>[1]Hoja1!$C1581</f>
-        <v>9790.5508140256043</v>
+        <v>10028.507817472595</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L37" s="36">
         <f>[1]Hoja1!$C1595</f>
-        <v>18419.347423519095</v>
+        <v>18845.92827603827</v>
       </c>
       <c r="N37" s="20" t="s">
         <v>135</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P37" s="37">
         <f>[1]Hoja1!$C1515</f>
-        <v>5857.9674836599988</v>
+        <v>6325.1665809729984</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="37">
         <f>[1]Hoja1!$C1568</f>
-        <v>15353.914254658319</v>
+        <v>15791.462557157471</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="34" t="s">
         <v>173</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="37">
         <f>[1]Hoja1!$C1582</f>
-        <v>13958.103867871198</v>
+        <v>14355.875051961335</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="34" t="s">
         <v>126</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="37">
         <f>[1]Hoja1!$C1596</f>
-        <v>22785.025523484604</v>
+        <v>23416.98092604251</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="36">
         <f>[1]Hoja1!$C1516</f>
-        <v>7480.890287867498</v>
+        <v>7934.863972293123</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="36">
         <f>[1]Hoja1!$C1569</f>
-        <v>29315.793492578319</v>
+        <v>30054.705312355745</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="36">
         <f>[1]Hoja1!$C1583</f>
-        <v>26650.721356889379</v>
+        <v>27322.459374868857</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="36">
         <f>[1]Hoja1!$C1597</f>
-        <v>39825.765964729726</v>
+        <v>40853.37459635445</v>
       </c>
       <c r="N39" s="20" t="s">
         <v>137</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>14</v>
       </c>
       <c r="P39" s="37">
         <f>[1]Hoja1!$C1517</f>
-        <v>14162.780495574998</v>
+        <v>18162.415183311623</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="37">
         <f>[1]Hoja1!$C1570</f>
-        <v>46201.111769999996</v>
+        <v>46613.228428800001</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="34" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="37">
         <f>[1]Hoja1!$C1584</f>
-        <v>42001.010699999992</v>
+        <v>42375.662207999994</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="37">
         <f>[1]Hoja1!$C1598</f>
-        <v>61595.136857142854</v>
+        <v>62207.219428571421</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P40" s="36">
         <f>[1]Hoja1!$C1518</f>
-        <v>16343.66234238375</v>
+        <v>24495.378947109006</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="36">
         <f>[1]Hoja1!$C1571</f>
         <v>76793.883040000001</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="36">
         <f>[1]Hoja1!$C1585</f>
         <v>74557.168000000005</v>
       </c>
       <c r="I41" s="6"/>
       <c r="J41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="36">
         <f>[1]Hoja1!$C1599</f>
-        <v>117872.9285625</v>
+        <v>119174.36913000002</v>
       </c>
       <c r="N41" s="20" t="s">
         <v>139</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P41" s="37">
         <f>[1]Hoja1!$C1519</f>
-        <v>22282.056765249996</v>
+        <v>35580.539990412457</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="37">
         <f>[1]Hoja1!$C1572</f>
         <v>260701.32</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="34" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="37">
         <f>[1]Hoja1!$C1586</f>
         <v>237001.19999999998</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="34" t="s">
         <v>180</v>
       </c>
       <c r="K42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="L42" s="37">
         <f>[1]Hoja1!$C1600</f>
         <v>237001.19999999998</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P42" s="36">
         <f>[1]Hoja1!$C1520</f>
-        <v>84975.731887799993</v>
+        <v>101200.22490435001</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="51">
         <f>[1]Hoja1!$C1573</f>
         <v>237001.19999999998</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="51">
         <f>[1]Hoja1!$C1587</f>
         <v>213301.08</v>
       </c>
       <c r="I43" s="44"/>
       <c r="J43" s="8" t="s">
         <v>181</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="51">
         <f>[1]Hoja1!$C1601</f>
         <v>237001.19999999998</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="20" t="s">
         <v>141</v>
       </c>
       <c r="O43" s="21" t="s">
         <v>18</v>
       </c>
       <c r="P43" s="38">
         <f>[1]Hoja1!$C1521</f>
-        <v>111991.540752</v>
+        <v>137068.851348</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="63" t="s">
+      <c r="A44" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="65"/>
-[...2 lines deleted...]
-      <c r="E44" s="63" t="s">
+      <c r="B44" s="67"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="F44" s="65"/>
-[...2 lines deleted...]
-      <c r="I44" s="63" t="s">
+      <c r="F44" s="67"/>
+      <c r="G44" s="67"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="65" t="s">
         <v>155</v>
       </c>
-      <c r="J44" s="65"/>
-[...5 lines deleted...]
-      <c r="P44" s="69"/>
+      <c r="J44" s="67"/>
+      <c r="K44" s="67"/>
+      <c r="L44" s="68"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="70"/>
+      <c r="O44" s="70"/>
+      <c r="P44" s="71"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="10"/>
       <c r="B45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="11" t="s">
         <v>1</v>
@@ -5644,388 +5639,388 @@
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="40"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="33">
         <f>[1]Hoja1!$C3247</f>
         <v>3121.0297222222225</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="20" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H46" s="37">
         <f>[1]Hoja1!$C3256</f>
-        <v>4236.0838634008069</v>
+        <v>4320.9941760483471</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="20" t="s">
         <v>156</v>
       </c>
       <c r="K46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="L46" s="37">
         <f>[1]Hoja1!$C3265</f>
-        <v>4592.8067150556126</v>
+        <v>4684.8673698208395</v>
       </c>
       <c r="M46" s="1"/>
       <c r="N46" s="57"/>
       <c r="O46" s="57"/>
       <c r="P46" s="9"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="32">
         <f>[1]Hoja1!$C3248</f>
-        <v>3559.0434066101466</v>
+        <v>3651.571483960181</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="36">
         <f>[1]Hoja1!$C3257</f>
-        <v>5145.4310417643237</v>
+        <v>5273.708363054543</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="4" t="s">
         <v>157</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L47" s="36">
         <f>[1]Hoja1!$C3266</f>
-        <v>5578.7304979128994</v>
+        <v>5717.8101199433468</v>
       </c>
       <c r="M47" s="1"/>
       <c r="N47" s="57"/>
       <c r="O47" s="57"/>
       <c r="P47" s="9"/>
     </row>
     <row r="48" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="33">
         <f>[1]Hoja1!$C3249</f>
         <v>4706.2425907692295</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="37">
         <f>[1]Hoja1!$C3258</f>
-        <v>7328.8879942986759</v>
+        <v>7501.9929344315115</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="20" t="s">
         <v>158</v>
       </c>
       <c r="K48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="37">
         <f>[1]Hoja1!$C3267</f>
-        <v>7946.0575096080383</v>
-[...1 lines deleted...]
-      <c r="M48" s="89" t="s">
+        <v>8133.739707857324</v>
+      </c>
+      <c r="M48" s="91" t="s">
         <v>155</v>
       </c>
-      <c r="N48" s="90"/>
-[...1 lines deleted...]
-      <c r="P48" s="91"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="93"/>
     </row>
     <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="32">
         <f>[1]Hoja1!$C3250</f>
-        <v>7116.0041239487</v>
+        <v>7267.5001601589165</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="36">
         <f>[1]Hoja1!$C3259</f>
-        <v>9797.6220697764711</v>
+        <v>10001.343958531525</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4" t="s">
         <v>159</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="36">
         <f>[1]Hoja1!$C3268</f>
-        <v>10622.684980915543</v>
-[...1 lines deleted...]
-      <c r="M49" s="60" t="s">
+        <v>10843.562397144706</v>
+      </c>
+      <c r="M49" s="62" t="s">
         <v>188</v>
       </c>
-      <c r="N49" s="61"/>
-[...1 lines deleted...]
-      <c r="P49" s="62"/>
+      <c r="N49" s="63"/>
+      <c r="O49" s="63"/>
+      <c r="P49" s="64"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="33">
         <f>[1]Hoja1!$C3251</f>
-        <v>9301.0232733243229</v>
+        <v>9527.082426598965</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="20" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="37">
         <f>[1]Hoja1!$C3260</f>
-        <v>17498.380052343138</v>
+        <v>17903.631862236354</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="20" t="s">
         <v>160</v>
       </c>
       <c r="K50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="L50" s="37">
         <f>[1]Hoja1!$C3269</f>
-        <v>18971.927846224669</v>
+        <v>19411.306124319421</v>
       </c>
       <c r="M50" s="1"/>
       <c r="N50" s="57"/>
       <c r="O50" s="57"/>
       <c r="P50" s="9"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="32">
         <f>[1]Hoja1!$C3252</f>
-        <v>13260.198674477637</v>
+        <v>13638.081299363268</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="4" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="36">
         <f>[1]Hoja1!$C3261</f>
-        <v>21645.774247310372</v>
+        <v>22246.131879740384</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="4" t="s">
         <v>161</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L51" s="36">
         <f>[1]Hoja1!$C3270</f>
-        <v>23468.576289189143</v>
+        <v>24119.490353823785</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="57"/>
       <c r="O51" s="57"/>
       <c r="P51" s="9"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="20" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="33">
         <f>[1]Hoja1!$C3253</f>
-        <v>25318.185289044908</v>
+        <v>25956.336406125414</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="20" t="s">
         <v>185</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="37">
         <f>[1]Hoja1!$C3262</f>
-        <v>37834.477666493236</v>
+        <v>38810.705866536722</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="L52" s="37">
         <f>[1]Hoja1!$C3271</f>
-        <v>41020.538943671621</v>
+        <v>42078.975834245088</v>
       </c>
       <c r="M52" s="1"/>
       <c r="N52" s="57"/>
       <c r="P52" s="9"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="32">
         <f>[1]Hoja1!$C3254</f>
-        <v>39900.96016499999</v>
+        <v>40256.879097599995</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="36">
         <f>[1]Hoja1!$C3263</f>
-        <v>58515.380014285707</v>
+        <v>59096.858457142851</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="4" t="s">
         <v>163</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="36">
         <f>[1]Hoja1!$C3272</f>
-        <v>63442.99096285714</v>
-[...4 lines deleted...]
-      <c r="P53" s="75"/>
+        <v>64073.436011428566</v>
+      </c>
+      <c r="M53" s="75"/>
+      <c r="N53" s="76"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="77"/>
     </row>
     <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2"/>
       <c r="B54" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="39">
         <f>[1]Hoja1!$C3255</f>
         <v>70829.309600000008</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="21" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <f>[1]Hoja1!$C3264</f>
-        <v>111979.282134375</v>
+        <v>113215.65067350001</v>
       </c>
       <c r="I54" s="2"/>
       <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
       <c r="K54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="L54" s="38">
         <f>[1]Hoja1!$C3273</f>
-        <v>121409.116419375</v>
-[...4 lines deleted...]
-      <c r="P54" s="78"/>
+        <v>122749.60020390003</v>
+      </c>
+      <c r="M54" s="78"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="80"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SYYVuK0JdtV8dmPRbwnypOyHZGwQ/hbnjOOYTK/3Er1SzNduFpRXnUhi81ns2+iZZxctW1A9iHtcha7AXEsL7A==" saltValue="P/nPcRcvvCDi9zObBXA7ig==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zY/AckDk9c/Sm2z69+IMcRAic1lpoB5fS/OEZtF/t5qCYxJSC1Gzl8TWgOAy8GecA5kn9Fu3deiXqo/7IfXUFg==" saltValue="UCJEIwQWnY0MDQBJaWMdAw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="23">
     <mergeCell ref="M53:P53"/>
     <mergeCell ref="M54:P54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="M48:P48"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="M49:P49"/>
     <mergeCell ref="M28:P28"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="E44:H44"/>
     <mergeCell ref="I44:L44"/>
     <mergeCell ref="M44:P44"/>
     <mergeCell ref="N1:O1"/>
     <mergeCell ref="F1:L1"/>
   </mergeCells>