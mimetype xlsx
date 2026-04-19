--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -4,94 +4,96 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{191D0639-2874-4D39-B4DB-35EEEB6D4F20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{97308C6C-DD60-44A3-9C8E-411A0508C21A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="VirVPq5/RuGLI/mviqCxe+bz0lac3uSMaLvEBQuMe8WzRXTql/z/MSmkLdj7taN810bn6TRVKGd8DTpcfgbE7w==" workbookSaltValue="mWoaXNYgnOV/yuCNdbg1/g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{55DD8493-A5C0-46D1-B125-7565212B99D9}"/>
+    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{55DD8493-A5C0-46D1-B125-7565212B99D9}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$1:$AE$54,Hoja1!$B$56:$AE$111,Hoja1!$B$113:$AE$162,Hoja1!$B$164:$AE$218</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X137" i="1" l="1"/>
+  <c r="F70" i="1" l="1"/>
+  <c r="F69" i="1"/>
+  <c r="X137" i="1"/>
   <c r="L136" i="1"/>
   <c r="L125" i="1"/>
   <c r="F125" i="1"/>
   <c r="F111" i="1"/>
   <c r="F110" i="1"/>
   <c r="F109" i="1"/>
   <c r="F108" i="1"/>
   <c r="F107" i="1"/>
   <c r="F105" i="1"/>
   <c r="F104" i="1"/>
   <c r="F103" i="1"/>
   <c r="F102" i="1"/>
   <c r="F101" i="1"/>
   <c r="F100" i="1"/>
   <c r="F99" i="1"/>
   <c r="F97" i="1"/>
   <c r="F96" i="1"/>
   <c r="F95" i="1"/>
   <c r="F94" i="1"/>
   <c r="F93" i="1"/>
   <c r="F92" i="1"/>
   <c r="F90" i="1"/>
   <c r="F89" i="1"/>
   <c r="F88" i="1"/>
   <c r="F84" i="1"/>
@@ -830,51 +832,51 @@
   <c r="R4" i="1"/>
   <c r="L14" i="1"/>
   <c r="L13" i="1"/>
   <c r="L12" i="1"/>
   <c r="L11" i="1"/>
   <c r="L10" i="1"/>
   <c r="L9" i="1"/>
   <c r="L8" i="1"/>
   <c r="L7" i="1"/>
   <c r="L5" i="1"/>
   <c r="L4" i="1"/>
   <c r="F14" i="1"/>
   <c r="F13" i="1"/>
   <c r="F12" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="F6" i="1"/>
   <c r="F4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1885" uniqueCount="860">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1893" uniqueCount="867">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121</t>
   </si>
   <si>
     <t xml:space="preserve">ACCESORIOS GALVANIZADOS </t>
   </si>
   <si>
     <t>Solicitar descuentos y stock</t>
   </si>
   <si>
     <t>CURVAS M.H. 90°</t>
   </si>
   <si>
     <t>CODIGOS</t>
   </si>
   <si>
     <t>Diam.</t>
   </si>
   <si>
     <t>PRECIO</t>
   </si>
   <si>
@@ -3409,61 +3411,82 @@
   <si>
     <t>CODOS HH 90°</t>
   </si>
   <si>
     <t xml:space="preserve">UNIONES </t>
   </si>
   <si>
     <t xml:space="preserve"> A341064000</t>
   </si>
   <si>
     <t xml:space="preserve">   21/2"</t>
   </si>
   <si>
     <t xml:space="preserve"> A341076000</t>
   </si>
   <si>
     <t xml:space="preserve">  3"</t>
   </si>
   <si>
     <t xml:space="preserve"> A341102000</t>
   </si>
   <si>
     <t xml:space="preserve">  4"</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>A241013009</t>
+  </si>
+  <si>
+    <t>1/2 x 3/8</t>
+  </si>
+  <si>
+    <t>A241013006</t>
+  </si>
+  <si>
+    <t>1/2 x 1/4</t>
+  </si>
+  <si>
+    <t>Fundidos</t>
+  </si>
+  <si>
+    <t>Solicitar descuentos de Accesorios</t>
+  </si>
+  <si>
+    <t>roscados en hierro Negro</t>
+  </si>
+  <si>
+    <t>LISTA 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
@@ -3577,50 +3600,62 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos ExtraBold"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Congenial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
@@ -4184,51 +4219,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="454">
+  <cellXfs count="470">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4771,89 +4806,95 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="16" fillId="7" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5140,59 +5181,74 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5395,99 +5451,126 @@
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="13" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="11" fillId="14" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="14" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
@@ -7437,51 +7520,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>7144</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504826</xdr:colOff>
       <xdr:row>122</xdr:row>
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:rowOff>123824</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Imagen 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A090216-040B-4C8F-A7ED-820C8CFD09DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -7511,51 +7594,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>469105</xdr:colOff>
       <xdr:row>122</xdr:row>
-      <xdr:rowOff>16669</xdr:rowOff>
+      <xdr:rowOff>16668</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Imagen 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C39BDA-77B8-4CAF-A03D-A3D2FE3806AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -7585,51 +7668,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>221456</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>4763</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>433388</xdr:colOff>
       <xdr:row>122</xdr:row>
-      <xdr:rowOff>140495</xdr:rowOff>
+      <xdr:rowOff>140494</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Imagen 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B551B3-5939-47D8-BC25-2DC1777E7C6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8251,51 +8334,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>392905</xdr:colOff>
       <xdr:row>145</xdr:row>
-      <xdr:rowOff>35719</xdr:rowOff>
+      <xdr:rowOff>35718</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Imagen 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F57B948-83FC-4537-A8F8-9AFCB2569348}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8325,51 +8408,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>421482</xdr:colOff>
       <xdr:row>145</xdr:row>
-      <xdr:rowOff>73819</xdr:rowOff>
+      <xdr:rowOff>73818</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Imagen 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B7670E-6309-4D29-B9D8-862EFA62700F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8399,51 +8482,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>371476</xdr:colOff>
       <xdr:row>144</xdr:row>
-      <xdr:rowOff>107156</xdr:rowOff>
+      <xdr:rowOff>107157</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Imagen 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E37CDDB8-616A-4808-9746-41F085BE2CDA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8843,51 +8926,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>121443</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>4763</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>186</xdr:row>
-      <xdr:rowOff>114301</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Imagen 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{994F95E6-E8B9-4082-B8BD-080FE2229504}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -9213,51 +9296,51 @@
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>761998</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>130969</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>548369</xdr:colOff>
       <xdr:row>212</xdr:row>
-      <xdr:rowOff>107516</xdr:rowOff>
+      <xdr:rowOff>107515</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Imagen 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96179255-A552-417F-BFE3-3A679A2920D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -10467,3837 +10550,3848 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="8">
           <cell r="C8">
-            <v>3120.0248941946961</v>
+            <v>3257.1168971214333</v>
           </cell>
         </row>
         <row r="9">
           <cell r="C9">
-            <v>5183.6007101281248</v>
+            <v>5411.3649837549683</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
-            <v>7602.9675800638734</v>
+            <v>7937.0373676727404</v>
           </cell>
         </row>
         <row r="11">
           <cell r="C11">
-            <v>13028.127860598477</v>
+            <v>13600.575902958111</v>
           </cell>
         </row>
         <row r="12">
           <cell r="C12">
-            <v>17466.984797617803</v>
+            <v>18234.473523573739</v>
           </cell>
         </row>
         <row r="13">
           <cell r="C13">
-            <v>26843.917001554284</v>
+            <v>28023.422445561973</v>
           </cell>
         </row>
         <row r="14">
           <cell r="C14">
-            <v>58583.350433444284</v>
+            <v>61157.467346428937</v>
           </cell>
         </row>
         <row r="15">
           <cell r="C15">
-            <v>87870.962423895151</v>
+            <v>91731.959257672352</v>
           </cell>
         </row>
         <row r="16">
           <cell r="C16">
-            <v>165518.62209916345</v>
+            <v>172791.41003988424</v>
           </cell>
         </row>
         <row r="17">
           <cell r="C17">
-            <v>832461.70655367721</v>
+            <v>970650.34984158771</v>
           </cell>
         </row>
         <row r="18">
           <cell r="C18">
-            <v>462761.18743210309</v>
+            <v>483094.63354654395</v>
           </cell>
         </row>
         <row r="19">
           <cell r="C19">
-            <v>2779.8923767434185</v>
+            <v>2902.0391629942651</v>
           </cell>
         </row>
         <row r="20">
           <cell r="C20">
-            <v>4742.4972760293385</v>
+            <v>4950.8797320972953</v>
           </cell>
         </row>
         <row r="21">
           <cell r="C21">
-            <v>6987.5399540346334</v>
+            <v>7294.5682247422146</v>
           </cell>
         </row>
         <row r="22">
           <cell r="C22">
-            <v>11783.673866391286</v>
+            <v>12301.441354459996</v>
           </cell>
         </row>
         <row r="23">
           <cell r="C23">
-            <v>15210.864319866649</v>
+            <v>15879.220479375943</v>
           </cell>
         </row>
         <row r="24">
           <cell r="C24">
-            <v>24152.749500111193</v>
+            <v>25214.006675116081</v>
           </cell>
         </row>
         <row r="25">
           <cell r="C25">
-            <v>55127.876235936936</v>
+            <v>57550.161706909923</v>
           </cell>
         </row>
         <row r="26">
           <cell r="C26">
-            <v>87684.320456484114</v>
+            <v>91537.116355329621</v>
           </cell>
         </row>
         <row r="27">
           <cell r="C27">
-            <v>183411.98433806337</v>
+            <v>191470.99577109952</v>
           </cell>
         </row>
         <row r="28">
           <cell r="C28">
-            <v>840786.323619214</v>
+            <v>980356.85334000364</v>
           </cell>
         </row>
         <row r="29">
           <cell r="C29">
-            <v>840786.323619214</v>
+            <v>980356.85334000364</v>
           </cell>
         </row>
         <row r="30">
           <cell r="C30">
             <v>5215.9187808762508</v>
           </cell>
         </row>
         <row r="31">
           <cell r="C31">
             <v>7562.9975307638879</v>
           </cell>
         </row>
         <row r="32">
           <cell r="C32">
             <v>13613.395555375</v>
           </cell>
         </row>
         <row r="33">
           <cell r="C33">
             <v>22688.992592291666</v>
           </cell>
         </row>
         <row r="34">
           <cell r="C34">
             <v>27226.79111075</v>
           </cell>
         </row>
         <row r="35">
           <cell r="C35">
             <v>56722.481480729155</v>
           </cell>
         </row>
         <row r="36">
           <cell r="C36">
             <v>111579.20052323569</v>
           </cell>
         </row>
         <row r="37">
           <cell r="C37">
             <v>141806.2037018229</v>
           </cell>
         </row>
         <row r="38">
           <cell r="C38">
             <v>323579.68151738343</v>
           </cell>
         </row>
         <row r="39">
           <cell r="C39">
-            <v>840786.323619214</v>
+            <v>980356.85334000364</v>
           </cell>
         </row>
         <row r="40">
           <cell r="C40">
-            <v>840786.323619214</v>
+            <v>980356.85334000364</v>
           </cell>
         </row>
         <row r="41">
           <cell r="C41">
-            <v>3071.6555928066682</v>
+            <v>3206.6222779451432</v>
           </cell>
         </row>
         <row r="42">
           <cell r="C42">
-            <v>4119.7322729251346</v>
+            <v>4300.7508121900273</v>
           </cell>
         </row>
         <row r="43">
           <cell r="C43">
-            <v>5683.7105928269675</v>
+            <v>5933.4493916026995</v>
           </cell>
         </row>
         <row r="44">
           <cell r="C44">
             <v>7966.8961663199998</v>
           </cell>
         </row>
         <row r="45">
           <cell r="C45">
             <v>11406.053153040002</v>
           </cell>
         </row>
         <row r="46">
           <cell r="C46">
             <v>19091.164878240001</v>
           </cell>
         </row>
         <row r="47">
           <cell r="C47">
-            <v>48241.194473483018</v>
+            <v>50360.883321560294</v>
           </cell>
         </row>
         <row r="48">
           <cell r="C48">
-            <v>71528.502397148928</v>
+            <v>74671.421441872124</v>
           </cell>
         </row>
         <row r="49">
           <cell r="C49">
-            <v>129219.45971545079</v>
+            <v>134897.28446052366</v>
           </cell>
         </row>
         <row r="52">
           <cell r="C52">
-            <v>3921.2234303006671</v>
+            <v>4093.5196113290303</v>
           </cell>
         </row>
         <row r="53">
           <cell r="C53">
-            <v>5683.7105928269675</v>
+            <v>5933.4493916026995</v>
           </cell>
         </row>
         <row r="54">
           <cell r="C54">
-            <v>7466.3550468427275</v>
+            <v>7794.422162537332</v>
           </cell>
         </row>
         <row r="55">
           <cell r="C55">
-            <v>12548.913106189928</v>
+            <v>13100.304742674032</v>
           </cell>
         </row>
         <row r="56">
           <cell r="C56">
             <v>15724.755380879998</v>
           </cell>
         </row>
         <row r="57">
           <cell r="C57">
             <v>23688.66274320001</v>
           </cell>
         </row>
         <row r="58">
           <cell r="C58">
             <v>40575.943327920009</v>
           </cell>
         </row>
         <row r="59">
           <cell r="C59">
             <v>66161.241313440012</v>
           </cell>
         </row>
         <row r="60">
           <cell r="C60">
             <v>131011.47364031998</v>
           </cell>
         </row>
         <row r="61">
           <cell r="C61">
-            <v>2025.9256436241885</v>
+            <v>2114.9435885713124</v>
           </cell>
         </row>
         <row r="62">
           <cell r="C62">
-            <v>1966.3453219568171</v>
+            <v>2052.745343679162</v>
           </cell>
         </row>
         <row r="63">
           <cell r="C63">
-            <v>1481.4020846084577</v>
+            <v>1546.4939943867087</v>
           </cell>
         </row>
         <row r="64">
           <cell r="C64">
-            <v>2147.6482202951624</v>
+            <v>2242.0145814899502</v>
           </cell>
         </row>
         <row r="65">
           <cell r="C65">
-            <v>4058.3688456557479</v>
+            <v>4236.6911131163788</v>
           </cell>
         </row>
         <row r="66">
           <cell r="C66">
-            <v>6027.1121372152738</v>
+            <v>6291.9397917292808</v>
           </cell>
         </row>
         <row r="67">
           <cell r="C67">
-            <v>7676.8742329474426</v>
+            <v>8014.1914340921048</v>
           </cell>
         </row>
         <row r="68">
           <cell r="C68">
-            <v>12532.10682350426</v>
+            <v>13082.76000211278</v>
           </cell>
         </row>
         <row r="69">
           <cell r="C69">
-            <v>25852.807471100234</v>
+            <v>26988.76416301222</v>
           </cell>
         </row>
         <row r="70">
           <cell r="C70">
-            <v>38763.393830232475</v>
+            <v>40466.633862166935</v>
           </cell>
         </row>
         <row r="71">
           <cell r="C71">
-            <v>68919.245028331774</v>
+            <v>71947.514885637298</v>
           </cell>
         </row>
         <row r="72">
           <cell r="C72">
-            <v>250351.82569942807</v>
+            <v>245379.08395608325</v>
           </cell>
         </row>
         <row r="73">
           <cell r="C73">
-            <v>250351.82569942807</v>
+            <v>245379.08395608325</v>
           </cell>
         </row>
         <row r="74">
           <cell r="C74">
-            <v>1966.3453219568171</v>
+            <v>2052.745343679162</v>
           </cell>
         </row>
         <row r="75">
           <cell r="C75">
-            <v>2066.1377492696593</v>
+            <v>2156.9225897678716</v>
           </cell>
         </row>
         <row r="76">
           <cell r="C76">
-            <v>1966.3453219568171</v>
+            <v>2052.745343679162</v>
           </cell>
         </row>
         <row r="77">
           <cell r="C77">
-            <v>2497.4545980240459</v>
+            <v>2607.1912394523752</v>
           </cell>
         </row>
         <row r="78">
           <cell r="C78">
-            <v>4439.2565986197769</v>
+            <v>4634.3148431045856</v>
           </cell>
         </row>
         <row r="79">
           <cell r="C79">
-            <v>7289.3152055758692</v>
+            <v>7609.6032979420843</v>
           </cell>
         </row>
         <row r="80">
           <cell r="C80">
-            <v>9034.0635416821133</v>
+            <v>9431.0148185136004</v>
           </cell>
         </row>
         <row r="81">
           <cell r="C81">
-            <v>14642.402055757184</v>
+            <v>15285.780327904093</v>
           </cell>
         </row>
         <row r="82">
           <cell r="C82">
-            <v>32735.3491492828</v>
+            <v>34173.720551296756</v>
           </cell>
         </row>
         <row r="83">
           <cell r="C83">
-            <v>43929.962807541335</v>
+            <v>45860.21874908483</v>
           </cell>
         </row>
         <row r="84">
           <cell r="C84">
-            <v>78732.300267961429</v>
+            <v>82191.749825190069</v>
           </cell>
         </row>
         <row r="85">
           <cell r="C85">
             <v>0</v>
           </cell>
         </row>
         <row r="86">
           <cell r="C86">
             <v>0</v>
           </cell>
         </row>
         <row r="87">
           <cell r="C87">
-            <v>2852.49431112607</v>
+            <v>2977.8311823725189</v>
           </cell>
         </row>
         <row r="88">
           <cell r="C88">
-            <v>3078.7836010600772</v>
+            <v>3214.0634865612014</v>
           </cell>
         </row>
         <row r="89">
           <cell r="C89">
-            <v>5475.5536634240489</v>
+            <v>5716.1461728775321</v>
           </cell>
         </row>
         <row r="90">
           <cell r="C90">
-            <v>8351.57511671883</v>
+            <v>8718.5382657867813</v>
           </cell>
         </row>
         <row r="91">
           <cell r="C91">
-            <v>12339.72841490226</v>
+            <v>12881.928602829785</v>
           </cell>
         </row>
         <row r="92">
           <cell r="C92">
-            <v>16344.170410729697</v>
+            <v>17062.323353019339</v>
           </cell>
         </row>
         <row r="93">
           <cell r="C93">
-            <v>35230.6170232968</v>
+            <v>36778.62898341137</v>
           </cell>
         </row>
         <row r="94">
           <cell r="C94">
-            <v>37429.416506895512</v>
+            <v>39074.042383713655</v>
           </cell>
         </row>
         <row r="95">
           <cell r="C95">
-            <v>67895.87788639465</v>
+            <v>70879.181611705935</v>
           </cell>
         </row>
         <row r="96">
           <cell r="C96">
-            <v>701935.78007881716</v>
+            <v>818457.11957190093</v>
           </cell>
         </row>
         <row r="100">
           <cell r="C100">
-            <v>2421.1499755377631</v>
+            <v>2527.5338380992707</v>
           </cell>
         </row>
         <row r="101">
           <cell r="C101">
-            <v>3366.226687806427</v>
+            <v>3514.1366483312554</v>
           </cell>
         </row>
         <row r="102">
           <cell r="C102">
-            <v>3578.221547512811</v>
+            <v>3735.4464336914052</v>
           </cell>
         </row>
         <row r="103">
           <cell r="C103">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="104">
           <cell r="C104">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="105">
           <cell r="C105">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="106">
           <cell r="C106">
             <v>12216.55702176</v>
           </cell>
         </row>
         <row r="107">
           <cell r="C107">
             <v>12216.55702176</v>
           </cell>
         </row>
         <row r="108">
           <cell r="C108">
-            <v>13732.2701141947</v>
+            <v>14335.657740424467</v>
           </cell>
         </row>
         <row r="109">
           <cell r="C109">
-            <v>13732.2701141947</v>
+            <v>14335.657740424467</v>
           </cell>
         </row>
         <row r="110">
           <cell r="C110">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="111">
           <cell r="C111">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="112">
           <cell r="C112">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="113">
           <cell r="C113">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="114">
           <cell r="C114">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="118">
           <cell r="C118">
-            <v>43177.3241806636</v>
+            <v>45074.509637086703</v>
           </cell>
         </row>
         <row r="125">
           <cell r="C125">
-            <v>64195.183424589966</v>
+            <v>67015.880878094671</v>
           </cell>
         </row>
         <row r="131">
           <cell r="C131">
-            <v>110072.80583710698</v>
+            <v>114909.33821479806</v>
           </cell>
         </row>
         <row r="136">
           <cell r="C136">
-            <v>2500.7953590944899</v>
+            <v>2610.6787915395507</v>
           </cell>
         </row>
         <row r="137">
           <cell r="C137">
-            <v>2392.8457360390908</v>
+            <v>2497.9859274711116</v>
           </cell>
         </row>
         <row r="138">
           <cell r="C138">
-            <v>2421.1499755377631</v>
+            <v>2527.5338380992707</v>
           </cell>
         </row>
         <row r="139">
           <cell r="C139">
-            <v>3492.837433282928</v>
+            <v>3646.3105932302083</v>
           </cell>
         </row>
         <row r="140">
           <cell r="C140">
-            <v>5192.8954042719688</v>
+            <v>5421.0680811263437</v>
           </cell>
         </row>
         <row r="141">
           <cell r="C141">
-            <v>8052.9557989727036</v>
+            <v>8406.7977962002933</v>
           </cell>
         </row>
         <row r="142">
           <cell r="C142">
-            <v>11036.839555680124</v>
+            <v>11521.791596763038</v>
           </cell>
         </row>
         <row r="143">
           <cell r="C143">
-            <v>17451.111058666524</v>
+            <v>18217.902302153383</v>
           </cell>
         </row>
         <row r="144">
           <cell r="C144">
-            <v>31432.851993409979</v>
+            <v>32813.992459787085</v>
           </cell>
         </row>
         <row r="145">
           <cell r="C145">
-            <v>44786.242910376255</v>
+            <v>46754.123280680673</v>
           </cell>
         </row>
         <row r="146">
           <cell r="C146">
-            <v>74649.521321478082</v>
+            <v>77929.576046209695</v>
           </cell>
         </row>
         <row r="147">
           <cell r="C147">
-            <v>411316.93581771845</v>
+            <v>479595.54716345971</v>
           </cell>
         </row>
         <row r="148">
           <cell r="C148">
-            <v>296876.03257379128</v>
+            <v>290979.17987198307</v>
           </cell>
         </row>
         <row r="149">
           <cell r="C149">
-            <v>8773.3136192357542</v>
+            <v>10229.683680028891</v>
           </cell>
         </row>
         <row r="150">
           <cell r="C150">
-            <v>9768.6765267337669</v>
+            <v>11390.276830171575</v>
           </cell>
         </row>
         <row r="151">
           <cell r="C151">
-            <v>11101.130368938904</v>
+            <v>12943.918010182762</v>
           </cell>
         </row>
         <row r="152">
           <cell r="C152">
-            <v>12308.752714560867</v>
+            <v>14352.005665177972</v>
           </cell>
         </row>
         <row r="153">
           <cell r="C153">
-            <v>15297.365603346123</v>
+            <v>17836.728293501579</v>
           </cell>
         </row>
         <row r="154">
           <cell r="C154">
-            <v>28189.353710950283</v>
+            <v>32868.786426968036</v>
           </cell>
         </row>
         <row r="155">
           <cell r="C155">
-            <v>37650.770359145703</v>
+            <v>43900.798238763891</v>
           </cell>
         </row>
         <row r="156">
           <cell r="C156">
-            <v>58518.206068302396</v>
+            <v>68232.228275640591</v>
           </cell>
         </row>
         <row r="157">
           <cell r="C157">
-            <v>285196.37045659911</v>
+            <v>332538.96795239463</v>
           </cell>
         </row>
         <row r="158">
           <cell r="C158">
-            <v>484866.33797845372</v>
+            <v>565354.15008287714</v>
           </cell>
         </row>
         <row r="159">
           <cell r="C159">
-            <v>712986.71919767919</v>
+            <v>831342.51458449394</v>
           </cell>
         </row>
         <row r="160">
           <cell r="C160">
-            <v>9640.4794750956626</v>
+            <v>11240.799067961543</v>
           </cell>
         </row>
         <row r="161">
           <cell r="C161">
-            <v>10733.672948849726</v>
+            <v>12515.462658358783</v>
           </cell>
         </row>
         <row r="162">
           <cell r="C162">
-            <v>13450.593756836313</v>
+            <v>15683.392320471143</v>
           </cell>
         </row>
         <row r="163">
           <cell r="C163">
-            <v>16466.74300516197</v>
+            <v>19200.222344018857</v>
           </cell>
         </row>
         <row r="164">
           <cell r="C164">
-            <v>24145.2568630038</v>
+            <v>28153.369502262438</v>
           </cell>
         </row>
         <row r="165">
           <cell r="C165">
-            <v>39385.943459629256</v>
+            <v>45924.010073927719</v>
           </cell>
         </row>
         <row r="166">
           <cell r="C166">
-            <v>76064.603837111077</v>
+            <v>88691.328074071513</v>
           </cell>
         </row>
         <row r="167">
           <cell r="C167">
-            <v>169784.60353287825</v>
+            <v>197968.84771933604</v>
           </cell>
         </row>
         <row r="168">
           <cell r="C168">
-            <v>452646.34963977674</v>
+            <v>527785.64367997972</v>
           </cell>
         </row>
         <row r="169">
           <cell r="C169">
-            <v>583641.7073262888</v>
+            <v>680526.23074245267</v>
           </cell>
         </row>
         <row r="170">
           <cell r="C170">
-            <v>740869.42494919209</v>
+            <v>863853.74949075794</v>
           </cell>
         </row>
         <row r="171">
           <cell r="C171">
-            <v>4209.3717735546325</v>
+            <v>4908.1274879647026</v>
           </cell>
         </row>
         <row r="172">
           <cell r="C172">
-            <v>4209.3717735546325</v>
+            <v>4908.1274879647026</v>
           </cell>
         </row>
         <row r="173">
           <cell r="C173">
-            <v>4209.3717735546325</v>
+            <v>4908.1274879647026</v>
           </cell>
         </row>
         <row r="174">
           <cell r="C174">
-            <v>3036.1676922332063</v>
+            <v>3169.5750605283024</v>
           </cell>
         </row>
         <row r="175">
           <cell r="C175">
-            <v>4203.7841818201778</v>
+            <v>4388.4959110213686</v>
           </cell>
         </row>
         <row r="176">
           <cell r="C176">
-            <v>4473.4122938583996</v>
+            <v>4669.9713188915712</v>
           </cell>
         </row>
         <row r="177">
           <cell r="C177">
-            <v>8597.6249990400011</v>
+            <v>8941.529999001601</v>
           </cell>
         </row>
         <row r="178">
           <cell r="C178">
-            <v>8597.6249990400011</v>
+            <v>8941.529999001601</v>
           </cell>
         </row>
         <row r="179">
           <cell r="C179">
-            <v>7560.3882480157245</v>
+            <v>7892.5871255800539</v>
           </cell>
         </row>
         <row r="180">
           <cell r="C180">
-            <v>12941.355970976465</v>
+            <v>13725.679489927006</v>
           </cell>
         </row>
         <row r="181">
           <cell r="C181">
-            <v>12941.355970976465</v>
+            <v>13725.679489927006</v>
           </cell>
         </row>
         <row r="182">
           <cell r="C182">
-            <v>8950.5547626543485</v>
+            <v>9343.8367143467385</v>
           </cell>
         </row>
         <row r="183">
           <cell r="C183">
-            <v>8950.5547626543485</v>
+            <v>9343.8367143467385</v>
           </cell>
         </row>
         <row r="184">
           <cell r="C184">
-            <v>22852.540196639999</v>
+            <v>23766.641804505605</v>
           </cell>
         </row>
         <row r="185">
           <cell r="C185">
-            <v>22852.540196639999</v>
+            <v>23766.641804505605</v>
           </cell>
         </row>
         <row r="186">
           <cell r="C186">
-            <v>18541.48013429948</v>
+            <v>19356.181534139909</v>
           </cell>
         </row>
         <row r="187">
           <cell r="C187">
-            <v>22852.540196639999</v>
+            <v>19356.181534139909</v>
           </cell>
         </row>
         <row r="188">
           <cell r="C188">
-            <v>18541.48013429948</v>
+            <v>19356.181534139909</v>
           </cell>
         </row>
         <row r="189">
           <cell r="C189">
-            <v>43553.218173764682</v>
+            <v>46192.769166705635</v>
           </cell>
         </row>
         <row r="190">
           <cell r="C190">
-            <v>43553.218173764682</v>
+            <v>46192.769166705635</v>
           </cell>
         </row>
         <row r="191">
           <cell r="C191">
-            <v>43553.218173764682</v>
+            <v>46192.769166705635</v>
           </cell>
         </row>
         <row r="192">
           <cell r="C192">
-            <v>43553.218173764682</v>
+            <v>46192.769166705635</v>
           </cell>
         </row>
         <row r="193">
           <cell r="C193">
-            <v>45077.452646166174</v>
+            <v>47809.44624519944</v>
           </cell>
         </row>
         <row r="194">
           <cell r="C194">
-            <v>35592.478692246899</v>
+            <v>37156.390634785021</v>
           </cell>
         </row>
         <row r="195">
           <cell r="C195">
-            <v>76879.511910035115</v>
+            <v>81538.862809865896</v>
           </cell>
         </row>
         <row r="196">
           <cell r="C196">
-            <v>76879.511910035115</v>
+            <v>81538.862809865896</v>
           </cell>
         </row>
         <row r="197">
           <cell r="C197">
-            <v>64066.25992502927</v>
+            <v>67949.052341554911</v>
           </cell>
         </row>
         <row r="198">
           <cell r="C198">
-            <v>64066.25992502927</v>
+            <v>67949.052341554911</v>
           </cell>
         </row>
         <row r="199">
           <cell r="C199">
-            <v>52351.857502397877</v>
+            <v>54652.166392654777</v>
           </cell>
         </row>
         <row r="200">
           <cell r="C200">
-            <v>52351.857502397877</v>
+            <v>54652.166392654777</v>
           </cell>
         </row>
         <row r="201">
           <cell r="C201">
-            <v>53495.986187158305</v>
+            <v>55846.567398412233</v>
           </cell>
         </row>
         <row r="202">
           <cell r="C202">
-            <v>146024.04545285625</v>
+            <v>154874.00844025463</v>
           </cell>
         </row>
         <row r="203">
           <cell r="C203">
-            <v>146024.04545285625</v>
+            <v>154874.00844025463</v>
           </cell>
         </row>
         <row r="204">
           <cell r="C204">
-            <v>146024.04545285625</v>
+            <v>154874.00844025463</v>
           </cell>
         </row>
         <row r="205">
           <cell r="C205">
-            <v>146024.04545285625</v>
+            <v>154874.00844025463</v>
           </cell>
         </row>
         <row r="206">
           <cell r="C206">
-            <v>121686.70454404689</v>
+            <v>129061.67370021221</v>
           </cell>
         </row>
         <row r="207">
           <cell r="C207">
-            <v>99459.447713265719</v>
+            <v>103829.63556733348</v>
           </cell>
         </row>
         <row r="208">
           <cell r="C208">
-            <v>99459.447713265719</v>
+            <v>103829.63556733348</v>
           </cell>
         </row>
         <row r="209">
           <cell r="C209">
-            <v>99459.447713265719</v>
+            <v>103829.63556733348</v>
           </cell>
         </row>
         <row r="212">
           <cell r="C212">
-            <v>273834.38669546385</v>
+            <v>319290.89488691092</v>
           </cell>
         </row>
         <row r="217">
           <cell r="C217">
-            <v>562819.91050329886</v>
+            <v>656248.01564684662</v>
           </cell>
         </row>
         <row r="218">
           <cell r="C218">
-            <v>562819.91050329886</v>
+            <v>656248.01564684662</v>
           </cell>
         </row>
         <row r="219">
           <cell r="C219">
-            <v>562819.91050329886</v>
+            <v>656248.01564684662</v>
           </cell>
         </row>
         <row r="220">
           <cell r="C220">
-            <v>562819.91050329886</v>
+            <v>656248.01564684662</v>
           </cell>
         </row>
         <row r="226">
           <cell r="C226">
-            <v>7871.6377414741019</v>
+            <v>8348.7146547439661</v>
           </cell>
         </row>
         <row r="227">
           <cell r="C227">
-            <v>10266.501764008006</v>
+            <v>10888.659724576552</v>
           </cell>
         </row>
         <row r="228">
           <cell r="C228">
-            <v>12999.796698965853</v>
+            <v>13787.654120977651</v>
           </cell>
         </row>
         <row r="229">
           <cell r="C229">
-            <v>23772.959875520068</v>
+            <v>25213.717826961016</v>
           </cell>
         </row>
         <row r="230">
           <cell r="C230">
-            <v>36942.360043702931</v>
+            <v>39181.290593658814</v>
           </cell>
         </row>
         <row r="231">
           <cell r="C231">
-            <v>40110.313116333848</v>
+            <v>42541.232501181934</v>
           </cell>
         </row>
         <row r="232">
           <cell r="C232">
-            <v>62388.276791739663</v>
+            <v>66169.326228913807</v>
           </cell>
         </row>
         <row r="233">
           <cell r="C233">
-            <v>69134.473857958248</v>
+            <v>73324.441246994407</v>
           </cell>
         </row>
         <row r="234">
           <cell r="C234">
-            <v>260295.54375000001</v>
+            <v>303504.60401250003</v>
           </cell>
         </row>
         <row r="235">
           <cell r="C235">
-            <v>4298.7704221942531</v>
+            <v>4487.6557892300616</v>
           </cell>
         </row>
         <row r="236">
           <cell r="C236">
-            <v>7093.603994154565</v>
+            <v>7405.2926545037835</v>
           </cell>
         </row>
         <row r="237">
           <cell r="C237">
-            <v>8726.5495594677177</v>
+            <v>9109.9888582928161</v>
           </cell>
         </row>
         <row r="238">
           <cell r="C238">
-            <v>12313.307468856849</v>
+            <v>12854.346736427831</v>
           </cell>
         </row>
         <row r="239">
           <cell r="C239">
-            <v>16433.183210048817</v>
+            <v>17155.24732079338</v>
           </cell>
         </row>
         <row r="240">
           <cell r="C240">
-            <v>25607.189798289164</v>
+            <v>26732.35419851703</v>
           </cell>
         </row>
         <row r="241">
           <cell r="C241">
             <v>48292.058100000002</v>
           </cell>
         </row>
         <row r="242">
           <cell r="C242">
-            <v>111063.92326938325</v>
+            <v>117795.0773698681</v>
           </cell>
         </row>
         <row r="243">
           <cell r="C243">
-            <v>228046.1193631301</v>
+            <v>241867.08290823246</v>
           </cell>
         </row>
         <row r="244">
           <cell r="C244">
-            <v>592864.85102094605</v>
+            <v>691280.41629042313</v>
           </cell>
         </row>
         <row r="245">
           <cell r="C245">
-            <v>776104.9610475332</v>
+            <v>904938.38458142371</v>
           </cell>
         </row>
         <row r="246">
           <cell r="C246">
-            <v>2692.6329273114143</v>
+            <v>2810.9455862387344</v>
           </cell>
         </row>
         <row r="247">
           <cell r="C247">
-            <v>2692.6329273114143</v>
+            <v>2810.9455862387344</v>
           </cell>
         </row>
         <row r="248">
           <cell r="C248">
-            <v>5278.3725456000002</v>
+            <v>5489.5074474240009</v>
           </cell>
         </row>
         <row r="249">
           <cell r="C249">
-            <v>5278.3725456000002</v>
+            <v>5489.5074474240009</v>
           </cell>
         </row>
         <row r="250">
           <cell r="C250">
-            <v>4027.1440021537724</v>
+            <v>4204.0942689150743</v>
           </cell>
         </row>
         <row r="251">
           <cell r="C251">
-            <v>5366.5944844683818</v>
+            <v>5602.3993936344177</v>
           </cell>
         </row>
         <row r="252">
           <cell r="C252">
-            <v>5366.5944844683818</v>
+            <v>5602.3993936344177</v>
           </cell>
         </row>
         <row r="253">
           <cell r="C253">
-            <v>5366.5944844683818</v>
+            <v>5602.3993936344177</v>
           </cell>
         </row>
         <row r="254">
           <cell r="C254">
-            <v>5366.5944844683818</v>
+            <v>5602.3993936344177</v>
           </cell>
         </row>
         <row r="255">
           <cell r="C255">
             <v>7711.2936482400009</v>
           </cell>
         </row>
         <row r="256">
           <cell r="C256">
             <v>7711.2936482400009</v>
           </cell>
         </row>
         <row r="257">
           <cell r="C257">
-            <v>8070.7048731261084</v>
+            <v>8425.3267539149838</v>
           </cell>
         </row>
         <row r="258">
           <cell r="C258">
-            <v>8070.7048731261084</v>
+            <v>8425.3267539149838</v>
           </cell>
         </row>
         <row r="259">
           <cell r="C259">
-            <v>8066.9746981885573</v>
+            <v>8421.4326773513858</v>
           </cell>
         </row>
         <row r="260">
           <cell r="C260">
-            <v>28471.176545707654</v>
+            <v>30196.747981707314</v>
           </cell>
         </row>
         <row r="261">
           <cell r="C261">
-            <v>28471.176545707654</v>
+            <v>30196.747981707314</v>
           </cell>
         </row>
         <row r="262">
           <cell r="C262">
-            <v>28471.176545707654</v>
+            <v>30196.747981707314</v>
           </cell>
         </row>
         <row r="263">
           <cell r="C263">
-            <v>19872.900000000001</v>
+            <v>21077.35</v>
           </cell>
         </row>
         <row r="264">
           <cell r="C264">
-            <v>20986.84</v>
+            <v>22258.76</v>
           </cell>
         </row>
         <row r="265">
           <cell r="C265">
-            <v>17451.111058666524</v>
+            <v>18217.902302153383</v>
           </cell>
         </row>
         <row r="266">
           <cell r="C266">
-            <v>70472.8859175322</v>
+            <v>74743.957575710403</v>
           </cell>
         </row>
         <row r="267">
           <cell r="C267">
-            <v>70472.8859175322</v>
+            <v>74743.957575710403</v>
           </cell>
         </row>
         <row r="268">
           <cell r="C268">
-            <v>70472.8859175322</v>
+            <v>74743.957575710403</v>
           </cell>
         </row>
         <row r="269">
           <cell r="C269">
-            <v>30081.860315631337</v>
+            <v>31905.031945974868</v>
           </cell>
         </row>
         <row r="270">
           <cell r="C270">
-            <v>30081.860315631337</v>
+            <v>31905.031945974868</v>
           </cell>
         </row>
         <row r="271">
           <cell r="C271">
-            <v>22732.721090505464</v>
+            <v>23731.583077815561</v>
           </cell>
         </row>
         <row r="272">
           <cell r="C272">
-            <v>22732.721090505464</v>
+            <v>23731.583077815561</v>
           </cell>
         </row>
         <row r="273">
           <cell r="C273">
-            <v>60860.673172568277</v>
+            <v>64549.222697113997</v>
           </cell>
         </row>
         <row r="274">
           <cell r="C274">
-            <v>60860.673172568277</v>
+            <v>64549.222697113997</v>
           </cell>
         </row>
         <row r="275">
           <cell r="C275">
-            <v>60860.673172568277</v>
+            <v>64549.222697113997</v>
           </cell>
         </row>
         <row r="276">
           <cell r="C276">
-            <v>60860.673172568277</v>
+            <v>64549.222697113997</v>
           </cell>
         </row>
         <row r="277">
           <cell r="C277">
-            <v>60860.673172568277</v>
+            <v>64549.222697113997</v>
           </cell>
         </row>
         <row r="278">
           <cell r="C278">
-            <v>40261.60219752659</v>
+            <v>42030.672597114906</v>
           </cell>
         </row>
         <row r="279">
           <cell r="C279">
-            <v>40261.60219752659</v>
+            <v>42030.672597114906</v>
           </cell>
         </row>
         <row r="280">
           <cell r="C280">
-            <v>40261.60219752659</v>
+            <v>42030.672597114906</v>
           </cell>
         </row>
         <row r="281">
           <cell r="C281">
-            <v>214254.95410431729</v>
+            <v>249821.27648563398</v>
           </cell>
         </row>
         <row r="287">
           <cell r="C287">
-            <v>284819.33093967993</v>
+            <v>332099.33987566683</v>
           </cell>
         </row>
         <row r="288">
           <cell r="C288">
-            <v>284819.33093967993</v>
+            <v>332099.33987566683</v>
           </cell>
         </row>
         <row r="289">
           <cell r="C289">
-            <v>284819.33093967993</v>
+            <v>332099.33987566683</v>
           </cell>
         </row>
         <row r="290">
           <cell r="C290">
-            <v>238123.72566155798</v>
+            <v>277652.26412137662</v>
           </cell>
         </row>
         <row r="291">
           <cell r="C291">
-            <v>241000.97233357534</v>
+            <v>281007.13374094886</v>
           </cell>
         </row>
         <row r="292">
           <cell r="C292">
-            <v>1347.4539620569935</v>
+            <v>1406.6602725110131</v>
           </cell>
         </row>
         <row r="293">
           <cell r="C293">
-            <v>1739.0198531664309</v>
+            <v>1815.4313315631377</v>
           </cell>
         </row>
         <row r="294">
           <cell r="C294">
-            <v>1739.0198531664309</v>
+            <v>1815.4313315631377</v>
           </cell>
         </row>
         <row r="295">
           <cell r="C295">
-            <v>2868.7402248438839</v>
+            <v>2994.7909316930854</v>
           </cell>
         </row>
         <row r="296">
           <cell r="C296">
-            <v>2868.7402248438839</v>
+            <v>2994.7909316930854</v>
           </cell>
         </row>
         <row r="297">
           <cell r="C297">
-            <v>2868.7402248438839</v>
+            <v>2994.7909316930854</v>
           </cell>
         </row>
         <row r="298">
           <cell r="C298">
-            <v>3125.2922291339855</v>
+            <v>3262.6156755656307</v>
           </cell>
         </row>
         <row r="299">
           <cell r="C299">
-            <v>3125.2922291339855</v>
+            <v>3262.6156755656307</v>
           </cell>
         </row>
         <row r="300">
           <cell r="C300">
-            <v>3125.2922291339855</v>
+            <v>3262.6156755656307</v>
           </cell>
         </row>
         <row r="301">
           <cell r="C301">
-            <v>3125.2922291339855</v>
+            <v>3262.6156755656307</v>
           </cell>
         </row>
         <row r="302">
           <cell r="C302">
-            <v>5818.0583769788836</v>
+            <v>6073.7003359673499</v>
           </cell>
         </row>
         <row r="303">
           <cell r="C303">
-            <v>5818.0583769788836</v>
+            <v>6073.7003359673499</v>
           </cell>
         </row>
         <row r="304">
           <cell r="C304">
-            <v>5818.0583769788836</v>
+            <v>6073.7003359673499</v>
           </cell>
         </row>
         <row r="305">
           <cell r="C305">
-            <v>5818.0583769788836</v>
+            <v>6073.7003359673499</v>
           </cell>
         </row>
         <row r="306">
           <cell r="C306">
-            <v>5818.0583769788836</v>
+            <v>6073.7003359673499</v>
           </cell>
         </row>
         <row r="307">
           <cell r="C307">
-            <v>16687.2686904</v>
+            <v>17354.759438016001</v>
           </cell>
         </row>
         <row r="308">
           <cell r="C308">
-            <v>16687.2686904</v>
+            <v>17354.759438016001</v>
           </cell>
         </row>
         <row r="309">
           <cell r="C309">
-            <v>13420.61604770896</v>
+            <v>14010.309783138593</v>
           </cell>
         </row>
         <row r="310">
           <cell r="C310">
-            <v>13420.61604770896</v>
+            <v>14010.309783138593</v>
           </cell>
         </row>
         <row r="311">
           <cell r="C311">
-            <v>13420.61604770896</v>
+            <v>14010.309783138593</v>
           </cell>
         </row>
         <row r="312">
           <cell r="C312">
-            <v>13420.61604770896</v>
+            <v>14010.309783138593</v>
           </cell>
         </row>
         <row r="313">
           <cell r="C313">
-            <v>25617.480799680005</v>
+            <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="314">
           <cell r="C314">
-            <v>25617.480799680005</v>
+            <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="315">
           <cell r="C315">
-            <v>20578.401595802767</v>
+            <v>21482.604090163797</v>
           </cell>
         </row>
         <row r="316">
           <cell r="C316">
-            <v>25617.480799680005</v>
+            <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="317">
           <cell r="C317">
-            <v>20578.401595802767</v>
+            <v>21482.604090163797</v>
           </cell>
         </row>
         <row r="318">
           <cell r="C318">
-            <v>20578.401595802767</v>
+            <v>21482.604090163797</v>
           </cell>
         </row>
         <row r="319">
           <cell r="C319">
-            <v>20578.401595802767</v>
+            <v>21482.604090163797</v>
           </cell>
         </row>
         <row r="320">
           <cell r="C320">
-            <v>49382.497858160212</v>
+            <v>51552.334885261211</v>
           </cell>
         </row>
         <row r="321">
           <cell r="C321">
-            <v>49382.497858160212</v>
+            <v>51552.334885261211</v>
           </cell>
         </row>
         <row r="322">
           <cell r="C322">
-            <v>49382.497858160212</v>
+            <v>51552.334885261211</v>
           </cell>
         </row>
         <row r="323">
           <cell r="C323">
-            <v>47235.432733892383</v>
+            <v>49310.929020684642</v>
           </cell>
         </row>
         <row r="324">
           <cell r="C324">
-            <v>47235.432733892383</v>
+            <v>49310.929020684642</v>
           </cell>
         </row>
         <row r="325">
           <cell r="C325">
-            <v>42941.302485356711</v>
+            <v>44828.117291531489</v>
           </cell>
         </row>
         <row r="326">
           <cell r="C326">
-            <v>42941.302485356711</v>
+            <v>44828.117291531489</v>
           </cell>
         </row>
         <row r="327">
           <cell r="C327">
-            <v>42941.302485356711</v>
+            <v>44828.117291531489</v>
           </cell>
         </row>
         <row r="328">
           <cell r="C328">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="329">
           <cell r="C329">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="330">
           <cell r="C330">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="331">
           <cell r="C331">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="332">
           <cell r="C332">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="333">
           <cell r="C333">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="334">
           <cell r="C334">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="335">
           <cell r="C335">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="336">
           <cell r="C336">
-            <v>163749.39091091172</v>
+            <v>190931.78980212309</v>
           </cell>
         </row>
         <row r="337">
           <cell r="C337">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="338">
           <cell r="C338">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="339">
           <cell r="C339">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="340">
           <cell r="C340">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="341">
           <cell r="C341">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="342">
           <cell r="C342">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="343">
           <cell r="C343">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="344">
           <cell r="C344">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="345">
           <cell r="C345">
-            <v>169500.29062062356</v>
+            <v>197637.33886364708</v>
           </cell>
         </row>
         <row r="346">
           <cell r="C346">
-            <v>175613.13296893053</v>
+            <v>204764.91304177299</v>
           </cell>
         </row>
         <row r="353">
           <cell r="C353">
-            <v>1553.8433116237054</v>
+            <v>1622.1182450132324</v>
           </cell>
         </row>
         <row r="354">
           <cell r="C354">
-            <v>1913.1698336300212</v>
+            <v>1997.2333566228556</v>
           </cell>
         </row>
         <row r="355">
           <cell r="C355">
-            <v>2868.7402248438839</v>
+            <v>2994.7909316930854</v>
           </cell>
         </row>
         <row r="356">
           <cell r="C356">
-            <v>4473.4122938583996</v>
+            <v>4669.9713188915712</v>
           </cell>
         </row>
         <row r="357">
           <cell r="C357">
-            <v>6268.456505221513</v>
+            <v>6543.8886849963992</v>
           </cell>
         </row>
         <row r="358">
           <cell r="C358">
-            <v>10281.725076426263</v>
+            <v>10733.497844935904</v>
           </cell>
         </row>
         <row r="359">
           <cell r="C359">
-            <v>22052.988937736853</v>
+            <v>23021.983906213169</v>
           </cell>
         </row>
         <row r="360">
           <cell r="C360">
-            <v>28630.42485104108</v>
+            <v>29888.428367223198</v>
           </cell>
         </row>
         <row r="361">
           <cell r="C361">
-            <v>59940.406521645447</v>
+            <v>62574.151656687456</v>
           </cell>
         </row>
         <row r="362">
           <cell r="C362">
-            <v>203496.33993627082</v>
+            <v>247702.52818176011</v>
           </cell>
         </row>
         <row r="363">
           <cell r="C363">
-            <v>135808.26569385585</v>
+            <v>141775.5985804041</v>
           </cell>
         </row>
         <row r="364">
           <cell r="C364">
-            <v>1841.0872772818457</v>
+            <v>1921.9835364351388</v>
           </cell>
         </row>
         <row r="365">
           <cell r="C365">
-            <v>1966.3453219568171</v>
+            <v>2052.745343679162</v>
           </cell>
         </row>
         <row r="366">
           <cell r="C366">
-            <v>2595.2487173346285</v>
+            <v>2709.2823730963019</v>
           </cell>
         </row>
         <row r="367">
           <cell r="C367">
-            <v>4849.3503916168311</v>
+            <v>5062.4279088242383</v>
           </cell>
         </row>
         <row r="368">
           <cell r="C368">
-            <v>5702.4639448481721</v>
+            <v>5953.0267545460474</v>
           </cell>
         </row>
         <row r="369">
           <cell r="C369">
-            <v>8548.4234584662972</v>
+            <v>8924.0360043686069</v>
           </cell>
         </row>
         <row r="370">
           <cell r="C370">
-            <v>13421.025957042755</v>
+            <v>14010.737703640089</v>
           </cell>
         </row>
         <row r="371">
           <cell r="C371">
-            <v>19685.07593692595</v>
+            <v>20550.026243245433</v>
           </cell>
         </row>
         <row r="372">
           <cell r="C372">
-            <v>52787.837069824222</v>
+            <v>55107.302638043773</v>
           </cell>
         </row>
         <row r="373">
           <cell r="C373">
-            <v>257919.42178063813</v>
+            <v>300734.04579622409</v>
           </cell>
         </row>
         <row r="374">
           <cell r="C374">
-            <v>206682.9069683509</v>
+            <v>202577.56155596586</v>
           </cell>
         </row>
         <row r="375">
           <cell r="C375">
-            <v>290966.67770244827</v>
+            <v>339267.14620105468</v>
           </cell>
         </row>
         <row r="376">
           <cell r="C376">
-            <v>991.5091920545018</v>
+            <v>1035.0755050387147</v>
           </cell>
         </row>
         <row r="377">
           <cell r="C377">
-            <v>1432.4384146864245</v>
+            <v>1495.3788904832525</v>
           </cell>
         </row>
         <row r="378">
           <cell r="C378">
-            <v>2321.1833367580571</v>
+            <v>2423.1747257974262</v>
           </cell>
         </row>
         <row r="379">
           <cell r="C379">
-            <v>3078.0706738805884</v>
+            <v>3213.3192337935243</v>
           </cell>
         </row>
         <row r="380">
           <cell r="C380">
-            <v>4551.0081307461423</v>
+            <v>4750.9766698243811</v>
           </cell>
         </row>
         <row r="381">
           <cell r="C381">
-            <v>5011.0596237996879</v>
+            <v>5231.2425466636132</v>
           </cell>
         </row>
         <row r="382">
           <cell r="C382">
-            <v>9561.7090838787535</v>
+            <v>9981.8447860491906</v>
           </cell>
         </row>
         <row r="383">
           <cell r="C383">
-            <v>17889.498843428897</v>
+            <v>18675.55258048866</v>
           </cell>
         </row>
         <row r="384">
           <cell r="C384">
-            <v>28209.24301056482</v>
+            <v>29448.740051938134</v>
           </cell>
         </row>
         <row r="385">
           <cell r="C385">
-            <v>106915.726087484</v>
+            <v>124663.73661800637</v>
           </cell>
         </row>
         <row r="386">
           <cell r="C386">
-            <v>131628.20442066062</v>
+            <v>153478.48635449031</v>
           </cell>
         </row>
         <row r="387">
           <cell r="C387">
-            <v>284023.34240105638</v>
+            <v>331171.21723963175</v>
           </cell>
         </row>
         <row r="388">
           <cell r="C388">
-            <v>1465.9485027243168</v>
+            <v>1530.3613914803855</v>
           </cell>
         </row>
         <row r="389">
           <cell r="C389">
-            <v>2213.9380771200003</v>
+            <v>2302.4956002048002</v>
           </cell>
         </row>
         <row r="390">
           <cell r="C390">
-            <v>2407.305287788774</v>
+            <v>2513.0808231613119</v>
           </cell>
         </row>
         <row r="391">
           <cell r="C391">
-            <v>3686.8987596357001</v>
+            <v>3848.8988566499966</v>
           </cell>
         </row>
         <row r="392">
           <cell r="C392">
-            <v>6504.4772654399994</v>
+            <v>6764.6563560576005</v>
           </cell>
         </row>
         <row r="393">
           <cell r="C393">
-            <v>6705.5120846490563</v>
+            <v>7000.1482217018174</v>
           </cell>
         </row>
         <row r="394">
           <cell r="C394">
-            <v>12532.10682350426</v>
+            <v>13082.76000211278</v>
           </cell>
         </row>
         <row r="395">
           <cell r="C395">
-            <v>20578.401595802767</v>
+            <v>21482.604090163797</v>
           </cell>
         </row>
         <row r="396">
           <cell r="C396">
-            <v>37580.836145428599</v>
+            <v>39232.115309394401</v>
           </cell>
         </row>
         <row r="397">
           <cell r="C397">
-            <v>109008.17274442007</v>
+            <v>127103.52941999381</v>
           </cell>
         </row>
         <row r="398">
           <cell r="C398">
-            <v>140072.77980091647</v>
+            <v>163324.86124786863</v>
           </cell>
         </row>
         <row r="399">
           <cell r="C399">
-            <v>266027.51786714274</v>
+            <v>310188.08583308849</v>
           </cell>
         </row>
         <row r="400">
           <cell r="C400">
-            <v>1174.2877639945157</v>
+            <v>1225.8852566548808</v>
           </cell>
         </row>
         <row r="401">
           <cell r="C401">
-            <v>2198.3027662191071</v>
+            <v>2294.8948574620686</v>
           </cell>
         </row>
         <row r="402">
           <cell r="C402">
-            <v>2549.8820018166625</v>
+            <v>2661.9222715934552</v>
           </cell>
         </row>
         <row r="403">
           <cell r="C403">
-            <v>3646.1845150563286</v>
+            <v>3806.3956528391068</v>
           </cell>
         </row>
         <row r="404">
           <cell r="C404">
-            <v>3806.8279829713128</v>
+            <v>3974.0976973745983</v>
           </cell>
         </row>
         <row r="405">
           <cell r="C405">
-            <v>7409.5211177117944</v>
+            <v>7735.090985005193</v>
           </cell>
         </row>
         <row r="406">
           <cell r="C406">
-            <v>11362.565602080002</v>
+            <v>11817.068226163203</v>
           </cell>
         </row>
         <row r="407">
           <cell r="C407">
-            <v>23694.7632768</v>
+            <v>24642.553807871998</v>
           </cell>
         </row>
         <row r="408">
           <cell r="C408">
-            <v>30146.039211552004</v>
+            <v>31351.880780014086</v>
           </cell>
         </row>
         <row r="409">
           <cell r="C409">
-            <v>70033.739525852492</v>
+            <v>81659.340287144005</v>
           </cell>
         </row>
         <row r="410">
           <cell r="C410">
-            <v>76646.424167233519</v>
+            <v>89369.730578994291</v>
           </cell>
         </row>
         <row r="411">
           <cell r="C411">
-            <v>5506.680999293455</v>
+            <v>5748.6412250199855</v>
           </cell>
         </row>
         <row r="412">
           <cell r="C412">
-            <v>7623.6475059539234</v>
+            <v>7958.6259569731101</v>
           </cell>
         </row>
         <row r="413">
           <cell r="C413">
-            <v>8892.9215103225124</v>
+            <v>9283.6710918366862</v>
           </cell>
         </row>
         <row r="414">
           <cell r="C414">
-            <v>12701.932260496294</v>
+            <v>13260.047465881738</v>
           </cell>
         </row>
         <row r="415">
           <cell r="C415">
-            <v>14817.976471155718</v>
+            <v>15469.069376706502</v>
           </cell>
         </row>
         <row r="416">
           <cell r="C416">
-            <v>17996.09576568277</v>
+            <v>18786.833306902168</v>
           </cell>
         </row>
         <row r="417">
           <cell r="C417">
-            <v>29640.615660983374</v>
+            <v>30943.006349117499</v>
           </cell>
         </row>
         <row r="418">
           <cell r="C418">
-            <v>42941.302485356711</v>
+            <v>44828.117291531489</v>
           </cell>
         </row>
         <row r="419">
           <cell r="C419">
-            <v>78732.300267961429</v>
+            <v>82191.749825190069</v>
           </cell>
         </row>
         <row r="420">
           <cell r="C420">
-            <v>135984.45649995262</v>
+            <v>158557.87627894481</v>
           </cell>
         </row>
         <row r="421">
           <cell r="C421">
-            <v>166977.26249894747</v>
+            <v>194695.48807377275</v>
           </cell>
         </row>
         <row r="422">
           <cell r="C422">
-            <v>213758.33396160178</v>
+            <v>249242.21739922772</v>
           </cell>
         </row>
         <row r="423">
           <cell r="C423">
-            <v>7522.1478062658152</v>
+            <v>7852.6664219956783</v>
           </cell>
         </row>
         <row r="424">
           <cell r="C424">
-            <v>9123.561096076648</v>
+            <v>9524.4448412072888</v>
           </cell>
         </row>
         <row r="425">
           <cell r="C425">
-            <v>11270.887537544779</v>
+            <v>11766.123505103566</v>
           </cell>
         </row>
         <row r="426">
           <cell r="C426">
-            <v>18184.774982482788</v>
+            <v>18983.802974137339</v>
           </cell>
         </row>
         <row r="427">
           <cell r="C427">
-            <v>20404.212673952465</v>
+            <v>21300.761412656448</v>
           </cell>
         </row>
         <row r="428">
           <cell r="C428">
-            <v>30736.633287236051</v>
+            <v>32087.182325614605</v>
           </cell>
         </row>
         <row r="429">
           <cell r="C429">
-            <v>66720.700415605752</v>
+            <v>69652.367555079327</v>
           </cell>
         </row>
         <row r="430">
           <cell r="C430">
-            <v>100912.90627858926</v>
+            <v>105346.95822113336</v>
           </cell>
         </row>
         <row r="431">
           <cell r="C431">
-            <v>193250.25515036151</v>
+            <v>201741.55424030169</v>
           </cell>
         </row>
         <row r="432">
           <cell r="C432">
-            <v>921251.54698329384</v>
+            <v>1074179.3037825208</v>
           </cell>
         </row>
         <row r="433">
           <cell r="C433">
-            <v>961814.85889627715</v>
+            <v>1121476.1254730592</v>
           </cell>
         </row>
         <row r="434">
           <cell r="C434">
-            <v>6268.456505221513</v>
+            <v>6543.8886849963992</v>
           </cell>
         </row>
         <row r="435">
           <cell r="C435">
-            <v>7602.9675800638734</v>
+            <v>7937.0373676727404</v>
           </cell>
         </row>
         <row r="436">
           <cell r="C436">
-            <v>9392.4062812873162</v>
+            <v>9805.1029209196386</v>
           </cell>
         </row>
         <row r="437">
           <cell r="C437">
-            <v>15153.979152068991</v>
+            <v>15819.835811781117</v>
           </cell>
         </row>
         <row r="438">
           <cell r="C438">
-            <v>17003.510561627056</v>
+            <v>17750.634510547039</v>
           </cell>
         </row>
         <row r="439">
           <cell r="C439">
-            <v>25613.861072696709</v>
+            <v>26739.31860467884</v>
           </cell>
         </row>
         <row r="440">
           <cell r="C440">
-            <v>55600.583679671458</v>
+            <v>58043.639629232777</v>
           </cell>
         </row>
         <row r="441">
           <cell r="C441">
-            <v>84094.088565491053</v>
+            <v>87789.131850944468</v>
           </cell>
         </row>
         <row r="442">
           <cell r="C442">
-            <v>161041.87929196793</v>
+            <v>168117.96186691808</v>
           </cell>
         </row>
         <row r="443">
           <cell r="C443">
-            <v>767709.62248607818</v>
+            <v>895149.41981876735</v>
           </cell>
         </row>
         <row r="444">
           <cell r="C444">
-            <v>801512.38241356437</v>
+            <v>934563.43789421616</v>
           </cell>
         </row>
         <row r="445">
           <cell r="C445">
-            <v>11529.276762432</v>
+            <v>11990.44783292928</v>
           </cell>
         </row>
         <row r="446">
           <cell r="C446">
-            <v>13808.156392800001</v>
+            <v>14360.482648512001</v>
           </cell>
         </row>
         <row r="447">
           <cell r="C447">
-            <v>18240.744394752001</v>
+            <v>18970.37417054208</v>
           </cell>
         </row>
         <row r="448">
           <cell r="C448">
             <v>22804.887310148759</v>
           </cell>
         </row>
         <row r="449">
           <cell r="C449">
             <v>28777</v>
           </cell>
         </row>
         <row r="450">
           <cell r="C450">
             <v>46962</v>
           </cell>
         </row>
         <row r="451">
           <cell r="C451">
             <v>107762</v>
           </cell>
         </row>
         <row r="452">
           <cell r="C452">
             <v>166047</v>
           </cell>
         </row>
         <row r="453">
           <cell r="C453">
             <v>317984</v>
           </cell>
         </row>
         <row r="455">
           <cell r="C455">
-            <v>4295.2964405903249</v>
+            <v>4484.0291629799003</v>
           </cell>
         </row>
         <row r="456">
           <cell r="C456">
-            <v>8116.7376913114958</v>
+            <v>8473.3822262327576</v>
           </cell>
         </row>
         <row r="457">
           <cell r="C457">
-            <v>12054.224274430548</v>
+            <v>12583.879583458562</v>
           </cell>
         </row>
         <row r="458">
           <cell r="C458">
-            <v>15353.748465894885</v>
+            <v>16028.38286818421</v>
           </cell>
         </row>
         <row r="459">
           <cell r="C459">
-            <v>25064.213647008521</v>
+            <v>26165.52000422556</v>
           </cell>
         </row>
         <row r="460">
           <cell r="C460">
-            <v>51705.614942200467</v>
+            <v>53977.52832602444</v>
           </cell>
         </row>
         <row r="461">
           <cell r="C461">
-            <v>77526.78766046495</v>
+            <v>80933.267724333869</v>
           </cell>
         </row>
         <row r="462">
           <cell r="C462">
-            <v>137838.49005666355</v>
+            <v>143895.0297712746</v>
           </cell>
         </row>
         <row r="463">
           <cell r="C463">
             <v>0</v>
           </cell>
         </row>
         <row r="465">
           <cell r="C465">
-            <v>96839.43463006083</v>
+            <v>112914.78077865095</v>
           </cell>
         </row>
         <row r="466">
           <cell r="C466">
-            <v>207685.81256218688</v>
+            <v>242161.65744750993</v>
           </cell>
         </row>
         <row r="467">
           <cell r="C467">
-            <v>242251.75639297921</v>
+            <v>282465.54795421375</v>
           </cell>
         </row>
         <row r="468">
           <cell r="C468">
-            <v>387614.74509891053</v>
+            <v>451958.7927853298</v>
           </cell>
         </row>
         <row r="469">
           <cell r="C469">
-            <v>553893.25467323733</v>
+            <v>645839.53494899475</v>
           </cell>
         </row>
         <row r="471">
           <cell r="C471">
-            <v>714054.88900470093</v>
+            <v>832588.00057948136</v>
           </cell>
         </row>
         <row r="472">
           <cell r="C472">
-            <v>5533.0535129630744</v>
+            <v>4237.1733466045998</v>
           </cell>
         </row>
         <row r="473">
           <cell r="C473">
-            <v>4957.87</v>
+            <v>4237.1733466045998</v>
           </cell>
         </row>
         <row r="474">
           <cell r="C474">
-            <v>7192.9695668519971</v>
+            <v>5508.3253505859802</v>
           </cell>
         </row>
         <row r="475">
           <cell r="C475">
-            <v>7912.2665235371978</v>
+            <v>6059.1578856445785</v>
           </cell>
         </row>
         <row r="476">
           <cell r="C476">
-            <v>8631.5634802223958</v>
+            <v>6609.9904207031759</v>
           </cell>
         </row>
         <row r="477">
           <cell r="C477">
-            <v>8148.9934567879673</v>
+            <v>8507.0552904953202</v>
           </cell>
         </row>
         <row r="478">
           <cell r="C478">
-            <v>9883.8578540830349</v>
+            <v>10318.148577974564</v>
           </cell>
         </row>
         <row r="479">
           <cell r="C479">
-            <v>12210.128165673512</v>
+            <v>12746.633797195531</v>
           </cell>
         </row>
         <row r="480">
           <cell r="C480">
-            <v>19700.172897689688</v>
+            <v>20565.786555315452</v>
           </cell>
         </row>
         <row r="481">
           <cell r="C481">
-            <v>22104.563730115173</v>
+            <v>23075.82486371115</v>
           </cell>
         </row>
         <row r="482">
           <cell r="C482">
-            <v>33298.019394505725</v>
+            <v>34761.114186082494</v>
           </cell>
         </row>
         <row r="483">
           <cell r="C483">
-            <v>72280.758783572892</v>
+            <v>75456.73151800262</v>
           </cell>
         </row>
         <row r="484">
           <cell r="C484">
-            <v>109322.31513513837</v>
+            <v>114125.87140622782</v>
           </cell>
         </row>
         <row r="485">
           <cell r="C485">
-            <v>209354.44307955832</v>
+            <v>218553.35042699351</v>
           </cell>
         </row>
         <row r="486">
           <cell r="C486">
-            <v>3278.7930269075596</v>
+            <v>3475.5206085220138</v>
           </cell>
         </row>
         <row r="487">
           <cell r="C487">
-            <v>4580.3166481126173</v>
+            <v>4855.1356469993734</v>
           </cell>
         </row>
         <row r="488">
           <cell r="C488">
-            <v>8429.6214857986251</v>
+            <v>8935.398774946545</v>
           </cell>
         </row>
         <row r="489">
           <cell r="C489">
-            <v>13470.747959232312</v>
+            <v>14278.992836786256</v>
           </cell>
         </row>
         <row r="490">
           <cell r="C490">
-            <v>17993.790025680162</v>
+            <v>19073.417427220975</v>
           </cell>
         </row>
         <row r="491">
           <cell r="C491">
-            <v>27137.996205353487</v>
+            <v>28766.275977674704</v>
           </cell>
         </row>
         <row r="492">
           <cell r="C492">
-            <v>60544.530897795252</v>
+            <v>64177.202751662975</v>
           </cell>
         </row>
         <row r="493">
           <cell r="C493">
-            <v>91229.810743693233</v>
+            <v>96703.599388314848</v>
           </cell>
         </row>
         <row r="494">
           <cell r="C494">
-            <v>178316.00174803432</v>
+            <v>189014.9618529164</v>
           </cell>
         </row>
         <row r="495">
           <cell r="C495">
-            <v>3317.0170722841153</v>
+            <v>3516.0380966211624</v>
           </cell>
         </row>
         <row r="496">
           <cell r="C496">
-            <v>4813.811252376644</v>
+            <v>5102.6399275192425</v>
           </cell>
         </row>
         <row r="497">
           <cell r="C497">
-            <v>7477.5865625887618</v>
+            <v>7926.2417563440886</v>
           </cell>
         </row>
         <row r="498">
           <cell r="C498">
-            <v>12300.303095242143</v>
+            <v>13038.321280956674</v>
           </cell>
         </row>
         <row r="499">
           <cell r="C499">
-            <v>15758.656905819411</v>
+            <v>16704.176320168579</v>
           </cell>
         </row>
         <row r="500">
           <cell r="C500">
-            <v>26835.237171411136</v>
+            <v>28445.351401695811</v>
           </cell>
         </row>
         <row r="501">
           <cell r="C501">
-            <v>57561.077545888322</v>
+            <v>61014.742198641623</v>
           </cell>
         </row>
         <row r="502">
           <cell r="C502">
-            <v>97335.994391397908</v>
+            <v>103176.15405488182</v>
           </cell>
         </row>
         <row r="503">
           <cell r="C503">
-            <v>199097.60564833353</v>
+            <v>211043.46198723355</v>
           </cell>
         </row>
         <row r="504">
           <cell r="C504">
-            <v>3317.0170722841153</v>
+            <v>3516.0380966211624</v>
           </cell>
         </row>
         <row r="505">
           <cell r="C505">
-            <v>4847.5775337481618</v>
+            <v>5138.4321857730502</v>
           </cell>
         </row>
         <row r="506">
           <cell r="C506">
-            <v>6851.3475778806305</v>
+            <v>7262.42843255347</v>
           </cell>
         </row>
         <row r="507">
           <cell r="C507">
-            <v>10782.101400192074</v>
+            <v>11429.027484203598</v>
           </cell>
         </row>
         <row r="508">
           <cell r="C508">
-            <v>16583.558449152184</v>
+            <v>17578.571956101317</v>
           </cell>
         </row>
         <row r="509">
           <cell r="C509">
-            <v>26540.399635344413</v>
+            <v>28132.823613465083</v>
           </cell>
         </row>
         <row r="510">
           <cell r="C510">
-            <v>54950.231778402725</v>
+            <v>58247.245685106886</v>
           </cell>
         </row>
         <row r="511">
           <cell r="C511">
-            <v>75205.747791973714</v>
+            <v>79718.092659492148</v>
           </cell>
         </row>
         <row r="512">
           <cell r="C512">
-            <v>174102.77251252186</v>
+            <v>184654.41011035428</v>
           </cell>
         </row>
         <row r="513">
           <cell r="C513">
-            <v>3365.1814190052442</v>
+            <v>3567.0923041455608</v>
           </cell>
         </row>
         <row r="514">
           <cell r="C514">
-            <v>4563.0082264930443</v>
+            <v>4836.7887200826281</v>
           </cell>
         </row>
         <row r="515">
           <cell r="C515">
-            <v>7047.9503421029422</v>
+            <v>7470.8273626291184</v>
           </cell>
         </row>
         <row r="516">
           <cell r="C516">
-            <v>11616.758785669212</v>
+            <v>12313.764312809368</v>
           </cell>
         </row>
         <row r="517">
           <cell r="C517">
-            <v>15835.586640039732</v>
+            <v>16785.721838442121</v>
           </cell>
         </row>
         <row r="518">
           <cell r="C518">
-            <v>23347.933514134467</v>
+            <v>24748.809524982535</v>
           </cell>
         </row>
         <row r="519">
           <cell r="C519">
-            <v>45609.402339040389</v>
+            <v>48345.96647938282</v>
           </cell>
         </row>
         <row r="520">
           <cell r="C520">
-            <v>91229.810743693233</v>
+            <v>96703.599388314848</v>
           </cell>
         </row>
         <row r="521">
           <cell r="C521">
-            <v>165866.78883955715</v>
+            <v>175818.79616993055</v>
           </cell>
         </row>
         <row r="522">
           <cell r="C522">
-            <v>1778.7810585447246</v>
+            <v>1885.5079220574089</v>
           </cell>
         </row>
         <row r="523">
           <cell r="C523">
-            <v>2252.57476201381</v>
+            <v>2387.7292477346386</v>
           </cell>
         </row>
         <row r="524">
           <cell r="C524">
-            <v>4488.804389342471</v>
+            <v>4758.1326527030196</v>
           </cell>
         </row>
         <row r="525">
           <cell r="C525">
-            <v>6216.0086059622081</v>
+            <v>6588.9691223199397</v>
           </cell>
         </row>
         <row r="526">
           <cell r="C526">
-            <v>7852.4384006126311</v>
+            <v>10836.184450291201</v>
           </cell>
         </row>
         <row r="527">
           <cell r="C527">
-            <v>11253.527877258481</v>
+            <v>11928.739549893991</v>
           </cell>
         </row>
         <row r="528">
           <cell r="C528">
-            <v>26769.815641737157</v>
+            <v>28376.004580241392</v>
           </cell>
         </row>
         <row r="529">
           <cell r="C529">
-            <v>40341.964922417479</v>
+            <v>42762.482817762531</v>
           </cell>
         </row>
         <row r="530">
           <cell r="C530">
-            <v>68833.164068234459</v>
+            <v>72963.153912328533</v>
           </cell>
         </row>
         <row r="532">
           <cell r="C532">
-            <v>300422.19083931367</v>
+            <v>294454.90074729989</v>
           </cell>
         </row>
         <row r="533">
           <cell r="C533">
-            <v>2489.3896318815932</v>
+            <v>2638.7530097944887</v>
           </cell>
         </row>
         <row r="534">
           <cell r="C534">
-            <v>2655.238948335797</v>
+            <v>2814.5532852359452</v>
           </cell>
         </row>
         <row r="535">
           <cell r="C535">
-            <v>4480.2782751994955</v>
+            <v>4749.0949717114672</v>
           </cell>
         </row>
         <row r="536">
           <cell r="C536">
-            <v>10247.323252320002</v>
+            <v>10657.216182412803</v>
           </cell>
         </row>
         <row r="537">
           <cell r="C537">
-            <v>9472.0516648440407</v>
+            <v>10040.374764734685</v>
           </cell>
         </row>
         <row r="538">
           <cell r="C538">
-            <v>15179.762449164815</v>
+            <v>16090.548196114705</v>
           </cell>
         </row>
         <row r="539">
           <cell r="C539">
-            <v>34346.948686038479</v>
+            <v>36407.765607200803</v>
           </cell>
         </row>
         <row r="540">
           <cell r="C540">
-            <v>46991.442401136497</v>
+            <v>49810.92894520468</v>
           </cell>
         </row>
         <row r="541">
           <cell r="C541">
-            <v>94343.133620280365</v>
+            <v>100003.72163749719</v>
           </cell>
         </row>
         <row r="555">
           <cell r="C555">
-            <v>3726.1065874133687</v>
+            <v>3949.6729826581709</v>
           </cell>
         </row>
         <row r="556">
           <cell r="C556">
-            <v>3726.1065874133687</v>
+            <v>3949.6729826581709</v>
           </cell>
         </row>
         <row r="557">
           <cell r="C557">
-            <v>11307.238297265883</v>
+            <v>9988.0604959181965</v>
           </cell>
         </row>
         <row r="558">
           <cell r="C558">
-            <v>9422.6985810549031</v>
+            <v>9988.0604959181965</v>
           </cell>
         </row>
         <row r="559">
           <cell r="C559">
-            <v>9422.6985810549031</v>
+            <v>9988.0604959181965</v>
           </cell>
         </row>
         <row r="560">
           <cell r="C560">
-            <v>21441.065216692903</v>
+            <v>22727.529129694482</v>
           </cell>
         </row>
         <row r="561">
           <cell r="C561">
-            <v>19491.877469720825</v>
+            <v>20661.39011790408</v>
           </cell>
         </row>
         <row r="562">
           <cell r="C562">
-            <v>14766.573840697592</v>
+            <v>15652.568271139453</v>
           </cell>
         </row>
         <row r="563">
           <cell r="C563">
-            <v>14766.573840697592</v>
+            <v>15652.568271139453</v>
           </cell>
         </row>
         <row r="564">
           <cell r="C564">
-            <v>24297.99882299544</v>
+            <v>21463.232293645971</v>
           </cell>
         </row>
         <row r="565">
           <cell r="C565">
-            <v>24297.99882299544</v>
+            <v>25755.878752375163</v>
           </cell>
         </row>
         <row r="566">
           <cell r="C566">
-            <v>24297.99882299544</v>
+            <v>25755.878752375163</v>
           </cell>
         </row>
         <row r="567">
           <cell r="C567">
-            <v>26727.79870529499</v>
+            <v>28331.466627612685</v>
           </cell>
         </row>
         <row r="568">
           <cell r="C568">
-            <v>26727.79870529499</v>
+            <v>28331.466627612685</v>
           </cell>
         </row>
         <row r="569">
           <cell r="C569">
-            <v>2489.3896318815932</v>
+            <v>2638.7530097944887</v>
           </cell>
         </row>
         <row r="570">
           <cell r="C570">
-            <v>3541.5961485380631</v>
+            <v>3754.091917450347</v>
           </cell>
         </row>
         <row r="571">
           <cell r="C571">
-            <v>5827.3018324560016</v>
+            <v>6176.9399424033627</v>
           </cell>
         </row>
         <row r="572">
           <cell r="C572">
-            <v>11129.258226240001</v>
+            <v>11574.4285552896</v>
           </cell>
         </row>
         <row r="573">
           <cell r="C573">
-            <v>10782.101400192074</v>
+            <v>11429.027484203598</v>
           </cell>
         </row>
         <row r="574">
           <cell r="C574">
-            <v>17412.89726102331</v>
+            <v>18457.671096684706</v>
           </cell>
         </row>
         <row r="575">
           <cell r="C575">
-            <v>34137.095602601199</v>
+            <v>36185.321338757261</v>
           </cell>
         </row>
         <row r="576">
           <cell r="C576">
-            <v>45568.472892060774</v>
+            <v>48302.581265584435</v>
           </cell>
         </row>
         <row r="577">
           <cell r="C577">
-            <v>76304.079356415677</v>
+            <v>80882.324117800614</v>
           </cell>
         </row>
         <row r="578">
           <cell r="C578">
-            <v>356251.23908854951</v>
+            <v>349175.01584637968</v>
           </cell>
         </row>
         <row r="579">
           <cell r="C579">
             <v>0</v>
           </cell>
         </row>
         <row r="580">
           <cell r="C580">
-            <v>3387.2447888968604</v>
+            <v>3590.4794762306719</v>
           </cell>
         </row>
         <row r="581">
           <cell r="C581">
-            <v>4670.4967015479224</v>
+            <v>4950.7265036407989</v>
           </cell>
         </row>
         <row r="582">
           <cell r="C582">
-            <v>7492.9479148727978</v>
+            <v>7942.5247897651661</v>
           </cell>
         </row>
         <row r="583">
           <cell r="C583">
-            <v>7270.8077991549426</v>
+            <v>7707.056267104238</v>
           </cell>
         </row>
         <row r="584">
           <cell r="C584">
-            <v>11294.457324238097</v>
+            <v>11972.124763692385</v>
           </cell>
         </row>
         <row r="585">
           <cell r="C585">
-            <v>11294.457324238097</v>
+            <v>11972.124763692385</v>
           </cell>
         </row>
         <row r="586">
           <cell r="C586">
-            <v>12333.852336960001</v>
+            <v>10653.101293208872</v>
           </cell>
         </row>
         <row r="587">
           <cell r="C587">
-            <v>10050.09555963101</v>
+            <v>15103.062059216756</v>
           </cell>
         </row>
         <row r="588">
           <cell r="C588">
-            <v>14248.171753978069</v>
+            <v>15103.062059216756</v>
           </cell>
         </row>
         <row r="589">
           <cell r="C589">
-            <v>14248.171753978069</v>
+            <v>15103.062059216756</v>
           </cell>
         </row>
         <row r="590">
           <cell r="C590">
-            <v>25030.075704480001</v>
+            <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="591">
           <cell r="C591">
-            <v>25030.075704480001</v>
+            <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="592">
           <cell r="C592">
-            <v>25030.075704480001</v>
+            <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="593">
           <cell r="C593">
-            <v>19491.465510840357</v>
+            <v>20660.953441490783</v>
           </cell>
         </row>
         <row r="594">
           <cell r="C594">
-            <v>19491.465510840357</v>
+            <v>20660.953441490783</v>
           </cell>
         </row>
         <row r="595">
           <cell r="C595">
-            <v>44275.522887876316</v>
+            <v>46958.871594939665</v>
           </cell>
         </row>
         <row r="596">
           <cell r="C596">
-            <v>40250.475352614827</v>
+            <v>42689.883268126963</v>
           </cell>
         </row>
         <row r="597">
           <cell r="C597">
-            <v>47687.896694298513</v>
+            <v>50578.056333046479</v>
           </cell>
         </row>
         <row r="598">
           <cell r="C598">
-            <v>47687.896694298513</v>
+            <v>50578.056333046479</v>
           </cell>
         </row>
         <row r="599">
           <cell r="C599">
-            <v>68627.979589475755</v>
+            <v>72787.252165098078</v>
           </cell>
         </row>
         <row r="600">
           <cell r="C600">
-            <v>69864.535250512112</v>
+            <v>74098.748060984159</v>
           </cell>
         </row>
         <row r="601">
           <cell r="C601">
-            <v>75490.777548423343</v>
+            <v>80065.977381607896</v>
           </cell>
         </row>
         <row r="602">
           <cell r="C602">
-            <v>75490.777548423343</v>
+            <v>80065.977381607896</v>
           </cell>
         </row>
         <row r="603">
           <cell r="C603">
-            <v>68627.979589475755</v>
+            <v>72787.252165098078</v>
           </cell>
         </row>
         <row r="604">
           <cell r="C604">
-            <v>69864.535250512112</v>
+            <v>74098.748060984159</v>
           </cell>
         </row>
         <row r="605">
           <cell r="C605">
-            <v>69864.535250512112</v>
+            <v>74098.748060984159</v>
           </cell>
         </row>
         <row r="606">
           <cell r="C606">
-            <v>69864.535250512112</v>
+            <v>74098.748060984159</v>
           </cell>
         </row>
         <row r="607">
           <cell r="C607">
-            <v>82252.656309476253</v>
+            <v>87237.620559816889</v>
           </cell>
         </row>
         <row r="608">
           <cell r="C608">
-            <v>158528.9190280929</v>
+            <v>168136.74662915681</v>
           </cell>
         </row>
         <row r="609">
           <cell r="C609">
-            <v>158528.9190280929</v>
+            <v>168136.74662915681</v>
           </cell>
         </row>
         <row r="610">
           <cell r="C610">
-            <v>158528.9190280929</v>
+            <v>168136.74662915681</v>
           </cell>
         </row>
         <row r="611">
           <cell r="C611">
-            <v>158528.9190280929</v>
+            <v>168136.74662915681</v>
           </cell>
         </row>
         <row r="612">
           <cell r="C612">
-            <v>132107.43252341077</v>
+            <v>140113.95552429734</v>
           </cell>
         </row>
         <row r="613">
           <cell r="C613">
-            <v>129769.2542161973</v>
+            <v>137634.03905105937</v>
           </cell>
         </row>
         <row r="614">
           <cell r="C614">
-            <v>132107.43252341077</v>
+            <v>140113.95552429734</v>
           </cell>
         </row>
         <row r="615">
           <cell r="C615">
-            <v>132107.43252341077</v>
+            <v>140113.95552429734</v>
           </cell>
         </row>
         <row r="616">
           <cell r="C616">
-            <v>317071.39512106351</v>
+            <v>369705.24671116006</v>
           </cell>
         </row>
         <row r="617">
           <cell r="C617">
-            <v>317071.39512106351</v>
+            <v>369705.24671116006</v>
           </cell>
         </row>
         <row r="618">
           <cell r="C618">
-            <v>317071.39512106351</v>
+            <v>369705.24671116006</v>
           </cell>
         </row>
         <row r="619">
           <cell r="C619">
-            <v>317071.39512106351</v>
+            <v>369705.24671116006</v>
           </cell>
         </row>
         <row r="620">
           <cell r="C620">
-            <v>619101.90155362885</v>
+            <v>721872.81721153134</v>
           </cell>
         </row>
         <row r="621">
           <cell r="C621">
-            <v>619101.90155362885</v>
+            <v>721872.81721153134</v>
           </cell>
         </row>
         <row r="622">
           <cell r="C622">
-            <v>619101.90155362885</v>
+            <v>721872.81721153134</v>
           </cell>
         </row>
         <row r="623">
           <cell r="C623">
-            <v>619101.90155362885</v>
+            <v>721872.81721153134</v>
           </cell>
         </row>
         <row r="624">
           <cell r="C624">
-            <v>619101.90155362885</v>
+            <v>721872.81721153134</v>
           </cell>
         </row>
         <row r="626">
           <cell r="C626">
-            <v>6455.1156792708334</v>
+            <v>4237.1733466045998</v>
           </cell>
         </row>
         <row r="631">
           <cell r="C631">
-            <v>9236.7391263637237</v>
+            <v>9796.5762288925162</v>
           </cell>
         </row>
         <row r="632">
           <cell r="C632">
-            <v>12614.840042522575</v>
+            <v>13379.404745370472</v>
           </cell>
         </row>
         <row r="633">
           <cell r="C633">
-            <v>15863.47594247776</v>
+            <v>16824.912474650482</v>
           </cell>
         </row>
         <row r="634">
           <cell r="C634">
-            <v>25827.423073450605</v>
+            <v>27392.715291215834</v>
           </cell>
         </row>
         <row r="635">
           <cell r="C635">
-            <v>40373.362056025413</v>
+            <v>42820.231760095936</v>
           </cell>
         </row>
         <row r="636">
           <cell r="C636">
-            <v>44261.073283568745</v>
+            <v>46943.556423159309</v>
           </cell>
         </row>
         <row r="637">
           <cell r="C637">
-            <v>68601.3201113143</v>
+            <v>72758.957062884627</v>
           </cell>
         </row>
         <row r="638">
           <cell r="C638">
-            <v>73712.490068616287</v>
+            <v>78179.88078682292</v>
           </cell>
         </row>
         <row r="639">
           <cell r="C639">
-            <v>7215.7047411748154</v>
+            <v>7653.0252450055232</v>
           </cell>
         </row>
         <row r="640">
           <cell r="C640">
-            <v>11505.922751850789</v>
+            <v>12203.247785641232</v>
           </cell>
         </row>
         <row r="641">
           <cell r="C641">
-            <v>13993.86214014675</v>
+            <v>14841.951119401952</v>
           </cell>
         </row>
         <row r="642">
           <cell r="C642">
-            <v>20659.173418392285</v>
+            <v>13378.646455794838</v>
           </cell>
         </row>
         <row r="643">
           <cell r="C643">
-            <v>28012.055680424728</v>
+            <v>20434.685538781592</v>
           </cell>
         </row>
         <row r="644">
           <cell r="C644">
-            <v>42774.291020299584</v>
+            <v>27202.73544094136</v>
           </cell>
         </row>
         <row r="645">
           <cell r="C645">
-            <v>78666.735627819711</v>
+            <v>83434.460350786496</v>
           </cell>
         </row>
         <row r="646">
           <cell r="C646">
-            <v>120597.11627045678</v>
+            <v>127906.03964373398</v>
           </cell>
         </row>
         <row r="647">
           <cell r="C647">
-            <v>258990.0132484746</v>
+            <v>274686.38094382925</v>
           </cell>
         </row>
         <row r="648">
           <cell r="C648">
-            <v>2278.6552433766342</v>
+            <v>2415.374557979233</v>
           </cell>
         </row>
         <row r="649">
           <cell r="C649">
-            <v>2977.6531348337062</v>
+            <v>3156.3123229237299</v>
           </cell>
         </row>
         <row r="650">
           <cell r="C650">
-            <v>2977.6531348337062</v>
+            <v>3156.3123229237299</v>
           </cell>
         </row>
         <row r="651">
           <cell r="C651">
-            <v>5804.5551379199997</v>
+            <v>4818.9523352411261</v>
           </cell>
         </row>
         <row r="652">
           <cell r="C652">
-            <v>5804.5551379199997</v>
+            <v>4818.9523352411261</v>
           </cell>
         </row>
         <row r="653">
           <cell r="C653">
-            <v>5804.5551379199997</v>
+            <v>4818.9523352411261</v>
           </cell>
         </row>
         <row r="654">
           <cell r="C654">
-            <v>7268.9312203199997</v>
+            <v>6002.5952550062193</v>
           </cell>
         </row>
         <row r="655">
           <cell r="C655">
-            <v>7268.9312203199997</v>
+            <v>6002.5952550062193</v>
           </cell>
         </row>
         <row r="656">
           <cell r="C656">
-            <v>7268.9312203199997</v>
+            <v>6002.5952550062193</v>
           </cell>
         </row>
         <row r="657">
           <cell r="C657">
-            <v>7268.9312203199997</v>
+            <v>6002.5952550062193</v>
           </cell>
         </row>
         <row r="658">
           <cell r="C658">
-            <v>13278.401975443969</v>
+            <v>9510.4864036181698</v>
           </cell>
         </row>
         <row r="659">
           <cell r="C659">
-            <v>15017.452386295519</v>
+            <v>9510.4864036181698</v>
           </cell>
         </row>
         <row r="660">
           <cell r="C660">
-            <v>11494.938581280001</v>
+            <v>11954.736124531202</v>
           </cell>
         </row>
         <row r="661">
           <cell r="C661">
-            <v>11494.938581280001</v>
+            <v>11954.736124531202</v>
           </cell>
         </row>
         <row r="662">
           <cell r="C662">
-            <v>11494.938581280001</v>
+            <v>9510.4864036181698</v>
           </cell>
         </row>
         <row r="663">
           <cell r="C663">
-            <v>31683.389963351576</v>
+            <v>33603.597079880878</v>
           </cell>
         </row>
         <row r="664">
           <cell r="C664">
-            <v>31683.389963351576</v>
+            <v>33603.597079880878</v>
           </cell>
         </row>
         <row r="665">
           <cell r="C665">
-            <v>31683.389963351576</v>
+            <v>29220.519199896418</v>
           </cell>
         </row>
         <row r="666">
           <cell r="C666">
-            <v>31683.389963351576</v>
+            <v>29220.519199896418</v>
           </cell>
         </row>
         <row r="667">
           <cell r="C667">
-            <v>29362.030527548759</v>
+            <v>29220.519199896418</v>
           </cell>
         </row>
         <row r="668">
           <cell r="C668">
-            <v>29362.030527548759</v>
+            <v>29220.519199896418</v>
           </cell>
         </row>
         <row r="669">
           <cell r="C669">
-            <v>36521.211324979064</v>
+            <v>38734.615991691287</v>
           </cell>
         </row>
         <row r="670">
           <cell r="C670">
-            <v>36521.211324979064</v>
+            <v>38734.615991691287</v>
           </cell>
         </row>
         <row r="671">
           <cell r="C671">
-            <v>36521.211324979064</v>
+            <v>38734.615991691287</v>
           </cell>
         </row>
         <row r="672">
           <cell r="C672">
-            <v>31757.575065199188</v>
+            <v>33682.274775383732</v>
           </cell>
         </row>
         <row r="673">
           <cell r="C673">
-            <v>34774.023982940351</v>
+            <v>33193.399878988414</v>
           </cell>
         </row>
         <row r="674">
           <cell r="C674">
-            <v>34774.023982940351</v>
+            <v>33193.399878988414</v>
           </cell>
         </row>
         <row r="675">
           <cell r="C675">
-            <v>34944.379600444045</v>
+            <v>33356.003593594556</v>
           </cell>
         </row>
         <row r="676">
           <cell r="C676">
-            <v>72102.185954494445</v>
+            <v>76472.030800177905</v>
           </cell>
         </row>
         <row r="677">
           <cell r="C677">
-            <v>72102.185954494445</v>
+            <v>76472.030800177905</v>
           </cell>
         </row>
         <row r="678">
           <cell r="C678">
-            <v>72102.185954494445</v>
+            <v>76472.030800177905</v>
           </cell>
         </row>
         <row r="679">
           <cell r="C679">
-            <v>72102.185954494445</v>
+            <v>76472.030800177905</v>
           </cell>
         </row>
         <row r="680">
           <cell r="C680">
-            <v>72102.185954494445</v>
+            <v>76472.030800177905</v>
           </cell>
         </row>
         <row r="681">
           <cell r="C681">
-            <v>62697.553003908222</v>
+            <v>66497.418087111233</v>
           </cell>
         </row>
         <row r="682">
           <cell r="C682">
-            <v>62186.689112045926</v>
+            <v>65955.572849154443</v>
           </cell>
         </row>
         <row r="683">
           <cell r="C683">
-            <v>64033.833976669885</v>
+            <v>67914.656481016107</v>
           </cell>
         </row>
         <row r="684">
           <cell r="C684">
-            <v>246393.19721996487</v>
+            <v>287294.46795847907</v>
           </cell>
         </row>
         <row r="686">
           <cell r="C686">
-            <v>327542.23058063188</v>
+            <v>381914.24085701682</v>
           </cell>
         </row>
         <row r="687">
           <cell r="C687">
-            <v>327542.23058063188</v>
+            <v>381914.24085701682</v>
           </cell>
         </row>
         <row r="688">
           <cell r="C688">
-            <v>327542.23058063188</v>
+            <v>381914.24085701682</v>
           </cell>
         </row>
         <row r="689">
           <cell r="C689">
-            <v>273842.28451079165</v>
+            <v>319300.10373958311</v>
           </cell>
         </row>
         <row r="690">
           <cell r="C690">
-            <v>277151.1181836116</v>
+            <v>323158.20380209119</v>
           </cell>
         </row>
         <row r="691">
           <cell r="C691">
-            <v>2062.7150063324552</v>
+            <v>2186.4779067124027</v>
           </cell>
         </row>
         <row r="692">
           <cell r="C692">
             <v>3144.2114980226015</v>
           </cell>
         </row>
         <row r="693">
           <cell r="C693">
-            <v>3092.6224552303775</v>
+            <v>3278.1798025441999</v>
           </cell>
         </row>
         <row r="694">
           <cell r="C694">
-            <v>3237.8533321945997</v>
+            <v>3432.1245321262759</v>
           </cell>
         </row>
         <row r="695">
           <cell r="C695">
-            <v>4901.9212636762777</v>
+            <v>5196.0365394968549</v>
           </cell>
         </row>
         <row r="696">
           <cell r="C696">
-            <v>3063.4881493307653</v>
+            <v>3247.2974382906123</v>
           </cell>
         </row>
         <row r="697">
           <cell r="C697">
-            <v>7194.4714195199995</v>
+            <v>7482.2502763007997</v>
           </cell>
         </row>
         <row r="698">
           <cell r="C698">
-            <v>6183.3183365919085</v>
+            <v>6554.3174367874244</v>
           </cell>
         </row>
         <row r="699">
           <cell r="C699">
-            <v>5799.8584025583041</v>
+            <v>6147.8499067118028</v>
           </cell>
         </row>
         <row r="700">
           <cell r="C700">
-            <v>5593.3255847247619</v>
+            <v>5928.9251198082475</v>
           </cell>
         </row>
         <row r="701">
           <cell r="C701">
-            <v>8938.4854204800013</v>
+            <v>9296.024837299201</v>
           </cell>
         </row>
         <row r="702">
           <cell r="C702">
-            <v>8938.4854204800013</v>
+            <v>9296.024837299201</v>
           </cell>
         </row>
         <row r="703">
           <cell r="C703">
-            <v>6636.2476549707344</v>
+            <v>7034.4225142689784</v>
           </cell>
         </row>
         <row r="704">
           <cell r="C704">
-            <v>7780.6837717314947</v>
+            <v>8247.5247980353852</v>
           </cell>
         </row>
         <row r="705">
           <cell r="C705">
-            <v>9026.56220087363</v>
+            <v>9568.155932926049</v>
           </cell>
         </row>
         <row r="706">
           <cell r="C706">
-            <v>17554.311704160002</v>
+            <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="707">
           <cell r="C707">
-            <v>17554.311704160002</v>
+            <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="708">
           <cell r="C708">
-            <v>17554.311704160002</v>
+            <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="709">
           <cell r="C709">
-            <v>12441.291410601571</v>
+            <v>13187.768895237663</v>
           </cell>
         </row>
         <row r="710">
           <cell r="C710">
-            <v>12441.291410601571</v>
+            <v>13187.768895237663</v>
           </cell>
         </row>
         <row r="711">
           <cell r="C711">
-            <v>12441.291410601571</v>
+            <v>13187.768895237663</v>
           </cell>
         </row>
         <row r="712">
           <cell r="C712">
-            <v>25615.826137440003</v>
+            <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="713">
           <cell r="C713">
-            <v>25615.826137440003</v>
+            <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="714">
           <cell r="C714">
-            <v>25615.826137440003</v>
+            <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="715">
           <cell r="C715">
-            <v>25615.826137440003</v>
+            <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="716">
           <cell r="C716">
-            <v>22039.595150255038</v>
+            <v>23361.970859270346</v>
           </cell>
         </row>
         <row r="717">
           <cell r="C717">
-            <v>22039.595150255038</v>
+            <v>23361.970859270346</v>
           </cell>
         </row>
         <row r="718">
           <cell r="C718">
-            <v>22039.595150255038</v>
+            <v>23361.970859270346</v>
           </cell>
         </row>
         <row r="719">
           <cell r="C719">
-            <v>55179.676379520002</v>
+            <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="720">
           <cell r="C720">
-            <v>55179.676379520002</v>
+            <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="721">
           <cell r="C721">
-            <v>55179.676379520002</v>
+            <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="722">
           <cell r="C722">
-            <v>55179.676379520002</v>
+            <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="723">
           <cell r="C723">
-            <v>42962.945698181196</v>
+            <v>45540.722440072066</v>
           </cell>
         </row>
         <row r="724">
           <cell r="C724">
-            <v>42962.945698181196</v>
+            <v>45540.722440072066</v>
           </cell>
         </row>
         <row r="725">
           <cell r="C725">
-            <v>42962.945698181196</v>
+            <v>45540.722440072066</v>
           </cell>
         </row>
         <row r="726">
           <cell r="C726">
-            <v>42962.945698181196</v>
+            <v>45540.722440072066</v>
           </cell>
         </row>
         <row r="727">
           <cell r="C727">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="728">
           <cell r="C728">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="729">
           <cell r="C729">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="730">
           <cell r="C730">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="731">
           <cell r="C731">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="732">
           <cell r="C732">
-            <v>204991.64000451576</v>
+            <v>239020.25224526544</v>
           </cell>
         </row>
         <row r="734">
           <cell r="C734">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="735">
           <cell r="C735">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="736">
           <cell r="C736">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="737">
           <cell r="C737">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="738">
           <cell r="C738">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="739">
           <cell r="C739">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="740">
           <cell r="C740">
-            <v>212190.97281691505</v>
+            <v>247414.67430452295</v>
           </cell>
         </row>
         <row r="741">
           <cell r="C741">
-            <v>219843.40786475132</v>
+            <v>256337.41357030004</v>
           </cell>
         </row>
         <row r="742">
           <cell r="C742">
-            <v>2010.9024665405341</v>
+            <v>2131.5566145329667</v>
           </cell>
         </row>
         <row r="743">
           <cell r="C743">
-            <v>2244.4073185379079</v>
+            <v>2379.071757650182</v>
           </cell>
         </row>
         <row r="744">
           <cell r="C744">
-            <v>3317.0170722841153</v>
+            <v>3516.0380966211624</v>
           </cell>
         </row>
         <row r="745">
           <cell r="C745">
-            <v>5487.958390472284</v>
+            <v>5817.2358939006208</v>
           </cell>
         </row>
         <row r="746">
           <cell r="C746">
-            <v>7416.2538785194074</v>
+            <v>7861.2291112305729</v>
           </cell>
         </row>
         <row r="747">
           <cell r="C747">
-            <v>12024.649315997107</v>
+            <v>12746.128274956938</v>
           </cell>
         </row>
         <row r="748">
           <cell r="C748">
-            <v>25143.151936964452</v>
+            <v>26651.741053182312</v>
           </cell>
         </row>
         <row r="749">
           <cell r="C749">
-            <v>30858.415300760429</v>
+            <v>32709.920218806055</v>
           </cell>
         </row>
         <row r="750">
           <cell r="C750">
-            <v>68105.226577811336</v>
+            <v>72191.540172480018</v>
           </cell>
         </row>
         <row r="751">
           <cell r="C751">
-            <v>162969.91883262701</v>
+            <v>170130.71829648491</v>
           </cell>
         </row>
         <row r="752">
           <cell r="C752">
-            <v>1824.5371879297982</v>
+            <v>1934.0094192055863</v>
           </cell>
         </row>
         <row r="753">
           <cell r="C753">
-            <v>2075.3504615467436</v>
+            <v>2199.8714892395478</v>
           </cell>
         </row>
         <row r="754">
           <cell r="C754">
-            <v>2886.1408760635604</v>
+            <v>3059.3093286273743</v>
           </cell>
         </row>
         <row r="755">
           <cell r="C755">
-            <v>4695.9623189100503</v>
+            <v>4977.7200580446543</v>
           </cell>
         </row>
         <row r="756">
           <cell r="C756">
-            <v>6182.6214907244521</v>
+            <v>6553.5787801679216</v>
           </cell>
         </row>
         <row r="757">
           <cell r="C757">
-            <v>8948.1772885183309</v>
+            <v>9485.0679258294294</v>
           </cell>
         </row>
         <row r="758">
           <cell r="C758">
-            <v>16024.565090653425</v>
+            <v>16986.038996092633</v>
           </cell>
         </row>
         <row r="759">
           <cell r="C759">
-            <v>22028.978498509703</v>
+            <v>23350.717208420287</v>
           </cell>
         </row>
         <row r="760">
           <cell r="C760">
-            <v>61163.524735028535</v>
+            <v>64833.336219130237</v>
           </cell>
         </row>
         <row r="761">
           <cell r="C761">
-            <v>257919.42178063813</v>
+            <v>300734.04579622409</v>
           </cell>
         </row>
         <row r="762">
           <cell r="C762">
-            <v>248019.48836202107</v>
+            <v>243093.07386715902</v>
           </cell>
         </row>
         <row r="763">
           <cell r="C763">
-            <v>1034.3959561029967</v>
+            <v>1096.4597134691767</v>
           </cell>
         </row>
         <row r="764">
           <cell r="C764">
-            <v>1617.7481767626339</v>
+            <v>2271.5203230720003</v>
           </cell>
         </row>
         <row r="765">
           <cell r="C765">
-            <v>2010.9024665405341</v>
+            <v>2131.5566145329667</v>
           </cell>
         </row>
         <row r="766">
           <cell r="C766">
-            <v>3241.0608727315594</v>
+            <v>3435.5245250954545</v>
           </cell>
         </row>
         <row r="767">
           <cell r="C767">
-            <v>4015.1336586735247</v>
+            <v>4256.0416781939366</v>
           </cell>
         </row>
         <row r="768">
           <cell r="C768">
-            <v>5913.6287381536185</v>
+            <v>6268.4464624428365</v>
           </cell>
         </row>
         <row r="769">
           <cell r="C769">
-            <v>10391.662759750579</v>
+            <v>11015.162525335612</v>
           </cell>
         </row>
         <row r="770">
           <cell r="C770">
-            <v>20411.588992414141</v>
+            <v>21636.284331958992</v>
           </cell>
         </row>
         <row r="771">
           <cell r="C771">
-            <v>31516.965388705095</v>
+            <v>33407.983312027405</v>
           </cell>
         </row>
         <row r="772">
           <cell r="C772">
-            <v>138209.61464169365</v>
+            <v>161152.41067221481</v>
           </cell>
         </row>
         <row r="773">
           <cell r="C773">
-            <v>153311.91428279606</v>
+            <v>178761.69205374023</v>
           </cell>
         </row>
         <row r="774">
           <cell r="C774">
-            <v>1298.9309446687917</v>
+            <v>1376.8668013489191</v>
           </cell>
         </row>
         <row r="775">
           <cell r="C775">
-            <v>1676.9903232296233</v>
+            <v>1777.6097426234007</v>
           </cell>
         </row>
         <row r="776">
           <cell r="C776">
-            <v>2244.4073185379079</v>
+            <v>2379.071757650182</v>
           </cell>
         </row>
         <row r="777">
           <cell r="C777">
-            <v>3526.8804034547561</v>
+            <v>3738.4932276620407</v>
           </cell>
         </row>
         <row r="778">
           <cell r="C778">
-            <v>5025.5396710160621</v>
+            <v>5327.0720512770258</v>
           </cell>
         </row>
         <row r="779">
           <cell r="C779">
-            <v>7498.0000474118424</v>
+            <v>7947.8800502565555</v>
           </cell>
         </row>
         <row r="780">
           <cell r="C780">
-            <v>19230.484553279999</v>
+            <v>19999.703935411202</v>
           </cell>
         </row>
         <row r="781">
           <cell r="C781">
-            <v>27247.323106079999</v>
+            <v>28337.216030323198</v>
           </cell>
         </row>
         <row r="782">
           <cell r="C782">
-            <v>51691.648377600002</v>
+            <v>53759.314312704009</v>
           </cell>
         </row>
         <row r="783">
           <cell r="C783">
-            <v>130260.31691416723</v>
+            <v>151883.529521919</v>
           </cell>
         </row>
         <row r="784">
           <cell r="C784">
-            <v>167381.25434590149</v>
+            <v>195166.54256732113</v>
           </cell>
         </row>
         <row r="785">
           <cell r="C785">
-            <v>1276.672867843623</v>
+            <v>1353.2732399142405</v>
           </cell>
         </row>
         <row r="786">
           <cell r="C786">
-            <v>1705.95676944</v>
+            <v>1774.1950402176003</v>
           </cell>
         </row>
         <row r="787">
           <cell r="C787">
-            <v>2104.7303692800001</v>
+            <v>2188.9195840512002</v>
           </cell>
         </row>
         <row r="788">
           <cell r="C788">
-            <v>2829.4724304000001</v>
+            <v>2942.6513276159999</v>
           </cell>
         </row>
         <row r="789">
           <cell r="C789">
-            <v>3124.0023091200001</v>
+            <v>3248.9624014848009</v>
           </cell>
         </row>
         <row r="790">
           <cell r="C790">
-            <v>5859.1589918400005</v>
+            <v>6093.525351513601</v>
           </cell>
         </row>
         <row r="791">
           <cell r="C791">
-            <v>11362.565602080002</v>
+            <v>11817.068226163203</v>
           </cell>
         </row>
         <row r="792">
           <cell r="C792">
-            <v>23694.7632768</v>
+            <v>24642.553807871998</v>
           </cell>
         </row>
         <row r="793">
           <cell r="C793">
-            <v>33616.118067839998</v>
+            <v>34960.762790553606</v>
           </cell>
         </row>
         <row r="794">
           <cell r="C794">
-            <v>87672.57723031276</v>
+            <v>102226.22505054467</v>
           </cell>
         </row>
         <row r="795">
           <cell r="C795">
-            <v>87672.57723031276</v>
+            <v>102226.22505054467</v>
           </cell>
         </row>
         <row r="796">
           <cell r="C796">
-            <v>7636.3944106665604</v>
+            <v>8099.1924453510701</v>
           </cell>
         </row>
         <row r="797">
           <cell r="C797">
-            <v>9342.8397902333272</v>
+            <v>9909.0641837681051</v>
           </cell>
         </row>
         <row r="798">
           <cell r="C798">
-            <v>12397.445309946725</v>
+            <v>13148.793692899986</v>
           </cell>
         </row>
         <row r="799">
           <cell r="C799">
-            <v>18203.839061381106</v>
+            <v>19307.109270471898</v>
           </cell>
         </row>
         <row r="800">
           <cell r="C800">
-            <v>22159.183940417781</v>
+            <v>23502.150675727768</v>
           </cell>
         </row>
         <row r="801">
           <cell r="C801">
-            <v>29413.009466979755</v>
+            <v>31195.612845288975</v>
           </cell>
         </row>
         <row r="802">
           <cell r="C802">
-            <v>40224.806799973936</v>
+            <v>42662.674602327614</v>
           </cell>
         </row>
         <row r="803">
           <cell r="C803">
-            <v>70125.960505013369</v>
+            <v>74376.028123814292</v>
           </cell>
         </row>
         <row r="804">
           <cell r="C804">
-            <v>106869.88472850964</v>
+            <v>113346.87240240283</v>
           </cell>
         </row>
         <row r="805">
           <cell r="C805">
-            <v>162592.77959076181</v>
+            <v>189583.18100282829</v>
           </cell>
         </row>
         <row r="806">
           <cell r="C806">
-            <v>188412.37367074288</v>
+            <v>219688.82770008623</v>
           </cell>
         </row>
         <row r="807">
           <cell r="C807">
-            <v>6216.0086059622081</v>
+            <v>6588.9691223199397</v>
           </cell>
         </row>
         <row r="808">
           <cell r="C808">
-            <v>7000.4725935159222</v>
+            <v>7420.5009491268765</v>
           </cell>
         </row>
         <row r="809">
           <cell r="C809">
-            <v>9309.6660822604208</v>
+            <v>9868.2460471960494</v>
           </cell>
         </row>
         <row r="810">
           <cell r="C810">
-            <v>16520.780834681198</v>
+            <v>17512.027684762066</v>
           </cell>
         </row>
         <row r="811">
           <cell r="C811">
-            <v>16258.920504518428</v>
+            <v>17234.455734789532</v>
           </cell>
         </row>
         <row r="812">
           <cell r="C812">
-            <v>25322.343802233743</v>
+            <v>26841.684430367761</v>
           </cell>
         </row>
         <row r="813">
           <cell r="C813">
-            <v>63978.915260078757</v>
+            <v>67817.650175683491</v>
           </cell>
         </row>
         <row r="814">
           <cell r="C814">
-            <v>96170.376209813214</v>
+            <v>101940.59878240201</v>
           </cell>
         </row>
         <row r="815">
           <cell r="C815">
-            <v>190476.66922871859</v>
+            <v>201905.26938244168</v>
           </cell>
         </row>
         <row r="816">
           <cell r="C816">
-            <v>844480.58473468607</v>
+            <v>984664.3618006442</v>
           </cell>
         </row>
         <row r="817">
           <cell r="C817">
-            <v>881663.62065492093</v>
+            <v>1028019.7816836379</v>
           </cell>
         </row>
         <row r="818">
           <cell r="C818">
             <v>0</v>
           </cell>
         </row>
         <row r="819">
           <cell r="C819">
             <v>0</v>
           </cell>
         </row>
         <row r="820">
           <cell r="C820">
             <v>0</v>
           </cell>
         </row>
         <row r="821">
           <cell r="C821">
             <v>0</v>
           </cell>
         </row>
         <row r="822">
           <cell r="C822">
             <v>0</v>
           </cell>
         </row>
         <row r="823">
           <cell r="C823">
             <v>0</v>
           </cell>
         </row>
         <row r="824">
           <cell r="C824">
-            <v>17166.156718386257</v>
+            <v>20015.738733638376</v>
           </cell>
         </row>
         <row r="825">
           <cell r="C825">
-            <v>17166.156718386257</v>
+            <v>20015.738733638376</v>
           </cell>
         </row>
         <row r="826">
           <cell r="C826">
-            <v>19682.34615963</v>
+            <v>22949.615622128586</v>
           </cell>
         </row>
         <row r="827">
           <cell r="C827">
-            <v>19423.367920687502</v>
+            <v>22647.646995521631</v>
           </cell>
         </row>
         <row r="828">
           <cell r="C828">
-            <v>17549.152100172003</v>
+            <v>22508.542483680612</v>
           </cell>
         </row>
         <row r="3647">
           <cell r="C3647">
-            <v>2066.1377492696593</v>
+            <v>2156.9225897678716</v>
           </cell>
         </row>
         <row r="3652">
           <cell r="C3652">
-            <v>1008943.5883430567</v>
+            <v>1176428.2240080044</v>
           </cell>
         </row>
         <row r="3654">
           <cell r="C3654">
-            <v>1008943.5883430567</v>
+            <v>1176428.2240080044</v>
+          </cell>
+        </row>
+        <row r="3715">
+          <cell r="C3715">
+            <v>1254.0103316155728</v>
+          </cell>
+        </row>
+        <row r="3716">
+          <cell r="C3716">
+            <v>1303.0393230742457</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -14593,14890 +14687,14912 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7265EDE-526B-4359-983C-F227322639DD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AO218"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:I1"/>
+      <selection activeCell="I2" sqref="I2:V2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="7" width="5.7109375" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="13" width="5.7109375" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.7109375" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" customWidth="1"/>
     <col min="24" max="25" width="5.7109375" customWidth="1"/>
     <col min="26" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="11.7109375" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" customWidth="1"/>
     <col min="30" max="31" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:41" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="287">
-[...3 lines deleted...]
-      <c r="D1" s="289" t="s">
+      <c r="B1" s="289">
+        <v>46126</v>
+      </c>
+      <c r="C1" s="290"/>
+      <c r="D1" s="291" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="289"/>
-[...3 lines deleted...]
-      <c r="I1" s="289"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="291"/>
+      <c r="H1" s="291"/>
+      <c r="I1" s="291"/>
       <c r="J1" s="138" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="139"/>
       <c r="L1" s="139"/>
       <c r="M1" s="139"/>
       <c r="N1" s="139"/>
       <c r="O1" s="139"/>
       <c r="P1" s="139"/>
       <c r="Q1" s="139"/>
       <c r="R1" s="139"/>
       <c r="S1" s="139"/>
       <c r="T1" s="138"/>
       <c r="U1" s="138"/>
       <c r="V1" s="138"/>
       <c r="W1" s="140" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="X1" s="291" t="s">
+        <v>866</v>
+      </c>
+      <c r="X1" s="293" t="s">
         <v>665</v>
       </c>
-      <c r="Y1" s="292"/>
-[...1 lines deleted...]
-      <c r="AA1" s="292"/>
+      <c r="Y1" s="294"/>
+      <c r="Z1" s="294"/>
+      <c r="AA1" s="294"/>
       <c r="AB1" s="138"/>
       <c r="AC1" s="191"/>
       <c r="AD1" s="191" t="s">
         <v>835</v>
       </c>
       <c r="AE1" s="142"/>
       <c r="AF1" s="204"/>
       <c r="AG1" s="78"/>
       <c r="AI1" s="14"/>
-      <c r="AK1" s="272"/>
-[...1 lines deleted...]
-      <c r="AM1" s="272"/>
+      <c r="AK1" s="274"/>
+      <c r="AL1" s="274"/>
+      <c r="AM1" s="274"/>
     </row>
     <row r="2" spans="2:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="143"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="206"/>
-      <c r="I2" s="290" t="s">
+      <c r="I2" s="292" t="s">
         <v>838</v>
       </c>
-      <c r="J2" s="290"/>
-[...11 lines deleted...]
-      <c r="V2" s="290"/>
+      <c r="J2" s="292"/>
+      <c r="K2" s="292"/>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
+      <c r="U2" s="292"/>
+      <c r="V2" s="292"/>
       <c r="W2" s="74"/>
       <c r="X2" s="208"/>
       <c r="Y2" s="208"/>
       <c r="Z2" s="208"/>
       <c r="AA2" s="208"/>
       <c r="AB2" s="75" t="s">
         <v>3</v>
       </c>
       <c r="AC2" s="75"/>
       <c r="AD2" s="75"/>
       <c r="AE2" s="144"/>
       <c r="AF2" s="204"/>
       <c r="AG2" s="78"/>
     </row>
     <row r="3" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="282" t="s">
+      <c r="B3" s="284" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="283"/>
+      <c r="C3" s="285"/>
       <c r="D3" s="68" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="419" t="s">
+      <c r="F3" s="426" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="421"/>
-      <c r="H3" s="278" t="s">
+      <c r="G3" s="428"/>
+      <c r="H3" s="280" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="279"/>
+      <c r="I3" s="281"/>
       <c r="J3" s="193" t="s">
         <v>5</v>
       </c>
       <c r="K3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="L3" s="419" t="s">
+      <c r="L3" s="426" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="420"/>
-      <c r="N3" s="276" t="s">
+      <c r="M3" s="427"/>
+      <c r="N3" s="278" t="s">
         <v>9</v>
       </c>
-      <c r="O3" s="277"/>
+      <c r="O3" s="279"/>
       <c r="P3" s="68" t="s">
         <v>5</v>
       </c>
       <c r="Q3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="274" t="s">
+      <c r="R3" s="276" t="s">
         <v>7</v>
       </c>
-      <c r="S3" s="284"/>
-      <c r="T3" s="278" t="s">
+      <c r="S3" s="286"/>
+      <c r="T3" s="280" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="279"/>
+      <c r="U3" s="281"/>
       <c r="V3" s="193" t="s">
         <v>5</v>
       </c>
       <c r="W3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="X3" s="280" t="s">
+      <c r="X3" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y3" s="280"/>
-      <c r="Z3" s="283" t="s">
+      <c r="Y3" s="282"/>
+      <c r="Z3" s="285" t="s">
         <v>11</v>
       </c>
-      <c r="AA3" s="283"/>
+      <c r="AA3" s="285"/>
       <c r="AB3" s="68" t="s">
         <v>5</v>
       </c>
       <c r="AC3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AD3" s="274" t="s">
+      <c r="AD3" s="276" t="s">
         <v>7</v>
       </c>
-      <c r="AE3" s="275"/>
+      <c r="AE3" s="277"/>
       <c r="AF3" s="204"/>
       <c r="AG3" s="78"/>
-      <c r="AH3" s="271"/>
-[...3 lines deleted...]
-      <c r="AL3" s="271"/>
+      <c r="AH3" s="273"/>
+      <c r="AI3" s="273"/>
+      <c r="AJ3" s="273"/>
+      <c r="AK3" s="273"/>
+      <c r="AL3" s="273"/>
       <c r="AM3" s="36"/>
-      <c r="AN3" s="272"/>
-      <c r="AO3" s="272"/>
+      <c r="AN3" s="274"/>
+      <c r="AO3" s="274"/>
     </row>
     <row r="4" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="145"/>
       <c r="C4" s="3"/>
       <c r="D4" s="209" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="255">
+      <c r="F4" s="257">
         <f>[1]Hoja1!$C8</f>
-        <v>3120.0248941946961</v>
-[...3 lines deleted...]
-      <c r="I4" s="273"/>
+        <v>3257.1168971214333</v>
+      </c>
+      <c r="G4" s="258"/>
+      <c r="H4" s="271"/>
+      <c r="I4" s="275"/>
       <c r="J4" s="209" t="s">
         <v>663</v>
       </c>
       <c r="K4" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="L4" s="255">
+      <c r="L4" s="257">
         <f>[1]Hoja1!$C19</f>
-        <v>2779.8923767434185</v>
-[...1 lines deleted...]
-      <c r="M4" s="256"/>
+        <v>2902.0391629942651</v>
+      </c>
+      <c r="M4" s="258"/>
       <c r="N4" s="26"/>
       <c r="O4" s="27"/>
       <c r="P4" s="209" t="s">
         <v>14</v>
       </c>
       <c r="Q4" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="R4" s="255">
+      <c r="R4" s="257">
         <f>[1]Hoja1!$C30</f>
         <v>5215.9187808762508</v>
       </c>
-      <c r="S4" s="256"/>
+      <c r="S4" s="258"/>
       <c r="T4" s="2"/>
       <c r="U4" s="3"/>
       <c r="V4" s="209" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="X4" s="255">
+      <c r="X4" s="257">
         <f>[1]Hoja1!$C41</f>
-        <v>3071.6555928066682</v>
-[...1 lines deleted...]
-      <c r="Y4" s="256"/>
+        <v>3206.6222779451432</v>
+      </c>
+      <c r="Y4" s="258"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="32"/>
       <c r="AB4" s="209" t="s">
         <v>27</v>
       </c>
       <c r="AC4" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="AD4" s="255">
+      <c r="AD4" s="257">
         <f>[1]Hoja1!$C52</f>
-        <v>3921.2234303006671</v>
-[...1 lines deleted...]
-      <c r="AE4" s="257"/>
+        <v>4093.5196113290303</v>
+      </c>
+      <c r="AE4" s="259"/>
       <c r="AF4" s="204"/>
       <c r="AG4" s="78"/>
       <c r="AJ4" s="17"/>
       <c r="AK4" s="17"/>
       <c r="AL4" s="17"/>
       <c r="AM4" s="18"/>
-      <c r="AN4" s="253"/>
-      <c r="AO4" s="254"/>
+      <c r="AN4" s="255"/>
+      <c r="AO4" s="256"/>
     </row>
     <row r="5" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="145"/>
       <c r="C5" s="3"/>
       <c r="D5" s="210" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="240">
+      <c r="F5" s="242">
         <f>[1]Hoja1!$C9</f>
-        <v>5183.6007101281248</v>
-[...3 lines deleted...]
-      <c r="I5" s="273"/>
+        <v>5411.3649837549683</v>
+      </c>
+      <c r="G5" s="265"/>
+      <c r="H5" s="271"/>
+      <c r="I5" s="275"/>
       <c r="J5" s="210" t="s">
         <v>664</v>
       </c>
       <c r="K5" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L5" s="240">
+      <c r="L5" s="242">
         <f>[1]Hoja1!$C20</f>
-        <v>4742.4972760293385</v>
-[...1 lines deleted...]
-      <c r="M5" s="263"/>
+        <v>4950.8797320972953</v>
+      </c>
+      <c r="M5" s="265"/>
       <c r="N5" s="28"/>
       <c r="O5" s="29"/>
       <c r="P5" s="210" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R5" s="240">
+      <c r="R5" s="242">
         <f>[1]Hoja1!$C31</f>
         <v>7562.9975307638879</v>
       </c>
-      <c r="S5" s="263"/>
+      <c r="S5" s="265"/>
       <c r="T5" s="2"/>
       <c r="U5" s="3"/>
       <c r="V5" s="210" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X5" s="240">
+      <c r="X5" s="242">
         <f>[1]Hoja1!$C42</f>
-        <v>4119.7322729251346</v>
-[...1 lines deleted...]
-      <c r="Y5" s="263"/>
+        <v>4300.7508121900273</v>
+      </c>
+      <c r="Y5" s="265"/>
       <c r="Z5" s="28"/>
       <c r="AA5" s="33"/>
       <c r="AB5" s="210" t="s">
         <v>33</v>
       </c>
       <c r="AC5" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD5" s="240">
+      <c r="AD5" s="242">
         <f>[1]Hoja1!$C53</f>
-        <v>5683.7105928269675</v>
-[...1 lines deleted...]
-      <c r="AE5" s="268"/>
+        <v>5933.4493916026995</v>
+      </c>
+      <c r="AE5" s="270"/>
       <c r="AF5" s="204"/>
       <c r="AG5" s="78"/>
       <c r="AJ5" s="17"/>
       <c r="AK5" s="17"/>
       <c r="AL5" s="17"/>
       <c r="AM5" s="18"/>
-      <c r="AN5" s="253"/>
-      <c r="AO5" s="254"/>
+      <c r="AN5" s="255"/>
+      <c r="AO5" s="256"/>
     </row>
     <row r="6" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="145"/>
       <c r="C6" s="3"/>
       <c r="D6" s="209" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="255">
+      <c r="F6" s="257">
         <f>[1]Hoja1!$C10</f>
-        <v>7602.9675800638734</v>
-[...3 lines deleted...]
-      <c r="I6" s="273"/>
+        <v>7937.0373676727404</v>
+      </c>
+      <c r="G6" s="258"/>
+      <c r="H6" s="271"/>
+      <c r="I6" s="275"/>
       <c r="J6" s="209" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="255">
+      <c r="L6" s="257">
         <f>[1]Hoja1!$C21</f>
-        <v>6987.5399540346334</v>
-[...1 lines deleted...]
-      <c r="M6" s="256"/>
+        <v>7294.5682247422146</v>
+      </c>
+      <c r="M6" s="258"/>
       <c r="N6" s="28"/>
       <c r="O6" s="29"/>
       <c r="P6" s="209" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="R6" s="255">
+      <c r="R6" s="257">
         <f>[1]Hoja1!$C32</f>
         <v>13613.395555375</v>
       </c>
-      <c r="S6" s="256"/>
+      <c r="S6" s="258"/>
       <c r="T6" s="2"/>
       <c r="U6" s="3"/>
       <c r="V6" s="209" t="s">
         <v>26</v>
       </c>
       <c r="W6" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="255">
+      <c r="X6" s="257">
         <f>[1]Hoja1!$C43</f>
-        <v>5683.7105928269675</v>
-[...1 lines deleted...]
-      <c r="Y6" s="256"/>
+        <v>5933.4493916026995</v>
+      </c>
+      <c r="Y6" s="258"/>
       <c r="Z6" s="28"/>
       <c r="AA6" s="33"/>
       <c r="AB6" s="209" t="s">
         <v>39</v>
       </c>
       <c r="AC6" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="AD6" s="255">
+      <c r="AD6" s="257">
         <f>[1]Hoja1!$C54</f>
-        <v>7466.3550468427275</v>
-[...1 lines deleted...]
-      <c r="AE6" s="257"/>
+        <v>7794.422162537332</v>
+      </c>
+      <c r="AE6" s="259"/>
       <c r="AF6" s="204"/>
       <c r="AG6" s="78"/>
       <c r="AJ6" s="17"/>
       <c r="AK6" s="17"/>
       <c r="AL6" s="17"/>
       <c r="AM6" s="18"/>
-      <c r="AN6" s="253"/>
-      <c r="AO6" s="254"/>
+      <c r="AN6" s="255"/>
+      <c r="AO6" s="256"/>
     </row>
     <row r="7" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="145"/>
       <c r="C7" s="3"/>
       <c r="D7" s="210" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="240">
+      <c r="F7" s="242">
         <f>[1]Hoja1!$C11</f>
-        <v>13028.127860598477</v>
-[...3 lines deleted...]
-      <c r="I7" s="273"/>
+        <v>13600.575902958111</v>
+      </c>
+      <c r="G7" s="265"/>
+      <c r="H7" s="271"/>
+      <c r="I7" s="275"/>
       <c r="J7" s="210" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L7" s="240">
+      <c r="L7" s="242">
         <f>[1]Hoja1!$C22</f>
-        <v>11783.673866391286</v>
-[...1 lines deleted...]
-      <c r="M7" s="263"/>
+        <v>12301.441354459996</v>
+      </c>
+      <c r="M7" s="265"/>
       <c r="N7" s="28"/>
       <c r="O7" s="29"/>
       <c r="P7" s="210" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R7" s="240">
+      <c r="R7" s="242">
         <f>[1]Hoja1!$C33</f>
         <v>22688.992592291666</v>
       </c>
-      <c r="S7" s="263"/>
+      <c r="S7" s="265"/>
       <c r="T7" s="2"/>
       <c r="U7" s="3"/>
       <c r="V7" s="210" t="s">
         <v>32</v>
       </c>
       <c r="W7" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X7" s="240">
+      <c r="X7" s="242">
         <f>[1]Hoja1!$C44</f>
         <v>7966.8961663199998</v>
       </c>
-      <c r="Y7" s="263"/>
+      <c r="Y7" s="265"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="33"/>
       <c r="AB7" s="210" t="s">
         <v>45</v>
       </c>
       <c r="AC7" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD7" s="240">
+      <c r="AD7" s="242">
         <f>[1]Hoja1!$C55</f>
-        <v>12548.913106189928</v>
-[...1 lines deleted...]
-      <c r="AE7" s="268"/>
+        <v>13100.304742674032</v>
+      </c>
+      <c r="AE7" s="270"/>
       <c r="AF7" s="204"/>
       <c r="AG7" s="78"/>
       <c r="AJ7" s="17"/>
       <c r="AK7" s="17"/>
       <c r="AL7" s="17"/>
       <c r="AM7" s="15"/>
-      <c r="AN7" s="253"/>
-      <c r="AO7" s="254"/>
+      <c r="AN7" s="255"/>
+      <c r="AO7" s="256"/>
     </row>
     <row r="8" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="145"/>
       <c r="C8" s="3"/>
       <c r="D8" s="209" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="255">
+      <c r="F8" s="257">
         <f>[1]Hoja1!$C12</f>
-        <v>17466.984797617803</v>
-[...3 lines deleted...]
-      <c r="I8" s="273"/>
+        <v>18234.473523573739</v>
+      </c>
+      <c r="G8" s="258"/>
+      <c r="H8" s="271"/>
+      <c r="I8" s="275"/>
       <c r="J8" s="209" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="L8" s="255">
+      <c r="L8" s="257">
         <f>[1]Hoja1!$C23</f>
-        <v>15210.864319866649</v>
-[...1 lines deleted...]
-      <c r="M8" s="256"/>
+        <v>15879.220479375943</v>
+      </c>
+      <c r="M8" s="258"/>
       <c r="N8" s="28"/>
       <c r="O8" s="29"/>
       <c r="P8" s="209" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="R8" s="255">
+      <c r="R8" s="257">
         <f>[1]Hoja1!$C34</f>
         <v>27226.79111075</v>
       </c>
-      <c r="S8" s="256"/>
+      <c r="S8" s="258"/>
       <c r="T8" s="2"/>
       <c r="U8" s="3"/>
       <c r="V8" s="209" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="X8" s="255">
+      <c r="X8" s="257">
         <f>[1]Hoja1!$C45</f>
         <v>11406.053153040002</v>
       </c>
-      <c r="Y8" s="256"/>
+      <c r="Y8" s="258"/>
       <c r="Z8" s="28"/>
       <c r="AA8" s="33"/>
       <c r="AB8" s="209" t="s">
         <v>51</v>
       </c>
       <c r="AC8" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="AD8" s="255">
+      <c r="AD8" s="257">
         <f>[1]Hoja1!$C56</f>
         <v>15724.755380879998</v>
       </c>
-      <c r="AE8" s="257"/>
+      <c r="AE8" s="259"/>
       <c r="AF8" s="204"/>
       <c r="AG8" s="78"/>
       <c r="AJ8" s="17"/>
       <c r="AK8" s="17"/>
       <c r="AL8" s="17"/>
       <c r="AM8" s="37"/>
-      <c r="AN8" s="253"/>
-      <c r="AO8" s="254"/>
+      <c r="AN8" s="255"/>
+      <c r="AO8" s="256"/>
     </row>
     <row r="9" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="145"/>
       <c r="C9" s="3"/>
       <c r="D9" s="210" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="240">
+      <c r="F9" s="242">
         <f>[1]Hoja1!$C13</f>
-        <v>26843.917001554284</v>
-[...3 lines deleted...]
-      <c r="I9" s="273"/>
+        <v>28023.422445561973</v>
+      </c>
+      <c r="G9" s="265"/>
+      <c r="H9" s="271"/>
+      <c r="I9" s="275"/>
       <c r="J9" s="210" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L9" s="240">
+      <c r="L9" s="242">
         <f>[1]Hoja1!$C24</f>
-        <v>24152.749500111193</v>
-[...1 lines deleted...]
-      <c r="M9" s="263"/>
+        <v>25214.006675116081</v>
+      </c>
+      <c r="M9" s="265"/>
       <c r="N9" s="28"/>
       <c r="O9" s="29"/>
       <c r="P9" s="210" t="s">
         <v>43</v>
       </c>
       <c r="Q9" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R9" s="240">
+      <c r="R9" s="242">
         <f>[1]Hoja1!$C35</f>
         <v>56722.481480729155</v>
       </c>
-      <c r="S9" s="263"/>
+      <c r="S9" s="265"/>
       <c r="T9" s="2"/>
       <c r="U9" s="3"/>
       <c r="V9" s="210" t="s">
         <v>44</v>
       </c>
       <c r="W9" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X9" s="240">
+      <c r="X9" s="242">
         <f>[1]Hoja1!$C46</f>
         <v>19091.164878240001</v>
       </c>
-      <c r="Y9" s="263"/>
+      <c r="Y9" s="265"/>
       <c r="Z9" s="28"/>
       <c r="AA9" s="33"/>
       <c r="AB9" s="210" t="s">
         <v>57</v>
       </c>
       <c r="AC9" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD9" s="240">
+      <c r="AD9" s="242">
         <f>[1]Hoja1!$C57</f>
         <v>23688.66274320001</v>
       </c>
-      <c r="AE9" s="268"/>
+      <c r="AE9" s="270"/>
       <c r="AF9" s="204"/>
       <c r="AG9" s="78"/>
       <c r="AJ9" s="17"/>
       <c r="AK9" s="17"/>
       <c r="AL9" s="17"/>
       <c r="AM9" s="15"/>
-      <c r="AN9" s="253"/>
-      <c r="AO9" s="254"/>
+      <c r="AN9" s="255"/>
+      <c r="AO9" s="256"/>
     </row>
     <row r="10" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="145"/>
       <c r="C10" s="3"/>
       <c r="D10" s="209" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="F10" s="255">
+      <c r="F10" s="257">
         <f>[1]Hoja1!$C14</f>
-        <v>58583.350433444284</v>
-[...3 lines deleted...]
-      <c r="I10" s="273"/>
+        <v>61157.467346428937</v>
+      </c>
+      <c r="G10" s="258"/>
+      <c r="H10" s="271"/>
+      <c r="I10" s="275"/>
       <c r="J10" s="209" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="L10" s="255">
+      <c r="L10" s="257">
         <f>[1]Hoja1!$C25</f>
-        <v>55127.876235936936</v>
-[...1 lines deleted...]
-      <c r="M10" s="256"/>
+        <v>57550.161706909923</v>
+      </c>
+      <c r="M10" s="258"/>
       <c r="N10" s="28"/>
       <c r="O10" s="29"/>
       <c r="P10" s="209" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="R10" s="255">
+      <c r="R10" s="257">
         <f>[1]Hoja1!$C36</f>
         <v>111579.20052323569</v>
       </c>
-      <c r="S10" s="256"/>
+      <c r="S10" s="258"/>
       <c r="T10" s="2"/>
       <c r="U10" s="3"/>
       <c r="V10" s="209" t="s">
         <v>50</v>
       </c>
       <c r="W10" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="X10" s="255">
+      <c r="X10" s="257">
         <f>[1]Hoja1!$C47</f>
-        <v>48241.194473483018</v>
-[...1 lines deleted...]
-      <c r="Y10" s="256"/>
+        <v>50360.883321560294</v>
+      </c>
+      <c r="Y10" s="258"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="33"/>
       <c r="AB10" s="209" t="s">
         <v>63</v>
       </c>
       <c r="AC10" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="AD10" s="255">
+      <c r="AD10" s="257">
         <f>[1]Hoja1!$C58</f>
         <v>40575.943327920009</v>
       </c>
-      <c r="AE10" s="257"/>
+      <c r="AE10" s="259"/>
       <c r="AF10" s="204"/>
       <c r="AG10" s="78"/>
       <c r="AJ10" s="17"/>
       <c r="AK10" s="17"/>
       <c r="AL10" s="17"/>
       <c r="AM10" s="15"/>
-      <c r="AN10" s="253"/>
-      <c r="AO10" s="254"/>
+      <c r="AN10" s="255"/>
+      <c r="AO10" s="256"/>
     </row>
     <row r="11" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="145"/>
       <c r="C11" s="3"/>
       <c r="D11" s="210" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F11" s="240">
+      <c r="F11" s="242">
         <f>[1]Hoja1!$C15</f>
-        <v>87870.962423895151</v>
-[...3 lines deleted...]
-      <c r="I11" s="273"/>
+        <v>91731.959257672352</v>
+      </c>
+      <c r="G11" s="265"/>
+      <c r="H11" s="271"/>
+      <c r="I11" s="275"/>
       <c r="J11" s="210" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L11" s="240">
+      <c r="L11" s="242">
         <f>[1]Hoja1!$C26</f>
-        <v>87684.320456484114</v>
-[...1 lines deleted...]
-      <c r="M11" s="263"/>
+        <v>91537.116355329621</v>
+      </c>
+      <c r="M11" s="265"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
       <c r="P11" s="210" t="s">
         <v>55</v>
       </c>
       <c r="Q11" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R11" s="240">
+      <c r="R11" s="242">
         <f>[1]Hoja1!$C37</f>
         <v>141806.2037018229</v>
       </c>
-      <c r="S11" s="263"/>
+      <c r="S11" s="265"/>
       <c r="T11" s="2"/>
       <c r="U11" s="3"/>
       <c r="V11" s="210" t="s">
         <v>56</v>
       </c>
       <c r="W11" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X11" s="240">
+      <c r="X11" s="242">
         <f>[1]Hoja1!$C48</f>
-        <v>71528.502397148928</v>
-[...1 lines deleted...]
-      <c r="Y11" s="263"/>
+        <v>74671.421441872124</v>
+      </c>
+      <c r="Y11" s="265"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="33"/>
       <c r="AB11" s="210" t="s">
         <v>68</v>
       </c>
       <c r="AC11" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD11" s="240">
+      <c r="AD11" s="242">
         <f>[1]Hoja1!$C59</f>
         <v>66161.241313440012</v>
       </c>
-      <c r="AE11" s="268"/>
+      <c r="AE11" s="270"/>
       <c r="AF11" s="204"/>
       <c r="AG11" s="78"/>
       <c r="AJ11" s="17"/>
       <c r="AK11" s="17"/>
       <c r="AL11" s="17"/>
       <c r="AM11" s="15"/>
-      <c r="AN11" s="253"/>
-      <c r="AO11" s="254"/>
+      <c r="AN11" s="255"/>
+      <c r="AO11" s="256"/>
     </row>
     <row r="12" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="145"/>
       <c r="C12" s="3"/>
       <c r="D12" s="209" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="F12" s="255">
+      <c r="F12" s="257">
         <f>[1]Hoja1!$C16</f>
-        <v>165518.62209916345</v>
-[...3 lines deleted...]
-      <c r="I12" s="294"/>
+        <v>172791.41003988424</v>
+      </c>
+      <c r="G12" s="258"/>
+      <c r="H12" s="295"/>
+      <c r="I12" s="296"/>
       <c r="J12" s="209" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="L12" s="255">
+      <c r="L12" s="257">
         <f>[1]Hoja1!$C27</f>
-        <v>183411.98433806337</v>
-[...1 lines deleted...]
-      <c r="M12" s="256"/>
+        <v>191470.99577109952</v>
+      </c>
+      <c r="M12" s="258"/>
       <c r="N12" s="28"/>
       <c r="O12" s="29"/>
       <c r="P12" s="209" t="s">
         <v>61</v>
       </c>
       <c r="Q12" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="R12" s="255">
+      <c r="R12" s="257">
         <f>[1]Hoja1!$C38</f>
         <v>323579.68151738343</v>
       </c>
-      <c r="S12" s="256"/>
+      <c r="S12" s="258"/>
       <c r="T12" s="2"/>
       <c r="U12" s="3"/>
       <c r="V12" s="209" t="s">
         <v>62</v>
       </c>
       <c r="W12" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="X12" s="255">
+      <c r="X12" s="257">
         <f>[1]Hoja1!$C49</f>
-        <v>129219.45971545079</v>
-[...1 lines deleted...]
-      <c r="Y12" s="256"/>
+        <v>134897.28446052366</v>
+      </c>
+      <c r="Y12" s="258"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="33"/>
       <c r="AB12" s="209" t="s">
         <v>73</v>
       </c>
       <c r="AC12" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="AD12" s="255">
+      <c r="AD12" s="257">
         <f>[1]Hoja1!$C60</f>
         <v>131011.47364031998</v>
       </c>
-      <c r="AE12" s="257"/>
+      <c r="AE12" s="259"/>
       <c r="AF12" s="204"/>
       <c r="AG12" s="78"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="15"/>
-      <c r="AN12" s="253"/>
-      <c r="AO12" s="254"/>
+      <c r="AN12" s="255"/>
+      <c r="AO12" s="256"/>
     </row>
     <row r="13" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="145"/>
       <c r="C13" s="3"/>
       <c r="D13" s="210" t="s">
         <v>64</v>
       </c>
       <c r="E13" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="F13" s="240">
+      <c r="F13" s="242">
         <f>[1]Hoja1!$C17</f>
-        <v>832461.70655367721</v>
-[...3 lines deleted...]
-      <c r="I13" s="286"/>
+        <v>970650.34984158771</v>
+      </c>
+      <c r="G13" s="265"/>
+      <c r="H13" s="287"/>
+      <c r="I13" s="288"/>
       <c r="J13" s="210" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L13" s="240">
+      <c r="L13" s="242">
         <f>[1]Hoja1!$C28</f>
-        <v>840786.323619214</v>
-[...1 lines deleted...]
-      <c r="M13" s="263"/>
+        <v>980356.85334000364</v>
+      </c>
+      <c r="M13" s="265"/>
       <c r="N13" s="28"/>
       <c r="O13" s="29"/>
       <c r="P13" s="210" t="s">
         <v>66</v>
       </c>
       <c r="Q13" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="R13" s="240">
+      <c r="R13" s="242">
         <f>[1]Hoja1!$C39</f>
-        <v>840786.323619214</v>
-[...1 lines deleted...]
-      <c r="S13" s="263"/>
+        <v>980356.85334000364</v>
+      </c>
+      <c r="S13" s="265"/>
       <c r="T13" s="2"/>
       <c r="U13" s="3"/>
       <c r="V13" s="210" t="s">
         <v>67</v>
       </c>
       <c r="W13" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X13" s="240"/>
-      <c r="Y13" s="263"/>
+      <c r="X13" s="242"/>
+      <c r="Y13" s="265"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="35"/>
       <c r="AC13" s="4"/>
-      <c r="AD13" s="258"/>
-      <c r="AE13" s="259"/>
+      <c r="AD13" s="260"/>
+      <c r="AE13" s="261"/>
       <c r="AF13" s="204"/>
       <c r="AG13" s="78"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
       <c r="AL13" s="17"/>
       <c r="AM13" s="15"/>
-      <c r="AN13" s="253"/>
-      <c r="AO13" s="254"/>
+      <c r="AN13" s="255"/>
+      <c r="AO13" s="256"/>
     </row>
     <row r="14" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="146"/>
       <c r="C14" s="10"/>
       <c r="D14" s="209" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="F14" s="255">
+      <c r="F14" s="257">
         <f>[1]Hoja1!$C18</f>
-        <v>462761.18743210309</v>
-[...3 lines deleted...]
-      <c r="I14" s="296"/>
+        <v>483094.63354654395</v>
+      </c>
+      <c r="G14" s="258"/>
+      <c r="H14" s="297"/>
+      <c r="I14" s="298"/>
       <c r="J14" s="209" t="s">
         <v>70</v>
       </c>
       <c r="K14" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="L14" s="255">
+      <c r="L14" s="257">
         <f>[1]Hoja1!$C29</f>
-        <v>840786.323619214</v>
-[...1 lines deleted...]
-      <c r="M14" s="256"/>
+        <v>980356.85334000364</v>
+      </c>
+      <c r="M14" s="258"/>
       <c r="N14" s="30"/>
       <c r="O14" s="31"/>
       <c r="P14" s="209" t="s">
         <v>71</v>
       </c>
       <c r="Q14" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="R14" s="255">
+      <c r="R14" s="257">
         <f>[1]Hoja1!$C40</f>
-        <v>840786.323619214</v>
-[...1 lines deleted...]
-      <c r="S14" s="256"/>
+        <v>980356.85334000364</v>
+      </c>
+      <c r="S14" s="258"/>
       <c r="T14" s="9"/>
       <c r="U14" s="10"/>
       <c r="V14" s="209" t="s">
         <v>72</v>
       </c>
       <c r="W14" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="X14" s="260"/>
-      <c r="Y14" s="261"/>
+      <c r="X14" s="262"/>
+      <c r="Y14" s="263"/>
       <c r="Z14" s="30"/>
       <c r="AA14" s="34"/>
       <c r="AB14" s="35"/>
       <c r="AC14" s="4"/>
-      <c r="AD14" s="258"/>
-      <c r="AE14" s="259"/>
+      <c r="AD14" s="260"/>
+      <c r="AE14" s="261"/>
       <c r="AF14" s="204"/>
       <c r="AG14" s="78"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="15"/>
-      <c r="AN14" s="253"/>
-      <c r="AO14" s="254"/>
+      <c r="AN14" s="255"/>
+      <c r="AO14" s="256"/>
     </row>
     <row r="15" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="282" t="s">
+      <c r="B15" s="284" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="283"/>
+      <c r="C15" s="285"/>
       <c r="D15" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="205" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="297" t="s">
+      <c r="F15" s="299" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="298"/>
-      <c r="H15" s="279" t="s">
+      <c r="G15" s="300"/>
+      <c r="H15" s="281" t="s">
         <v>75</v>
       </c>
-      <c r="I15" s="283"/>
+      <c r="I15" s="285"/>
       <c r="J15" s="40" t="s">
         <v>5</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="L15" s="280" t="s">
+      <c r="L15" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M15" s="280"/>
-      <c r="N15" s="278" t="s">
+      <c r="M15" s="282"/>
+      <c r="N15" s="280" t="s">
         <v>76</v>
       </c>
-      <c r="O15" s="279"/>
+      <c r="O15" s="281"/>
       <c r="P15" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q15" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R15" s="280" t="s">
+      <c r="R15" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S15" s="280"/>
-      <c r="T15" s="283" t="s">
+      <c r="S15" s="282"/>
+      <c r="T15" s="285" t="s">
         <v>77</v>
       </c>
-      <c r="U15" s="283"/>
+      <c r="U15" s="285"/>
       <c r="V15" s="40" t="s">
         <v>5</v>
       </c>
       <c r="W15" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X15" s="280" t="s">
+      <c r="X15" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y15" s="280"/>
-      <c r="Z15" s="299" t="s">
+      <c r="Y15" s="282"/>
+      <c r="Z15" s="301" t="s">
         <v>78</v>
       </c>
-      <c r="AA15" s="300"/>
+      <c r="AA15" s="302"/>
       <c r="AB15" s="67" t="s">
         <v>5</v>
       </c>
       <c r="AC15" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AD15" s="280" t="s">
+      <c r="AD15" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="AE15" s="281"/>
+      <c r="AE15" s="283"/>
       <c r="AF15" s="204"/>
       <c r="AG15" s="78"/>
       <c r="AH15" s="55"/>
       <c r="AI15" s="55"/>
-      <c r="AJ15" s="271"/>
-[...1 lines deleted...]
-      <c r="AL15" s="271"/>
+      <c r="AJ15" s="273"/>
+      <c r="AK15" s="273"/>
+      <c r="AL15" s="273"/>
       <c r="AM15" s="36"/>
-      <c r="AN15" s="272"/>
-      <c r="AO15" s="272"/>
+      <c r="AN15" s="274"/>
+      <c r="AO15" s="274"/>
     </row>
     <row r="16" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="147"/>
       <c r="C16" s="12"/>
       <c r="D16" s="209" t="s">
         <v>792</v>
       </c>
       <c r="E16" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="255">
+      <c r="F16" s="257">
         <f>[1]Hoja1!$C87</f>
-        <v>2852.49431112607</v>
-[...3 lines deleted...]
-      <c r="I16" s="254"/>
+        <v>2977.8311823725189</v>
+      </c>
+      <c r="G16" s="264"/>
+      <c r="H16" s="255"/>
+      <c r="I16" s="256"/>
       <c r="J16" s="209" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="209" t="s">
         <v>16</v>
       </c>
-      <c r="L16" s="255">
+      <c r="L16" s="257">
         <f>[1]Hoja1!$C61</f>
-        <v>2025.9256436241885</v>
-[...1 lines deleted...]
-      <c r="M16" s="256"/>
+        <v>2114.9435885713124</v>
+      </c>
+      <c r="M16" s="258"/>
       <c r="N16" s="26"/>
       <c r="O16" s="27"/>
       <c r="P16" s="209" t="s">
         <v>81</v>
       </c>
       <c r="Q16" s="209" t="s">
         <v>16</v>
       </c>
-      <c r="R16" s="255">
+      <c r="R16" s="257">
         <f>[1]Hoja1!$C74</f>
-        <v>1966.3453219568171</v>
-[...1 lines deleted...]
-      <c r="S16" s="256"/>
+        <v>2052.745343679162</v>
+      </c>
+      <c r="S16" s="258"/>
       <c r="T16" s="11"/>
       <c r="U16" s="12"/>
       <c r="V16" s="209" t="s">
         <v>666</v>
       </c>
       <c r="W16" s="209" t="s">
         <v>16</v>
       </c>
-      <c r="X16" s="255">
+      <c r="X16" s="257">
         <f>[1]Hoja1!$C$136</f>
-        <v>2500.7953590944899</v>
-[...1 lines deleted...]
-      <c r="Y16" s="256"/>
+        <v>2610.6787915395507</v>
+      </c>
+      <c r="Y16" s="258"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="209" t="s">
         <v>87</v>
       </c>
       <c r="AC16" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="AD16" s="255">
+      <c r="AD16" s="257">
         <f>[1]Hoja1!$C353</f>
-        <v>1553.8433116237054</v>
-[...1 lines deleted...]
-      <c r="AE16" s="257"/>
+        <v>1622.1182450132324</v>
+      </c>
+      <c r="AE16" s="259"/>
       <c r="AF16" s="204"/>
       <c r="AG16" s="78"/>
-      <c r="AJ16" s="254"/>
-[...1 lines deleted...]
-      <c r="AL16" s="254"/>
+      <c r="AJ16" s="256"/>
+      <c r="AK16" s="256"/>
+      <c r="AL16" s="256"/>
       <c r="AM16" s="18"/>
-      <c r="AN16" s="264"/>
-      <c r="AO16" s="264"/>
+      <c r="AN16" s="266"/>
+      <c r="AO16" s="266"/>
     </row>
     <row r="17" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="145"/>
       <c r="C17" s="3"/>
       <c r="D17" s="210" t="s">
         <v>793</v>
       </c>
       <c r="E17" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F17" s="240">
+      <c r="F17" s="242">
         <f>[1]Hoja1!$C88</f>
-        <v>3078.7836010600772</v>
-[...3 lines deleted...]
-      <c r="I17" s="254"/>
+        <v>3214.0634865612014</v>
+      </c>
+      <c r="G17" s="265"/>
+      <c r="H17" s="255"/>
+      <c r="I17" s="256"/>
       <c r="J17" s="210" t="s">
         <v>83</v>
       </c>
       <c r="K17" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="L17" s="240">
+      <c r="L17" s="242">
         <f>[1]Hoja1!$C62</f>
-        <v>1966.3453219568171</v>
-[...1 lines deleted...]
-      <c r="M17" s="263"/>
+        <v>2052.745343679162</v>
+      </c>
+      <c r="M17" s="265"/>
       <c r="N17" s="28"/>
       <c r="O17" s="29"/>
       <c r="P17" s="210" t="s">
         <v>84</v>
       </c>
       <c r="Q17" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="R17" s="240">
+      <c r="R17" s="242">
         <f>[1]Hoja1!$C75</f>
-        <v>2066.1377492696593</v>
-[...1 lines deleted...]
-      <c r="S17" s="263"/>
+        <v>2156.9225897678716</v>
+      </c>
+      <c r="S17" s="265"/>
       <c r="T17" s="2"/>
       <c r="U17" s="3"/>
       <c r="V17" s="210" t="s">
         <v>667</v>
       </c>
       <c r="W17" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="X17" s="240">
+      <c r="X17" s="242">
         <f>[1]Hoja1!$C137</f>
-        <v>2392.8457360390908</v>
-[...1 lines deleted...]
-      <c r="Y17" s="263"/>
+        <v>2497.9859274711116</v>
+      </c>
+      <c r="Y17" s="265"/>
       <c r="Z17" s="28"/>
       <c r="AA17" s="33"/>
       <c r="AB17" s="210" t="s">
         <v>90</v>
       </c>
       <c r="AC17" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD17" s="240">
+      <c r="AD17" s="242">
         <f>[1]Hoja1!$C354</f>
-        <v>1913.1698336300212</v>
-[...1 lines deleted...]
-      <c r="AE17" s="268"/>
+        <v>1997.2333566228556</v>
+      </c>
+      <c r="AE17" s="270"/>
       <c r="AF17" s="204"/>
       <c r="AG17" s="78"/>
-      <c r="AJ17" s="254"/>
-[...1 lines deleted...]
-      <c r="AL17" s="254"/>
+      <c r="AJ17" s="256"/>
+      <c r="AK17" s="256"/>
+      <c r="AL17" s="256"/>
       <c r="AM17" s="18"/>
-      <c r="AN17" s="264"/>
-      <c r="AO17" s="264"/>
+      <c r="AN17" s="266"/>
+      <c r="AO17" s="266"/>
     </row>
     <row r="18" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="145"/>
       <c r="C18" s="3"/>
       <c r="D18" s="209" t="s">
         <v>794</v>
       </c>
       <c r="E18" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="F18" s="255">
+      <c r="F18" s="257">
         <f>[1]Hoja1!$C89</f>
-        <v>5475.5536634240489</v>
-[...3 lines deleted...]
-      <c r="I18" s="254"/>
+        <v>5716.1461728775321</v>
+      </c>
+      <c r="G18" s="264"/>
+      <c r="H18" s="255"/>
+      <c r="I18" s="256"/>
       <c r="J18" s="209" t="s">
         <v>86</v>
       </c>
       <c r="K18" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="L18" s="255">
+      <c r="L18" s="257">
         <f>[1]Hoja1!$C63</f>
-        <v>1481.4020846084577</v>
-[...1 lines deleted...]
-      <c r="M18" s="256"/>
+        <v>1546.4939943867087</v>
+      </c>
+      <c r="M18" s="258"/>
       <c r="N18" s="28"/>
       <c r="O18" s="29"/>
       <c r="P18" s="209" t="s">
         <v>79</v>
       </c>
       <c r="Q18" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="R18" s="255">
+      <c r="R18" s="257">
         <f>[1]Hoja1!$C76</f>
-        <v>1966.3453219568171</v>
-[...1 lines deleted...]
-      <c r="S18" s="256"/>
+        <v>2052.745343679162</v>
+      </c>
+      <c r="S18" s="258"/>
       <c r="T18" s="2"/>
       <c r="U18" s="3"/>
       <c r="V18" s="209" t="s">
         <v>668</v>
       </c>
       <c r="W18" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="X18" s="255">
+      <c r="X18" s="257">
         <f>[1]Hoja1!$C138</f>
-        <v>2421.1499755377631</v>
-[...1 lines deleted...]
-      <c r="Y18" s="262"/>
+        <v>2527.5338380992707</v>
+      </c>
+      <c r="Y18" s="264"/>
       <c r="Z18" s="28"/>
       <c r="AA18" s="33"/>
       <c r="AB18" s="209" t="s">
         <v>92</v>
       </c>
       <c r="AC18" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="AD18" s="255">
+      <c r="AD18" s="257">
         <f>[1]Hoja1!$C355</f>
-        <v>2868.7402248438839</v>
-[...1 lines deleted...]
-      <c r="AE18" s="257"/>
+        <v>2994.7909316930854</v>
+      </c>
+      <c r="AE18" s="259"/>
       <c r="AF18" s="204"/>
       <c r="AG18" s="78"/>
       <c r="AJ18" s="17"/>
       <c r="AK18" s="17"/>
       <c r="AL18" s="17"/>
       <c r="AM18" s="18"/>
-      <c r="AN18" s="253"/>
-      <c r="AO18" s="254"/>
+      <c r="AN18" s="255"/>
+      <c r="AO18" s="256"/>
     </row>
     <row r="19" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="145"/>
       <c r="C19" s="3"/>
       <c r="D19" s="210" t="s">
         <v>795</v>
       </c>
       <c r="E19" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F19" s="240">
+      <c r="F19" s="242">
         <f>[1]Hoja1!$C90</f>
-        <v>8351.57511671883</v>
-[...3 lines deleted...]
-      <c r="I19" s="254"/>
+        <v>8718.5382657867813</v>
+      </c>
+      <c r="G19" s="265"/>
+      <c r="H19" s="255"/>
+      <c r="I19" s="256"/>
       <c r="J19" s="210" t="s">
         <v>89</v>
       </c>
       <c r="K19" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L19" s="240">
+      <c r="L19" s="242">
         <f>[1]Hoja1!$C64</f>
-        <v>2147.6482202951624</v>
-[...1 lines deleted...]
-      <c r="M19" s="263"/>
+        <v>2242.0145814899502</v>
+      </c>
+      <c r="M19" s="265"/>
       <c r="N19" s="28"/>
       <c r="O19" s="29"/>
       <c r="P19" s="210" t="s">
         <v>82</v>
       </c>
       <c r="Q19" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R19" s="240">
+      <c r="R19" s="242">
         <f>[1]Hoja1!$C77</f>
-        <v>2497.4545980240459</v>
-[...1 lines deleted...]
-      <c r="S19" s="263"/>
+        <v>2607.1912394523752</v>
+      </c>
+      <c r="S19" s="265"/>
       <c r="T19" s="2"/>
       <c r="U19" s="3"/>
       <c r="V19" s="210" t="s">
         <v>669</v>
       </c>
       <c r="W19" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X19" s="240">
+      <c r="X19" s="242">
         <f>[1]Hoja1!$C139</f>
-        <v>3492.837433282928</v>
-[...1 lines deleted...]
-      <c r="Y19" s="263"/>
+        <v>3646.3105932302083</v>
+      </c>
+      <c r="Y19" s="265"/>
       <c r="Z19" s="28"/>
       <c r="AA19" s="43"/>
       <c r="AB19" s="210" t="s">
         <v>95</v>
       </c>
       <c r="AC19" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD19" s="240">
+      <c r="AD19" s="242">
         <f>[1]Hoja1!$C356</f>
-        <v>4473.4122938583996</v>
-[...1 lines deleted...]
-      <c r="AE19" s="268"/>
+        <v>4669.9713188915712</v>
+      </c>
+      <c r="AE19" s="270"/>
       <c r="AF19" s="204"/>
       <c r="AG19" s="78"/>
       <c r="AJ19" s="17"/>
       <c r="AK19" s="17"/>
       <c r="AL19" s="17"/>
       <c r="AM19" s="57"/>
-      <c r="AN19" s="253"/>
-      <c r="AO19" s="254"/>
+      <c r="AN19" s="255"/>
+      <c r="AO19" s="256"/>
     </row>
     <row r="20" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="145"/>
       <c r="C20" s="3"/>
       <c r="D20" s="209" t="s">
         <v>796</v>
       </c>
       <c r="E20" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="F20" s="255">
+      <c r="F20" s="257">
         <f>[1]Hoja1!$C91</f>
-        <v>12339.72841490226</v>
-[...3 lines deleted...]
-      <c r="I20" s="254"/>
+        <v>12881.928602829785</v>
+      </c>
+      <c r="G20" s="264"/>
+      <c r="H20" s="255"/>
+      <c r="I20" s="256"/>
       <c r="J20" s="209" t="s">
         <v>91</v>
       </c>
       <c r="K20" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="L20" s="255">
+      <c r="L20" s="257">
         <f>[1]Hoja1!$C65</f>
-        <v>4058.3688456557479</v>
-[...1 lines deleted...]
-      <c r="M20" s="256"/>
+        <v>4236.6911131163788</v>
+      </c>
+      <c r="M20" s="258"/>
       <c r="N20" s="28"/>
       <c r="O20" s="29"/>
       <c r="P20" s="209" t="s">
         <v>85</v>
       </c>
       <c r="Q20" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="R20" s="255">
+      <c r="R20" s="257">
         <f>[1]Hoja1!$C78</f>
-        <v>4439.2565986197769</v>
-[...1 lines deleted...]
-      <c r="S20" s="256"/>
+        <v>4634.3148431045856</v>
+      </c>
+      <c r="S20" s="258"/>
       <c r="T20" s="2"/>
       <c r="U20" s="3"/>
       <c r="V20" s="209" t="s">
         <v>670</v>
       </c>
       <c r="W20" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="X20" s="255">
+      <c r="X20" s="257">
         <f>[1]Hoja1!$C140</f>
-        <v>5192.8954042719688</v>
-[...1 lines deleted...]
-      <c r="Y20" s="262"/>
+        <v>5421.0680811263437</v>
+      </c>
+      <c r="Y20" s="264"/>
       <c r="Z20" s="28"/>
       <c r="AA20" s="44"/>
       <c r="AB20" s="209" t="s">
         <v>98</v>
       </c>
       <c r="AC20" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="AD20" s="255">
+      <c r="AD20" s="257">
         <f>[1]Hoja1!$C357</f>
-        <v>6268.456505221513</v>
-[...1 lines deleted...]
-      <c r="AE20" s="257"/>
+        <v>6543.8886849963992</v>
+      </c>
+      <c r="AE20" s="259"/>
       <c r="AF20" s="204"/>
       <c r="AG20" s="78"/>
       <c r="AJ20" s="17"/>
       <c r="AK20" s="17"/>
       <c r="AL20" s="17"/>
       <c r="AM20" s="58"/>
-      <c r="AN20" s="253"/>
-      <c r="AO20" s="254"/>
+      <c r="AN20" s="255"/>
+      <c r="AO20" s="256"/>
     </row>
     <row r="21" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="145"/>
       <c r="C21" s="3"/>
       <c r="D21" s="210" t="s">
         <v>797</v>
       </c>
       <c r="E21" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F21" s="240">
+      <c r="F21" s="242">
         <f>[1]Hoja1!$C92</f>
-        <v>16344.170410729697</v>
-[...3 lines deleted...]
-      <c r="I21" s="254"/>
+        <v>17062.323353019339</v>
+      </c>
+      <c r="G21" s="265"/>
+      <c r="H21" s="255"/>
+      <c r="I21" s="256"/>
       <c r="J21" s="210" t="s">
         <v>94</v>
       </c>
       <c r="K21" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L21" s="240">
+      <c r="L21" s="242">
         <f>[1]Hoja1!$C66</f>
-        <v>6027.1121372152738</v>
-[...1 lines deleted...]
-      <c r="M21" s="263"/>
+        <v>6291.9397917292808</v>
+      </c>
+      <c r="M21" s="265"/>
       <c r="N21" s="28"/>
       <c r="O21" s="29"/>
       <c r="P21" s="210" t="s">
         <v>88</v>
       </c>
       <c r="Q21" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R21" s="240">
+      <c r="R21" s="242">
         <f>[1]Hoja1!$C79</f>
-        <v>7289.3152055758692</v>
-[...1 lines deleted...]
-      <c r="S21" s="263"/>
+        <v>7609.6032979420843</v>
+      </c>
+      <c r="S21" s="265"/>
       <c r="T21" s="2"/>
       <c r="U21" s="3"/>
       <c r="V21" s="210" t="s">
         <v>671</v>
       </c>
       <c r="W21" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X21" s="240">
+      <c r="X21" s="242">
         <f>[1]Hoja1!$C141</f>
-        <v>8052.9557989727036</v>
-[...1 lines deleted...]
-      <c r="Y21" s="263"/>
+        <v>8406.7977962002933</v>
+      </c>
+      <c r="Y21" s="265"/>
       <c r="Z21" s="28"/>
       <c r="AA21" s="43"/>
       <c r="AB21" s="210" t="s">
         <v>101</v>
       </c>
       <c r="AC21" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD21" s="240">
+      <c r="AD21" s="242">
         <f>[1]Hoja1!$C358</f>
-        <v>10281.725076426263</v>
-[...1 lines deleted...]
-      <c r="AE21" s="268"/>
+        <v>10733.497844935904</v>
+      </c>
+      <c r="AE21" s="270"/>
       <c r="AF21" s="204"/>
       <c r="AG21" s="78"/>
       <c r="AJ21" s="17"/>
       <c r="AK21" s="17"/>
       <c r="AL21" s="17"/>
       <c r="AM21" s="18"/>
-      <c r="AN21" s="253"/>
-      <c r="AO21" s="254"/>
+      <c r="AN21" s="255"/>
+      <c r="AO21" s="256"/>
     </row>
     <row r="22" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="145"/>
       <c r="C22" s="3"/>
       <c r="D22" s="209" t="s">
         <v>798</v>
       </c>
       <c r="E22" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="F22" s="255">
+      <c r="F22" s="257">
         <f>[1]Hoja1!$C93</f>
-        <v>35230.6170232968</v>
-[...3 lines deleted...]
-      <c r="I22" s="254"/>
+        <v>36778.62898341137</v>
+      </c>
+      <c r="G22" s="264"/>
+      <c r="H22" s="255"/>
+      <c r="I22" s="256"/>
       <c r="J22" s="209" t="s">
         <v>96</v>
       </c>
       <c r="K22" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="L22" s="255">
+      <c r="L22" s="257">
         <f>[1]Hoja1!$C67</f>
-        <v>7676.8742329474426</v>
-[...1 lines deleted...]
-      <c r="M22" s="256"/>
+        <v>8014.1914340921048</v>
+      </c>
+      <c r="M22" s="258"/>
       <c r="N22" s="28"/>
       <c r="O22" s="29"/>
       <c r="P22" s="209" t="s">
         <v>97</v>
       </c>
       <c r="Q22" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="R22" s="255">
+      <c r="R22" s="257">
         <f>[1]Hoja1!$C80</f>
-        <v>9034.0635416821133</v>
-[...1 lines deleted...]
-      <c r="S22" s="256"/>
+        <v>9431.0148185136004</v>
+      </c>
+      <c r="S22" s="258"/>
       <c r="T22" s="2"/>
       <c r="U22" s="3"/>
       <c r="V22" s="209" t="s">
         <v>672</v>
       </c>
       <c r="W22" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="X22" s="255">
+      <c r="X22" s="257">
         <f>[1]Hoja1!$C142</f>
-        <v>11036.839555680124</v>
-[...1 lines deleted...]
-      <c r="Y22" s="262"/>
+        <v>11521.791596763038</v>
+      </c>
+      <c r="Y22" s="264"/>
       <c r="Z22" s="28"/>
       <c r="AA22" s="43"/>
       <c r="AB22" s="209" t="s">
         <v>105</v>
       </c>
       <c r="AC22" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="AD22" s="255">
+      <c r="AD22" s="257">
         <f>[1]Hoja1!$C359</f>
-        <v>22052.988937736853</v>
-[...1 lines deleted...]
-      <c r="AE22" s="257"/>
+        <v>23021.983906213169</v>
+      </c>
+      <c r="AE22" s="259"/>
       <c r="AF22" s="204"/>
       <c r="AG22" s="78"/>
       <c r="AJ22" s="17"/>
       <c r="AK22" s="17"/>
       <c r="AL22" s="17"/>
       <c r="AM22" s="18"/>
-      <c r="AN22" s="253"/>
-      <c r="AO22" s="254"/>
+      <c r="AN22" s="255"/>
+      <c r="AO22" s="256"/>
     </row>
     <row r="23" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="145"/>
       <c r="C23" s="3"/>
       <c r="D23" s="210" t="s">
         <v>799</v>
       </c>
       <c r="E23" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F23" s="240">
+      <c r="F23" s="242">
         <f>[1]Hoja1!$C94</f>
-        <v>37429.416506895512</v>
-[...3 lines deleted...]
-      <c r="I23" s="254"/>
+        <v>39074.042383713655</v>
+      </c>
+      <c r="G23" s="265"/>
+      <c r="H23" s="255"/>
+      <c r="I23" s="256"/>
       <c r="J23" s="210" t="s">
         <v>100</v>
       </c>
       <c r="K23" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L23" s="240">
+      <c r="L23" s="242">
         <f>[1]Hoja1!$C68</f>
-        <v>12532.10682350426</v>
-[...1 lines deleted...]
-      <c r="M23" s="263"/>
+        <v>13082.76000211278</v>
+      </c>
+      <c r="M23" s="265"/>
       <c r="N23" s="28"/>
       <c r="O23" s="29"/>
       <c r="P23" s="210" t="s">
         <v>93</v>
       </c>
       <c r="Q23" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R23" s="240">
+      <c r="R23" s="242">
         <f>[1]Hoja1!$C81</f>
-        <v>14642.402055757184</v>
-[...1 lines deleted...]
-      <c r="S23" s="263"/>
+        <v>15285.780327904093</v>
+      </c>
+      <c r="S23" s="265"/>
       <c r="T23" s="2"/>
       <c r="U23" s="3"/>
       <c r="V23" s="210" t="s">
         <v>673</v>
       </c>
       <c r="W23" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X23" s="240">
+      <c r="X23" s="242">
         <f>[1]Hoja1!$C143</f>
-        <v>17451.111058666524</v>
-[...1 lines deleted...]
-      <c r="Y23" s="263"/>
+        <v>18217.902302153383</v>
+      </c>
+      <c r="Y23" s="265"/>
       <c r="Z23" s="28"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="210" t="s">
         <v>108</v>
       </c>
       <c r="AC23" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD23" s="240">
+      <c r="AD23" s="242">
         <f>[1]Hoja1!$C360</f>
-        <v>28630.42485104108</v>
-[...1 lines deleted...]
-      <c r="AE23" s="268"/>
+        <v>29888.428367223198</v>
+      </c>
+      <c r="AE23" s="270"/>
       <c r="AF23" s="204"/>
       <c r="AG23" s="78"/>
       <c r="AJ23" s="17"/>
       <c r="AK23" s="17"/>
       <c r="AL23" s="17"/>
       <c r="AM23" s="17"/>
-      <c r="AN23" s="253"/>
-      <c r="AO23" s="254"/>
+      <c r="AN23" s="255"/>
+      <c r="AO23" s="256"/>
     </row>
     <row r="24" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="145"/>
       <c r="C24" s="3"/>
       <c r="D24" s="209" t="s">
         <v>800</v>
       </c>
       <c r="E24" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="F24" s="255">
+      <c r="F24" s="257">
         <f>[1]Hoja1!$C95</f>
-        <v>67895.87788639465</v>
-[...3 lines deleted...]
-      <c r="I24" s="301"/>
+        <v>70879.181611705935</v>
+      </c>
+      <c r="G24" s="264"/>
+      <c r="H24" s="303"/>
+      <c r="I24" s="303"/>
       <c r="J24" s="209" t="s">
         <v>103</v>
       </c>
       <c r="K24" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="L24" s="255">
+      <c r="L24" s="257">
         <f>[1]Hoja1!$C69</f>
-        <v>25852.807471100234</v>
-[...1 lines deleted...]
-      <c r="M24" s="256"/>
+        <v>26988.76416301222</v>
+      </c>
+      <c r="M24" s="258"/>
       <c r="N24" s="28"/>
       <c r="O24" s="29"/>
       <c r="P24" s="209" t="s">
         <v>104</v>
       </c>
       <c r="Q24" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="R24" s="255">
+      <c r="R24" s="257">
         <f>[1]Hoja1!$C82</f>
-        <v>32735.3491492828</v>
-[...1 lines deleted...]
-      <c r="S24" s="256"/>
+        <v>34173.720551296756</v>
+      </c>
+      <c r="S24" s="258"/>
       <c r="T24" s="2"/>
       <c r="U24" s="3"/>
       <c r="V24" s="209" t="s">
         <v>674</v>
       </c>
       <c r="W24" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="X24" s="255">
+      <c r="X24" s="257">
         <f>[1]Hoja1!$C144</f>
-        <v>31432.851993409979</v>
-[...1 lines deleted...]
-      <c r="Y24" s="262"/>
+        <v>32813.992459787085</v>
+      </c>
+      <c r="Y24" s="264"/>
       <c r="Z24" s="28"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="209" t="s">
         <v>111</v>
       </c>
       <c r="AC24" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="AD24" s="255">
+      <c r="AD24" s="257">
         <f>[1]Hoja1!$C361</f>
-        <v>59940.406521645447</v>
-[...1 lines deleted...]
-      <c r="AE24" s="257"/>
+        <v>62574.151656687456</v>
+      </c>
+      <c r="AE24" s="259"/>
       <c r="AF24" s="204"/>
       <c r="AG24" s="78"/>
       <c r="AJ24" s="17"/>
       <c r="AK24" s="17"/>
       <c r="AL24" s="17"/>
       <c r="AM24" s="18"/>
-      <c r="AN24" s="253"/>
-      <c r="AO24" s="254"/>
+      <c r="AN24" s="255"/>
+      <c r="AO24" s="256"/>
     </row>
     <row r="25" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="145"/>
       <c r="C25" s="3"/>
       <c r="D25" s="210" t="s">
         <v>801</v>
       </c>
       <c r="E25" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="F25" s="240"/>
-[...2 lines deleted...]
-      <c r="I25" s="264"/>
+      <c r="F25" s="242"/>
+      <c r="G25" s="265"/>
+      <c r="H25" s="266"/>
+      <c r="I25" s="266"/>
       <c r="J25" s="210" t="s">
         <v>107</v>
       </c>
       <c r="K25" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L25" s="240">
+      <c r="L25" s="242">
         <f>[1]Hoja1!$C70</f>
-        <v>38763.393830232475</v>
-[...1 lines deleted...]
-      <c r="M25" s="263"/>
+        <v>40466.633862166935</v>
+      </c>
+      <c r="M25" s="265"/>
       <c r="N25" s="28"/>
       <c r="O25" s="29"/>
       <c r="P25" s="210" t="s">
         <v>99</v>
       </c>
       <c r="Q25" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R25" s="240">
+      <c r="R25" s="242">
         <f>[1]Hoja1!$C83</f>
-        <v>43929.962807541335</v>
-[...1 lines deleted...]
-      <c r="S25" s="263"/>
+        <v>45860.21874908483</v>
+      </c>
+      <c r="S25" s="265"/>
       <c r="T25" s="2"/>
       <c r="U25" s="3"/>
       <c r="V25" s="210" t="s">
         <v>675</v>
       </c>
       <c r="W25" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X25" s="240">
+      <c r="X25" s="242">
         <f>[1]Hoja1!$C145</f>
-        <v>44786.242910376255</v>
-[...1 lines deleted...]
-      <c r="Y25" s="263"/>
+        <v>46754.123280680673</v>
+      </c>
+      <c r="Y25" s="265"/>
       <c r="Z25" s="28"/>
       <c r="AA25" s="43"/>
       <c r="AB25" s="210" t="s">
         <v>113</v>
       </c>
       <c r="AC25" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="AD25" s="240">
+      <c r="AD25" s="242">
         <f>[1]Hoja1!$C362</f>
-        <v>203496.33993627082</v>
-[...1 lines deleted...]
-      <c r="AE25" s="268"/>
+        <v>247702.52818176011</v>
+      </c>
+      <c r="AE25" s="270"/>
       <c r="AF25" s="204"/>
       <c r="AG25" s="78"/>
       <c r="AJ25" s="17"/>
       <c r="AK25" s="17"/>
       <c r="AL25" s="17"/>
       <c r="AM25" s="17"/>
-      <c r="AN25" s="253"/>
-      <c r="AO25" s="254"/>
+      <c r="AN25" s="255"/>
+      <c r="AO25" s="256"/>
     </row>
     <row r="26" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="145"/>
       <c r="C26" s="3"/>
       <c r="D26" s="209" t="s">
         <v>802</v>
       </c>
       <c r="E26" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="F26" s="255">
+      <c r="F26" s="257">
         <f>[1]Hoja1!$C$96</f>
-        <v>701935.78007881716</v>
-[...3 lines deleted...]
-      <c r="I26" s="301"/>
+        <v>818457.11957190093</v>
+      </c>
+      <c r="G26" s="264"/>
+      <c r="H26" s="303"/>
+      <c r="I26" s="303"/>
       <c r="J26" s="209" t="s">
         <v>110</v>
       </c>
       <c r="K26" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="L26" s="255">
+      <c r="L26" s="257">
         <f>[1]Hoja1!$C71</f>
-        <v>68919.245028331774</v>
-[...1 lines deleted...]
-      <c r="M26" s="256"/>
+        <v>71947.514885637298</v>
+      </c>
+      <c r="M26" s="258"/>
       <c r="N26" s="28"/>
       <c r="O26" s="29"/>
       <c r="P26" s="209" t="s">
         <v>102</v>
       </c>
       <c r="Q26" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="R26" s="255">
+      <c r="R26" s="257">
         <f>[1]Hoja1!$C84</f>
-        <v>78732.300267961429</v>
-[...1 lines deleted...]
-      <c r="S26" s="256"/>
+        <v>82191.749825190069</v>
+      </c>
+      <c r="S26" s="258"/>
       <c r="T26" s="2"/>
       <c r="U26" s="3"/>
       <c r="V26" s="209" t="s">
         <v>676</v>
       </c>
       <c r="W26" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="X26" s="255">
+      <c r="X26" s="257">
         <f>[1]Hoja1!$C146</f>
-        <v>74649.521321478082</v>
-[...1 lines deleted...]
-      <c r="Y26" s="262"/>
+        <v>77929.576046209695</v>
+      </c>
+      <c r="Y26" s="264"/>
       <c r="Z26" s="28"/>
       <c r="AA26" s="43"/>
       <c r="AB26" s="209" t="s">
         <v>115</v>
       </c>
       <c r="AC26" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="AD26" s="255">
+      <c r="AD26" s="257">
         <f>[1]Hoja1!$C363</f>
-        <v>135808.26569385585</v>
-[...1 lines deleted...]
-      <c r="AE26" s="257"/>
+        <v>141775.5985804041</v>
+      </c>
+      <c r="AE26" s="259"/>
       <c r="AF26" s="204"/>
       <c r="AG26" s="78"/>
       <c r="AJ26" s="17"/>
       <c r="AK26" s="17"/>
       <c r="AL26" s="17"/>
       <c r="AM26" s="17"/>
-      <c r="AN26" s="253"/>
-      <c r="AO26" s="254"/>
+      <c r="AN26" s="255"/>
+      <c r="AO26" s="256"/>
     </row>
     <row r="27" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="145"/>
       <c r="C27" s="3"/>
       <c r="D27" s="66"/>
       <c r="E27" s="66"/>
       <c r="F27" s="70"/>
       <c r="G27" s="71"/>
-      <c r="H27" s="264"/>
-      <c r="I27" s="264"/>
+      <c r="H27" s="266"/>
+      <c r="I27" s="266"/>
       <c r="J27" s="210" t="s">
         <v>112</v>
       </c>
       <c r="K27" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L27" s="240">
+      <c r="L27" s="242">
         <f>[1]Hoja1!$C72</f>
-        <v>250351.82569942807</v>
-[...1 lines deleted...]
-      <c r="M27" s="263"/>
+        <v>245379.08395608325</v>
+      </c>
+      <c r="M27" s="265"/>
       <c r="N27" s="28"/>
       <c r="O27" s="29"/>
       <c r="P27" s="210" t="s">
         <v>106</v>
       </c>
       <c r="Q27" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="R27" s="240">
+      <c r="R27" s="242">
         <f>[1]Hoja1!$C85</f>
         <v>0</v>
       </c>
-      <c r="S27" s="263"/>
+      <c r="S27" s="265"/>
       <c r="T27" s="2"/>
       <c r="U27" s="3"/>
       <c r="V27" s="210" t="s">
         <v>677</v>
       </c>
       <c r="W27" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X27" s="240">
+      <c r="X27" s="242">
         <f>[1]Hoja1!$C147</f>
-        <v>411316.93581771845</v>
-[...1 lines deleted...]
-      <c r="Y27" s="263"/>
+        <v>479595.54716345971</v>
+      </c>
+      <c r="Y27" s="265"/>
       <c r="Z27" s="28"/>
       <c r="AA27" s="43"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="53"/>
       <c r="AD27" s="134"/>
       <c r="AE27" s="148"/>
       <c r="AF27" s="204"/>
       <c r="AG27" s="78"/>
       <c r="AJ27" s="17"/>
       <c r="AK27" s="17"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
-      <c r="AN27" s="253"/>
-      <c r="AO27" s="254"/>
+      <c r="AN27" s="255"/>
+      <c r="AO27" s="256"/>
     </row>
     <row r="28" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="145"/>
       <c r="C28" s="3"/>
       <c r="D28" s="66"/>
       <c r="E28" s="66"/>
       <c r="F28" s="72"/>
       <c r="G28" s="73"/>
-      <c r="H28" s="305"/>
-      <c r="I28" s="305"/>
+      <c r="H28" s="307"/>
+      <c r="I28" s="307"/>
       <c r="J28" s="209" t="s">
         <v>114</v>
       </c>
       <c r="K28" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="L28" s="255">
+      <c r="L28" s="257">
         <f>[1]Hoja1!$C73</f>
-        <v>250351.82569942807</v>
-[...1 lines deleted...]
-      <c r="M28" s="256"/>
+        <v>245379.08395608325</v>
+      </c>
+      <c r="M28" s="258"/>
       <c r="N28" s="30"/>
       <c r="O28" s="31"/>
       <c r="P28" s="209" t="s">
         <v>109</v>
       </c>
       <c r="Q28" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="R28" s="255">
+      <c r="R28" s="257">
         <f>[1]Hoja1!$C86</f>
         <v>0</v>
       </c>
-      <c r="S28" s="256"/>
+      <c r="S28" s="258"/>
       <c r="T28" s="9"/>
       <c r="U28" s="10"/>
       <c r="V28" s="209" t="s">
         <v>678</v>
       </c>
       <c r="W28" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="X28" s="255">
+      <c r="X28" s="257">
         <f>[1]Hoja1!$C148</f>
-        <v>296876.03257379128</v>
-[...1 lines deleted...]
-      <c r="Y28" s="262"/>
+        <v>290979.17987198307</v>
+      </c>
+      <c r="Y28" s="264"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="49"/>
       <c r="AB28" s="50"/>
       <c r="AC28" s="51"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="149"/>
       <c r="AF28" s="204"/>
       <c r="AG28" s="78"/>
       <c r="AJ28" s="17"/>
       <c r="AK28" s="17"/>
       <c r="AL28" s="17"/>
       <c r="AM28" s="17"/>
-      <c r="AN28" s="253"/>
-      <c r="AO28" s="254"/>
+      <c r="AN28" s="255"/>
+      <c r="AO28" s="256"/>
     </row>
     <row r="29" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="302" t="s">
+      <c r="B29" s="304" t="s">
         <v>847</v>
       </c>
-      <c r="C29" s="303"/>
+      <c r="C29" s="305"/>
       <c r="D29" s="61" t="s">
         <v>5</v>
       </c>
       <c r="E29" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="F29" s="280" t="s">
+      <c r="F29" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="G29" s="297"/>
-      <c r="H29" s="278" t="s">
+      <c r="G29" s="299"/>
+      <c r="H29" s="280" t="s">
         <v>116</v>
       </c>
-      <c r="I29" s="279"/>
+      <c r="I29" s="281"/>
       <c r="J29" s="61" t="s">
         <v>5</v>
       </c>
       <c r="K29" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="L29" s="280" t="s">
+      <c r="L29" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M29" s="297"/>
-      <c r="N29" s="278" t="s">
+      <c r="M29" s="299"/>
+      <c r="N29" s="280" t="s">
         <v>117</v>
       </c>
-      <c r="O29" s="279"/>
+      <c r="O29" s="281"/>
       <c r="P29" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q29" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R29" s="280" t="s">
+      <c r="R29" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S29" s="280"/>
-      <c r="T29" s="278" t="s">
+      <c r="S29" s="282"/>
+      <c r="T29" s="280" t="s">
         <v>118</v>
       </c>
-      <c r="U29" s="279"/>
+      <c r="U29" s="281"/>
       <c r="V29" s="40" t="s">
         <v>5</v>
       </c>
       <c r="W29" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X29" s="280" t="s">
+      <c r="X29" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y29" s="297"/>
-      <c r="Z29" s="304" t="s">
+      <c r="Y29" s="299"/>
+      <c r="Z29" s="306" t="s">
         <v>119</v>
       </c>
-      <c r="AA29" s="304"/>
+      <c r="AA29" s="306"/>
       <c r="AB29" s="47" t="s">
         <v>5</v>
       </c>
       <c r="AC29" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AD29" s="280" t="s">
+      <c r="AD29" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="AE29" s="281"/>
+      <c r="AE29" s="283"/>
       <c r="AF29" s="204"/>
       <c r="AG29" s="78"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="36"/>
       <c r="AN29" s="54"/>
       <c r="AO29" s="54"/>
     </row>
     <row r="30" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="445" t="s">
+      <c r="B30" s="460" t="s">
         <v>846</v>
       </c>
-      <c r="C30" s="446"/>
-      <c r="D30" s="229" t="s">
+      <c r="C30" s="461"/>
+      <c r="D30" s="227" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="F30" s="255">
+      <c r="F30" s="257">
         <f>[1]Hoja1!$C364</f>
-        <v>1841.0872772818457</v>
-[...3 lines deleted...]
-      <c r="I30" s="270"/>
+        <v>1921.9835364351388</v>
+      </c>
+      <c r="G30" s="264"/>
+      <c r="H30" s="271"/>
+      <c r="I30" s="272"/>
       <c r="J30" s="209" t="s">
         <v>121</v>
       </c>
       <c r="K30" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="L30" s="255">
+      <c r="L30" s="257">
         <f>[1]Hoja1!$C376</f>
-        <v>991.5091920545018</v>
-[...3 lines deleted...]
-      <c r="O30" s="270"/>
+        <v>1035.0755050387147</v>
+      </c>
+      <c r="M30" s="264"/>
+      <c r="N30" s="271"/>
+      <c r="O30" s="272"/>
       <c r="P30" s="209" t="s">
         <v>122</v>
       </c>
       <c r="Q30" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="R30" s="255">
+      <c r="R30" s="257">
         <f>[1]Hoja1!$C388</f>
-        <v>1465.9485027243168</v>
-[...1 lines deleted...]
-      <c r="S30" s="262"/>
+        <v>1530.3613914803855</v>
+      </c>
+      <c r="S30" s="264"/>
       <c r="V30" s="209" t="s">
         <v>679</v>
       </c>
       <c r="W30" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="X30" s="255">
+      <c r="X30" s="257">
         <f>[1]Hoja1!$C$235</f>
-        <v>4298.7704221942531</v>
-[...1 lines deleted...]
-      <c r="Y30" s="262"/>
+        <v>4487.6557892300616</v>
+      </c>
+      <c r="Y30" s="264"/>
       <c r="Z30" s="28"/>
       <c r="AA30" s="33"/>
       <c r="AB30" s="209" t="s">
         <v>123</v>
       </c>
       <c r="AC30" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="AD30" s="255">
+      <c r="AD30" s="257">
         <f>[1]Hoja1!$C400</f>
-        <v>1174.2877639945157</v>
-[...1 lines deleted...]
-      <c r="AE30" s="257"/>
+        <v>1225.8852566548808</v>
+      </c>
+      <c r="AE30" s="259"/>
       <c r="AF30" s="204"/>
       <c r="AG30" s="78"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="18"/>
       <c r="AN30" s="56"/>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="145"/>
       <c r="C31" s="3"/>
       <c r="D31" s="210" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F31" s="240">
+      <c r="F31" s="242">
         <f>[1]Hoja1!$C365</f>
-        <v>1966.3453219568171</v>
-[...3 lines deleted...]
-      <c r="I31" s="270"/>
+        <v>2052.745343679162</v>
+      </c>
+      <c r="G31" s="265"/>
+      <c r="H31" s="271"/>
+      <c r="I31" s="272"/>
       <c r="J31" s="210" t="s">
         <v>125</v>
       </c>
       <c r="K31" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L31" s="240">
+      <c r="L31" s="242">
         <f>[1]Hoja1!$C377</f>
-        <v>1432.4384146864245</v>
-[...3 lines deleted...]
-      <c r="O31" s="270"/>
+        <v>1495.3788904832525</v>
+      </c>
+      <c r="M31" s="265"/>
+      <c r="N31" s="271"/>
+      <c r="O31" s="272"/>
       <c r="P31" s="210" t="s">
         <v>126</v>
       </c>
       <c r="Q31" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R31" s="240">
+      <c r="R31" s="242">
         <f>[1]Hoja1!$C389</f>
-        <v>2213.9380771200003</v>
-[...1 lines deleted...]
-      <c r="S31" s="263"/>
+        <v>2302.4956002048002</v>
+      </c>
+      <c r="S31" s="265"/>
       <c r="V31" s="210" t="s">
         <v>680</v>
       </c>
       <c r="W31" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X31" s="240">
+      <c r="X31" s="242">
         <f>[1]Hoja1!$C236</f>
-        <v>7093.603994154565</v>
-[...1 lines deleted...]
-      <c r="Y31" s="263"/>
+        <v>7405.2926545037835</v>
+      </c>
+      <c r="Y31" s="265"/>
       <c r="Z31" s="28"/>
       <c r="AA31" s="43"/>
       <c r="AB31" s="210" t="s">
         <v>127</v>
       </c>
       <c r="AC31" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD31" s="240">
+      <c r="AD31" s="242">
         <f>[1]Hoja1!$C401</f>
-        <v>2198.3027662191071</v>
-[...1 lines deleted...]
-      <c r="AE31" s="268"/>
+        <v>2294.8948574620686</v>
+      </c>
+      <c r="AE31" s="270"/>
       <c r="AF31" s="204"/>
       <c r="AG31" s="78"/>
       <c r="AJ31" s="17"/>
       <c r="AK31" s="17"/>
       <c r="AL31" s="17"/>
       <c r="AM31" s="57"/>
       <c r="AN31" s="56"/>
       <c r="AO31" s="7"/>
     </row>
     <row r="32" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="145"/>
       <c r="C32" s="3"/>
       <c r="D32" s="209" t="s">
         <v>128</v>
       </c>
       <c r="E32" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="F32" s="255">
+      <c r="F32" s="257">
         <f>[1]Hoja1!$C366</f>
-        <v>2595.2487173346285</v>
-[...3 lines deleted...]
-      <c r="I32" s="270"/>
+        <v>2709.2823730963019</v>
+      </c>
+      <c r="G32" s="264"/>
+      <c r="H32" s="271"/>
+      <c r="I32" s="272"/>
       <c r="J32" s="209" t="s">
         <v>129</v>
       </c>
       <c r="K32" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="L32" s="255">
+      <c r="L32" s="257">
         <f>[1]Hoja1!$C378</f>
-        <v>2321.1833367580571</v>
-[...3 lines deleted...]
-      <c r="O32" s="270"/>
+        <v>2423.1747257974262</v>
+      </c>
+      <c r="M32" s="264"/>
+      <c r="N32" s="271"/>
+      <c r="O32" s="272"/>
       <c r="P32" s="209" t="s">
         <v>130</v>
       </c>
       <c r="Q32" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="R32" s="255">
+      <c r="R32" s="257">
         <f>[1]Hoja1!$C390</f>
-        <v>2407.305287788774</v>
-[...1 lines deleted...]
-      <c r="S32" s="262"/>
+        <v>2513.0808231613119</v>
+      </c>
+      <c r="S32" s="264"/>
       <c r="V32" s="209" t="s">
         <v>681</v>
       </c>
       <c r="W32" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="X32" s="255">
+      <c r="X32" s="257">
         <f>[1]Hoja1!$C237</f>
-        <v>8726.5495594677177</v>
-[...1 lines deleted...]
-      <c r="Y32" s="262"/>
+        <v>9109.9888582928161</v>
+      </c>
+      <c r="Y32" s="264"/>
       <c r="Z32" s="28"/>
       <c r="AA32" s="44"/>
       <c r="AB32" s="209" t="s">
         <v>131</v>
       </c>
       <c r="AC32" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="AD32" s="255">
+      <c r="AD32" s="257">
         <f>[1]Hoja1!$C402</f>
-        <v>2549.8820018166625</v>
-[...1 lines deleted...]
-      <c r="AE32" s="257"/>
+        <v>2661.9222715934552</v>
+      </c>
+      <c r="AE32" s="259"/>
       <c r="AF32" s="204"/>
       <c r="AG32" s="78"/>
       <c r="AJ32" s="17"/>
       <c r="AK32" s="17"/>
       <c r="AL32" s="17"/>
       <c r="AM32" s="58"/>
       <c r="AN32" s="56"/>
       <c r="AO32" s="7"/>
     </row>
     <row r="33" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="145"/>
       <c r="C33" s="3"/>
       <c r="D33" s="210" t="s">
         <v>132</v>
       </c>
       <c r="E33" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F33" s="240">
+      <c r="F33" s="242">
         <f>[1]Hoja1!$C367</f>
-        <v>4849.3503916168311</v>
-[...3 lines deleted...]
-      <c r="I33" s="270"/>
+        <v>5062.4279088242383</v>
+      </c>
+      <c r="G33" s="265"/>
+      <c r="H33" s="271"/>
+      <c r="I33" s="272"/>
       <c r="J33" s="210" t="s">
         <v>133</v>
       </c>
       <c r="K33" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L33" s="240">
+      <c r="L33" s="242">
         <f>[1]Hoja1!$C379</f>
-        <v>3078.0706738805884</v>
-[...3 lines deleted...]
-      <c r="O33" s="270"/>
+        <v>3213.3192337935243</v>
+      </c>
+      <c r="M33" s="265"/>
+      <c r="N33" s="271"/>
+      <c r="O33" s="272"/>
       <c r="P33" s="210" t="s">
         <v>134</v>
       </c>
       <c r="Q33" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R33" s="240">
+      <c r="R33" s="242">
         <f>[1]Hoja1!$C391</f>
-        <v>3686.8987596357001</v>
-[...1 lines deleted...]
-      <c r="S33" s="263"/>
+        <v>3848.8988566499966</v>
+      </c>
+      <c r="S33" s="265"/>
       <c r="V33" s="210" t="s">
         <v>682</v>
       </c>
       <c r="W33" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X33" s="240">
+      <c r="X33" s="242">
         <f>[1]Hoja1!$C238</f>
-        <v>12313.307468856849</v>
-[...1 lines deleted...]
-      <c r="Y33" s="263"/>
+        <v>12854.346736427831</v>
+      </c>
+      <c r="Y33" s="265"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="33"/>
       <c r="AB33" s="210" t="s">
         <v>135</v>
       </c>
       <c r="AC33" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD33" s="240">
+      <c r="AD33" s="242">
         <f>[1]Hoja1!$C403</f>
-        <v>3646.1845150563286</v>
-[...1 lines deleted...]
-      <c r="AE33" s="268"/>
+        <v>3806.3956528391068</v>
+      </c>
+      <c r="AE33" s="270"/>
       <c r="AF33" s="204"/>
       <c r="AG33" s="78"/>
       <c r="AJ33" s="17"/>
       <c r="AK33" s="17"/>
       <c r="AL33" s="17"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="56"/>
       <c r="AO33" s="7"/>
     </row>
     <row r="34" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="145"/>
       <c r="C34" s="3"/>
       <c r="D34" s="209" t="s">
         <v>136</v>
       </c>
       <c r="E34" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="F34" s="255">
+      <c r="F34" s="257">
         <f>[1]Hoja1!$C368</f>
-        <v>5702.4639448481721</v>
-[...3 lines deleted...]
-      <c r="I34" s="270"/>
+        <v>5953.0267545460474</v>
+      </c>
+      <c r="G34" s="264"/>
+      <c r="H34" s="271"/>
+      <c r="I34" s="272"/>
       <c r="J34" s="209" t="s">
         <v>137</v>
       </c>
       <c r="K34" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="L34" s="255">
+      <c r="L34" s="257">
         <f>[1]Hoja1!$C380</f>
-        <v>4551.0081307461423</v>
-[...3 lines deleted...]
-      <c r="O34" s="270"/>
+        <v>4750.9766698243811</v>
+      </c>
+      <c r="M34" s="264"/>
+      <c r="N34" s="271"/>
+      <c r="O34" s="272"/>
       <c r="P34" s="209" t="s">
         <v>138</v>
       </c>
       <c r="Q34" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="R34" s="255">
+      <c r="R34" s="257">
         <f>[1]Hoja1!$C392</f>
-        <v>6504.4772654399994</v>
-[...1 lines deleted...]
-      <c r="S34" s="262"/>
+        <v>6764.6563560576005</v>
+      </c>
+      <c r="S34" s="264"/>
       <c r="V34" s="209" t="s">
         <v>683</v>
       </c>
       <c r="W34" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="X34" s="255">
+      <c r="X34" s="257">
         <f>[1]Hoja1!$C239</f>
-        <v>16433.183210048817</v>
-[...1 lines deleted...]
-      <c r="Y34" s="262"/>
+        <v>17155.24732079338</v>
+      </c>
+      <c r="Y34" s="264"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="33"/>
       <c r="AB34" s="209" t="s">
         <v>139</v>
       </c>
       <c r="AC34" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="AD34" s="255">
+      <c r="AD34" s="257">
         <f>[1]Hoja1!$C404</f>
-        <v>3806.8279829713128</v>
-[...1 lines deleted...]
-      <c r="AE34" s="257"/>
+        <v>3974.0976973745983</v>
+      </c>
+      <c r="AE34" s="259"/>
       <c r="AF34" s="204"/>
       <c r="AG34" s="78"/>
       <c r="AJ34" s="17"/>
       <c r="AK34" s="17"/>
       <c r="AL34" s="17"/>
       <c r="AM34" s="18"/>
       <c r="AN34" s="56"/>
       <c r="AO34" s="7"/>
     </row>
     <row r="35" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="145"/>
       <c r="C35" s="3"/>
       <c r="D35" s="210" t="s">
         <v>140</v>
       </c>
       <c r="E35" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F35" s="240">
+      <c r="F35" s="242">
         <f>[1]Hoja1!$C369</f>
-        <v>8548.4234584662972</v>
-[...3 lines deleted...]
-      <c r="I35" s="270"/>
+        <v>8924.0360043686069</v>
+      </c>
+      <c r="G35" s="265"/>
+      <c r="H35" s="271"/>
+      <c r="I35" s="272"/>
       <c r="J35" s="210" t="s">
         <v>141</v>
       </c>
       <c r="K35" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L35" s="240">
+      <c r="L35" s="242">
         <f>[1]Hoja1!$C381</f>
-        <v>5011.0596237996879</v>
-[...3 lines deleted...]
-      <c r="O35" s="270"/>
+        <v>5231.2425466636132</v>
+      </c>
+      <c r="M35" s="265"/>
+      <c r="N35" s="271"/>
+      <c r="O35" s="272"/>
       <c r="P35" s="210" t="s">
         <v>142</v>
       </c>
       <c r="Q35" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R35" s="240">
+      <c r="R35" s="242">
         <f>[1]Hoja1!$C393</f>
-        <v>6705.5120846490563</v>
-[...1 lines deleted...]
-      <c r="S35" s="263"/>
+        <v>7000.1482217018174</v>
+      </c>
+      <c r="S35" s="265"/>
       <c r="V35" s="210" t="s">
         <v>684</v>
       </c>
       <c r="W35" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X35" s="240">
+      <c r="X35" s="242">
         <f>[1]Hoja1!$C240</f>
-        <v>25607.189798289164</v>
-[...1 lines deleted...]
-      <c r="Y35" s="263"/>
+        <v>26732.35419851703</v>
+      </c>
+      <c r="Y35" s="265"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="210" t="s">
         <v>143</v>
       </c>
       <c r="AC35" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD35" s="240">
+      <c r="AD35" s="242">
         <f>[1]Hoja1!$C405</f>
-        <v>7409.5211177117944</v>
-[...1 lines deleted...]
-      <c r="AE35" s="268"/>
+        <v>7735.090985005193</v>
+      </c>
+      <c r="AE35" s="270"/>
       <c r="AF35" s="204"/>
       <c r="AG35" s="78"/>
       <c r="AJ35" s="17"/>
       <c r="AK35" s="17"/>
       <c r="AL35" s="17"/>
       <c r="AM35" s="17"/>
       <c r="AN35" s="56"/>
       <c r="AO35" s="7"/>
     </row>
     <row r="36" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="145"/>
       <c r="C36" s="3"/>
       <c r="D36" s="209" t="s">
         <v>144</v>
       </c>
       <c r="E36" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="F36" s="255">
+      <c r="F36" s="257">
         <f>[1]Hoja1!$C370</f>
-        <v>13421.025957042755</v>
-[...3 lines deleted...]
-      <c r="I36" s="270"/>
+        <v>14010.737703640089</v>
+      </c>
+      <c r="G36" s="264"/>
+      <c r="H36" s="271"/>
+      <c r="I36" s="272"/>
       <c r="J36" s="209" t="s">
         <v>145</v>
       </c>
       <c r="K36" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="L36" s="255">
+      <c r="L36" s="257">
         <f>[1]Hoja1!$C382</f>
-        <v>9561.7090838787535</v>
-[...3 lines deleted...]
-      <c r="O36" s="270"/>
+        <v>9981.8447860491906</v>
+      </c>
+      <c r="M36" s="264"/>
+      <c r="N36" s="271"/>
+      <c r="O36" s="272"/>
       <c r="P36" s="209" t="s">
         <v>146</v>
       </c>
       <c r="Q36" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="R36" s="255">
+      <c r="R36" s="257">
         <f>[1]Hoja1!$C394</f>
-        <v>12532.10682350426</v>
-[...1 lines deleted...]
-      <c r="S36" s="262"/>
+        <v>13082.76000211278</v>
+      </c>
+      <c r="S36" s="264"/>
       <c r="V36" s="209" t="s">
         <v>685</v>
       </c>
       <c r="W36" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="X36" s="255">
+      <c r="X36" s="257">
         <f>[1]Hoja1!$C241</f>
         <v>48292.058100000002</v>
       </c>
-      <c r="Y36" s="262"/>
+      <c r="Y36" s="264"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="33"/>
       <c r="AB36" s="209" t="s">
         <v>147</v>
       </c>
       <c r="AC36" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="AD36" s="255">
+      <c r="AD36" s="257">
         <f>[1]Hoja1!$C406</f>
-        <v>11362.565602080002</v>
-[...1 lines deleted...]
-      <c r="AE36" s="257"/>
+        <v>11817.068226163203</v>
+      </c>
+      <c r="AE36" s="259"/>
       <c r="AF36" s="204"/>
       <c r="AG36" s="78"/>
       <c r="AJ36" s="17"/>
       <c r="AK36" s="17"/>
       <c r="AL36" s="17"/>
       <c r="AM36" s="18"/>
       <c r="AN36" s="56"/>
       <c r="AO36" s="7"/>
     </row>
     <row r="37" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="145"/>
       <c r="C37" s="3"/>
       <c r="D37" s="210" t="s">
         <v>148</v>
       </c>
       <c r="E37" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F37" s="240">
+      <c r="F37" s="242">
         <f>[1]Hoja1!$C371</f>
-        <v>19685.07593692595</v>
-[...3 lines deleted...]
-      <c r="I37" s="270"/>
+        <v>20550.026243245433</v>
+      </c>
+      <c r="G37" s="265"/>
+      <c r="H37" s="271"/>
+      <c r="I37" s="272"/>
       <c r="J37" s="210" t="s">
         <v>149</v>
       </c>
       <c r="K37" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L37" s="240">
+      <c r="L37" s="242">
         <f>[1]Hoja1!$C383</f>
-        <v>17889.498843428897</v>
-[...3 lines deleted...]
-      <c r="O37" s="270"/>
+        <v>18675.55258048866</v>
+      </c>
+      <c r="M37" s="265"/>
+      <c r="N37" s="271"/>
+      <c r="O37" s="272"/>
       <c r="P37" s="210" t="s">
         <v>150</v>
       </c>
       <c r="Q37" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R37" s="240">
+      <c r="R37" s="242">
         <f>[1]Hoja1!$C395</f>
-        <v>20578.401595802767</v>
-[...1 lines deleted...]
-      <c r="S37" s="263"/>
+        <v>21482.604090163797</v>
+      </c>
+      <c r="S37" s="265"/>
       <c r="V37" s="210" t="s">
         <v>686</v>
       </c>
       <c r="W37" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X37" s="240">
+      <c r="X37" s="242">
         <f>[1]Hoja1!$C242</f>
-        <v>111063.92326938325</v>
-[...1 lines deleted...]
-      <c r="Y37" s="263"/>
+        <v>117795.0773698681</v>
+      </c>
+      <c r="Y37" s="265"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="45"/>
       <c r="AB37" s="210" t="s">
         <v>151</v>
       </c>
       <c r="AC37" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD37" s="240">
+      <c r="AD37" s="242">
         <f>[1]Hoja1!$C407</f>
-        <v>23694.7632768</v>
-[...1 lines deleted...]
-      <c r="AE37" s="268"/>
+        <v>24642.553807871998</v>
+      </c>
+      <c r="AE37" s="270"/>
       <c r="AF37" s="204"/>
       <c r="AG37" s="78"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="15"/>
       <c r="AN37" s="56"/>
       <c r="AO37" s="7"/>
     </row>
     <row r="38" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="145"/>
       <c r="C38" s="3"/>
       <c r="D38" s="209" t="s">
         <v>152</v>
       </c>
       <c r="E38" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="F38" s="255">
+      <c r="F38" s="257">
         <f>[1]Hoja1!$C372</f>
-        <v>52787.837069824222</v>
-[...3 lines deleted...]
-      <c r="I38" s="270"/>
+        <v>55107.302638043773</v>
+      </c>
+      <c r="G38" s="264"/>
+      <c r="H38" s="271"/>
+      <c r="I38" s="272"/>
       <c r="J38" s="209" t="s">
         <v>153</v>
       </c>
       <c r="K38" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="L38" s="255">
+      <c r="L38" s="257">
         <f>[1]Hoja1!$C384</f>
-        <v>28209.24301056482</v>
-[...3 lines deleted...]
-      <c r="O38" s="270"/>
+        <v>29448.740051938134</v>
+      </c>
+      <c r="M38" s="264"/>
+      <c r="N38" s="271"/>
+      <c r="O38" s="272"/>
       <c r="P38" s="209" t="s">
         <v>154</v>
       </c>
       <c r="Q38" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="R38" s="255">
+      <c r="R38" s="257">
         <f>[1]Hoja1!$C396</f>
-        <v>37580.836145428599</v>
-[...1 lines deleted...]
-      <c r="S38" s="262"/>
+        <v>39232.115309394401</v>
+      </c>
+      <c r="S38" s="264"/>
       <c r="V38" s="209" t="s">
         <v>687</v>
       </c>
       <c r="W38" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="X38" s="255">
+      <c r="X38" s="257">
         <f>[1]Hoja1!$C243</f>
-        <v>228046.1193631301</v>
-[...1 lines deleted...]
-      <c r="Y38" s="262"/>
+        <v>241867.08290823246</v>
+      </c>
+      <c r="Y38" s="264"/>
       <c r="Z38" s="28"/>
       <c r="AA38" s="45"/>
       <c r="AB38" s="209" t="s">
         <v>155</v>
       </c>
       <c r="AC38" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="AD38" s="255">
+      <c r="AD38" s="257">
         <f>[1]Hoja1!$C408</f>
-        <v>30146.039211552004</v>
-[...1 lines deleted...]
-      <c r="AE38" s="257"/>
+        <v>31351.880780014086</v>
+      </c>
+      <c r="AE38" s="259"/>
       <c r="AF38" s="204"/>
       <c r="AG38" s="78"/>
       <c r="AJ38" s="17"/>
       <c r="AK38" s="17"/>
       <c r="AL38" s="17"/>
       <c r="AM38" s="15"/>
       <c r="AN38" s="56"/>
       <c r="AO38" s="7"/>
     </row>
     <row r="39" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="145"/>
       <c r="C39" s="3"/>
       <c r="D39" s="210" t="s">
         <v>156</v>
       </c>
       <c r="E39" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="F39" s="240">
+      <c r="F39" s="242">
         <f>[1]Hoja1!$C373</f>
-        <v>257919.42178063813</v>
-[...3 lines deleted...]
-      <c r="I39" s="294"/>
+        <v>300734.04579622409</v>
+      </c>
+      <c r="G39" s="265"/>
+      <c r="H39" s="295"/>
+      <c r="I39" s="296"/>
       <c r="J39" s="210" t="s">
         <v>157</v>
       </c>
       <c r="K39" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L39" s="240">
+      <c r="L39" s="242">
         <f>[1]Hoja1!$C385</f>
-        <v>106915.726087484</v>
-[...3 lines deleted...]
-      <c r="O39" s="270"/>
+        <v>124663.73661800637</v>
+      </c>
+      <c r="M39" s="265"/>
+      <c r="N39" s="271"/>
+      <c r="O39" s="272"/>
       <c r="P39" s="210" t="s">
         <v>158</v>
       </c>
       <c r="Q39" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="R39" s="240">
+      <c r="R39" s="242">
         <f>[1]Hoja1!$C397</f>
-        <v>109008.17274442007</v>
-[...1 lines deleted...]
-      <c r="S39" s="263"/>
+        <v>127103.52941999381</v>
+      </c>
+      <c r="S39" s="265"/>
       <c r="V39" s="210" t="s">
         <v>688</v>
       </c>
       <c r="W39" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X39" s="240">
+      <c r="X39" s="242">
         <f>[1]Hoja1!$C244</f>
-        <v>592864.85102094605</v>
-[...1 lines deleted...]
-      <c r="Y39" s="263"/>
+        <v>691280.41629042313</v>
+      </c>
+      <c r="Y39" s="265"/>
       <c r="Z39" s="28"/>
       <c r="AA39" s="45"/>
       <c r="AB39" s="210" t="s">
         <v>159</v>
       </c>
       <c r="AC39" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="AD39" s="240">
+      <c r="AD39" s="242">
         <f>[1]Hoja1!$C409</f>
-        <v>70033.739525852492</v>
-[...1 lines deleted...]
-      <c r="AE39" s="268"/>
+        <v>81659.340287144005</v>
+      </c>
+      <c r="AE39" s="270"/>
       <c r="AF39" s="204"/>
       <c r="AG39" s="78"/>
       <c r="AJ39" s="17"/>
       <c r="AK39" s="17"/>
       <c r="AL39" s="17"/>
       <c r="AM39" s="15"/>
       <c r="AN39" s="56"/>
       <c r="AO39" s="7"/>
     </row>
     <row r="40" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="145"/>
       <c r="C40" s="3"/>
       <c r="D40" s="209" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="F40" s="255">
+      <c r="F40" s="257">
         <f>[1]Hoja1!$C374</f>
-        <v>206682.9069683509</v>
-[...3 lines deleted...]
-      <c r="I40" s="294"/>
+        <v>202577.56155596586</v>
+      </c>
+      <c r="G40" s="264"/>
+      <c r="H40" s="295"/>
+      <c r="I40" s="296"/>
       <c r="J40" s="209" t="s">
         <v>161</v>
       </c>
       <c r="K40" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="L40" s="255">
+      <c r="L40" s="257">
         <f>[1]Hoja1!$C386</f>
-        <v>131628.20442066062</v>
-[...3 lines deleted...]
-      <c r="O40" s="270"/>
+        <v>153478.48635449031</v>
+      </c>
+      <c r="M40" s="264"/>
+      <c r="N40" s="271"/>
+      <c r="O40" s="272"/>
       <c r="P40" s="209" t="s">
         <v>162</v>
       </c>
       <c r="Q40" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="R40" s="255">
+      <c r="R40" s="257">
         <f>[1]Hoja1!$C398</f>
-        <v>140072.77980091647</v>
-[...1 lines deleted...]
-      <c r="S40" s="262"/>
+        <v>163324.86124786863</v>
+      </c>
+      <c r="S40" s="264"/>
       <c r="V40" s="209" t="s">
         <v>689</v>
       </c>
       <c r="W40" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="X40" s="255">
+      <c r="X40" s="257">
         <f>[1]Hoja1!$C245</f>
-        <v>776104.9610475332</v>
-[...1 lines deleted...]
-      <c r="Y40" s="262"/>
+        <v>904938.38458142371</v>
+      </c>
+      <c r="Y40" s="264"/>
       <c r="Z40" s="28"/>
       <c r="AA40" s="45"/>
       <c r="AB40" s="209" t="s">
         <v>163</v>
       </c>
       <c r="AC40" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="AD40" s="255">
+      <c r="AD40" s="257">
         <f>[1]Hoja1!$C410</f>
-        <v>76646.424167233519</v>
-[...1 lines deleted...]
-      <c r="AE40" s="257"/>
+        <v>89369.730578994291</v>
+      </c>
+      <c r="AE40" s="259"/>
       <c r="AF40" s="204"/>
       <c r="AG40" s="78"/>
       <c r="AJ40" s="17"/>
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="56"/>
       <c r="AO40" s="7"/>
     </row>
     <row r="41" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="146"/>
       <c r="C41" s="10"/>
       <c r="D41" s="210" t="s">
         <v>164</v>
       </c>
       <c r="E41" s="215" t="s">
         <v>165</v>
       </c>
-      <c r="F41" s="240">
+      <c r="F41" s="242">
         <f>[1]Hoja1!$C375</f>
-        <v>290966.67770244827</v>
-[...3 lines deleted...]
-      <c r="I41" s="310"/>
+        <v>339267.14620105468</v>
+      </c>
+      <c r="G41" s="265"/>
+      <c r="H41" s="311"/>
+      <c r="I41" s="312"/>
       <c r="J41" s="210" t="s">
         <v>166</v>
       </c>
       <c r="K41" s="215" t="s">
         <v>165</v>
       </c>
-      <c r="L41" s="240">
+      <c r="L41" s="242">
         <f>[1]Hoja1!$C387</f>
-        <v>284023.34240105638</v>
-[...3 lines deleted...]
-      <c r="O41" s="270"/>
+        <v>331171.21723963175</v>
+      </c>
+      <c r="M41" s="265"/>
+      <c r="N41" s="271"/>
+      <c r="O41" s="272"/>
       <c r="P41" s="210" t="s">
         <v>167</v>
       </c>
       <c r="Q41" s="215" t="s">
         <v>165</v>
       </c>
-      <c r="R41" s="240">
+      <c r="R41" s="242">
         <f>[1]Hoja1!$C399</f>
-        <v>266027.51786714274</v>
-[...1 lines deleted...]
-      <c r="S41" s="263"/>
+        <v>310188.08583308849</v>
+      </c>
+      <c r="S41" s="265"/>
       <c r="V41" s="210" t="s">
         <v>690</v>
       </c>
       <c r="W41" s="215" t="s">
         <v>165</v>
       </c>
-      <c r="X41" s="307"/>
-      <c r="Y41" s="308"/>
+      <c r="X41" s="309"/>
+      <c r="Y41" s="310"/>
       <c r="Z41" s="30"/>
       <c r="AA41" s="34"/>
       <c r="AB41" s="46"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="9"/>
       <c r="AE41" s="150"/>
       <c r="AF41" s="204"/>
       <c r="AG41" s="78"/>
       <c r="AJ41" s="7"/>
       <c r="AK41" s="7"/>
       <c r="AL41" s="7"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="8"/>
       <c r="AO41" s="8"/>
     </row>
     <row r="42" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="306" t="s">
+      <c r="B42" s="308" t="s">
         <v>168</v>
       </c>
-      <c r="C42" s="279"/>
+      <c r="C42" s="281"/>
       <c r="D42" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E42" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="F42" s="280" t="s">
+      <c r="F42" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="G42" s="280"/>
-      <c r="H42" s="298" t="s">
+      <c r="G42" s="282"/>
+      <c r="H42" s="300" t="s">
         <v>169</v>
       </c>
-      <c r="I42" s="280"/>
+      <c r="I42" s="282"/>
       <c r="J42" s="61" t="s">
         <v>5</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="L42" s="280" t="s">
+      <c r="L42" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M42" s="297"/>
-      <c r="N42" s="278" t="s">
+      <c r="M42" s="299"/>
+      <c r="N42" s="280" t="s">
         <v>170</v>
       </c>
-      <c r="O42" s="279"/>
+      <c r="O42" s="281"/>
       <c r="P42" s="61" t="s">
         <v>5</v>
       </c>
       <c r="Q42" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R42" s="280" t="s">
+      <c r="R42" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S42" s="280"/>
-      <c r="T42" s="312" t="s">
+      <c r="S42" s="282"/>
+      <c r="T42" s="314" t="s">
         <v>171</v>
       </c>
-      <c r="U42" s="313"/>
+      <c r="U42" s="315"/>
       <c r="V42" s="60" t="s">
         <v>5</v>
       </c>
       <c r="W42" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X42" s="280" t="s">
+      <c r="X42" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y42" s="280"/>
-      <c r="Z42" s="312" t="s">
+      <c r="Y42" s="282"/>
+      <c r="Z42" s="314" t="s">
         <v>171</v>
       </c>
-      <c r="AA42" s="313"/>
+      <c r="AA42" s="315"/>
       <c r="AB42" s="64" t="s">
         <v>5</v>
       </c>
       <c r="AC42" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AD42" s="280" t="s">
+      <c r="AD42" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="AE42" s="281"/>
+      <c r="AE42" s="283"/>
       <c r="AF42" s="204"/>
       <c r="AG42" s="78"/>
       <c r="AH42" s="65"/>
       <c r="AI42" s="65"/>
-      <c r="AJ42" s="271"/>
-[...1 lines deleted...]
-      <c r="AL42" s="271"/>
+      <c r="AJ42" s="273"/>
+      <c r="AK42" s="273"/>
+      <c r="AL42" s="273"/>
       <c r="AM42" s="36"/>
-      <c r="AN42" s="272"/>
-      <c r="AO42" s="272"/>
+      <c r="AN42" s="274"/>
+      <c r="AO42" s="274"/>
     </row>
     <row r="43" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="145"/>
       <c r="C43" s="3"/>
       <c r="D43" s="209" t="s">
         <v>176</v>
       </c>
       <c r="E43" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="F43" s="255">
+      <c r="F43" s="257">
         <f>[1]Hoja1!$C445</f>
-        <v>11529.276762432</v>
-[...3 lines deleted...]
-      <c r="I43" s="311"/>
+        <v>11990.44783292928</v>
+      </c>
+      <c r="G43" s="264"/>
+      <c r="H43" s="313"/>
+      <c r="I43" s="313"/>
       <c r="J43" s="209" t="s">
         <v>172</v>
       </c>
       <c r="K43" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="L43" s="255">
+      <c r="L43" s="257">
         <f>[1]Hoja1!$C411</f>
-        <v>5506.680999293455</v>
-[...1 lines deleted...]
-      <c r="M43" s="262"/>
+        <v>5748.6412250199855</v>
+      </c>
+      <c r="M43" s="264"/>
       <c r="N43" s="28"/>
       <c r="O43" s="29"/>
       <c r="P43" s="209" t="s">
         <v>173</v>
       </c>
       <c r="Q43" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="R43" s="255">
+      <c r="R43" s="257">
         <f>[1]Hoja1!$C477</f>
-        <v>8148.9934567879673</v>
-[...2 lines deleted...]
-      <c r="T43" s="314" t="s">
+        <v>8507.0552904953202</v>
+      </c>
+      <c r="S43" s="264"/>
+      <c r="T43" s="316" t="s">
         <v>174</v>
       </c>
-      <c r="U43" s="314"/>
+      <c r="U43" s="316"/>
       <c r="V43" s="209" t="s">
         <v>691</v>
       </c>
       <c r="W43" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="X43" s="255">
+      <c r="X43" s="257">
         <f>[1]Hoja1!$C434</f>
-        <v>6268.456505221513</v>
-[...2 lines deleted...]
-      <c r="Z43" s="315" t="s">
+        <v>6543.8886849963992</v>
+      </c>
+      <c r="Y43" s="264"/>
+      <c r="Z43" s="317" t="s">
         <v>175</v>
       </c>
-      <c r="AA43" s="316"/>
+      <c r="AA43" s="318"/>
       <c r="AB43" s="209" t="s">
         <v>179</v>
       </c>
       <c r="AC43" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="AD43" s="255">
+      <c r="AD43" s="257">
         <f>[1]Hoja1!$C423</f>
-        <v>7522.1478062658152</v>
-[...1 lines deleted...]
-      <c r="AE43" s="257"/>
+        <v>7852.6664219956783</v>
+      </c>
+      <c r="AE43" s="259"/>
       <c r="AF43" s="204"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="65"/>
       <c r="AI43" s="65"/>
     </row>
     <row r="44" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="145"/>
       <c r="C44" s="3"/>
       <c r="D44" s="210" t="s">
         <v>180</v>
       </c>
       <c r="E44" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F44" s="255">
+      <c r="F44" s="257">
         <f>[1]Hoja1!$C446</f>
-        <v>13808.156392800001</v>
-[...3 lines deleted...]
-      <c r="I44" s="254"/>
+        <v>14360.482648512001</v>
+      </c>
+      <c r="G44" s="264"/>
+      <c r="H44" s="255"/>
+      <c r="I44" s="256"/>
       <c r="J44" s="210" t="s">
         <v>177</v>
       </c>
       <c r="K44" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L44" s="240">
+      <c r="L44" s="242">
         <f>[1]Hoja1!$C412</f>
-        <v>7623.6475059539234</v>
-[...1 lines deleted...]
-      <c r="M44" s="263"/>
+        <v>7958.6259569731101</v>
+      </c>
+      <c r="M44" s="265"/>
       <c r="N44" s="28"/>
       <c r="O44" s="29"/>
       <c r="P44" s="210" t="s">
         <v>178</v>
       </c>
       <c r="Q44" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R44" s="240">
+      <c r="R44" s="242">
         <f>[1]Hoja1!$C478</f>
-        <v>9883.8578540830349</v>
-[...1 lines deleted...]
-      <c r="S44" s="263"/>
+        <v>10318.148577974564</v>
+      </c>
+      <c r="S44" s="265"/>
       <c r="T44" s="2"/>
       <c r="V44" s="210" t="s">
         <v>692</v>
       </c>
       <c r="W44" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X44" s="240">
+      <c r="X44" s="242">
         <f>[1]Hoja1!$C435</f>
-        <v>7602.9675800638734</v>
-[...1 lines deleted...]
-      <c r="Y44" s="263"/>
+        <v>7937.0373676727404</v>
+      </c>
+      <c r="Y44" s="265"/>
       <c r="Z44" s="48"/>
       <c r="AA44" s="32"/>
       <c r="AB44" s="210" t="s">
         <v>183</v>
       </c>
       <c r="AC44" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD44" s="240">
+      <c r="AD44" s="242">
         <f>[1]Hoja1!$C424</f>
-        <v>9123.561096076648</v>
-[...1 lines deleted...]
-      <c r="AE44" s="268"/>
+        <v>9524.4448412072888</v>
+      </c>
+      <c r="AE44" s="270"/>
       <c r="AF44" s="204"/>
       <c r="AG44" s="78"/>
       <c r="AJ44" s="17"/>
       <c r="AK44" s="17"/>
       <c r="AL44" s="17"/>
       <c r="AM44" s="18"/>
-      <c r="AN44" s="253"/>
-      <c r="AO44" s="254"/>
+      <c r="AN44" s="255"/>
+      <c r="AO44" s="256"/>
     </row>
     <row r="45" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="145"/>
       <c r="C45" s="3"/>
       <c r="D45" s="209" t="s">
         <v>184</v>
       </c>
       <c r="E45" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="F45" s="255">
+      <c r="F45" s="257">
         <f>[1]Hoja1!$C447</f>
-        <v>18240.744394752001</v>
-[...3 lines deleted...]
-      <c r="I45" s="254"/>
+        <v>18970.37417054208</v>
+      </c>
+      <c r="G45" s="264"/>
+      <c r="H45" s="255"/>
+      <c r="I45" s="256"/>
       <c r="J45" s="209" t="s">
         <v>181</v>
       </c>
       <c r="K45" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="L45" s="255">
+      <c r="L45" s="257">
         <f>[1]Hoja1!$C413</f>
-        <v>8892.9215103225124</v>
-[...1 lines deleted...]
-      <c r="M45" s="262"/>
+        <v>9283.6710918366862</v>
+      </c>
+      <c r="M45" s="264"/>
       <c r="N45" s="28"/>
       <c r="O45" s="29"/>
       <c r="P45" s="209" t="s">
         <v>182</v>
       </c>
       <c r="Q45" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="R45" s="255">
+      <c r="R45" s="257">
         <f>[1]Hoja1!$C479</f>
-        <v>12210.128165673512</v>
-[...1 lines deleted...]
-      <c r="S45" s="262"/>
+        <v>12746.633797195531</v>
+      </c>
+      <c r="S45" s="264"/>
       <c r="T45" s="2"/>
       <c r="V45" s="209" t="s">
         <v>693</v>
       </c>
       <c r="W45" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="X45" s="255">
+      <c r="X45" s="257">
         <f>[1]Hoja1!$C436</f>
-        <v>9392.4062812873162</v>
-[...1 lines deleted...]
-      <c r="Y45" s="262"/>
+        <v>9805.1029209196386</v>
+      </c>
+      <c r="Y45" s="264"/>
       <c r="Z45" s="63"/>
       <c r="AA45" s="33"/>
       <c r="AB45" s="209" t="s">
         <v>187</v>
       </c>
       <c r="AC45" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="AD45" s="255">
+      <c r="AD45" s="257">
         <f>[1]Hoja1!$C425</f>
-        <v>11270.887537544779</v>
-[...1 lines deleted...]
-      <c r="AE45" s="257"/>
+        <v>11766.123505103566</v>
+      </c>
+      <c r="AE45" s="259"/>
       <c r="AF45" s="204"/>
       <c r="AG45" s="78"/>
       <c r="AJ45" s="17"/>
       <c r="AK45" s="17"/>
       <c r="AL45" s="17"/>
       <c r="AM45" s="57"/>
-      <c r="AN45" s="253"/>
-      <c r="AO45" s="254"/>
+      <c r="AN45" s="255"/>
+      <c r="AO45" s="256"/>
     </row>
     <row r="46" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="145"/>
       <c r="C46" s="3"/>
       <c r="D46" s="210" t="s">
         <v>188</v>
       </c>
       <c r="E46" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F46" s="255">
+      <c r="F46" s="257">
         <f>[1]Hoja1!$C448</f>
         <v>22804.887310148759</v>
       </c>
-      <c r="G46" s="262"/>
-[...1 lines deleted...]
-      <c r="I46" s="254"/>
+      <c r="G46" s="264"/>
+      <c r="H46" s="255"/>
+      <c r="I46" s="256"/>
       <c r="J46" s="210" t="s">
         <v>185</v>
       </c>
       <c r="K46" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L46" s="240">
+      <c r="L46" s="242">
         <f>[1]Hoja1!$C414</f>
-        <v>12701.932260496294</v>
-[...1 lines deleted...]
-      <c r="M46" s="263"/>
+        <v>13260.047465881738</v>
+      </c>
+      <c r="M46" s="265"/>
       <c r="N46" s="28"/>
       <c r="O46" s="29"/>
       <c r="P46" s="210" t="s">
         <v>186</v>
       </c>
       <c r="Q46" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R46" s="240">
+      <c r="R46" s="242">
         <f>[1]Hoja1!$C480</f>
-        <v>19700.172897689688</v>
-[...1 lines deleted...]
-      <c r="S46" s="263"/>
+        <v>20565.786555315452</v>
+      </c>
+      <c r="S46" s="265"/>
       <c r="T46" s="2"/>
       <c r="V46" s="210" t="s">
         <v>694</v>
       </c>
       <c r="W46" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X46" s="240">
+      <c r="X46" s="242">
         <f>[1]Hoja1!$C437</f>
-        <v>15153.979152068991</v>
-[...1 lines deleted...]
-      <c r="Y46" s="263"/>
+        <v>15819.835811781117</v>
+      </c>
+      <c r="Y46" s="265"/>
       <c r="Z46" s="63"/>
       <c r="AA46" s="33"/>
       <c r="AB46" s="210" t="s">
         <v>191</v>
       </c>
       <c r="AC46" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD46" s="240">
+      <c r="AD46" s="242">
         <f>[1]Hoja1!$C426</f>
-        <v>18184.774982482788</v>
-[...1 lines deleted...]
-      <c r="AE46" s="268"/>
+        <v>18983.802974137339</v>
+      </c>
+      <c r="AE46" s="270"/>
       <c r="AF46" s="204"/>
       <c r="AG46" s="78"/>
       <c r="AJ46" s="17"/>
       <c r="AK46" s="17"/>
       <c r="AL46" s="17"/>
       <c r="AM46" s="58"/>
-      <c r="AN46" s="253"/>
-      <c r="AO46" s="254"/>
+      <c r="AN46" s="255"/>
+      <c r="AO46" s="256"/>
     </row>
     <row r="47" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="145"/>
       <c r="C47" s="3"/>
       <c r="D47" s="209" t="s">
         <v>192</v>
       </c>
       <c r="E47" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="F47" s="255">
+      <c r="F47" s="257">
         <f>[1]Hoja1!$C449</f>
         <v>28777</v>
       </c>
-      <c r="G47" s="262"/>
-[...1 lines deleted...]
-      <c r="I47" s="254"/>
+      <c r="G47" s="264"/>
+      <c r="H47" s="255"/>
+      <c r="I47" s="256"/>
       <c r="J47" s="209" t="s">
         <v>189</v>
       </c>
       <c r="K47" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="L47" s="255">
+      <c r="L47" s="257">
         <f>[1]Hoja1!$C415</f>
-        <v>14817.976471155718</v>
-[...1 lines deleted...]
-      <c r="M47" s="262"/>
+        <v>15469.069376706502</v>
+      </c>
+      <c r="M47" s="264"/>
       <c r="N47" s="28"/>
       <c r="O47" s="29"/>
       <c r="P47" s="209" t="s">
         <v>190</v>
       </c>
       <c r="Q47" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="R47" s="255">
+      <c r="R47" s="257">
         <f>[1]Hoja1!$C481</f>
-        <v>22104.563730115173</v>
-[...1 lines deleted...]
-      <c r="S47" s="262"/>
+        <v>23075.82486371115</v>
+      </c>
+      <c r="S47" s="264"/>
       <c r="T47" s="2"/>
       <c r="V47" s="209" t="s">
         <v>695</v>
       </c>
       <c r="W47" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="X47" s="255">
+      <c r="X47" s="257">
         <f>[1]Hoja1!$C438</f>
-        <v>17003.510561627056</v>
-[...1 lines deleted...]
-      <c r="Y47" s="262"/>
+        <v>17750.634510547039</v>
+      </c>
+      <c r="Y47" s="264"/>
       <c r="Z47" s="63"/>
       <c r="AA47" s="33"/>
       <c r="AB47" s="209" t="s">
         <v>195</v>
       </c>
       <c r="AC47" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="AD47" s="255">
+      <c r="AD47" s="257">
         <f>[1]Hoja1!$C427</f>
-        <v>20404.212673952465</v>
-[...1 lines deleted...]
-      <c r="AE47" s="257"/>
+        <v>21300.761412656448</v>
+      </c>
+      <c r="AE47" s="259"/>
       <c r="AF47" s="204"/>
       <c r="AG47" s="78"/>
       <c r="AJ47" s="17"/>
       <c r="AK47" s="17"/>
       <c r="AL47" s="17"/>
       <c r="AM47" s="18"/>
-      <c r="AN47" s="253"/>
-      <c r="AO47" s="254"/>
+      <c r="AN47" s="255"/>
+      <c r="AO47" s="256"/>
     </row>
     <row r="48" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="145"/>
       <c r="C48" s="3"/>
       <c r="D48" s="210" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F48" s="255">
+      <c r="F48" s="257">
         <f>[1]Hoja1!$C450</f>
         <v>46962</v>
       </c>
-      <c r="G48" s="262"/>
-[...1 lines deleted...]
-      <c r="I48" s="254"/>
+      <c r="G48" s="264"/>
+      <c r="H48" s="255"/>
+      <c r="I48" s="256"/>
       <c r="J48" s="210" t="s">
         <v>193</v>
       </c>
       <c r="K48" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L48" s="240">
+      <c r="L48" s="242">
         <f>[1]Hoja1!$C416</f>
-        <v>17996.09576568277</v>
-[...1 lines deleted...]
-      <c r="M48" s="263"/>
+        <v>18786.833306902168</v>
+      </c>
+      <c r="M48" s="265"/>
       <c r="N48" s="28"/>
       <c r="O48" s="29"/>
       <c r="P48" s="210" t="s">
         <v>194</v>
       </c>
       <c r="Q48" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R48" s="240">
+      <c r="R48" s="242">
         <f>[1]Hoja1!$C482</f>
-        <v>33298.019394505725</v>
-[...1 lines deleted...]
-      <c r="S48" s="263"/>
+        <v>34761.114186082494</v>
+      </c>
+      <c r="S48" s="265"/>
       <c r="T48" s="2"/>
       <c r="V48" s="210" t="s">
         <v>696</v>
       </c>
       <c r="W48" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X48" s="240">
+      <c r="X48" s="242">
         <f>[1]Hoja1!$C439</f>
-        <v>25613.861072696709</v>
-[...1 lines deleted...]
-      <c r="Y48" s="263"/>
+        <v>26739.31860467884</v>
+      </c>
+      <c r="Y48" s="265"/>
       <c r="Z48" s="63"/>
       <c r="AA48" s="33"/>
       <c r="AB48" s="210" t="s">
         <v>199</v>
       </c>
       <c r="AC48" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD48" s="240">
+      <c r="AD48" s="242">
         <f>[1]Hoja1!$C428</f>
-        <v>30736.633287236051</v>
-[...1 lines deleted...]
-      <c r="AE48" s="268"/>
+        <v>32087.182325614605</v>
+      </c>
+      <c r="AE48" s="270"/>
       <c r="AF48" s="204"/>
       <c r="AG48" s="78"/>
       <c r="AJ48" s="17"/>
       <c r="AK48" s="17"/>
       <c r="AL48" s="17"/>
       <c r="AM48" s="18"/>
-      <c r="AN48" s="253"/>
-      <c r="AO48" s="254"/>
+      <c r="AN48" s="255"/>
+      <c r="AO48" s="256"/>
     </row>
     <row r="49" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="145"/>
       <c r="C49" s="3"/>
       <c r="D49" s="210" t="s">
         <v>853</v>
       </c>
       <c r="E49" s="215" t="s">
         <v>854</v>
       </c>
-      <c r="F49" s="255">
+      <c r="F49" s="257">
         <f>[1]Hoja1!$C451</f>
         <v>107762</v>
       </c>
-      <c r="G49" s="262"/>
-[...1 lines deleted...]
-      <c r="I49" s="254"/>
+      <c r="G49" s="264"/>
+      <c r="H49" s="255"/>
+      <c r="I49" s="256"/>
       <c r="J49" s="209" t="s">
         <v>197</v>
       </c>
       <c r="K49" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="L49" s="255">
+      <c r="L49" s="257">
         <f>[1]Hoja1!$C417</f>
-        <v>29640.615660983374</v>
-[...1 lines deleted...]
-      <c r="M49" s="262"/>
+        <v>30943.006349117499</v>
+      </c>
+      <c r="M49" s="264"/>
       <c r="N49" s="28"/>
       <c r="O49" s="29"/>
       <c r="P49" s="209" t="s">
         <v>198</v>
       </c>
       <c r="Q49" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="R49" s="255">
+      <c r="R49" s="257">
         <f>[1]Hoja1!$C483</f>
-        <v>72280.758783572892</v>
-[...1 lines deleted...]
-      <c r="S49" s="262"/>
+        <v>75456.73151800262</v>
+      </c>
+      <c r="S49" s="264"/>
       <c r="T49" s="2"/>
       <c r="V49" s="209" t="s">
         <v>697</v>
       </c>
       <c r="W49" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="X49" s="255">
+      <c r="X49" s="257">
         <f>[1]Hoja1!$C440</f>
-        <v>55600.583679671458</v>
-[...1 lines deleted...]
-      <c r="Y49" s="262"/>
+        <v>58043.639629232777</v>
+      </c>
+      <c r="Y49" s="264"/>
       <c r="Z49" s="63"/>
       <c r="AA49" s="33"/>
       <c r="AB49" s="209" t="s">
         <v>202</v>
       </c>
       <c r="AC49" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="AD49" s="255">
+      <c r="AD49" s="257">
         <f>[1]Hoja1!$C429</f>
-        <v>66720.700415605752</v>
-[...1 lines deleted...]
-      <c r="AE49" s="257"/>
+        <v>69652.367555079327</v>
+      </c>
+      <c r="AE49" s="259"/>
       <c r="AF49" s="204"/>
       <c r="AG49" s="78"/>
       <c r="AJ49" s="17"/>
       <c r="AK49" s="17"/>
       <c r="AL49" s="17"/>
       <c r="AM49" s="17"/>
-      <c r="AN49" s="253"/>
-      <c r="AO49" s="254"/>
+      <c r="AN49" s="255"/>
+      <c r="AO49" s="256"/>
     </row>
     <row r="50" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="145"/>
       <c r="C50" s="3"/>
       <c r="D50" s="210" t="s">
         <v>855</v>
       </c>
       <c r="E50" s="215" t="s">
         <v>856</v>
       </c>
-      <c r="F50" s="255">
+      <c r="F50" s="257">
         <f>[1]Hoja1!$C452</f>
         <v>166047</v>
       </c>
-      <c r="G50" s="262"/>
-[...1 lines deleted...]
-      <c r="I50" s="305"/>
+      <c r="G50" s="264"/>
+      <c r="H50" s="307"/>
+      <c r="I50" s="307"/>
       <c r="J50" s="210" t="s">
         <v>200</v>
       </c>
       <c r="K50" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L50" s="240">
+      <c r="L50" s="242">
         <f>[1]Hoja1!$C418</f>
-        <v>42941.302485356711</v>
-[...1 lines deleted...]
-      <c r="M50" s="263"/>
+        <v>44828.117291531489</v>
+      </c>
+      <c r="M50" s="265"/>
       <c r="N50" s="28"/>
       <c r="O50" s="29"/>
       <c r="P50" s="210" t="s">
         <v>201</v>
       </c>
       <c r="Q50" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R50" s="240">
+      <c r="R50" s="242">
         <f>[1]Hoja1!$C484</f>
-        <v>109322.31513513837</v>
-[...1 lines deleted...]
-      <c r="S50" s="263"/>
+        <v>114125.87140622782</v>
+      </c>
+      <c r="S50" s="265"/>
       <c r="T50" s="2"/>
       <c r="V50" s="210" t="s">
         <v>698</v>
       </c>
       <c r="W50" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X50" s="240">
+      <c r="X50" s="242">
         <f>[1]Hoja1!$C441</f>
-        <v>84094.088565491053</v>
-[...1 lines deleted...]
-      <c r="Y50" s="263"/>
+        <v>87789.131850944468</v>
+      </c>
+      <c r="Y50" s="265"/>
       <c r="Z50" s="63"/>
       <c r="AA50" s="33"/>
       <c r="AB50" s="210" t="s">
         <v>205</v>
       </c>
       <c r="AC50" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD50" s="240">
+      <c r="AD50" s="242">
         <f>[1]Hoja1!$C430</f>
-        <v>100912.90627858926</v>
-[...1 lines deleted...]
-      <c r="AE50" s="268"/>
+        <v>105346.95822113336</v>
+      </c>
+      <c r="AE50" s="270"/>
       <c r="AF50" s="204"/>
       <c r="AG50" s="78"/>
       <c r="AJ50" s="17"/>
       <c r="AK50" s="17"/>
       <c r="AL50" s="17"/>
       <c r="AM50" s="18"/>
-      <c r="AN50" s="253"/>
-      <c r="AO50" s="254"/>
+      <c r="AN50" s="255"/>
+      <c r="AO50" s="256"/>
     </row>
     <row r="51" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="145"/>
       <c r="C51" s="3"/>
       <c r="D51" s="210" t="s">
         <v>857</v>
       </c>
       <c r="E51" s="215" t="s">
         <v>858</v>
       </c>
-      <c r="F51" s="255">
+      <c r="F51" s="257">
         <f>[1]Hoja1!$C453</f>
         <v>317984</v>
       </c>
-      <c r="G51" s="262"/>
-[...1 lines deleted...]
-      <c r="I51" s="305"/>
+      <c r="G51" s="264"/>
+      <c r="H51" s="307"/>
+      <c r="I51" s="307"/>
       <c r="J51" s="209" t="s">
         <v>203</v>
       </c>
       <c r="K51" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="L51" s="255">
+      <c r="L51" s="257">
         <f>[1]Hoja1!$C419</f>
-        <v>78732.300267961429</v>
-[...1 lines deleted...]
-      <c r="M51" s="262"/>
+        <v>82191.749825190069</v>
+      </c>
+      <c r="M51" s="264"/>
       <c r="N51" s="28"/>
       <c r="O51" s="29"/>
       <c r="P51" s="209" t="s">
         <v>204</v>
       </c>
       <c r="Q51" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="R51" s="255">
+      <c r="R51" s="257">
         <f>[1]Hoja1!$C485</f>
-        <v>209354.44307955832</v>
-[...1 lines deleted...]
-      <c r="S51" s="262"/>
+        <v>218553.35042699351</v>
+      </c>
+      <c r="S51" s="264"/>
       <c r="T51" s="2"/>
       <c r="V51" s="209" t="s">
         <v>699</v>
       </c>
       <c r="W51" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="X51" s="255">
+      <c r="X51" s="257">
         <f>[1]Hoja1!$C442</f>
-        <v>161041.87929196793</v>
-[...1 lines deleted...]
-      <c r="Y51" s="262"/>
+        <v>168117.96186691808</v>
+      </c>
+      <c r="Y51" s="264"/>
       <c r="Z51" s="63"/>
       <c r="AA51" s="33"/>
       <c r="AB51" s="209" t="s">
         <v>207</v>
       </c>
       <c r="AC51" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="AD51" s="255">
+      <c r="AD51" s="257">
         <f>[1]Hoja1!$C431</f>
-        <v>193250.25515036151</v>
-[...1 lines deleted...]
-      <c r="AE51" s="257"/>
+        <v>201741.55424030169</v>
+      </c>
+      <c r="AE51" s="259"/>
       <c r="AF51" s="204"/>
       <c r="AG51" s="78"/>
       <c r="AJ51" s="17"/>
       <c r="AK51" s="17"/>
       <c r="AL51" s="17"/>
       <c r="AM51" s="17"/>
-      <c r="AN51" s="253"/>
-      <c r="AO51" s="254"/>
+      <c r="AN51" s="255"/>
+      <c r="AO51" s="256"/>
     </row>
     <row r="52" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="145"/>
       <c r="C52" s="3"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
-      <c r="F52" s="330"/>
-[...2 lines deleted...]
-      <c r="I52" s="305"/>
+      <c r="F52" s="332"/>
+      <c r="G52" s="333"/>
+      <c r="H52" s="307"/>
+      <c r="I52" s="307"/>
       <c r="J52" s="210" t="s">
         <v>206</v>
       </c>
       <c r="K52" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L52" s="240">
+      <c r="L52" s="242">
         <f>[1]Hoja1!$C420</f>
-        <v>135984.45649995262</v>
-[...1 lines deleted...]
-      <c r="M52" s="263"/>
+        <v>158557.87627894481</v>
+      </c>
+      <c r="M52" s="265"/>
       <c r="N52" s="28"/>
       <c r="O52" s="29"/>
       <c r="P52" s="59"/>
       <c r="Q52" s="4"/>
-      <c r="R52" s="307"/>
-      <c r="S52" s="317"/>
+      <c r="R52" s="309"/>
+      <c r="S52" s="319"/>
       <c r="T52" s="2"/>
       <c r="V52" s="210" t="s">
         <v>700</v>
       </c>
       <c r="W52" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X52" s="240">
+      <c r="X52" s="242">
         <f>[1]Hoja1!$C443</f>
-        <v>767709.62248607818</v>
-[...1 lines deleted...]
-      <c r="Y52" s="263"/>
+        <v>895149.41981876735</v>
+      </c>
+      <c r="Y52" s="265"/>
       <c r="Z52" s="63"/>
       <c r="AA52" s="45"/>
       <c r="AB52" s="210" t="s">
         <v>209</v>
       </c>
       <c r="AC52" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="AD52" s="240">
+      <c r="AD52" s="242">
         <f>[1]Hoja1!$C432</f>
-        <v>921251.54698329384</v>
-[...1 lines deleted...]
-      <c r="AE52" s="268"/>
+        <v>1074179.3037825208</v>
+      </c>
+      <c r="AE52" s="270"/>
       <c r="AF52" s="204"/>
       <c r="AG52" s="78"/>
       <c r="AJ52" s="17"/>
       <c r="AK52" s="17"/>
       <c r="AL52" s="17"/>
       <c r="AM52" s="17"/>
-      <c r="AN52" s="253"/>
-      <c r="AO52" s="254"/>
+      <c r="AN52" s="255"/>
+      <c r="AO52" s="256"/>
     </row>
     <row r="53" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="145"/>
       <c r="C53" s="3"/>
       <c r="D53" s="39"/>
       <c r="E53" s="39"/>
-      <c r="F53" s="332"/>
-[...2 lines deleted...]
-      <c r="I53" s="329"/>
+      <c r="F53" s="334"/>
+      <c r="G53" s="335"/>
+      <c r="H53" s="313"/>
+      <c r="I53" s="331"/>
       <c r="J53" s="209" t="s">
         <v>208</v>
       </c>
       <c r="K53" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="L53" s="255">
+      <c r="L53" s="257">
         <f>[1]Hoja1!$C421</f>
-        <v>166977.26249894747</v>
-[...1 lines deleted...]
-      <c r="M53" s="262"/>
+        <v>194695.48807377275</v>
+      </c>
+      <c r="M53" s="264"/>
       <c r="N53" s="28"/>
       <c r="O53" s="29"/>
       <c r="P53" s="59"/>
       <c r="Q53" s="4"/>
-      <c r="R53" s="307"/>
-      <c r="S53" s="317"/>
+      <c r="R53" s="309"/>
+      <c r="S53" s="319"/>
       <c r="T53" s="2"/>
       <c r="V53" s="209" t="s">
         <v>701</v>
       </c>
       <c r="W53" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="X53" s="255">
+      <c r="X53" s="257">
         <f>[1]Hoja1!$C444</f>
-        <v>801512.38241356437</v>
-[...1 lines deleted...]
-      <c r="Y53" s="262"/>
+        <v>934563.43789421616</v>
+      </c>
+      <c r="Y53" s="264"/>
       <c r="Z53" s="63"/>
       <c r="AA53" s="45"/>
       <c r="AB53" s="209" t="s">
         <v>211</v>
       </c>
       <c r="AC53" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="AD53" s="255">
+      <c r="AD53" s="257">
         <f>[1]Hoja1!$C433</f>
-        <v>961814.85889627715</v>
-[...1 lines deleted...]
-      <c r="AE53" s="257"/>
+        <v>1121476.1254730592</v>
+      </c>
+      <c r="AE53" s="259"/>
       <c r="AF53" s="204"/>
       <c r="AG53" s="78"/>
       <c r="AJ53" s="17"/>
       <c r="AK53" s="17"/>
       <c r="AL53" s="17"/>
       <c r="AM53" s="17"/>
-      <c r="AN53" s="253"/>
-      <c r="AO53" s="254"/>
+      <c r="AN53" s="255"/>
+      <c r="AO53" s="256"/>
     </row>
     <row r="54" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="151"/>
       <c r="C54" s="152"/>
       <c r="D54" s="153"/>
       <c r="E54" s="153"/>
-      <c r="F54" s="320"/>
-[...2 lines deleted...]
-      <c r="I54" s="326"/>
+      <c r="F54" s="322"/>
+      <c r="G54" s="323"/>
+      <c r="H54" s="327"/>
+      <c r="I54" s="328"/>
       <c r="J54" s="216" t="s">
         <v>210</v>
       </c>
       <c r="K54" s="218" t="s">
         <v>165</v>
       </c>
-      <c r="L54" s="318">
+      <c r="L54" s="320">
         <f>[1]Hoja1!$C422</f>
-        <v>213758.33396160178</v>
-[...1 lines deleted...]
-      <c r="M54" s="319"/>
+        <v>249242.21739922772</v>
+      </c>
+      <c r="M54" s="321"/>
       <c r="N54" s="155"/>
       <c r="O54" s="156"/>
       <c r="P54" s="157"/>
       <c r="Q54" s="154"/>
-      <c r="R54" s="327"/>
-      <c r="S54" s="328"/>
+      <c r="R54" s="329"/>
+      <c r="S54" s="330"/>
       <c r="T54" s="158"/>
       <c r="U54" s="159"/>
       <c r="V54" s="160"/>
       <c r="W54" s="161"/>
       <c r="X54" s="158"/>
       <c r="Y54" s="152"/>
       <c r="Z54" s="158"/>
       <c r="AA54" s="152"/>
       <c r="AB54" s="162"/>
       <c r="AC54" s="162"/>
       <c r="AD54" s="158"/>
       <c r="AE54" s="163"/>
       <c r="AF54" s="204"/>
       <c r="AG54" s="78"/>
       <c r="AJ54" s="17"/>
       <c r="AK54" s="17"/>
       <c r="AL54" s="17"/>
       <c r="AM54" s="17"/>
-      <c r="AN54" s="253"/>
-      <c r="AO54" s="254"/>
+      <c r="AN54" s="255"/>
+      <c r="AO54" s="256"/>
     </row>
     <row r="55" spans="2:41" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B55" s="145"/>
       <c r="AC55" s="14"/>
       <c r="AE55" s="194"/>
       <c r="AF55" s="204"/>
       <c r="AG55" s="78"/>
     </row>
     <row r="56" spans="2:41" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="235"/>
-[...1 lines deleted...]
-      <c r="D56" s="334" t="s">
+      <c r="B56" s="237"/>
+      <c r="C56" s="238"/>
+      <c r="D56" s="336" t="s">
         <v>0</v>
       </c>
-      <c r="E56" s="334"/>
-[...3 lines deleted...]
-      <c r="I56" s="334"/>
+      <c r="E56" s="336"/>
+      <c r="F56" s="336"/>
+      <c r="G56" s="336"/>
+      <c r="H56" s="336"/>
+      <c r="I56" s="336"/>
       <c r="J56" s="164"/>
-      <c r="K56" s="237" t="s">
+      <c r="K56" s="239" t="s">
         <v>1</v>
       </c>
-      <c r="L56" s="237"/>
-[...9 lines deleted...]
-      <c r="V56" s="237"/>
+      <c r="L56" s="239"/>
+      <c r="M56" s="239"/>
+      <c r="N56" s="239"/>
+      <c r="O56" s="239"/>
+      <c r="P56" s="239"/>
+      <c r="Q56" s="239"/>
+      <c r="R56" s="239"/>
+      <c r="S56" s="239"/>
+      <c r="T56" s="239"/>
+      <c r="U56" s="239"/>
+      <c r="V56" s="239"/>
       <c r="W56" s="141"/>
       <c r="X56" s="141"/>
       <c r="Y56" s="141"/>
       <c r="Z56" s="141"/>
       <c r="AA56" s="141"/>
       <c r="AB56" s="141"/>
       <c r="AC56" s="141"/>
-      <c r="AD56" s="238" t="s">
+      <c r="AD56" s="240" t="s">
         <v>212</v>
       </c>
-      <c r="AE56" s="324"/>
+      <c r="AE56" s="326"/>
       <c r="AF56" s="204"/>
       <c r="AG56" s="78"/>
       <c r="AI56" s="14"/>
-      <c r="AK56" s="272"/>
-[...1 lines deleted...]
-      <c r="AM56" s="272"/>
+      <c r="AK56" s="274"/>
+      <c r="AL56" s="274"/>
+      <c r="AM56" s="274"/>
     </row>
     <row r="57" spans="2:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="165"/>
       <c r="C57" s="101"/>
       <c r="D57" s="74"/>
       <c r="E57" s="74"/>
       <c r="F57" s="74"/>
       <c r="G57" s="74"/>
       <c r="H57" s="206"/>
       <c r="I57" s="206"/>
       <c r="J57" s="74"/>
       <c r="K57" s="74"/>
       <c r="L57" s="74"/>
-      <c r="M57" s="290" t="s">
+      <c r="M57" s="292" t="s">
         <v>2</v>
       </c>
-      <c r="N57" s="290"/>
-[...7 lines deleted...]
-      <c r="V57" s="290"/>
+      <c r="N57" s="292"/>
+      <c r="O57" s="292"/>
+      <c r="P57" s="292"/>
+      <c r="Q57" s="292"/>
+      <c r="R57" s="292"/>
+      <c r="S57" s="292"/>
+      <c r="T57" s="292"/>
+      <c r="U57" s="292"/>
+      <c r="V57" s="292"/>
       <c r="W57" s="74"/>
-      <c r="X57" s="322" t="s">
+      <c r="X57" s="324" t="s">
         <v>3</v>
       </c>
-      <c r="Y57" s="322"/>
-[...5 lines deleted...]
-      <c r="AE57" s="323"/>
+      <c r="Y57" s="324"/>
+      <c r="Z57" s="324"/>
+      <c r="AA57" s="324"/>
+      <c r="AB57" s="324"/>
+      <c r="AC57" s="324"/>
+      <c r="AD57" s="324"/>
+      <c r="AE57" s="325"/>
       <c r="AF57" s="204"/>
       <c r="AG57" s="78"/>
     </row>
     <row r="58" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="338" t="s">
+      <c r="B58" s="340" t="s">
         <v>213</v>
       </c>
-      <c r="C58" s="339"/>
+      <c r="C58" s="341"/>
       <c r="D58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="F58" s="280" t="s">
+      <c r="F58" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="G58" s="297"/>
-      <c r="H58" s="278" t="s">
+      <c r="G58" s="299"/>
+      <c r="H58" s="280" t="s">
         <v>214</v>
       </c>
-      <c r="I58" s="279"/>
+      <c r="I58" s="281"/>
       <c r="J58" s="61" t="s">
         <v>5</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="L58" s="280" t="s">
+      <c r="L58" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M58" s="280"/>
-      <c r="N58" s="278" t="s">
+      <c r="M58" s="282"/>
+      <c r="N58" s="280" t="s">
         <v>215</v>
       </c>
-      <c r="O58" s="279"/>
+      <c r="O58" s="281"/>
       <c r="P58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q58" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R58" s="280" t="s">
+      <c r="R58" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S58" s="280"/>
-      <c r="T58" s="278" t="s">
+      <c r="S58" s="282"/>
+      <c r="T58" s="280" t="s">
         <v>216</v>
       </c>
-      <c r="U58" s="298"/>
+      <c r="U58" s="300"/>
       <c r="V58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="W58" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X58" s="280" t="s">
+      <c r="X58" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y58" s="280"/>
-      <c r="Z58" s="299" t="s">
+      <c r="Y58" s="282"/>
+      <c r="Z58" s="301" t="s">
         <v>217</v>
       </c>
-      <c r="AA58" s="300"/>
+      <c r="AA58" s="302"/>
       <c r="AB58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AC58" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AD58" s="280" t="s">
+      <c r="AD58" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="AE58" s="281"/>
+      <c r="AE58" s="283"/>
       <c r="AF58" s="204"/>
       <c r="AG58" s="78"/>
       <c r="AH58" s="55"/>
       <c r="AI58" s="54"/>
-      <c r="AJ58" s="271"/>
-[...4 lines deleted...]
-      <c r="AO58" s="272"/>
+      <c r="AJ58" s="273"/>
+      <c r="AK58" s="273"/>
+      <c r="AL58" s="273"/>
+      <c r="AM58" s="274"/>
+      <c r="AN58" s="274"/>
+      <c r="AO58" s="274"/>
     </row>
     <row r="59" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="336"/>
-      <c r="C59" s="337"/>
+      <c r="B59" s="338"/>
+      <c r="C59" s="339"/>
       <c r="D59" s="209" t="s">
         <v>816</v>
       </c>
       <c r="E59" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="255">
+      <c r="F59" s="257">
         <f>[1]Hoja1!$C226</f>
-        <v>7871.6377414741019</v>
-[...3 lines deleted...]
-      <c r="I59" s="270"/>
+        <v>8348.7146547439661</v>
+      </c>
+      <c r="G59" s="264"/>
+      <c r="H59" s="271"/>
+      <c r="I59" s="272"/>
       <c r="J59" s="209" t="s">
         <v>218</v>
       </c>
       <c r="K59" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="L59" s="255">
+      <c r="L59" s="257">
         <f>[1]Hoja1!$C149</f>
-        <v>8773.3136192357542</v>
-[...1 lines deleted...]
-      <c r="M59" s="262"/>
+        <v>10229.683680028891</v>
+      </c>
+      <c r="M59" s="264"/>
       <c r="N59" s="26"/>
       <c r="O59" s="27"/>
       <c r="P59" s="209" t="s">
         <v>219</v>
       </c>
       <c r="Q59" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="R59" s="255">
+      <c r="R59" s="257">
         <f>[1]Hoja1!$C160</f>
-        <v>9640.4794750956626</v>
-[...1 lines deleted...]
-      <c r="S59" s="262"/>
+        <v>11240.799067961543</v>
+      </c>
+      <c r="S59" s="264"/>
       <c r="V59" s="209" t="s">
         <v>781</v>
       </c>
       <c r="W59" s="209" t="s">
         <v>13</v>
       </c>
-      <c r="X59" s="255">
+      <c r="X59" s="257">
         <f>[1]Hoja1!$C455</f>
-        <v>4295.2964405903249</v>
-[...1 lines deleted...]
-      <c r="Y59" s="262"/>
+        <v>4484.0291629799003</v>
+      </c>
+      <c r="Y59" s="264"/>
       <c r="Z59" s="129"/>
       <c r="AA59" s="128"/>
       <c r="AB59" s="209" t="s">
         <v>220</v>
       </c>
       <c r="AC59" s="131" t="s">
         <v>705</v>
       </c>
-      <c r="AD59" s="255">
+      <c r="AD59" s="257">
         <f>[1]Hoja1!$C$472</f>
-        <v>5533.0535129630744</v>
-[...1 lines deleted...]
-      <c r="AE59" s="257"/>
+        <v>4237.1733466045998</v>
+      </c>
+      <c r="AE59" s="259"/>
       <c r="AF59" s="204"/>
       <c r="AG59" s="78"/>
       <c r="AI59" s="79"/>
-      <c r="AJ59" s="335"/>
-[...4 lines deleted...]
-      <c r="AO59" s="254"/>
+      <c r="AJ59" s="337"/>
+      <c r="AK59" s="337"/>
+      <c r="AL59" s="337"/>
+      <c r="AM59" s="255"/>
+      <c r="AN59" s="256"/>
+      <c r="AO59" s="256"/>
     </row>
     <row r="60" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="145"/>
       <c r="C60" s="3"/>
       <c r="D60" s="210" t="s">
         <v>817</v>
       </c>
       <c r="E60" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F60" s="240">
+      <c r="F60" s="242">
         <f>[1]Hoja1!$C227</f>
-        <v>10266.501764008006</v>
-[...3 lines deleted...]
-      <c r="I60" s="270"/>
+        <v>10888.659724576552</v>
+      </c>
+      <c r="G60" s="265"/>
+      <c r="H60" s="271"/>
+      <c r="I60" s="272"/>
       <c r="J60" s="210" t="s">
         <v>221</v>
       </c>
       <c r="K60" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L60" s="240">
+      <c r="L60" s="242">
         <f>[1]Hoja1!$C150</f>
-        <v>9768.6765267337669</v>
-[...1 lines deleted...]
-      <c r="M60" s="263"/>
+        <v>11390.276830171575</v>
+      </c>
+      <c r="M60" s="265"/>
       <c r="N60" s="28"/>
       <c r="O60" s="29"/>
       <c r="P60" s="210" t="s">
         <v>222</v>
       </c>
       <c r="Q60" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R60" s="240">
+      <c r="R60" s="242">
         <f>[1]Hoja1!$C161</f>
-        <v>10733.672948849726</v>
-[...1 lines deleted...]
-      <c r="S60" s="263"/>
+        <v>12515.462658358783</v>
+      </c>
+      <c r="S60" s="265"/>
       <c r="V60" s="210" t="s">
         <v>782</v>
       </c>
       <c r="W60" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X60" s="240">
+      <c r="X60" s="242">
         <f>[1]Hoja1!$C456</f>
-        <v>8116.7376913114958</v>
-[...1 lines deleted...]
-      <c r="Y60" s="263"/>
+        <v>8473.3822262327576</v>
+      </c>
+      <c r="Y60" s="265"/>
       <c r="Z60" s="17"/>
       <c r="AA60" s="18"/>
       <c r="AB60" s="210"/>
       <c r="AC60" s="215"/>
-      <c r="AD60" s="240"/>
-      <c r="AE60" s="268"/>
+      <c r="AD60" s="242"/>
+      <c r="AE60" s="270"/>
       <c r="AF60" s="204"/>
       <c r="AG60" s="78"/>
       <c r="AI60" s="80"/>
-      <c r="AJ60" s="335"/>
-[...4 lines deleted...]
-      <c r="AO60" s="254"/>
+      <c r="AJ60" s="337"/>
+      <c r="AK60" s="337"/>
+      <c r="AL60" s="337"/>
+      <c r="AM60" s="255"/>
+      <c r="AN60" s="256"/>
+      <c r="AO60" s="256"/>
     </row>
     <row r="61" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="145"/>
       <c r="C61" s="3"/>
       <c r="D61" s="209" t="s">
         <v>818</v>
       </c>
       <c r="E61" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="F61" s="255">
+      <c r="F61" s="257">
         <f>[1]Hoja1!$C228</f>
-        <v>12999.796698965853</v>
-[...3 lines deleted...]
-      <c r="I61" s="270"/>
+        <v>13787.654120977651</v>
+      </c>
+      <c r="G61" s="264"/>
+      <c r="H61" s="271"/>
+      <c r="I61" s="272"/>
       <c r="J61" s="209" t="s">
         <v>223</v>
       </c>
       <c r="K61" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="L61" s="255">
+      <c r="L61" s="257">
         <f>[1]Hoja1!$C151</f>
-        <v>11101.130368938904</v>
-[...1 lines deleted...]
-      <c r="M61" s="262"/>
+        <v>12943.918010182762</v>
+      </c>
+      <c r="M61" s="264"/>
       <c r="N61" s="28"/>
       <c r="O61" s="29"/>
       <c r="P61" s="209" t="s">
         <v>224</v>
       </c>
       <c r="Q61" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="R61" s="255">
+      <c r="R61" s="257">
         <f>[1]Hoja1!$C162</f>
-        <v>13450.593756836313</v>
-[...1 lines deleted...]
-      <c r="S61" s="262"/>
+        <v>15683.392320471143</v>
+      </c>
+      <c r="S61" s="264"/>
       <c r="V61" s="209" t="s">
         <v>783</v>
       </c>
       <c r="W61" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="X61" s="255">
+      <c r="X61" s="257">
         <f>[1]Hoja1!$C457</f>
-        <v>12054.224274430548</v>
-[...1 lines deleted...]
-      <c r="Y61" s="262"/>
+        <v>12583.879583458562</v>
+      </c>
+      <c r="Y61" s="264"/>
       <c r="Z61" s="17"/>
-      <c r="AA61" s="223"/>
+      <c r="AA61" s="232"/>
       <c r="AB61" s="209" t="s">
         <v>704</v>
       </c>
       <c r="AC61" s="131" t="s">
         <v>706</v>
       </c>
-      <c r="AD61" s="255">
+      <c r="AD61" s="257">
         <f>[1]Hoja1!$C$473</f>
-        <v>4957.87</v>
-[...1 lines deleted...]
-      <c r="AE61" s="257"/>
+        <v>4237.1733466045998</v>
+      </c>
+      <c r="AE61" s="259"/>
       <c r="AF61" s="204"/>
       <c r="AG61" s="78"/>
       <c r="AI61" s="81"/>
-      <c r="AJ61" s="335"/>
-[...4 lines deleted...]
-      <c r="AO61" s="254"/>
+      <c r="AJ61" s="337"/>
+      <c r="AK61" s="337"/>
+      <c r="AL61" s="337"/>
+      <c r="AM61" s="255"/>
+      <c r="AN61" s="256"/>
+      <c r="AO61" s="256"/>
     </row>
     <row r="62" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="145"/>
       <c r="C62" s="3"/>
       <c r="D62" s="210" t="s">
         <v>819</v>
       </c>
       <c r="E62" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F62" s="240">
+      <c r="F62" s="242">
         <f>[1]Hoja1!$C229</f>
-        <v>23772.959875520068</v>
-[...3 lines deleted...]
-      <c r="I62" s="270"/>
+        <v>25213.717826961016</v>
+      </c>
+      <c r="G62" s="265"/>
+      <c r="H62" s="271"/>
+      <c r="I62" s="272"/>
       <c r="J62" s="210" t="s">
         <v>225</v>
       </c>
       <c r="K62" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L62" s="240">
+      <c r="L62" s="242">
         <f>[1]Hoja1!$C152</f>
-        <v>12308.752714560867</v>
-[...1 lines deleted...]
-      <c r="M62" s="263"/>
+        <v>14352.005665177972</v>
+      </c>
+      <c r="M62" s="265"/>
       <c r="N62" s="28"/>
       <c r="O62" s="29"/>
       <c r="P62" s="210" t="s">
         <v>226</v>
       </c>
       <c r="Q62" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R62" s="240">
+      <c r="R62" s="242">
         <f>[1]Hoja1!$C163</f>
-        <v>16466.74300516197</v>
-[...1 lines deleted...]
-      <c r="S62" s="263"/>
+        <v>19200.222344018857</v>
+      </c>
+      <c r="S62" s="265"/>
       <c r="V62" s="210" t="s">
         <v>784</v>
       </c>
       <c r="W62" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X62" s="240">
+      <c r="X62" s="242">
         <f>[1]Hoja1!$C458</f>
-        <v>15353.748465894885</v>
-[...1 lines deleted...]
-      <c r="Y62" s="263"/>
+        <v>16028.38286818421</v>
+      </c>
+      <c r="Y62" s="265"/>
       <c r="Z62" s="17"/>
       <c r="AA62" s="18"/>
       <c r="AB62" s="210"/>
       <c r="AC62" s="215"/>
-      <c r="AD62" s="240"/>
-      <c r="AE62" s="268"/>
+      <c r="AD62" s="242"/>
+      <c r="AE62" s="270"/>
       <c r="AF62" s="204"/>
       <c r="AG62" s="78"/>
       <c r="AI62" s="81"/>
-      <c r="AJ62" s="335"/>
-[...4 lines deleted...]
-      <c r="AO62" s="254"/>
+      <c r="AJ62" s="337"/>
+      <c r="AK62" s="337"/>
+      <c r="AL62" s="337"/>
+      <c r="AM62" s="255"/>
+      <c r="AN62" s="256"/>
+      <c r="AO62" s="256"/>
     </row>
     <row r="63" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="145"/>
       <c r="C63" s="3"/>
       <c r="D63" s="209" t="s">
         <v>820</v>
       </c>
       <c r="E63" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="F63" s="255">
+      <c r="F63" s="257">
         <f>[1]Hoja1!$C230</f>
-        <v>36942.360043702931</v>
-[...3 lines deleted...]
-      <c r="I63" s="270"/>
+        <v>39181.290593658814</v>
+      </c>
+      <c r="G63" s="264"/>
+      <c r="H63" s="271"/>
+      <c r="I63" s="272"/>
       <c r="J63" s="209" t="s">
         <v>227</v>
       </c>
       <c r="K63" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="L63" s="255">
+      <c r="L63" s="257">
         <f>[1]Hoja1!$C153</f>
-        <v>15297.365603346123</v>
-[...1 lines deleted...]
-      <c r="M63" s="262"/>
+        <v>17836.728293501579</v>
+      </c>
+      <c r="M63" s="264"/>
       <c r="N63" s="28"/>
       <c r="O63" s="29"/>
       <c r="P63" s="209" t="s">
         <v>228</v>
       </c>
       <c r="Q63" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="R63" s="255">
+      <c r="R63" s="257">
         <f>[1]Hoja1!$C164</f>
-        <v>24145.2568630038</v>
-[...1 lines deleted...]
-      <c r="S63" s="262"/>
+        <v>28153.369502262438</v>
+      </c>
+      <c r="S63" s="264"/>
       <c r="V63" s="209" t="s">
         <v>785</v>
       </c>
       <c r="W63" s="209" t="s">
         <v>35</v>
       </c>
-      <c r="X63" s="255">
+      <c r="X63" s="257">
         <f>[1]Hoja1!$C459</f>
-        <v>25064.213647008521</v>
-[...3 lines deleted...]
-      <c r="AA63" s="271"/>
+        <v>26165.52000422556</v>
+      </c>
+      <c r="Y63" s="264"/>
+      <c r="Z63" s="273"/>
+      <c r="AA63" s="273"/>
       <c r="AB63" s="209" t="s">
         <v>702</v>
       </c>
       <c r="AC63" s="131" t="s">
         <v>708</v>
       </c>
-      <c r="AD63" s="255">
+      <c r="AD63" s="257">
         <f>[1]Hoja1!$C$474</f>
-        <v>7192.9695668519971</v>
-[...1 lines deleted...]
-      <c r="AE63" s="257"/>
+        <v>5508.3253505859802</v>
+      </c>
+      <c r="AE63" s="259"/>
       <c r="AF63" s="204"/>
       <c r="AG63" s="78"/>
-      <c r="AH63" s="271"/>
-[...3 lines deleted...]
-      <c r="AL63" s="271"/>
+      <c r="AH63" s="273"/>
+      <c r="AI63" s="273"/>
+      <c r="AJ63" s="273"/>
+      <c r="AK63" s="273"/>
+      <c r="AL63" s="273"/>
       <c r="AM63" s="36"/>
-      <c r="AN63" s="272"/>
-      <c r="AO63" s="272"/>
+      <c r="AN63" s="274"/>
+      <c r="AO63" s="274"/>
     </row>
     <row r="64" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="145"/>
       <c r="C64" s="3"/>
       <c r="D64" s="210" t="s">
         <v>821</v>
       </c>
       <c r="E64" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F64" s="240">
+      <c r="F64" s="242">
         <f>[1]Hoja1!$C231</f>
-        <v>40110.313116333848</v>
-[...3 lines deleted...]
-      <c r="I64" s="270"/>
+        <v>42541.232501181934</v>
+      </c>
+      <c r="G64" s="265"/>
+      <c r="H64" s="271"/>
+      <c r="I64" s="272"/>
       <c r="J64" s="210" t="s">
         <v>230</v>
       </c>
       <c r="K64" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L64" s="240">
+      <c r="L64" s="242">
         <f>[1]Hoja1!$C154</f>
-        <v>28189.353710950283</v>
-[...1 lines deleted...]
-      <c r="M64" s="263"/>
+        <v>32868.786426968036</v>
+      </c>
+      <c r="M64" s="265"/>
       <c r="N64" s="28"/>
       <c r="O64" s="29"/>
       <c r="P64" s="210" t="s">
         <v>231</v>
       </c>
       <c r="Q64" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R64" s="240">
+      <c r="R64" s="242">
         <f>[1]Hoja1!$C165</f>
-        <v>39385.943459629256</v>
-[...1 lines deleted...]
-      <c r="S64" s="263"/>
+        <v>45924.010073927719</v>
+      </c>
+      <c r="S64" s="265"/>
       <c r="V64" s="210" t="s">
         <v>786</v>
       </c>
       <c r="W64" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X64" s="240">
+      <c r="X64" s="242">
         <f>[1]Hoja1!$C460</f>
-        <v>51705.614942200467</v>
-[...1 lines deleted...]
-      <c r="Y64" s="263"/>
+        <v>53977.52832602444</v>
+      </c>
+      <c r="Y64" s="265"/>
       <c r="Z64" s="17"/>
       <c r="AA64" s="18"/>
       <c r="AB64" s="210"/>
       <c r="AC64" s="215"/>
-      <c r="AD64" s="240"/>
-      <c r="AE64" s="268"/>
+      <c r="AD64" s="242"/>
+      <c r="AE64" s="270"/>
       <c r="AF64" s="204"/>
       <c r="AG64" s="78"/>
       <c r="AI64" s="82"/>
       <c r="AJ64" s="7"/>
       <c r="AK64" s="7"/>
       <c r="AL64" s="7"/>
       <c r="AM64" s="18"/>
-      <c r="AN64" s="253"/>
-      <c r="AO64" s="254"/>
+      <c r="AN64" s="255"/>
+      <c r="AO64" s="256"/>
     </row>
     <row r="65" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="145"/>
       <c r="C65" s="3"/>
       <c r="D65" s="209" t="s">
         <v>822</v>
       </c>
       <c r="E65" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="F65" s="255">
+      <c r="F65" s="257">
         <f>[1]Hoja1!$C232</f>
-        <v>62388.276791739663</v>
-[...3 lines deleted...]
-      <c r="I65" s="270"/>
+        <v>66169.326228913807</v>
+      </c>
+      <c r="G65" s="264"/>
+      <c r="H65" s="271"/>
+      <c r="I65" s="272"/>
       <c r="J65" s="209" t="s">
         <v>233</v>
       </c>
       <c r="K65" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="L65" s="255">
+      <c r="L65" s="257">
         <f>[1]Hoja1!$C155</f>
-        <v>37650.770359145703</v>
-[...1 lines deleted...]
-      <c r="M65" s="262"/>
+        <v>43900.798238763891</v>
+      </c>
+      <c r="M65" s="264"/>
       <c r="N65" s="28"/>
       <c r="O65" s="29"/>
       <c r="P65" s="209" t="s">
         <v>234</v>
       </c>
       <c r="Q65" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="R65" s="255">
+      <c r="R65" s="257">
         <f>[1]Hoja1!$C166</f>
-        <v>76064.603837111077</v>
-[...1 lines deleted...]
-      <c r="S65" s="262"/>
+        <v>88691.328074071513</v>
+      </c>
+      <c r="S65" s="264"/>
       <c r="V65" s="209" t="s">
         <v>787</v>
       </c>
       <c r="W65" s="209" t="s">
         <v>47</v>
       </c>
-      <c r="X65" s="255">
+      <c r="X65" s="257">
         <f>[1]Hoja1!$C461</f>
-        <v>77526.78766046495</v>
-[...1 lines deleted...]
-      <c r="Y65" s="262"/>
+        <v>80933.267724333869</v>
+      </c>
+      <c r="Y65" s="264"/>
       <c r="Z65" s="17"/>
       <c r="AA65" s="18"/>
       <c r="AB65" s="209" t="s">
         <v>703</v>
       </c>
       <c r="AC65" s="131" t="s">
         <v>707</v>
       </c>
-      <c r="AD65" s="255">
+      <c r="AD65" s="257">
         <f>[1]Hoja1!$C$475</f>
-        <v>7912.2665235371978</v>
-[...1 lines deleted...]
-      <c r="AE65" s="257"/>
+        <v>6059.1578856445785</v>
+      </c>
+      <c r="AE65" s="259"/>
       <c r="AF65" s="204"/>
       <c r="AG65" s="78"/>
       <c r="AJ65" s="7"/>
       <c r="AK65" s="7"/>
       <c r="AL65" s="7"/>
       <c r="AM65" s="18"/>
-      <c r="AN65" s="253"/>
-      <c r="AO65" s="254"/>
+      <c r="AN65" s="255"/>
+      <c r="AO65" s="256"/>
     </row>
     <row r="66" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="145"/>
       <c r="C66" s="3"/>
       <c r="D66" s="210" t="s">
         <v>822</v>
       </c>
       <c r="E66" s="215" t="s">
         <v>236</v>
       </c>
-      <c r="F66" s="240">
+      <c r="F66" s="242">
         <f>[1]Hoja1!$C233</f>
-        <v>69134.473857958248</v>
-[...3 lines deleted...]
-      <c r="I66" s="341"/>
+        <v>73324.441246994407</v>
+      </c>
+      <c r="G66" s="265"/>
+      <c r="H66" s="342"/>
+      <c r="I66" s="343"/>
       <c r="J66" s="210" t="s">
         <v>237</v>
       </c>
       <c r="K66" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L66" s="240">
+      <c r="L66" s="242">
         <f>[1]Hoja1!$C156</f>
-        <v>58518.206068302396</v>
-[...1 lines deleted...]
-      <c r="M66" s="263"/>
+        <v>68232.228275640591</v>
+      </c>
+      <c r="M66" s="265"/>
       <c r="N66" s="28"/>
       <c r="O66" s="29"/>
       <c r="P66" s="210" t="s">
         <v>238</v>
       </c>
       <c r="Q66" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R66" s="240">
+      <c r="R66" s="242">
         <f>[1]Hoja1!$C167</f>
-        <v>169784.60353287825</v>
-[...1 lines deleted...]
-      <c r="S66" s="263"/>
+        <v>197968.84771933604</v>
+      </c>
+      <c r="S66" s="265"/>
       <c r="V66" s="210" t="s">
         <v>788</v>
       </c>
       <c r="W66" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X66" s="240">
+      <c r="X66" s="242">
         <f>[1]Hoja1!$C462</f>
-        <v>137838.49005666355</v>
-[...1 lines deleted...]
-      <c r="Y66" s="263"/>
+        <v>143895.0297712746</v>
+      </c>
+      <c r="Y66" s="265"/>
       <c r="Z66" s="17"/>
       <c r="AA66" s="18"/>
       <c r="AB66" s="210"/>
       <c r="AC66" s="215"/>
-      <c r="AD66" s="240"/>
-      <c r="AE66" s="268"/>
+      <c r="AD66" s="242"/>
+      <c r="AE66" s="270"/>
       <c r="AF66" s="204"/>
       <c r="AG66" s="78"/>
       <c r="AJ66" s="7"/>
       <c r="AK66" s="7"/>
       <c r="AL66" s="7"/>
       <c r="AM66" s="18"/>
-      <c r="AN66" s="253"/>
-      <c r="AO66" s="254"/>
+      <c r="AN66" s="255"/>
+      <c r="AO66" s="256"/>
     </row>
     <row r="67" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="145"/>
       <c r="C67" s="3"/>
       <c r="D67" s="209" t="s">
         <v>822</v>
       </c>
       <c r="E67" s="209" t="s">
         <v>240</v>
       </c>
-      <c r="F67" s="255">
+      <c r="F67" s="257">
         <f>[1]Hoja1!$C234</f>
-        <v>260295.54375000001</v>
-[...3 lines deleted...]
-      <c r="I67" s="341"/>
+        <v>303504.60401250003</v>
+      </c>
+      <c r="G67" s="264"/>
+      <c r="H67" s="342"/>
+      <c r="I67" s="343"/>
       <c r="J67" s="209" t="s">
         <v>241</v>
       </c>
       <c r="K67" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="L67" s="255">
+      <c r="L67" s="257">
         <f>[1]Hoja1!$C157</f>
-        <v>285196.37045659911</v>
-[...1 lines deleted...]
-      <c r="M67" s="262"/>
+        <v>332538.96795239463</v>
+      </c>
+      <c r="M67" s="264"/>
       <c r="N67" s="28"/>
       <c r="O67" s="29"/>
       <c r="P67" s="209" t="s">
         <v>242</v>
       </c>
       <c r="Q67" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="R67" s="255">
+      <c r="R67" s="257">
         <f>[1]Hoja1!$C168</f>
-        <v>452646.34963977674</v>
-[...1 lines deleted...]
-      <c r="S67" s="262"/>
+        <v>527785.64367997972</v>
+      </c>
+      <c r="S67" s="264"/>
       <c r="V67" s="209" t="s">
         <v>789</v>
       </c>
       <c r="W67" s="209" t="s">
         <v>59</v>
       </c>
-      <c r="X67" s="255">
+      <c r="X67" s="257">
         <f>[1]Hoja1!$C463</f>
         <v>0</v>
       </c>
-      <c r="Y67" s="262"/>
+      <c r="Y67" s="264"/>
       <c r="Z67" s="17"/>
       <c r="AA67" s="18"/>
       <c r="AB67" s="209" t="s">
         <v>779</v>
       </c>
       <c r="AC67" s="131" t="s">
         <v>780</v>
       </c>
-      <c r="AD67" s="255">
+      <c r="AD67" s="257">
         <f>[1]Hoja1!$C$476</f>
-        <v>8631.5634802223958</v>
-[...1 lines deleted...]
-      <c r="AE67" s="257"/>
+        <v>6609.9904207031759</v>
+      </c>
+      <c r="AE67" s="259"/>
       <c r="AF67" s="204"/>
       <c r="AG67" s="78"/>
       <c r="AJ67" s="7"/>
       <c r="AK67" s="7"/>
       <c r="AL67" s="7"/>
       <c r="AM67" s="18"/>
-      <c r="AN67" s="253"/>
-      <c r="AO67" s="254"/>
+      <c r="AN67" s="255"/>
+      <c r="AO67" s="256"/>
     </row>
-    <row r="68" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I68" s="344"/>
+    <row r="68" spans="2:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="344" t="s">
+        <v>844</v>
+      </c>
+      <c r="C68" s="282"/>
+      <c r="D68" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="F68" s="282" t="s">
+        <v>7</v>
+      </c>
+      <c r="G68" s="299"/>
+      <c r="H68" s="345"/>
+      <c r="I68" s="346"/>
       <c r="J68" s="210" t="s">
         <v>243</v>
       </c>
       <c r="K68" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L68" s="240">
+      <c r="L68" s="242">
         <f>[1]Hoja1!$C158</f>
-        <v>484866.33797845372</v>
-[...1 lines deleted...]
-      <c r="M68" s="263"/>
+        <v>565354.15008287714</v>
+      </c>
+      <c r="M68" s="265"/>
       <c r="N68" s="28"/>
       <c r="O68" s="29"/>
       <c r="P68" s="210" t="s">
         <v>244</v>
       </c>
       <c r="Q68" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="R68" s="240">
+      <c r="R68" s="242">
         <f>[1]Hoja1!$C169</f>
-        <v>583641.7073262888</v>
-[...1 lines deleted...]
-      <c r="S68" s="263"/>
+        <v>680526.23074245267</v>
+      </c>
+      <c r="S68" s="265"/>
       <c r="V68" s="109"/>
       <c r="W68" s="16"/>
-      <c r="X68" s="422"/>
-      <c r="Y68" s="423"/>
+      <c r="X68" s="429"/>
+      <c r="Y68" s="430"/>
       <c r="Z68" s="17"/>
       <c r="AA68" s="18"/>
       <c r="AB68" s="210"/>
       <c r="AC68" s="4"/>
-      <c r="AD68" s="426"/>
-      <c r="AE68" s="427"/>
+      <c r="AD68" s="433"/>
+      <c r="AE68" s="434"/>
       <c r="AF68" s="204"/>
       <c r="AG68" s="78"/>
       <c r="AJ68" s="7"/>
       <c r="AK68" s="7"/>
       <c r="AL68" s="7"/>
       <c r="AM68" s="18"/>
-      <c r="AN68" s="253"/>
-      <c r="AO68" s="254"/>
+      <c r="AN68" s="255"/>
+      <c r="AO68" s="256"/>
     </row>
-    <row r="69" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I69" s="344"/>
+    <row r="69" spans="2:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="351" t="s">
+        <v>863</v>
+      </c>
+      <c r="C69" s="352"/>
+      <c r="D69" s="234" t="s">
+        <v>861</v>
+      </c>
+      <c r="E69" s="234" t="s">
+        <v>862</v>
+      </c>
+      <c r="F69" s="242">
+        <f>[1]Hoja1!$C$3715</f>
+        <v>1254.0103316155728</v>
+      </c>
+      <c r="G69" s="265"/>
+      <c r="H69" s="345"/>
+      <c r="I69" s="346"/>
       <c r="J69" s="209" t="s">
         <v>246</v>
       </c>
       <c r="K69" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="L69" s="255">
+      <c r="L69" s="257">
         <f>[1]Hoja1!$C159</f>
-        <v>712986.71919767919</v>
-[...1 lines deleted...]
-      <c r="M69" s="262"/>
+        <v>831342.51458449394</v>
+      </c>
+      <c r="M69" s="264"/>
       <c r="N69" s="30"/>
       <c r="O69" s="31"/>
       <c r="P69" s="209" t="s">
         <v>247</v>
       </c>
       <c r="Q69" s="209" t="s">
         <v>69</v>
       </c>
-      <c r="R69" s="255">
+      <c r="R69" s="257">
         <f>[1]Hoja1!$C170</f>
-        <v>740869.42494919209</v>
-[...1 lines deleted...]
-      <c r="S69" s="262"/>
+        <v>863853.74949075794</v>
+      </c>
+      <c r="S69" s="264"/>
       <c r="V69" s="132"/>
       <c r="W69" s="133"/>
-      <c r="X69" s="424"/>
-[...2 lines deleted...]
-      <c r="AA69" s="447"/>
+      <c r="X69" s="431"/>
+      <c r="Y69" s="432"/>
+      <c r="Z69" s="463"/>
+      <c r="AA69" s="463"/>
       <c r="AB69" s="135"/>
       <c r="AC69" s="136"/>
-      <c r="AD69" s="428"/>
-      <c r="AE69" s="429"/>
+      <c r="AD69" s="435"/>
+      <c r="AE69" s="436"/>
       <c r="AF69" s="204"/>
       <c r="AG69" s="78"/>
       <c r="AJ69" s="7"/>
       <c r="AK69" s="7"/>
       <c r="AL69" s="7"/>
       <c r="AM69" s="18"/>
-      <c r="AN69" s="253"/>
-      <c r="AO69" s="254"/>
+      <c r="AN69" s="255"/>
+      <c r="AO69" s="256"/>
     </row>
-    <row r="70" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="342" t="s">
+    <row r="70" spans="2:41" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="350" t="s">
+        <v>863</v>
+      </c>
+      <c r="C70" s="260"/>
+      <c r="D70" s="233" t="s">
+        <v>859</v>
+      </c>
+      <c r="E70" s="233" t="s">
+        <v>860</v>
+      </c>
+      <c r="F70" s="353">
+        <f>[1]Hoja1!$C$3716</f>
+        <v>1303.0393230742457</v>
+      </c>
+      <c r="G70" s="354"/>
+      <c r="H70" s="349" t="s">
         <v>844</v>
       </c>
-      <c r="C70" s="280"/>
-[...13 lines deleted...]
-      <c r="I70" s="298"/>
+      <c r="I70" s="300"/>
       <c r="J70" s="61" t="s">
         <v>5</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="L70" s="280" t="s">
+      <c r="L70" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M70" s="280"/>
-      <c r="N70" s="346" t="s">
+      <c r="M70" s="282"/>
+      <c r="N70" s="347" t="s">
         <v>249</v>
       </c>
-      <c r="O70" s="347"/>
+      <c r="O70" s="348"/>
       <c r="P70" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q70" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R70" s="280" t="s">
+      <c r="R70" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S70" s="280"/>
-      <c r="T70" s="430" t="s">
+      <c r="S70" s="282"/>
+      <c r="T70" s="439" t="s">
         <v>709</v>
       </c>
-      <c r="U70" s="430"/>
+      <c r="U70" s="439"/>
       <c r="V70" s="40" t="s">
         <v>5</v>
       </c>
       <c r="W70" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X70" s="280" t="s">
+      <c r="X70" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y70" s="280"/>
-      <c r="Z70" s="430" t="s">
+      <c r="Y70" s="282"/>
+      <c r="Z70" s="439" t="s">
         <v>229</v>
       </c>
-      <c r="AA70" s="430"/>
+      <c r="AA70" s="439"/>
       <c r="AB70" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AC70" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AD70" s="280" t="s">
+      <c r="AD70" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="AE70" s="281"/>
+      <c r="AE70" s="283"/>
       <c r="AF70" s="204"/>
       <c r="AG70" s="78"/>
       <c r="AH70" s="55"/>
       <c r="AI70" s="55"/>
-      <c r="AJ70" s="349"/>
-[...4 lines deleted...]
-      <c r="AO70" s="272"/>
+      <c r="AJ70" s="356"/>
+      <c r="AK70" s="356"/>
+      <c r="AL70" s="357"/>
+      <c r="AM70" s="357"/>
+      <c r="AN70" s="274"/>
+      <c r="AO70" s="274"/>
     </row>
     <row r="71" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="147"/>
-[...1 lines deleted...]
-      <c r="D71" s="209" t="s">
+      <c r="B71" s="145"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="233" t="s">
         <v>252</v>
       </c>
-      <c r="E71" s="209" t="s">
+      <c r="E71" s="233" t="s">
         <v>253</v>
       </c>
-      <c r="F71" s="266">
+      <c r="F71" s="437">
         <f>[1]Hoja1!$C$292</f>
-        <v>1347.4539620569935</v>
-[...1 lines deleted...]
-      <c r="G71" s="267"/>
+        <v>1406.6602725110131</v>
+      </c>
+      <c r="G71" s="438"/>
       <c r="H71" s="28"/>
       <c r="I71" s="83"/>
       <c r="J71" s="209" t="s">
         <v>254</v>
       </c>
       <c r="K71" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="L71" s="266">
+      <c r="L71" s="268">
         <f>[1]Hoja1!$C333</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="M71" s="267"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="M71" s="269"/>
       <c r="N71" s="22"/>
       <c r="O71" s="77"/>
       <c r="P71" s="209" t="s">
         <v>317</v>
       </c>
       <c r="Q71" s="209" t="s">
         <v>318</v>
       </c>
-      <c r="R71" s="255">
+      <c r="R71" s="257">
         <f>[1]Hoja1!$C271</f>
-        <v>22732.721090505464</v>
-[...1 lines deleted...]
-      <c r="S71" s="262"/>
+        <v>23731.583077815561</v>
+      </c>
+      <c r="S71" s="264"/>
       <c r="T71" s="22"/>
       <c r="U71" s="77"/>
       <c r="V71" s="209" t="s">
         <v>328</v>
       </c>
-      <c r="W71" s="232" t="s">
+      <c r="W71" s="228" t="s">
         <v>275</v>
       </c>
-      <c r="X71" s="255">
+      <c r="X71" s="257">
         <f>[1]Hoja1!$C195</f>
-        <v>76879.511910035115</v>
-[...1 lines deleted...]
-      <c r="Y71" s="262"/>
+        <v>81538.862809865896</v>
+      </c>
+      <c r="Y71" s="264"/>
       <c r="Z71" s="26"/>
       <c r="AA71" s="32"/>
       <c r="AB71" s="209" t="s">
         <v>232</v>
       </c>
       <c r="AC71" s="130" t="s">
         <v>35</v>
       </c>
-      <c r="AD71" s="255">
+      <c r="AD71" s="257">
         <f>[1]Hoja1!$C$465</f>
-        <v>96839.43463006083</v>
-[...1 lines deleted...]
-      <c r="AE71" s="257"/>
+        <v>112914.78077865095</v>
+      </c>
+      <c r="AE71" s="259"/>
       <c r="AF71" s="204"/>
       <c r="AG71" s="78"/>
       <c r="AI71" s="93"/>
       <c r="AJ71" s="93"/>
       <c r="AK71" s="93"/>
       <c r="AL71" s="17"/>
       <c r="AM71" s="17"/>
-      <c r="AN71" s="253"/>
-      <c r="AO71" s="254"/>
+      <c r="AN71" s="255"/>
+      <c r="AO71" s="256"/>
     </row>
     <row r="72" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="145"/>
       <c r="C72" s="3"/>
       <c r="D72" s="210" t="s">
         <v>260</v>
       </c>
       <c r="E72" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="F72" s="240">
+      <c r="F72" s="242">
         <f>[1]Hoja1!$C$293</f>
-        <v>1739.0198531664309</v>
-[...1 lines deleted...]
-      <c r="G72" s="263"/>
+        <v>1815.4313315631377</v>
+      </c>
+      <c r="G72" s="265"/>
       <c r="H72" s="28"/>
       <c r="I72" s="83"/>
       <c r="J72" s="210" t="s">
         <v>264</v>
       </c>
       <c r="K72" s="215" t="s">
         <v>265</v>
       </c>
-      <c r="L72" s="240">
+      <c r="L72" s="242">
         <f>[1]Hoja1!$C334</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="M72" s="263"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="M72" s="265"/>
       <c r="N72" s="38"/>
       <c r="O72" s="42"/>
       <c r="P72" s="210" t="s">
         <v>326</v>
       </c>
       <c r="Q72" s="215" t="s">
         <v>327</v>
       </c>
-      <c r="R72" s="240">
+      <c r="R72" s="242">
         <f>[1]Hoja1!$C272</f>
-        <v>22732.721090505464</v>
-[...1 lines deleted...]
-      <c r="S72" s="263"/>
+        <v>23731.583077815561</v>
+      </c>
+      <c r="S72" s="265"/>
       <c r="T72" s="24"/>
       <c r="U72" s="25"/>
       <c r="V72" s="210" t="s">
         <v>337</v>
       </c>
-      <c r="W72" s="232" t="s">
+      <c r="W72" s="228" t="s">
         <v>283</v>
       </c>
-      <c r="X72" s="240">
+      <c r="X72" s="242">
         <f>[1]Hoja1!$C196</f>
-        <v>76879.511910035115</v>
-[...1 lines deleted...]
-      <c r="Y72" s="263"/>
+        <v>81538.862809865896</v>
+      </c>
+      <c r="Y72" s="265"/>
       <c r="Z72" s="28"/>
       <c r="AA72" s="18"/>
       <c r="AB72" s="210"/>
       <c r="AC72" s="137"/>
-      <c r="AD72" s="240"/>
-      <c r="AE72" s="268"/>
+      <c r="AD72" s="242"/>
+      <c r="AE72" s="270"/>
       <c r="AF72" s="204"/>
       <c r="AG72" s="78"/>
-      <c r="AI72" s="348"/>
-[...1 lines deleted...]
-      <c r="AK72" s="348"/>
+      <c r="AI72" s="355"/>
+      <c r="AJ72" s="355"/>
+      <c r="AK72" s="355"/>
       <c r="AL72" s="18"/>
       <c r="AM72" s="18"/>
-      <c r="AN72" s="253"/>
-      <c r="AO72" s="253"/>
+      <c r="AN72" s="255"/>
+      <c r="AO72" s="255"/>
     </row>
     <row r="73" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="145"/>
       <c r="C73" s="3"/>
       <c r="D73" s="209" t="s">
         <v>262</v>
       </c>
       <c r="E73" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="F73" s="266">
+      <c r="F73" s="268">
         <f>[1]Hoja1!$C$294</f>
-        <v>1739.0198531664309</v>
-[...1 lines deleted...]
-      <c r="G73" s="267"/>
+        <v>1815.4313315631377</v>
+      </c>
+      <c r="G73" s="269"/>
       <c r="H73" s="28"/>
       <c r="I73" s="83"/>
       <c r="J73" s="209" t="s">
         <v>272</v>
       </c>
       <c r="K73" s="209" t="s">
         <v>273</v>
       </c>
-      <c r="L73" s="266">
+      <c r="L73" s="268">
         <f>[1]Hoja1!$C335</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="M73" s="267"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="M73" s="269"/>
       <c r="N73" s="24"/>
       <c r="O73" s="25"/>
       <c r="P73" s="209" t="s">
         <v>335</v>
       </c>
       <c r="Q73" s="209" t="s">
         <v>336</v>
       </c>
-      <c r="R73" s="255">
+      <c r="R73" s="257">
         <f>[1]Hoja1!$C273</f>
-        <v>60860.673172568277</v>
-[...1 lines deleted...]
-      <c r="S73" s="262"/>
+        <v>64549.222697113997</v>
+      </c>
+      <c r="S73" s="264"/>
       <c r="T73" s="24"/>
       <c r="U73" s="25"/>
       <c r="V73" s="209" t="s">
         <v>346</v>
       </c>
-      <c r="W73" s="232" t="s">
+      <c r="W73" s="228" t="s">
         <v>292</v>
       </c>
-      <c r="X73" s="255">
+      <c r="X73" s="257">
         <f>[1]Hoja1!$C197</f>
-        <v>64066.25992502927</v>
-[...1 lines deleted...]
-      <c r="Y73" s="262"/>
+        <v>67949.052341554911</v>
+      </c>
+      <c r="Y73" s="264"/>
       <c r="Z73" s="28"/>
       <c r="AA73" s="18"/>
       <c r="AB73" s="209" t="s">
         <v>235</v>
       </c>
       <c r="AC73" s="130" t="s">
         <v>41</v>
       </c>
-      <c r="AD73" s="255">
+      <c r="AD73" s="257">
         <f>[1]Hoja1!$C$466</f>
-        <v>207685.81256218688</v>
-[...1 lines deleted...]
-      <c r="AE73" s="257"/>
+        <v>242161.65744750993</v>
+      </c>
+      <c r="AE73" s="259"/>
       <c r="AF73" s="204"/>
       <c r="AG73" s="78"/>
       <c r="AI73" s="7"/>
       <c r="AJ73" s="7"/>
       <c r="AK73" s="7"/>
-      <c r="AL73" s="335"/>
-[...2 lines deleted...]
-      <c r="AO73" s="254"/>
+      <c r="AL73" s="337"/>
+      <c r="AM73" s="337"/>
+      <c r="AN73" s="255"/>
+      <c r="AO73" s="256"/>
     </row>
     <row r="74" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="145"/>
       <c r="C74" s="3"/>
       <c r="D74" s="210" t="s">
         <v>270</v>
       </c>
       <c r="E74" s="215" t="s">
         <v>271</v>
       </c>
-      <c r="F74" s="240">
+      <c r="F74" s="242">
         <f>[1]Hoja1!$C295</f>
-        <v>2868.7402248438839</v>
-[...1 lines deleted...]
-      <c r="G74" s="263"/>
+        <v>2994.7909316930854</v>
+      </c>
+      <c r="G74" s="265"/>
       <c r="H74" s="28"/>
       <c r="I74" s="83"/>
       <c r="J74" s="210" t="s">
         <v>280</v>
       </c>
       <c r="K74" s="215" t="s">
         <v>281</v>
       </c>
-      <c r="L74" s="240">
+      <c r="L74" s="242">
         <f>[1]Hoja1!$C336</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="M74" s="263"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="M74" s="265"/>
       <c r="N74" s="24"/>
       <c r="O74" s="25"/>
       <c r="P74" s="210" t="s">
         <v>344</v>
       </c>
       <c r="Q74" s="215" t="s">
         <v>345</v>
       </c>
-      <c r="R74" s="240">
+      <c r="R74" s="242">
         <f>[1]Hoja1!$C274</f>
-        <v>60860.673172568277</v>
-[...1 lines deleted...]
-      <c r="S74" s="263"/>
+        <v>64549.222697113997</v>
+      </c>
+      <c r="S74" s="265"/>
       <c r="T74" s="24"/>
       <c r="U74" s="25"/>
       <c r="V74" s="210" t="s">
         <v>354</v>
       </c>
-      <c r="W74" s="232" t="s">
+      <c r="W74" s="228" t="s">
         <v>301</v>
       </c>
-      <c r="X74" s="240">
+      <c r="X74" s="242">
         <f>[1]Hoja1!$C198</f>
-        <v>64066.25992502927</v>
-[...1 lines deleted...]
-      <c r="Y74" s="263"/>
+        <v>67949.052341554911</v>
+      </c>
+      <c r="Y74" s="265"/>
       <c r="Z74" s="28"/>
       <c r="AA74" s="18"/>
       <c r="AB74" s="210"/>
       <c r="AC74" s="137"/>
-      <c r="AD74" s="240"/>
-      <c r="AE74" s="268"/>
+      <c r="AD74" s="242"/>
+      <c r="AE74" s="270"/>
       <c r="AF74" s="204"/>
       <c r="AG74" s="78"/>
       <c r="AI74" s="7"/>
       <c r="AJ74" s="7"/>
       <c r="AK74" s="7"/>
-      <c r="AL74" s="335"/>
-[...2 lines deleted...]
-      <c r="AO74" s="254"/>
+      <c r="AL74" s="337"/>
+      <c r="AM74" s="337"/>
+      <c r="AN74" s="255"/>
+      <c r="AO74" s="256"/>
     </row>
     <row r="75" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="145"/>
       <c r="C75" s="3"/>
       <c r="D75" s="209" t="s">
         <v>278</v>
       </c>
       <c r="E75" s="209" t="s">
         <v>279</v>
       </c>
-      <c r="F75" s="266">
+      <c r="F75" s="268">
         <f>[1]Hoja1!$C296</f>
-        <v>2868.7402248438839</v>
-[...1 lines deleted...]
-      <c r="G75" s="267"/>
+        <v>2994.7909316930854</v>
+      </c>
+      <c r="G75" s="269"/>
       <c r="H75" s="28"/>
       <c r="I75" s="83"/>
       <c r="J75" s="209" t="s">
         <v>289</v>
       </c>
       <c r="K75" s="209" t="s">
         <v>290</v>
       </c>
-      <c r="L75" s="266">
+      <c r="L75" s="268">
         <f>[1]Hoja1!$C337</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M75" s="267"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M75" s="269"/>
       <c r="N75" s="24"/>
       <c r="O75" s="25"/>
       <c r="P75" s="209" t="s">
         <v>352</v>
       </c>
       <c r="Q75" s="209" t="s">
         <v>353</v>
       </c>
-      <c r="R75" s="255">
+      <c r="R75" s="257">
         <f>[1]Hoja1!$C275</f>
-        <v>60860.673172568277</v>
-[...1 lines deleted...]
-      <c r="S75" s="262"/>
+        <v>64549.222697113997</v>
+      </c>
+      <c r="S75" s="264"/>
       <c r="T75" s="24"/>
       <c r="U75" s="25"/>
       <c r="V75" s="209" t="s">
         <v>361</v>
       </c>
-      <c r="W75" s="232" t="s">
+      <c r="W75" s="228" t="s">
         <v>310</v>
       </c>
-      <c r="X75" s="255">
+      <c r="X75" s="257">
         <f>[1]Hoja1!$C199</f>
-        <v>52351.857502397877</v>
-[...1 lines deleted...]
-      <c r="Y75" s="262"/>
+        <v>54652.166392654777</v>
+      </c>
+      <c r="Y75" s="264"/>
       <c r="Z75" s="28"/>
       <c r="AA75" s="18"/>
       <c r="AB75" s="209" t="s">
         <v>239</v>
       </c>
       <c r="AC75" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="AD75" s="255">
+      <c r="AD75" s="257">
         <f>[1]Hoja1!$C$467</f>
-        <v>242251.75639297921</v>
-[...1 lines deleted...]
-      <c r="AE75" s="257"/>
+        <v>282465.54795421375</v>
+      </c>
+      <c r="AE75" s="259"/>
       <c r="AF75" s="204"/>
       <c r="AG75" s="78"/>
       <c r="AI75" s="7"/>
       <c r="AJ75" s="7"/>
       <c r="AK75" s="7"/>
-      <c r="AL75" s="335"/>
-[...2 lines deleted...]
-      <c r="AO75" s="254"/>
+      <c r="AL75" s="337"/>
+      <c r="AM75" s="337"/>
+      <c r="AN75" s="255"/>
+      <c r="AO75" s="256"/>
     </row>
     <row r="76" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="145"/>
       <c r="C76" s="3"/>
       <c r="D76" s="210" t="s">
         <v>287</v>
       </c>
       <c r="E76" s="215" t="s">
         <v>288</v>
       </c>
-      <c r="F76" s="240">
+      <c r="F76" s="242">
         <f>[1]Hoja1!$C297</f>
-        <v>2868.7402248438839</v>
-[...1 lines deleted...]
-      <c r="G76" s="263"/>
+        <v>2994.7909316930854</v>
+      </c>
+      <c r="G76" s="265"/>
       <c r="H76" s="28"/>
       <c r="I76" s="83"/>
       <c r="J76" s="210" t="s">
         <v>298</v>
       </c>
       <c r="K76" s="215" t="s">
         <v>299</v>
       </c>
-      <c r="L76" s="240">
+      <c r="L76" s="242">
         <f>[1]Hoja1!$C338</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M76" s="263"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M76" s="265"/>
       <c r="N76" s="24"/>
       <c r="O76" s="25"/>
       <c r="P76" s="210" t="s">
         <v>359</v>
       </c>
       <c r="Q76" s="215" t="s">
         <v>360</v>
       </c>
-      <c r="R76" s="240">
+      <c r="R76" s="242">
         <f>[1]Hoja1!$C276</f>
-        <v>60860.673172568277</v>
-[...1 lines deleted...]
-      <c r="S76" s="263"/>
+        <v>64549.222697113997</v>
+      </c>
+      <c r="S76" s="265"/>
       <c r="T76" s="24"/>
       <c r="U76" s="25"/>
       <c r="V76" s="210" t="s">
         <v>369</v>
       </c>
-      <c r="W76" s="232" t="s">
+      <c r="W76" s="228" t="s">
         <v>318</v>
       </c>
-      <c r="X76" s="240">
+      <c r="X76" s="242">
         <f>[1]Hoja1!$C200</f>
-        <v>52351.857502397877</v>
-[...1 lines deleted...]
-      <c r="Y76" s="263"/>
+        <v>54652.166392654777</v>
+      </c>
+      <c r="Y76" s="265"/>
       <c r="Z76" s="28"/>
       <c r="AA76" s="18"/>
       <c r="AB76" s="210"/>
       <c r="AC76" s="5"/>
-      <c r="AD76" s="240"/>
-      <c r="AE76" s="268"/>
+      <c r="AD76" s="242"/>
+      <c r="AE76" s="270"/>
       <c r="AF76" s="204"/>
       <c r="AG76" s="78"/>
       <c r="AI76" s="7"/>
       <c r="AJ76" s="7"/>
       <c r="AK76" s="7"/>
-      <c r="AL76" s="335"/>
-[...2 lines deleted...]
-      <c r="AO76" s="254"/>
+      <c r="AL76" s="337"/>
+      <c r="AM76" s="337"/>
+      <c r="AN76" s="255"/>
+      <c r="AO76" s="256"/>
     </row>
     <row r="77" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="145"/>
       <c r="C77" s="3"/>
       <c r="D77" s="209" t="s">
         <v>296</v>
       </c>
       <c r="E77" s="209" t="s">
         <v>297</v>
       </c>
-      <c r="F77" s="266">
+      <c r="F77" s="268">
         <f>[1]Hoja1!$C298</f>
-        <v>3125.2922291339855</v>
-[...1 lines deleted...]
-      <c r="G77" s="267"/>
+        <v>3262.6156755656307</v>
+      </c>
+      <c r="G77" s="269"/>
       <c r="H77" s="28"/>
       <c r="I77" s="83"/>
       <c r="J77" s="209" t="s">
         <v>307</v>
       </c>
       <c r="K77" s="209" t="s">
         <v>308</v>
       </c>
-      <c r="L77" s="266">
+      <c r="L77" s="268">
         <f>[1]Hoja1!$C339</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M77" s="267"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M77" s="269"/>
       <c r="N77" s="24"/>
       <c r="O77" s="25"/>
       <c r="P77" s="209" t="s">
         <v>367</v>
       </c>
       <c r="Q77" s="209" t="s">
         <v>368</v>
       </c>
-      <c r="R77" s="255">
+      <c r="R77" s="257">
         <f>[1]Hoja1!$C277</f>
-        <v>60860.673172568277</v>
-[...1 lines deleted...]
-      <c r="S77" s="262"/>
+        <v>64549.222697113997</v>
+      </c>
+      <c r="S77" s="264"/>
       <c r="T77" s="24"/>
       <c r="U77" s="25"/>
       <c r="V77" s="209" t="s">
         <v>376</v>
       </c>
-      <c r="W77" s="232" t="s">
+      <c r="W77" s="228" t="s">
         <v>327</v>
       </c>
-      <c r="X77" s="255">
+      <c r="X77" s="257">
         <f>[1]Hoja1!$C201</f>
-        <v>53495.986187158305</v>
-[...3 lines deleted...]
-      <c r="AA77" s="271"/>
+        <v>55846.567398412233</v>
+      </c>
+      <c r="Y77" s="264"/>
+      <c r="Z77" s="273"/>
+      <c r="AA77" s="273"/>
       <c r="AB77" s="209" t="s">
         <v>790</v>
       </c>
       <c r="AC77" s="130" t="s">
         <v>236</v>
       </c>
-      <c r="AD77" s="255">
+      <c r="AD77" s="257">
         <f>[1]Hoja1!$C$468</f>
-        <v>387614.74509891053</v>
-[...1 lines deleted...]
-      <c r="AE77" s="257"/>
+        <v>451958.7927853298</v>
+      </c>
+      <c r="AE77" s="259"/>
       <c r="AF77" s="204"/>
       <c r="AG77" s="78"/>
       <c r="AI77" s="7"/>
       <c r="AJ77" s="7"/>
       <c r="AK77" s="7"/>
-      <c r="AL77" s="335"/>
-[...2 lines deleted...]
-      <c r="AO77" s="254"/>
+      <c r="AL77" s="337"/>
+      <c r="AM77" s="337"/>
+      <c r="AN77" s="255"/>
+      <c r="AO77" s="256"/>
     </row>
     <row r="78" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="145"/>
       <c r="C78" s="3"/>
       <c r="D78" s="210" t="s">
         <v>305</v>
       </c>
       <c r="E78" s="215" t="s">
         <v>306</v>
       </c>
-      <c r="F78" s="240">
+      <c r="F78" s="242">
         <f>[1]Hoja1!$C299</f>
-        <v>3125.2922291339855</v>
-[...1 lines deleted...]
-      <c r="G78" s="263"/>
+        <v>3262.6156755656307</v>
+      </c>
+      <c r="G78" s="265"/>
       <c r="H78" s="28"/>
       <c r="I78" s="83"/>
       <c r="J78" s="210" t="s">
         <v>315</v>
       </c>
       <c r="K78" s="215" t="s">
         <v>316</v>
       </c>
-      <c r="L78" s="240">
+      <c r="L78" s="242">
         <f>[1]Hoja1!$C340</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M78" s="263"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M78" s="265"/>
       <c r="N78" s="24"/>
       <c r="O78" s="25"/>
       <c r="P78" s="210" t="s">
         <v>374</v>
       </c>
       <c r="Q78" s="215" t="s">
         <v>375</v>
       </c>
-      <c r="R78" s="240">
+      <c r="R78" s="242">
         <f>[1]Hoja1!$C278</f>
-        <v>40261.60219752659</v>
-[...1 lines deleted...]
-      <c r="S78" s="263"/>
+        <v>42030.672597114906</v>
+      </c>
+      <c r="S78" s="265"/>
       <c r="T78" s="24"/>
       <c r="U78" s="25"/>
       <c r="V78" s="210" t="s">
         <v>383</v>
       </c>
-      <c r="W78" s="232" t="s">
+      <c r="W78" s="228" t="s">
         <v>336</v>
       </c>
-      <c r="X78" s="240">
+      <c r="X78" s="242">
         <f>[1]Hoja1!$C202</f>
-        <v>146024.04545285625</v>
-[...1 lines deleted...]
-      <c r="Y78" s="263"/>
+        <v>154874.00844025463</v>
+      </c>
+      <c r="Y78" s="265"/>
       <c r="Z78" s="24"/>
-      <c r="AA78" s="230"/>
+      <c r="AA78" s="235"/>
       <c r="AB78" s="210"/>
       <c r="AC78" s="4"/>
-      <c r="AD78" s="240"/>
-      <c r="AE78" s="268"/>
+      <c r="AD78" s="242"/>
+      <c r="AE78" s="270"/>
       <c r="AF78" s="204"/>
       <c r="AG78" s="78"/>
       <c r="AI78" s="7"/>
       <c r="AJ78" s="7"/>
       <c r="AK78" s="7"/>
-      <c r="AL78" s="335"/>
-[...2 lines deleted...]
-      <c r="AO78" s="254"/>
+      <c r="AL78" s="337"/>
+      <c r="AM78" s="337"/>
+      <c r="AN78" s="255"/>
+      <c r="AO78" s="256"/>
     </row>
     <row r="79" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="145"/>
       <c r="C79" s="3"/>
       <c r="D79" s="209" t="s">
         <v>313</v>
       </c>
       <c r="E79" s="209" t="s">
         <v>314</v>
       </c>
-      <c r="F79" s="266">
+      <c r="F79" s="268">
         <f>[1]Hoja1!$C300</f>
-        <v>3125.2922291339855</v>
-[...1 lines deleted...]
-      <c r="G79" s="267"/>
+        <v>3262.6156755656307</v>
+      </c>
+      <c r="G79" s="269"/>
       <c r="H79" s="28"/>
       <c r="I79" s="83"/>
       <c r="J79" s="209" t="s">
         <v>324</v>
       </c>
       <c r="K79" s="209" t="s">
         <v>325</v>
       </c>
-      <c r="L79" s="266">
+      <c r="L79" s="268">
         <f>[1]Hoja1!$C341</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M79" s="267"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M79" s="269"/>
       <c r="N79" s="24"/>
       <c r="O79" s="25"/>
       <c r="P79" s="209" t="s">
         <v>381</v>
       </c>
       <c r="Q79" s="209" t="s">
         <v>382</v>
       </c>
-      <c r="R79" s="255">
+      <c r="R79" s="257">
         <f>[1]Hoja1!$C279</f>
-        <v>40261.60219752659</v>
-[...1 lines deleted...]
-      <c r="S79" s="262"/>
+        <v>42030.672597114906</v>
+      </c>
+      <c r="S79" s="264"/>
       <c r="T79" s="24"/>
       <c r="U79" s="25"/>
       <c r="V79" s="209" t="s">
         <v>390</v>
       </c>
-      <c r="W79" s="232" t="s">
+      <c r="W79" s="228" t="s">
         <v>345</v>
       </c>
-      <c r="X79" s="255">
+      <c r="X79" s="257">
         <f>[1]Hoja1!$C203</f>
-        <v>146024.04545285625</v>
-[...1 lines deleted...]
-      <c r="Y79" s="262"/>
+        <v>154874.00844025463</v>
+      </c>
+      <c r="Y79" s="264"/>
       <c r="Z79" s="24"/>
-      <c r="AA79" s="230"/>
+      <c r="AA79" s="235"/>
       <c r="AB79" s="209" t="s">
         <v>245</v>
       </c>
       <c r="AC79" s="130" t="s">
         <v>59</v>
       </c>
-      <c r="AD79" s="255">
+      <c r="AD79" s="257">
         <f>[1]Hoja1!$C$469</f>
-        <v>553893.25467323733</v>
-[...1 lines deleted...]
-      <c r="AE79" s="257"/>
+        <v>645839.53494899475</v>
+      </c>
+      <c r="AE79" s="259"/>
       <c r="AF79" s="204"/>
       <c r="AG79" s="78"/>
       <c r="AI79" s="7"/>
       <c r="AJ79" s="7"/>
       <c r="AK79" s="7"/>
-      <c r="AL79" s="335"/>
-[...2 lines deleted...]
-      <c r="AO79" s="254"/>
+      <c r="AL79" s="337"/>
+      <c r="AM79" s="337"/>
+      <c r="AN79" s="255"/>
+      <c r="AO79" s="256"/>
     </row>
     <row r="80" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="145"/>
       <c r="C80" s="3"/>
       <c r="D80" s="210" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="F80" s="240">
+      <c r="F80" s="242">
         <f>[1]Hoja1!$C301</f>
-        <v>3125.2922291339855</v>
-[...1 lines deleted...]
-      <c r="G80" s="263"/>
+        <v>3262.6156755656307</v>
+      </c>
+      <c r="G80" s="265"/>
       <c r="H80" s="28"/>
       <c r="I80" s="83"/>
       <c r="J80" s="210" t="s">
         <v>333</v>
       </c>
       <c r="K80" s="215" t="s">
         <v>334</v>
       </c>
-      <c r="L80" s="240">
+      <c r="L80" s="242">
         <f>[1]Hoja1!$C342</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M80" s="263"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M80" s="265"/>
       <c r="N80" s="24"/>
       <c r="O80" s="25"/>
       <c r="P80" s="210" t="s">
         <v>388</v>
       </c>
       <c r="Q80" s="215" t="s">
         <v>389</v>
       </c>
-      <c r="R80" s="240">
+      <c r="R80" s="242">
         <f>[1]Hoja1!$C280</f>
-        <v>40261.60219752659</v>
-[...1 lines deleted...]
-      <c r="S80" s="263"/>
+        <v>42030.672597114906</v>
+      </c>
+      <c r="S80" s="265"/>
       <c r="T80" s="24"/>
       <c r="U80" s="25"/>
       <c r="V80" s="210" t="s">
         <v>395</v>
       </c>
-      <c r="W80" s="232" t="s">
+      <c r="W80" s="228" t="s">
         <v>353</v>
       </c>
-      <c r="X80" s="240">
+      <c r="X80" s="242">
         <f>[1]Hoja1!$C204</f>
-        <v>146024.04545285625</v>
-[...1 lines deleted...]
-      <c r="Y80" s="263"/>
+        <v>154874.00844025463</v>
+      </c>
+      <c r="Y80" s="265"/>
       <c r="Z80" s="24"/>
-      <c r="AA80" s="230"/>
+      <c r="AA80" s="235"/>
       <c r="AB80" s="210"/>
       <c r="AC80" s="137"/>
-      <c r="AD80" s="240"/>
-      <c r="AE80" s="268"/>
+      <c r="AD80" s="242"/>
+      <c r="AE80" s="270"/>
       <c r="AF80" s="204"/>
       <c r="AG80" s="78"/>
       <c r="AI80" s="7"/>
       <c r="AJ80" s="7"/>
       <c r="AK80" s="7"/>
-      <c r="AL80" s="335"/>
-[...2 lines deleted...]
-      <c r="AO80" s="254"/>
+      <c r="AL80" s="337"/>
+      <c r="AM80" s="337"/>
+      <c r="AN80" s="255"/>
+      <c r="AO80" s="256"/>
     </row>
     <row r="81" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="145"/>
       <c r="C81" s="3"/>
       <c r="D81" s="209" t="s">
         <v>331</v>
       </c>
       <c r="E81" s="209" t="s">
         <v>332</v>
       </c>
-      <c r="F81" s="266">
+      <c r="F81" s="268">
         <f>[1]Hoja1!$C302</f>
-        <v>5818.0583769788836</v>
-[...1 lines deleted...]
-      <c r="G81" s="267"/>
+        <v>6073.7003359673499</v>
+      </c>
+      <c r="G81" s="269"/>
       <c r="H81" s="28"/>
       <c r="I81" s="83"/>
       <c r="J81" s="209" t="s">
         <v>342</v>
       </c>
       <c r="K81" s="209" t="s">
         <v>343</v>
       </c>
-      <c r="L81" s="266">
+      <c r="L81" s="268">
         <f>[1]Hoja1!$C343</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M81" s="267"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M81" s="269"/>
       <c r="N81" s="24"/>
       <c r="O81" s="25"/>
       <c r="P81" s="209" t="s">
         <v>393</v>
       </c>
       <c r="Q81" s="209" t="s">
         <v>394</v>
       </c>
-      <c r="R81" s="266">
+      <c r="R81" s="268">
         <f>[1]Hoja1!$C281</f>
-        <v>214254.95410431729</v>
-[...1 lines deleted...]
-      <c r="S81" s="267"/>
+        <v>249821.27648563398</v>
+      </c>
+      <c r="S81" s="269"/>
       <c r="T81" s="24"/>
       <c r="U81" s="25"/>
       <c r="V81" s="209" t="s">
         <v>399</v>
       </c>
-      <c r="W81" s="232" t="s">
+      <c r="W81" s="228" t="s">
         <v>360</v>
       </c>
-      <c r="X81" s="255">
+      <c r="X81" s="257">
         <f>[1]Hoja1!$C205</f>
-        <v>146024.04545285625</v>
-[...1 lines deleted...]
-      <c r="Y81" s="262"/>
+        <v>154874.00844025463</v>
+      </c>
+      <c r="Y81" s="264"/>
       <c r="Z81" s="24"/>
-      <c r="AA81" s="230"/>
+      <c r="AA81" s="235"/>
       <c r="AB81" s="209" t="s">
         <v>248</v>
       </c>
       <c r="AC81" s="130" t="s">
         <v>69</v>
       </c>
-      <c r="AD81" s="255">
+      <c r="AD81" s="257">
         <f>[1]Hoja1!$C$471</f>
-        <v>714054.88900470093</v>
-[...1 lines deleted...]
-      <c r="AE81" s="257"/>
+        <v>832588.00057948136</v>
+      </c>
+      <c r="AE81" s="259"/>
       <c r="AF81" s="204"/>
       <c r="AG81" s="78"/>
       <c r="AI81" s="7"/>
       <c r="AJ81" s="7"/>
       <c r="AK81" s="7"/>
-      <c r="AL81" s="335"/>
-[...2 lines deleted...]
-      <c r="AO81" s="254"/>
+      <c r="AL81" s="337"/>
+      <c r="AM81" s="337"/>
+      <c r="AN81" s="255"/>
+      <c r="AO81" s="256"/>
     </row>
     <row r="82" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="145"/>
       <c r="C82" s="3"/>
       <c r="D82" s="210" t="s">
         <v>340</v>
       </c>
       <c r="E82" s="215" t="s">
         <v>341</v>
       </c>
-      <c r="F82" s="240">
+      <c r="F82" s="242">
         <f>[1]Hoja1!$C303</f>
-        <v>5818.0583769788836</v>
-[...1 lines deleted...]
-      <c r="G82" s="263"/>
+        <v>6073.7003359673499</v>
+      </c>
+      <c r="G82" s="265"/>
       <c r="H82" s="28"/>
       <c r="I82" s="83"/>
       <c r="J82" s="210" t="s">
         <v>350</v>
       </c>
       <c r="K82" s="215" t="s">
         <v>351</v>
       </c>
-      <c r="L82" s="240">
+      <c r="L82" s="242">
         <f>[1]Hoja1!$C344</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M82" s="263"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M82" s="265"/>
       <c r="N82" s="24"/>
       <c r="O82" s="25"/>
       <c r="P82" s="210" t="s">
         <v>398</v>
       </c>
       <c r="Q82" s="215" t="s">
         <v>334</v>
       </c>
-      <c r="R82" s="240">
+      <c r="R82" s="242">
         <f>[1]Hoja1!$C287</f>
-        <v>284819.33093967993</v>
-[...1 lines deleted...]
-      <c r="S82" s="263"/>
+        <v>332099.33987566683</v>
+      </c>
+      <c r="S82" s="265"/>
       <c r="T82" s="24"/>
       <c r="U82" s="25"/>
       <c r="V82" s="210" t="s">
         <v>405</v>
       </c>
-      <c r="W82" s="232" t="s">
+      <c r="W82" s="228" t="s">
         <v>368</v>
       </c>
-      <c r="X82" s="240">
+      <c r="X82" s="242">
         <f>[1]Hoja1!$C206</f>
-        <v>121686.70454404689</v>
-[...1 lines deleted...]
-      <c r="Y82" s="263"/>
+        <v>129061.67370021221</v>
+      </c>
+      <c r="Y82" s="265"/>
       <c r="Z82" s="24"/>
-      <c r="AA82" s="230"/>
-      <c r="AB82" s="222"/>
+      <c r="AA82" s="235"/>
+      <c r="AB82" s="231"/>
       <c r="AC82" s="18"/>
-      <c r="AD82" s="264"/>
-      <c r="AE82" s="265"/>
+      <c r="AD82" s="266"/>
+      <c r="AE82" s="267"/>
       <c r="AF82" s="204"/>
       <c r="AG82" s="78"/>
       <c r="AI82" s="7"/>
       <c r="AJ82" s="7"/>
       <c r="AK82" s="7"/>
-      <c r="AL82" s="335"/>
-[...2 lines deleted...]
-      <c r="AO82" s="254"/>
+      <c r="AL82" s="337"/>
+      <c r="AM82" s="337"/>
+      <c r="AN82" s="255"/>
+      <c r="AO82" s="256"/>
     </row>
     <row r="83" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="145"/>
       <c r="C83" s="3"/>
       <c r="D83" s="209" t="s">
         <v>348</v>
       </c>
       <c r="E83" s="209" t="s">
         <v>349</v>
       </c>
-      <c r="F83" s="266">
+      <c r="F83" s="268">
         <f>[1]Hoja1!$C304</f>
-        <v>5818.0583769788836</v>
-[...1 lines deleted...]
-      <c r="G83" s="267"/>
+        <v>6073.7003359673499</v>
+      </c>
+      <c r="G83" s="269"/>
       <c r="H83" s="28"/>
       <c r="I83" s="83"/>
       <c r="J83" s="209" t="s">
         <v>324</v>
       </c>
       <c r="K83" s="209" t="s">
         <v>358</v>
       </c>
-      <c r="L83" s="266">
+      <c r="L83" s="268">
         <f>[1]Hoja1!$C345</f>
-        <v>169500.29062062356</v>
-[...1 lines deleted...]
-      <c r="M83" s="267"/>
+        <v>197637.33886364708</v>
+      </c>
+      <c r="M83" s="269"/>
       <c r="N83" s="24"/>
       <c r="O83" s="25"/>
       <c r="P83" s="209" t="s">
         <v>403</v>
       </c>
       <c r="Q83" s="209" t="s">
         <v>404</v>
       </c>
-      <c r="R83" s="266">
+      <c r="R83" s="268">
         <f>[1]Hoja1!$C288</f>
-        <v>284819.33093967993</v>
-[...1 lines deleted...]
-      <c r="S83" s="267"/>
+        <v>332099.33987566683</v>
+      </c>
+      <c r="S83" s="269"/>
       <c r="T83" s="24"/>
       <c r="U83" s="25"/>
       <c r="V83" s="209" t="s">
         <v>409</v>
       </c>
-      <c r="W83" s="232" t="s">
+      <c r="W83" s="228" t="s">
         <v>375</v>
       </c>
-      <c r="X83" s="255">
+      <c r="X83" s="257">
         <f>[1]Hoja1!$C207</f>
-        <v>99459.447713265719</v>
-[...1 lines deleted...]
-      <c r="Y83" s="262"/>
+        <v>103829.63556733348</v>
+      </c>
+      <c r="Y83" s="264"/>
       <c r="Z83" s="24"/>
-      <c r="AA83" s="230"/>
-      <c r="AB83" s="222"/>
+      <c r="AA83" s="235"/>
+      <c r="AB83" s="231"/>
       <c r="AC83" s="18"/>
-      <c r="AD83" s="264"/>
-      <c r="AE83" s="265"/>
+      <c r="AD83" s="266"/>
+      <c r="AE83" s="267"/>
       <c r="AF83" s="204"/>
       <c r="AG83" s="78"/>
       <c r="AI83" s="7"/>
       <c r="AJ83" s="7"/>
       <c r="AK83" s="7"/>
-      <c r="AL83" s="335"/>
-[...2 lines deleted...]
-      <c r="AO83" s="254"/>
+      <c r="AL83" s="337"/>
+      <c r="AM83" s="337"/>
+      <c r="AN83" s="255"/>
+      <c r="AO83" s="256"/>
     </row>
     <row r="84" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="351"/>
-      <c r="C84" s="352"/>
+      <c r="B84" s="358"/>
+      <c r="C84" s="359"/>
       <c r="D84" s="210" t="s">
         <v>356</v>
       </c>
       <c r="E84" s="215" t="s">
         <v>357</v>
       </c>
-      <c r="F84" s="240">
+      <c r="F84" s="242">
         <f>[1]Hoja1!$C305</f>
-        <v>5818.0583769788836</v>
-[...1 lines deleted...]
-      <c r="G84" s="263"/>
+        <v>6073.7003359673499</v>
+      </c>
+      <c r="G84" s="265"/>
       <c r="H84" s="28"/>
       <c r="I84" s="83"/>
       <c r="J84" s="210" t="s">
         <v>365</v>
       </c>
       <c r="K84" s="215" t="s">
         <v>366</v>
       </c>
-      <c r="L84" s="240">
+      <c r="L84" s="242">
         <f>[1]Hoja1!$C346</f>
-        <v>175613.13296893053</v>
-[...1 lines deleted...]
-      <c r="M84" s="263"/>
+        <v>204764.91304177299</v>
+      </c>
+      <c r="M84" s="265"/>
       <c r="N84" s="24"/>
       <c r="O84" s="25"/>
       <c r="P84" s="210" t="s">
         <v>408</v>
       </c>
       <c r="Q84" s="215" t="s">
         <v>351</v>
       </c>
-      <c r="R84" s="240">
+      <c r="R84" s="242">
         <f>[1]Hoja1!$C289</f>
-        <v>284819.33093967993</v>
-[...1 lines deleted...]
-      <c r="S84" s="263"/>
+        <v>332099.33987566683</v>
+      </c>
+      <c r="S84" s="265"/>
       <c r="T84" s="24"/>
       <c r="U84" s="25"/>
       <c r="V84" s="210" t="s">
         <v>414</v>
       </c>
-      <c r="W84" s="232" t="s">
+      <c r="W84" s="228" t="s">
         <v>382</v>
       </c>
-      <c r="X84" s="240">
+      <c r="X84" s="242">
         <f>[1]Hoja1!$C208</f>
-        <v>99459.447713265719</v>
-[...1 lines deleted...]
-      <c r="Y84" s="263"/>
+        <v>103829.63556733348</v>
+      </c>
+      <c r="Y84" s="265"/>
       <c r="Z84" s="28"/>
-      <c r="AA84" s="230"/>
+      <c r="AA84" s="235"/>
       <c r="AB84" s="17"/>
       <c r="AC84" s="17"/>
       <c r="AD84" s="7"/>
       <c r="AE84" s="166"/>
       <c r="AF84" s="204"/>
       <c r="AG84" s="78"/>
       <c r="AI84" s="7"/>
       <c r="AJ84" s="7"/>
       <c r="AK84" s="7"/>
-      <c r="AL84" s="335"/>
-[...2 lines deleted...]
-      <c r="AO84" s="254"/>
+      <c r="AL84" s="337"/>
+      <c r="AM84" s="337"/>
+      <c r="AN84" s="255"/>
+      <c r="AO84" s="256"/>
     </row>
     <row r="85" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="145"/>
       <c r="C85" s="3"/>
       <c r="D85" s="209" t="s">
         <v>363</v>
       </c>
       <c r="E85" s="209" t="s">
         <v>364</v>
       </c>
-      <c r="F85" s="266">
+      <c r="F85" s="268">
         <f>[1]Hoja1!$C306</f>
-        <v>5818.0583769788836</v>
-[...2 lines deleted...]
-      <c r="H85" s="353" t="s">
+        <v>6073.7003359673499</v>
+      </c>
+      <c r="G85" s="269"/>
+      <c r="H85" s="360" t="s">
         <v>249</v>
       </c>
-      <c r="I85" s="354"/>
+      <c r="I85" s="361"/>
       <c r="J85" s="40" t="s">
         <v>5</v>
       </c>
       <c r="K85" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="L85" s="280" t="s">
+      <c r="L85" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="M85" s="297"/>
+      <c r="M85" s="299"/>
       <c r="N85" s="89"/>
       <c r="O85" s="90"/>
       <c r="P85" s="209" t="s">
         <v>413</v>
       </c>
       <c r="Q85" s="209" t="s">
         <v>358</v>
       </c>
-      <c r="R85" s="266">
+      <c r="R85" s="268">
         <f>[1]Hoja1!$C290</f>
-        <v>238123.72566155798</v>
-[...1 lines deleted...]
-      <c r="S85" s="267"/>
+        <v>277652.26412137662</v>
+      </c>
+      <c r="S85" s="269"/>
       <c r="T85" s="24"/>
       <c r="U85" s="25"/>
       <c r="V85" s="209" t="s">
         <v>418</v>
       </c>
-      <c r="W85" s="232" t="s">
+      <c r="W85" s="228" t="s">
         <v>389</v>
       </c>
-      <c r="X85" s="255">
+      <c r="X85" s="257">
         <f>[1]Hoja1!$C209</f>
-        <v>99459.447713265719</v>
-[...1 lines deleted...]
-      <c r="Y85" s="262"/>
+        <v>103829.63556733348</v>
+      </c>
+      <c r="Y85" s="264"/>
       <c r="Z85" s="24"/>
-      <c r="AA85" s="230"/>
+      <c r="AA85" s="235"/>
       <c r="AB85" s="17"/>
       <c r="AC85" s="17"/>
       <c r="AD85" s="7"/>
       <c r="AE85" s="166"/>
       <c r="AF85" s="204"/>
       <c r="AG85" s="78"/>
       <c r="AI85" s="7"/>
       <c r="AJ85" s="7"/>
       <c r="AK85" s="7"/>
-      <c r="AL85" s="335"/>
-[...2 lines deleted...]
-      <c r="AO85" s="254"/>
+      <c r="AL85" s="337"/>
+      <c r="AM85" s="337"/>
+      <c r="AN85" s="255"/>
+      <c r="AO85" s="256"/>
     </row>
     <row r="86" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="145"/>
       <c r="C86" s="3"/>
       <c r="D86" s="210" t="s">
         <v>372</v>
       </c>
       <c r="E86" s="215" t="s">
         <v>373</v>
       </c>
-      <c r="F86" s="240">
+      <c r="F86" s="242">
         <f>[1]Hoja1!$C307</f>
-        <v>16687.2686904</v>
-[...1 lines deleted...]
-      <c r="G86" s="263"/>
+        <v>17354.759438016001</v>
+      </c>
+      <c r="G86" s="265"/>
       <c r="H86" s="28"/>
       <c r="I86" s="83"/>
       <c r="J86" s="215" t="s">
         <v>412</v>
       </c>
       <c r="K86" s="215" t="s">
         <v>253</v>
       </c>
-      <c r="L86" s="240">
+      <c r="L86" s="242">
         <f>[1]Hoja1!$C$3647</f>
-        <v>2066.1377492696593</v>
-[...1 lines deleted...]
-      <c r="M86" s="263"/>
+        <v>2156.9225897678716</v>
+      </c>
+      <c r="M86" s="265"/>
       <c r="N86" s="76"/>
       <c r="O86" s="88"/>
       <c r="P86" s="210" t="s">
         <v>417</v>
       </c>
       <c r="Q86" s="215" t="s">
         <v>366</v>
       </c>
-      <c r="R86" s="240">
+      <c r="R86" s="242">
         <f>[1]Hoja1!$C291</f>
-        <v>241000.97233357534</v>
-[...1 lines deleted...]
-      <c r="S86" s="263"/>
+        <v>281007.13374094886</v>
+      </c>
+      <c r="S86" s="265"/>
       <c r="T86" s="24"/>
       <c r="U86" s="25"/>
       <c r="V86" s="210" t="s">
         <v>393</v>
       </c>
-      <c r="W86" s="232" t="s">
+      <c r="W86" s="228" t="s">
         <v>394</v>
       </c>
-      <c r="X86" s="240">
+      <c r="X86" s="242">
         <f>[1]Hoja1!$C$212</f>
-        <v>273834.38669546385</v>
-[...1 lines deleted...]
-      <c r="Y86" s="263"/>
+        <v>319290.89488691092</v>
+      </c>
+      <c r="Y86" s="265"/>
       <c r="Z86" s="24"/>
-      <c r="AA86" s="230"/>
+      <c r="AA86" s="235"/>
       <c r="AB86" s="17"/>
       <c r="AC86" s="17"/>
       <c r="AD86" s="7"/>
       <c r="AE86" s="166"/>
       <c r="AF86" s="204"/>
       <c r="AG86" s="78"/>
       <c r="AI86" s="7"/>
       <c r="AJ86" s="7"/>
       <c r="AK86" s="7"/>
-      <c r="AL86" s="335"/>
-[...2 lines deleted...]
-      <c r="AO86" s="254"/>
+      <c r="AL86" s="337"/>
+      <c r="AM86" s="337"/>
+      <c r="AN86" s="255"/>
+      <c r="AO86" s="256"/>
     </row>
     <row r="87" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="145"/>
       <c r="C87" s="3"/>
       <c r="D87" s="209" t="s">
         <v>379</v>
       </c>
       <c r="E87" s="209" t="s">
         <v>380</v>
       </c>
-      <c r="F87" s="266">
+      <c r="F87" s="268">
         <f>[1]Hoja1!$C308</f>
-        <v>16687.2686904</v>
-[...1 lines deleted...]
-      <c r="G87" s="267"/>
+        <v>17354.759438016001</v>
+      </c>
+      <c r="G87" s="269"/>
       <c r="H87" s="28"/>
       <c r="I87" s="83"/>
       <c r="J87" s="217" t="s">
         <v>416</v>
       </c>
       <c r="K87" s="209" t="s">
         <v>261</v>
       </c>
-      <c r="L87" s="266">
+      <c r="L87" s="268">
         <f>[1]Hoja1!$C246</f>
-        <v>2692.6329273114143</v>
-[...2 lines deleted...]
-      <c r="N87" s="353" t="s">
+        <v>2810.9455862387344</v>
+      </c>
+      <c r="M87" s="269"/>
+      <c r="N87" s="360" t="s">
         <v>709</v>
       </c>
-      <c r="O87" s="354"/>
+      <c r="O87" s="361"/>
       <c r="P87" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q87" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="R87" s="280" t="s">
+      <c r="R87" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="S87" s="297"/>
+      <c r="S87" s="299"/>
       <c r="T87" s="24"/>
       <c r="U87" s="25"/>
       <c r="V87" s="209" t="s">
         <v>398</v>
       </c>
-      <c r="W87" s="232" t="s">
+      <c r="W87" s="228" t="s">
         <v>334</v>
       </c>
-      <c r="X87" s="255">
+      <c r="X87" s="257">
         <f>[1]Hoja1!$C217</f>
-        <v>562819.91050329886</v>
-[...1 lines deleted...]
-      <c r="Y87" s="262"/>
+        <v>656248.01564684662</v>
+      </c>
+      <c r="Y87" s="264"/>
       <c r="Z87" s="24"/>
-      <c r="AA87" s="230"/>
+      <c r="AA87" s="235"/>
       <c r="AB87" s="17"/>
       <c r="AC87" s="17"/>
       <c r="AD87" s="7"/>
       <c r="AE87" s="166"/>
       <c r="AF87" s="204"/>
       <c r="AG87" s="78"/>
       <c r="AI87" s="7"/>
       <c r="AJ87" s="7"/>
       <c r="AK87" s="7"/>
-      <c r="AL87" s="335"/>
-[...2 lines deleted...]
-      <c r="AO87" s="254"/>
+      <c r="AL87" s="337"/>
+      <c r="AM87" s="337"/>
+      <c r="AN87" s="255"/>
+      <c r="AO87" s="256"/>
     </row>
     <row r="88" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="145"/>
       <c r="C88" s="3"/>
       <c r="D88" s="210" t="s">
         <v>386</v>
       </c>
       <c r="E88" s="215" t="s">
         <v>387</v>
       </c>
-      <c r="F88" s="240">
+      <c r="F88" s="242">
         <f>[1]Hoja1!$C309</f>
-        <v>13420.61604770896</v>
-[...1 lines deleted...]
-      <c r="G88" s="263"/>
+        <v>14010.309783138593</v>
+      </c>
+      <c r="G88" s="265"/>
       <c r="H88" s="24"/>
       <c r="I88" s="83"/>
       <c r="J88" s="215" t="s">
         <v>420</v>
       </c>
       <c r="K88" s="215" t="s">
         <v>263</v>
       </c>
-      <c r="L88" s="240">
+      <c r="L88" s="242">
         <f>[1]Hoja1!$C247</f>
-        <v>2692.6329273114143</v>
-[...1 lines deleted...]
-      <c r="M88" s="263"/>
+        <v>2810.9455862387344</v>
+      </c>
+      <c r="M88" s="265"/>
       <c r="N88" s="84"/>
       <c r="O88" s="85"/>
       <c r="P88" s="210" t="s">
         <v>423</v>
       </c>
       <c r="Q88" s="215" t="s">
         <v>424</v>
       </c>
-      <c r="R88" s="255">
+      <c r="R88" s="257">
         <f>[1]Hoja1!$C171</f>
-        <v>4209.3717735546325</v>
-[...1 lines deleted...]
-      <c r="S88" s="262"/>
+        <v>4908.1274879647026</v>
+      </c>
+      <c r="S88" s="264"/>
       <c r="T88" s="24"/>
       <c r="U88" s="25"/>
       <c r="V88" s="210" t="s">
         <v>403</v>
       </c>
-      <c r="W88" s="232" t="s">
+      <c r="W88" s="228" t="s">
         <v>404</v>
       </c>
-      <c r="X88" s="240">
+      <c r="X88" s="242">
         <f>[1]Hoja1!$C218</f>
-        <v>562819.91050329886</v>
-[...1 lines deleted...]
-      <c r="Y88" s="263"/>
+        <v>656248.01564684662</v>
+      </c>
+      <c r="Y88" s="265"/>
       <c r="Z88" s="24"/>
-      <c r="AA88" s="230"/>
+      <c r="AA88" s="235"/>
       <c r="AB88" s="17"/>
       <c r="AC88" s="17"/>
       <c r="AD88" s="7"/>
       <c r="AE88" s="166"/>
       <c r="AF88" s="204"/>
       <c r="AG88" s="78"/>
       <c r="AI88" s="7"/>
       <c r="AJ88" s="7"/>
       <c r="AK88" s="7"/>
-      <c r="AL88" s="335"/>
-[...2 lines deleted...]
-      <c r="AO88" s="254"/>
+      <c r="AL88" s="337"/>
+      <c r="AM88" s="337"/>
+      <c r="AN88" s="255"/>
+      <c r="AO88" s="256"/>
     </row>
     <row r="89" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="145"/>
       <c r="C89" s="3"/>
       <c r="D89" s="209" t="s">
         <v>392</v>
       </c>
       <c r="E89" s="209" t="s">
         <v>303</v>
       </c>
-      <c r="F89" s="266">
+      <c r="F89" s="268">
         <f>[1]Hoja1!$C310</f>
-        <v>13420.61604770896</v>
-[...1 lines deleted...]
-      <c r="G89" s="267"/>
+        <v>14010.309783138593</v>
+      </c>
+      <c r="G89" s="269"/>
       <c r="H89" s="24"/>
       <c r="I89" s="83"/>
       <c r="J89" s="217" t="s">
         <v>422</v>
       </c>
       <c r="K89" s="209" t="s">
         <v>271</v>
       </c>
-      <c r="L89" s="266">
+      <c r="L89" s="268">
         <f>[1]Hoja1!$C248</f>
-        <v>5278.3725456000002</v>
-[...1 lines deleted...]
-      <c r="M89" s="267"/>
+        <v>5489.5074474240009</v>
+      </c>
+      <c r="M89" s="269"/>
       <c r="N89" s="24"/>
       <c r="O89" s="25"/>
       <c r="P89" s="209" t="s">
         <v>428</v>
       </c>
       <c r="Q89" s="209" t="s">
         <v>429</v>
       </c>
-      <c r="R89" s="266">
+      <c r="R89" s="268">
         <f>[1]Hoja1!$C172</f>
-        <v>4209.3717735546325</v>
-[...1 lines deleted...]
-      <c r="S89" s="267"/>
+        <v>4908.1274879647026</v>
+      </c>
+      <c r="S89" s="269"/>
       <c r="T89" s="24"/>
       <c r="U89" s="25"/>
       <c r="V89" s="209" t="s">
         <v>408</v>
       </c>
-      <c r="W89" s="232" t="s">
+      <c r="W89" s="228" t="s">
         <v>351</v>
       </c>
-      <c r="X89" s="255">
+      <c r="X89" s="257">
         <f>[1]Hoja1!$C219</f>
-        <v>562819.91050329886</v>
-[...1 lines deleted...]
-      <c r="Y89" s="262"/>
+        <v>656248.01564684662</v>
+      </c>
+      <c r="Y89" s="264"/>
       <c r="Z89" s="28"/>
-      <c r="AA89" s="230"/>
+      <c r="AA89" s="235"/>
       <c r="AB89" s="17"/>
       <c r="AC89" s="17"/>
       <c r="AD89" s="7"/>
       <c r="AE89" s="166"/>
       <c r="AF89" s="204"/>
       <c r="AG89" s="78"/>
       <c r="AI89" s="7"/>
       <c r="AJ89" s="7"/>
       <c r="AK89" s="7"/>
-      <c r="AL89" s="335"/>
-[...2 lines deleted...]
-      <c r="AO89" s="254"/>
+      <c r="AL89" s="337"/>
+      <c r="AM89" s="337"/>
+      <c r="AN89" s="255"/>
+      <c r="AO89" s="256"/>
     </row>
     <row r="90" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="145"/>
       <c r="C90" s="3"/>
       <c r="D90" s="210" t="s">
         <v>397</v>
       </c>
       <c r="E90" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="F90" s="240">
+      <c r="F90" s="242">
         <f>[1]Hoja1!$C311</f>
-        <v>13420.61604770896</v>
-[...1 lines deleted...]
-      <c r="G90" s="263"/>
+        <v>14010.309783138593</v>
+      </c>
+      <c r="G90" s="265"/>
       <c r="H90" s="24"/>
       <c r="I90" s="83"/>
       <c r="J90" s="215" t="s">
         <v>427</v>
       </c>
       <c r="K90" s="215" t="s">
         <v>321</v>
       </c>
-      <c r="L90" s="240">
+      <c r="L90" s="242">
         <f>[1]Hoja1!$C249</f>
-        <v>5278.3725456000002</v>
-[...1 lines deleted...]
-      <c r="M90" s="263"/>
+        <v>5489.5074474240009</v>
+      </c>
+      <c r="M90" s="265"/>
       <c r="N90" s="24"/>
       <c r="O90" s="25"/>
       <c r="P90" s="210" t="s">
         <v>432</v>
       </c>
       <c r="Q90" s="215" t="s">
         <v>433</v>
       </c>
-      <c r="R90" s="240">
+      <c r="R90" s="242">
         <f>[1]Hoja1!$C173</f>
-        <v>4209.3717735546325</v>
-[...1 lines deleted...]
-      <c r="S90" s="263"/>
+        <v>4908.1274879647026</v>
+      </c>
+      <c r="S90" s="265"/>
       <c r="T90" s="24"/>
       <c r="U90" s="25"/>
       <c r="V90" s="210" t="s">
         <v>413</v>
       </c>
-      <c r="W90" s="232" t="s">
+      <c r="W90" s="228" t="s">
         <v>358</v>
       </c>
-      <c r="X90" s="240">
+      <c r="X90" s="242">
         <f>[1]Hoja1!$C220</f>
-        <v>562819.91050329886</v>
-[...1 lines deleted...]
-      <c r="Y90" s="263"/>
+        <v>656248.01564684662</v>
+      </c>
+      <c r="Y90" s="265"/>
       <c r="Z90" s="24"/>
-      <c r="AA90" s="230"/>
+      <c r="AA90" s="235"/>
       <c r="AB90" s="17"/>
       <c r="AC90" s="17"/>
       <c r="AD90" s="7"/>
       <c r="AE90" s="166"/>
       <c r="AF90" s="204"/>
       <c r="AG90" s="78"/>
-      <c r="AI90" s="254"/>
-[...5 lines deleted...]
-      <c r="AO90" s="254"/>
+      <c r="AI90" s="256"/>
+      <c r="AJ90" s="256"/>
+      <c r="AK90" s="256"/>
+      <c r="AL90" s="337"/>
+      <c r="AM90" s="337"/>
+      <c r="AN90" s="255"/>
+      <c r="AO90" s="256"/>
     </row>
     <row r="91" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="145"/>
       <c r="C91" s="3"/>
       <c r="D91" s="209" t="s">
         <v>401</v>
       </c>
       <c r="E91" s="209" t="s">
         <v>402</v>
       </c>
-      <c r="F91" s="266">
+      <c r="F91" s="268">
         <f>[1]Hoja1!$C312</f>
-        <v>13420.61604770896</v>
-[...1 lines deleted...]
-      <c r="G91" s="267"/>
+        <v>14010.309783138593</v>
+      </c>
+      <c r="G91" s="269"/>
       <c r="H91" s="24"/>
       <c r="I91" s="83"/>
       <c r="J91" s="217" t="s">
         <v>431</v>
       </c>
       <c r="K91" s="209" t="s">
         <v>330</v>
       </c>
-      <c r="L91" s="266">
+      <c r="L91" s="268">
         <f>[1]Hoja1!$C250</f>
-        <v>4027.1440021537724</v>
-[...1 lines deleted...]
-      <c r="M91" s="267"/>
+        <v>4204.0942689150743</v>
+      </c>
+      <c r="M91" s="269"/>
       <c r="N91" s="24"/>
       <c r="O91" s="25"/>
       <c r="P91" s="209" t="s">
         <v>721</v>
       </c>
       <c r="Q91" s="209" t="s">
         <v>437</v>
       </c>
-      <c r="R91" s="266">
+      <c r="R91" s="268">
         <f>[1]Hoja1!$C174</f>
-        <v>3036.1676922332063</v>
-[...1 lines deleted...]
-      <c r="S91" s="267"/>
+        <v>3169.5750605283024</v>
+      </c>
+      <c r="S91" s="269"/>
       <c r="T91" s="24"/>
       <c r="U91" s="25"/>
       <c r="V91" s="209" t="s">
         <v>417</v>
       </c>
-      <c r="W91" s="232" t="s">
+      <c r="W91" s="228" t="s">
         <v>366</v>
       </c>
-      <c r="X91" s="255">
+      <c r="X91" s="257">
         <f>X90</f>
-        <v>562819.91050329886</v>
-[...1 lines deleted...]
-      <c r="Y91" s="262"/>
+        <v>656248.01564684662</v>
+      </c>
+      <c r="Y91" s="264"/>
       <c r="Z91" s="24"/>
-      <c r="AA91" s="230"/>
+      <c r="AA91" s="235"/>
       <c r="AB91" s="17"/>
       <c r="AC91" s="17"/>
       <c r="AD91" s="7"/>
       <c r="AE91" s="166"/>
       <c r="AF91" s="204"/>
       <c r="AG91" s="78"/>
-      <c r="AI91" s="254"/>
-[...5 lines deleted...]
-      <c r="AO91" s="254"/>
+      <c r="AI91" s="256"/>
+      <c r="AJ91" s="256"/>
+      <c r="AK91" s="256"/>
+      <c r="AL91" s="337"/>
+      <c r="AM91" s="337"/>
+      <c r="AN91" s="255"/>
+      <c r="AO91" s="256"/>
     </row>
     <row r="92" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="145"/>
       <c r="C92" s="3"/>
       <c r="D92" s="210" t="s">
         <v>407</v>
       </c>
       <c r="E92" s="215" t="s">
         <v>275</v>
       </c>
-      <c r="F92" s="240">
+      <c r="F92" s="242">
         <f>[1]Hoja1!$C313</f>
-        <v>25617.480799680005</v>
-[...1 lines deleted...]
-      <c r="G92" s="263"/>
+        <v>26642.180031667202</v>
+      </c>
+      <c r="G92" s="265"/>
       <c r="H92" s="24"/>
       <c r="I92" s="83"/>
       <c r="J92" s="215" t="s">
         <v>435</v>
       </c>
       <c r="K92" s="215" t="s">
         <v>436</v>
       </c>
-      <c r="L92" s="240">
+      <c r="L92" s="242">
         <f>[1]Hoja1!$C251</f>
-        <v>5366.5944844683818</v>
-[...1 lines deleted...]
-      <c r="M92" s="263"/>
+        <v>5602.3993936344177</v>
+      </c>
+      <c r="M92" s="265"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="210" t="s">
         <v>710</v>
       </c>
       <c r="Q92" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="R92" s="240">
+      <c r="R92" s="242">
         <f>[1]Hoja1!$C175</f>
-        <v>4203.7841818201778</v>
-[...2 lines deleted...]
-      <c r="T92" s="278" t="s">
+        <v>4388.4959110213686</v>
+      </c>
+      <c r="S92" s="265"/>
+      <c r="T92" s="280" t="s">
         <v>251</v>
       </c>
-      <c r="U92" s="279"/>
+      <c r="U92" s="281"/>
       <c r="V92" s="61" t="s">
         <v>5</v>
       </c>
       <c r="W92" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="X92" s="280" t="s">
+      <c r="X92" s="282" t="s">
         <v>7</v>
       </c>
-      <c r="Y92" s="297"/>
+      <c r="Y92" s="299"/>
       <c r="Z92" s="24"/>
-      <c r="AA92" s="230"/>
+      <c r="AA92" s="235"/>
       <c r="AB92" s="17"/>
       <c r="AC92" s="17"/>
       <c r="AD92" s="7"/>
       <c r="AE92" s="166"/>
       <c r="AF92" s="204"/>
       <c r="AG92" s="78"/>
-      <c r="AI92" s="254"/>
-[...5 lines deleted...]
-      <c r="AO92" s="254"/>
+      <c r="AI92" s="256"/>
+      <c r="AJ92" s="256"/>
+      <c r="AK92" s="256"/>
+      <c r="AL92" s="337"/>
+      <c r="AM92" s="337"/>
+      <c r="AN92" s="255"/>
+      <c r="AO92" s="256"/>
     </row>
     <row r="93" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="145"/>
       <c r="C93" s="3"/>
       <c r="D93" s="209" t="s">
         <v>411</v>
       </c>
       <c r="E93" s="209" t="s">
         <v>283</v>
       </c>
-      <c r="F93" s="266">
+      <c r="F93" s="268">
         <f>[1]Hoja1!$C314</f>
-        <v>25617.480799680005</v>
-[...1 lines deleted...]
-      <c r="G93" s="267"/>
+        <v>26642.180031667202</v>
+      </c>
+      <c r="G93" s="269"/>
       <c r="H93" s="24"/>
       <c r="I93" s="83"/>
       <c r="J93" s="217" t="s">
         <v>439</v>
       </c>
       <c r="K93" s="209" t="s">
         <v>440</v>
       </c>
-      <c r="L93" s="266">
+      <c r="L93" s="268">
         <f>[1]Hoja1!$C252</f>
-        <v>5366.5944844683818</v>
-[...1 lines deleted...]
-      <c r="M93" s="267"/>
+        <v>5602.3993936344177</v>
+      </c>
+      <c r="M93" s="269"/>
       <c r="N93" s="24"/>
       <c r="O93" s="25"/>
       <c r="P93" s="209" t="s">
         <v>711</v>
       </c>
       <c r="Q93" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="R93" s="266">
+      <c r="R93" s="268">
         <f>[1]Hoja1!$C176</f>
-        <v>4473.4122938583996</v>
-[...1 lines deleted...]
-      <c r="S93" s="267"/>
+        <v>4669.9713188915712</v>
+      </c>
+      <c r="S93" s="269"/>
       <c r="T93" s="24"/>
       <c r="U93" s="25"/>
       <c r="V93" s="209" t="s">
         <v>286</v>
       </c>
       <c r="W93" s="125" t="s">
         <v>437</v>
       </c>
-      <c r="X93" s="255">
+      <c r="X93" s="257">
         <f>[1]Hoja1!$C100</f>
-        <v>2421.1499755377631</v>
-[...3 lines deleted...]
-      <c r="AA93" s="230"/>
+        <v>2527.5338380992707</v>
+      </c>
+      <c r="Y93" s="264"/>
+      <c r="Z93" s="229"/>
+      <c r="AA93" s="235"/>
       <c r="AB93" s="17"/>
       <c r="AC93" s="17"/>
       <c r="AD93" s="7"/>
       <c r="AE93" s="166"/>
       <c r="AF93" s="204"/>
       <c r="AG93" s="78"/>
-      <c r="AI93" s="254"/>
-[...5 lines deleted...]
-      <c r="AO93" s="254"/>
+      <c r="AI93" s="256"/>
+      <c r="AJ93" s="256"/>
+      <c r="AK93" s="256"/>
+      <c r="AL93" s="337"/>
+      <c r="AM93" s="337"/>
+      <c r="AN93" s="256"/>
+      <c r="AO93" s="256"/>
     </row>
     <row r="94" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B94" s="355"/>
-      <c r="C94" s="356"/>
+      <c r="B94" s="362"/>
+      <c r="C94" s="363"/>
       <c r="D94" s="210" t="s">
         <v>415</v>
       </c>
       <c r="E94" s="215" t="s">
         <v>292</v>
       </c>
-      <c r="F94" s="240">
+      <c r="F94" s="242">
         <f>[1]Hoja1!$C315</f>
-        <v>20578.401595802767</v>
-[...1 lines deleted...]
-      <c r="G94" s="263"/>
+        <v>21482.604090163797</v>
+      </c>
+      <c r="G94" s="265"/>
       <c r="H94" s="24"/>
       <c r="I94" s="83"/>
       <c r="J94" s="215" t="s">
         <v>442</v>
       </c>
       <c r="K94" s="215" t="s">
         <v>443</v>
       </c>
-      <c r="L94" s="240">
+      <c r="L94" s="242">
         <f>[1]Hoja1!$C253</f>
-        <v>5366.5944844683818</v>
-[...1 lines deleted...]
-      <c r="M94" s="263"/>
+        <v>5602.3993936344177</v>
+      </c>
+      <c r="M94" s="265"/>
       <c r="N94" s="24"/>
       <c r="O94" s="25"/>
       <c r="P94" s="210" t="s">
         <v>712</v>
       </c>
       <c r="Q94" s="215" t="s">
         <v>271</v>
       </c>
-      <c r="R94" s="240">
+      <c r="R94" s="242">
         <f>[1]Hoja1!$C177</f>
-        <v>8597.6249990400011</v>
-[...1 lines deleted...]
-      <c r="S94" s="263"/>
+        <v>8941.529999001601</v>
+      </c>
+      <c r="S94" s="265"/>
       <c r="T94" s="24"/>
       <c r="U94" s="25"/>
       <c r="V94" s="210" t="s">
         <v>295</v>
       </c>
       <c r="W94" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="X94" s="240">
+      <c r="X94" s="242">
         <f>[1]Hoja1!$C101</f>
-        <v>3366.226687806427</v>
-[...1 lines deleted...]
-      <c r="Y94" s="263"/>
+        <v>3514.1366483312554</v>
+      </c>
+      <c r="Y94" s="265"/>
       <c r="Z94" s="86"/>
-      <c r="AA94" s="230"/>
+      <c r="AA94" s="235"/>
       <c r="AB94" s="17"/>
       <c r="AC94" s="17"/>
       <c r="AD94" s="7"/>
       <c r="AE94" s="166"/>
       <c r="AF94" s="204"/>
       <c r="AG94" s="78"/>
-      <c r="AI94" s="305"/>
-[...1 lines deleted...]
-      <c r="AK94" s="305"/>
+      <c r="AI94" s="307"/>
+      <c r="AJ94" s="307"/>
+      <c r="AK94" s="307"/>
       <c r="AL94" s="7"/>
-      <c r="AN94" s="254"/>
-      <c r="AO94" s="254"/>
+      <c r="AN94" s="256"/>
+      <c r="AO94" s="256"/>
     </row>
     <row r="95" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="145"/>
       <c r="C95" s="3"/>
       <c r="D95" s="209" t="s">
         <v>419</v>
       </c>
       <c r="E95" s="209" t="s">
         <v>301</v>
       </c>
-      <c r="F95" s="266">
+      <c r="F95" s="268">
         <f>[1]Hoja1!$C316</f>
-        <v>25617.480799680005</v>
-[...1 lines deleted...]
-      <c r="G95" s="267"/>
+        <v>26642.180031667202</v>
+      </c>
+      <c r="G95" s="269"/>
       <c r="H95" s="24"/>
       <c r="I95" s="83"/>
       <c r="J95" s="217" t="s">
         <v>445</v>
       </c>
       <c r="K95" s="209" t="s">
         <v>323</v>
       </c>
-      <c r="L95" s="266">
+      <c r="L95" s="268">
         <f>[1]Hoja1!$C254</f>
-        <v>5366.5944844683818</v>
-[...1 lines deleted...]
-      <c r="M95" s="267"/>
+        <v>5602.3993936344177</v>
+      </c>
+      <c r="M95" s="269"/>
       <c r="N95" s="24"/>
       <c r="O95" s="25"/>
       <c r="P95" s="209" t="s">
         <v>713</v>
       </c>
       <c r="Q95" s="209" t="s">
         <v>321</v>
       </c>
-      <c r="R95" s="266">
+      <c r="R95" s="268">
         <f>[1]Hoja1!$C178</f>
-        <v>8597.6249990400011</v>
-[...1 lines deleted...]
-      <c r="S95" s="267"/>
+        <v>8941.529999001601</v>
+      </c>
+      <c r="S95" s="269"/>
       <c r="T95" s="24"/>
       <c r="U95" s="25"/>
       <c r="V95" s="209" t="s">
         <v>304</v>
       </c>
       <c r="W95" s="125" t="s">
         <v>263</v>
       </c>
-      <c r="X95" s="255">
+      <c r="X95" s="257">
         <f>[1]Hoja1!$C102</f>
-        <v>3578.221547512811</v>
-[...1 lines deleted...]
-      <c r="Y95" s="262"/>
+        <v>3735.4464336914052</v>
+      </c>
+      <c r="Y95" s="264"/>
       <c r="Z95" s="94"/>
-      <c r="AA95" s="231"/>
+      <c r="AA95" s="236"/>
       <c r="AB95" s="57"/>
       <c r="AC95" s="57"/>
       <c r="AD95" s="195"/>
       <c r="AE95" s="167"/>
       <c r="AF95" s="204"/>
       <c r="AG95" s="78"/>
-      <c r="AH95" s="357"/>
-[...6 lines deleted...]
-      <c r="AO95" s="254"/>
+      <c r="AH95" s="364"/>
+      <c r="AI95" s="364"/>
+      <c r="AJ95" s="256"/>
+      <c r="AK95" s="256"/>
+      <c r="AL95" s="256"/>
+      <c r="AM95" s="256"/>
+      <c r="AN95" s="256"/>
+      <c r="AO95" s="256"/>
     </row>
     <row r="96" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="145"/>
       <c r="C96" s="3"/>
       <c r="D96" s="210" t="s">
         <v>421</v>
       </c>
       <c r="E96" s="215" t="s">
         <v>310</v>
       </c>
-      <c r="F96" s="240">
+      <c r="F96" s="242">
         <f>[1]Hoja1!$C317</f>
-        <v>20578.401595802767</v>
-[...1 lines deleted...]
-      <c r="G96" s="263"/>
+        <v>21482.604090163797</v>
+      </c>
+      <c r="G96" s="265"/>
       <c r="H96" s="24"/>
       <c r="I96" s="83"/>
       <c r="J96" s="215" t="s">
         <v>447</v>
       </c>
       <c r="K96" s="215" t="s">
         <v>371</v>
       </c>
-      <c r="L96" s="240">
+      <c r="L96" s="242">
         <f>[1]Hoja1!$C255</f>
         <v>7711.2936482400009</v>
       </c>
-      <c r="M96" s="263"/>
+      <c r="M96" s="265"/>
       <c r="N96" s="24"/>
       <c r="O96" s="25"/>
       <c r="P96" s="210" t="s">
         <v>714</v>
       </c>
       <c r="Q96" s="215" t="s">
         <v>330</v>
       </c>
-      <c r="R96" s="240">
+      <c r="R96" s="242">
         <f>[1]Hoja1!$C179</f>
-        <v>7560.3882480157245</v>
-[...1 lines deleted...]
-      <c r="S96" s="263"/>
+        <v>7892.5871255800539</v>
+      </c>
+      <c r="S96" s="265"/>
       <c r="T96" s="24"/>
       <c r="U96" s="25"/>
       <c r="V96" s="210" t="s">
         <v>312</v>
       </c>
       <c r="W96" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="X96" s="240">
+      <c r="X96" s="242">
         <f>[1]Hoja1!$C103</f>
         <v>7933.7802179999999</v>
       </c>
-      <c r="Y96" s="263"/>
+      <c r="Y96" s="265"/>
       <c r="Z96" s="94"/>
-      <c r="AA96" s="231"/>
+      <c r="AA96" s="236"/>
       <c r="AB96" s="57"/>
       <c r="AC96" s="57"/>
       <c r="AD96" s="56"/>
       <c r="AE96" s="166"/>
       <c r="AF96" s="204"/>
       <c r="AG96" s="78"/>
-      <c r="AH96" s="253"/>
-[...6 lines deleted...]
-      <c r="AO96" s="254"/>
+      <c r="AH96" s="255"/>
+      <c r="AI96" s="256"/>
+      <c r="AJ96" s="256"/>
+      <c r="AK96" s="256"/>
+      <c r="AL96" s="256"/>
+      <c r="AM96" s="256"/>
+      <c r="AN96" s="256"/>
+      <c r="AO96" s="256"/>
     </row>
     <row r="97" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="145"/>
       <c r="C97" s="3"/>
       <c r="D97" s="209" t="s">
         <v>426</v>
       </c>
       <c r="E97" s="209" t="s">
         <v>318</v>
       </c>
-      <c r="F97" s="266">
+      <c r="F97" s="268">
         <f>[1]Hoja1!$C318</f>
-        <v>20578.401595802767</v>
-[...1 lines deleted...]
-      <c r="G97" s="267"/>
+        <v>21482.604090163797</v>
+      </c>
+      <c r="G97" s="269"/>
       <c r="H97" s="24"/>
       <c r="I97" s="83"/>
       <c r="J97" s="217" t="s">
         <v>449</v>
       </c>
       <c r="K97" s="209" t="s">
         <v>378</v>
       </c>
-      <c r="L97" s="266">
+      <c r="L97" s="268">
         <f>[1]Hoja1!$C256</f>
         <v>7711.2936482400009</v>
       </c>
-      <c r="M97" s="267"/>
+      <c r="M97" s="269"/>
       <c r="N97" s="24"/>
       <c r="O97" s="25"/>
       <c r="P97" s="209" t="s">
         <v>715</v>
       </c>
       <c r="Q97" s="209" t="s">
         <v>339</v>
       </c>
-      <c r="R97" s="266">
+      <c r="R97" s="268">
         <f>[1]Hoja1!$C180</f>
-        <v>12941.355970976465</v>
-[...1 lines deleted...]
-      <c r="S97" s="267"/>
+        <v>13725.679489927006</v>
+      </c>
+      <c r="S97" s="269"/>
       <c r="T97" s="89"/>
       <c r="U97" s="90"/>
       <c r="V97" s="209" t="s">
         <v>320</v>
       </c>
       <c r="W97" s="124" t="s">
         <v>321</v>
       </c>
-      <c r="X97" s="255">
+      <c r="X97" s="257">
         <f>[1]Hoja1!$C104</f>
         <v>7933.7802179999999</v>
       </c>
-      <c r="Y97" s="262"/>
+      <c r="Y97" s="264"/>
       <c r="Z97" s="94"/>
-      <c r="AA97" s="231"/>
+      <c r="AA97" s="236"/>
       <c r="AB97" s="57"/>
       <c r="AC97" s="57"/>
       <c r="AD97" s="56"/>
       <c r="AE97" s="166"/>
       <c r="AF97" s="204"/>
       <c r="AG97" s="78"/>
-      <c r="AH97" s="253"/>
-[...6 lines deleted...]
-      <c r="AO97" s="254"/>
+      <c r="AH97" s="255"/>
+      <c r="AI97" s="256"/>
+      <c r="AJ97" s="256"/>
+      <c r="AK97" s="256"/>
+      <c r="AL97" s="256"/>
+      <c r="AM97" s="256"/>
+      <c r="AN97" s="256"/>
+      <c r="AO97" s="256"/>
     </row>
     <row r="98" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="145"/>
       <c r="C98" s="3"/>
       <c r="D98" s="210" t="s">
         <v>326</v>
       </c>
       <c r="E98" s="215" t="s">
         <v>327</v>
       </c>
-      <c r="F98" s="240">
+      <c r="F98" s="242">
         <f>[1]Hoja1!$C319</f>
-        <v>20578.401595802767</v>
-[...1 lines deleted...]
-      <c r="G98" s="263"/>
+        <v>21482.604090163797</v>
+      </c>
+      <c r="G98" s="265"/>
       <c r="H98" s="24"/>
       <c r="I98" s="83"/>
       <c r="J98" s="215" t="s">
         <v>451</v>
       </c>
       <c r="K98" s="215" t="s">
         <v>385</v>
       </c>
-      <c r="L98" s="240">
+      <c r="L98" s="242">
         <f>[1]Hoja1!$C257</f>
-        <v>8070.7048731261084</v>
-[...1 lines deleted...]
-      <c r="M98" s="263"/>
+        <v>8425.3267539149838</v>
+      </c>
+      <c r="M98" s="265"/>
       <c r="N98" s="24"/>
       <c r="O98" s="25"/>
       <c r="P98" s="210" t="s">
         <v>716</v>
       </c>
       <c r="Q98" s="215" t="s">
         <v>306</v>
       </c>
-      <c r="R98" s="240">
+      <c r="R98" s="242">
         <f>[1]Hoja1!$C181</f>
-        <v>12941.355970976465</v>
-[...1 lines deleted...]
-      <c r="S98" s="263"/>
+        <v>13725.679489927006</v>
+      </c>
+      <c r="S98" s="265"/>
       <c r="T98" s="89"/>
       <c r="U98" s="90"/>
       <c r="V98" s="210" t="s">
         <v>329</v>
       </c>
       <c r="W98" s="198" t="s">
         <v>330</v>
       </c>
-      <c r="X98" s="240">
+      <c r="X98" s="242">
         <f>[1]Hoja1!$C105</f>
         <v>7933.7802179999999</v>
       </c>
-      <c r="Y98" s="263"/>
-[...5 lines deleted...]
-      <c r="AE98" s="166"/>
+      <c r="Y98" s="265"/>
+      <c r="Z98" s="453" t="s">
+        <v>864</v>
+      </c>
+      <c r="AA98" s="454"/>
+      <c r="AB98" s="454"/>
+      <c r="AC98" s="454"/>
+      <c r="AD98" s="454"/>
+      <c r="AE98" s="455"/>
       <c r="AF98" s="204"/>
       <c r="AG98" s="78"/>
-      <c r="AH98" s="253"/>
-[...6 lines deleted...]
-      <c r="AO98" s="254"/>
+      <c r="AH98" s="255"/>
+      <c r="AI98" s="256"/>
+      <c r="AJ98" s="256"/>
+      <c r="AK98" s="256"/>
+      <c r="AL98" s="256"/>
+      <c r="AM98" s="256"/>
+      <c r="AN98" s="256"/>
+      <c r="AO98" s="256"/>
     </row>
     <row r="99" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="145"/>
       <c r="C99" s="3"/>
       <c r="D99" s="209" t="s">
         <v>434</v>
       </c>
       <c r="E99" s="209" t="s">
         <v>336</v>
       </c>
-      <c r="F99" s="266">
+      <c r="F99" s="268">
         <f>[1]Hoja1!$C320</f>
-        <v>49382.497858160212</v>
-[...1 lines deleted...]
-      <c r="G99" s="267"/>
+        <v>51552.334885261211</v>
+      </c>
+      <c r="G99" s="269"/>
       <c r="H99" s="24"/>
       <c r="I99" s="83"/>
       <c r="J99" s="217" t="s">
         <v>453</v>
       </c>
       <c r="K99" s="209" t="s">
         <v>259</v>
       </c>
-      <c r="L99" s="266">
+      <c r="L99" s="268">
         <f>[1]Hoja1!$C258</f>
-        <v>8070.7048731261084</v>
-[...1 lines deleted...]
-      <c r="M99" s="267"/>
+        <v>8425.3267539149838</v>
+      </c>
+      <c r="M99" s="269"/>
       <c r="N99" s="24"/>
       <c r="O99" s="25"/>
       <c r="P99" s="209" t="s">
         <v>717</v>
       </c>
       <c r="Q99" s="209" t="s">
         <v>314</v>
       </c>
-      <c r="R99" s="266">
+      <c r="R99" s="268">
         <f>[1]Hoja1!$C182</f>
-        <v>8950.5547626543485</v>
-[...1 lines deleted...]
-      <c r="S99" s="267"/>
+        <v>9343.8367143467385</v>
+      </c>
+      <c r="S99" s="269"/>
       <c r="T99" s="89"/>
       <c r="U99" s="90"/>
       <c r="V99" s="209" t="s">
         <v>338</v>
       </c>
       <c r="W99" s="126" t="s">
         <v>339</v>
       </c>
-      <c r="X99" s="255">
+      <c r="X99" s="257">
         <f>[1]Hoja1!$C106</f>
         <v>12216.55702176</v>
       </c>
-      <c r="Y99" s="262"/>
+      <c r="Y99" s="264"/>
       <c r="Z99" s="94"/>
-      <c r="AA99" s="231"/>
+      <c r="AA99" s="236"/>
       <c r="AB99" s="57"/>
       <c r="AC99" s="57"/>
       <c r="AD99" s="56"/>
       <c r="AE99" s="166"/>
       <c r="AF99" s="204"/>
       <c r="AG99" s="78"/>
-      <c r="AH99" s="253"/>
-[...6 lines deleted...]
-      <c r="AO99" s="254"/>
+      <c r="AH99" s="255"/>
+      <c r="AI99" s="256"/>
+      <c r="AJ99" s="256"/>
+      <c r="AK99" s="256"/>
+      <c r="AL99" s="256"/>
+      <c r="AM99" s="256"/>
+      <c r="AN99" s="256"/>
+      <c r="AO99" s="256"/>
     </row>
     <row r="100" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="145"/>
       <c r="C100" s="3"/>
       <c r="D100" s="210" t="s">
         <v>438</v>
       </c>
       <c r="E100" s="215" t="s">
         <v>345</v>
       </c>
-      <c r="F100" s="240">
+      <c r="F100" s="242">
         <f>[1]Hoja1!$C321</f>
-        <v>49382.497858160212</v>
-[...1 lines deleted...]
-      <c r="G100" s="263"/>
+        <v>51552.334885261211</v>
+      </c>
+      <c r="G100" s="265"/>
       <c r="H100" s="24"/>
       <c r="I100" s="83"/>
       <c r="J100" s="215" t="s">
         <v>456</v>
       </c>
       <c r="K100" s="215" t="s">
         <v>269</v>
       </c>
-      <c r="L100" s="240">
+      <c r="L100" s="242">
         <f>[1]Hoja1!$C259</f>
-        <v>8066.9746981885573</v>
-[...1 lines deleted...]
-      <c r="M100" s="263"/>
+        <v>8421.4326773513858</v>
+      </c>
+      <c r="M100" s="265"/>
       <c r="N100" s="24"/>
       <c r="O100" s="25"/>
       <c r="P100" s="210" t="s">
         <v>258</v>
       </c>
       <c r="Q100" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="R100" s="240">
+      <c r="R100" s="242">
         <f>[1]Hoja1!$C183</f>
-        <v>8950.5547626543485</v>
-[...1 lines deleted...]
-      <c r="S100" s="263"/>
+        <v>9343.8367143467385</v>
+      </c>
+      <c r="S100" s="265"/>
       <c r="T100" s="89"/>
       <c r="U100" s="90"/>
       <c r="V100" s="210" t="s">
         <v>347</v>
       </c>
       <c r="W100" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="X100" s="240">
+      <c r="X100" s="242">
         <f>[1]Hoja1!$C107</f>
         <v>12216.55702176</v>
       </c>
-      <c r="Y100" s="263"/>
-[...5 lines deleted...]
-      <c r="AE100" s="166"/>
+      <c r="Y100" s="265"/>
+      <c r="Z100" s="456" t="s">
+        <v>865</v>
+      </c>
+      <c r="AA100" s="457"/>
+      <c r="AB100" s="457"/>
+      <c r="AC100" s="457"/>
+      <c r="AD100" s="457"/>
+      <c r="AE100" s="458"/>
       <c r="AF100" s="204"/>
       <c r="AG100" s="78"/>
-      <c r="AH100" s="253"/>
-[...6 lines deleted...]
-      <c r="AO100" s="254"/>
+      <c r="AH100" s="255"/>
+      <c r="AI100" s="256"/>
+      <c r="AJ100" s="256"/>
+      <c r="AK100" s="256"/>
+      <c r="AL100" s="256"/>
+      <c r="AM100" s="256"/>
+      <c r="AN100" s="256"/>
+      <c r="AO100" s="256"/>
     </row>
     <row r="101" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="145"/>
       <c r="C101" s="3"/>
       <c r="D101" s="209" t="s">
         <v>441</v>
       </c>
       <c r="E101" s="209" t="s">
         <v>353</v>
       </c>
-      <c r="F101" s="266">
+      <c r="F101" s="268">
         <f>[1]Hoja1!$C322</f>
-        <v>49382.497858160212</v>
-[...1 lines deleted...]
-      <c r="G101" s="267"/>
+        <v>51552.334885261211</v>
+      </c>
+      <c r="G101" s="269"/>
       <c r="H101" s="24"/>
       <c r="I101" s="83"/>
       <c r="J101" s="217" t="s">
         <v>459</v>
       </c>
       <c r="K101" s="209" t="s">
         <v>277</v>
       </c>
-      <c r="L101" s="266">
+      <c r="L101" s="268">
         <f>[1]Hoja1!$C260</f>
-        <v>28471.176545707654</v>
-[...1 lines deleted...]
-      <c r="M101" s="267"/>
+        <v>30196.747981707314</v>
+      </c>
+      <c r="M101" s="269"/>
       <c r="N101" s="24"/>
       <c r="O101" s="25"/>
       <c r="P101" s="209" t="s">
         <v>718</v>
       </c>
       <c r="Q101" s="209" t="s">
         <v>371</v>
       </c>
-      <c r="R101" s="266">
+      <c r="R101" s="268">
         <f>[1]Hoja1!$C184</f>
-        <v>22852.540196639999</v>
-[...1 lines deleted...]
-      <c r="S101" s="267"/>
+        <v>23766.641804505605</v>
+      </c>
+      <c r="S101" s="269"/>
       <c r="T101" s="89"/>
       <c r="U101" s="90"/>
       <c r="V101" s="209" t="s">
         <v>355</v>
       </c>
       <c r="W101" s="127" t="s">
         <v>314</v>
       </c>
-      <c r="X101" s="255">
+      <c r="X101" s="257">
         <f>[1]Hoja1!$C108</f>
-        <v>13732.2701141947</v>
-[...1 lines deleted...]
-      <c r="Y101" s="262"/>
+        <v>14335.657740424467</v>
+      </c>
+      <c r="Y101" s="264"/>
       <c r="Z101" s="94"/>
-      <c r="AA101" s="231"/>
+      <c r="AA101" s="236"/>
       <c r="AB101" s="57"/>
       <c r="AC101" s="57"/>
       <c r="AD101" s="56"/>
       <c r="AE101" s="166"/>
       <c r="AF101" s="204"/>
       <c r="AG101" s="78"/>
-      <c r="AH101" s="253"/>
-[...6 lines deleted...]
-      <c r="AO101" s="254"/>
+      <c r="AH101" s="255"/>
+      <c r="AI101" s="256"/>
+      <c r="AJ101" s="256"/>
+      <c r="AK101" s="256"/>
+      <c r="AL101" s="256"/>
+      <c r="AM101" s="256"/>
+      <c r="AN101" s="256"/>
+      <c r="AO101" s="256"/>
     </row>
     <row r="102" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="145"/>
       <c r="C102" s="3"/>
       <c r="D102" s="210" t="s">
         <v>444</v>
       </c>
       <c r="E102" s="215" t="s">
         <v>360</v>
       </c>
-      <c r="F102" s="240">
+      <c r="F102" s="242">
         <f>[1]Hoja1!$C323</f>
-        <v>47235.432733892383</v>
-[...1 lines deleted...]
-      <c r="G102" s="263"/>
+        <v>49310.929020684642</v>
+      </c>
+      <c r="G102" s="265"/>
       <c r="H102" s="24"/>
       <c r="I102" s="83"/>
       <c r="J102" s="215" t="s">
         <v>282</v>
       </c>
       <c r="K102" s="215" t="s">
         <v>285</v>
       </c>
-      <c r="L102" s="240">
+      <c r="L102" s="242">
         <f>[1]Hoja1!$C261</f>
-        <v>28471.176545707654</v>
-[...1 lines deleted...]
-      <c r="M102" s="263"/>
+        <v>30196.747981707314</v>
+      </c>
+      <c r="M102" s="265"/>
       <c r="N102" s="24"/>
       <c r="O102" s="25"/>
       <c r="P102" s="210" t="s">
         <v>719</v>
       </c>
       <c r="Q102" s="215" t="s">
         <v>378</v>
       </c>
-      <c r="R102" s="240">
+      <c r="R102" s="242">
         <f>[1]Hoja1!$C185</f>
-        <v>22852.540196639999</v>
-[...1 lines deleted...]
-      <c r="S102" s="263"/>
+        <v>23766.641804505605</v>
+      </c>
+      <c r="S102" s="265"/>
       <c r="T102" s="89"/>
       <c r="U102" s="90"/>
       <c r="V102" s="210" t="s">
         <v>362</v>
       </c>
-      <c r="W102" s="234" t="s">
+      <c r="W102" s="230" t="s">
         <v>323</v>
       </c>
-      <c r="X102" s="240">
+      <c r="X102" s="242">
         <f>[1]Hoja1!$C109</f>
-        <v>13732.2701141947</v>
-[...1 lines deleted...]
-      <c r="Y102" s="263"/>
+        <v>14335.657740424467</v>
+      </c>
+      <c r="Y102" s="265"/>
       <c r="Z102" s="94"/>
-      <c r="AA102" s="231"/>
+      <c r="AA102" s="236"/>
       <c r="AB102" s="57"/>
       <c r="AC102" s="57"/>
       <c r="AD102" s="56"/>
       <c r="AE102" s="168"/>
       <c r="AF102" s="204"/>
       <c r="AG102" s="78"/>
-      <c r="AH102" s="253"/>
-[...6 lines deleted...]
-      <c r="AO102" s="254"/>
+      <c r="AH102" s="255"/>
+      <c r="AI102" s="256"/>
+      <c r="AJ102" s="256"/>
+      <c r="AK102" s="256"/>
+      <c r="AL102" s="256"/>
+      <c r="AM102" s="256"/>
+      <c r="AN102" s="256"/>
+      <c r="AO102" s="256"/>
     </row>
     <row r="103" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="145"/>
       <c r="C103" s="3"/>
       <c r="D103" s="209" t="s">
         <v>446</v>
       </c>
       <c r="E103" s="209" t="s">
         <v>368</v>
       </c>
-      <c r="F103" s="266">
+      <c r="F103" s="268">
         <f>[1]Hoja1!$C324</f>
-        <v>47235.432733892383</v>
-[...1 lines deleted...]
-      <c r="G103" s="267"/>
+        <v>49310.929020684642</v>
+      </c>
+      <c r="G103" s="269"/>
       <c r="H103" s="24"/>
       <c r="I103" s="83"/>
       <c r="J103" s="217" t="s">
         <v>463</v>
       </c>
       <c r="K103" s="209" t="s">
         <v>294</v>
       </c>
-      <c r="L103" s="266">
+      <c r="L103" s="268">
         <f>[1]Hoja1!$C262</f>
-        <v>28471.176545707654</v>
-[...1 lines deleted...]
-      <c r="M103" s="267"/>
+        <v>30196.747981707314</v>
+      </c>
+      <c r="M103" s="269"/>
       <c r="N103" s="24"/>
       <c r="O103" s="25"/>
       <c r="P103" s="209" t="s">
         <v>720</v>
       </c>
       <c r="Q103" s="209" t="s">
         <v>385</v>
       </c>
-      <c r="R103" s="266">
+      <c r="R103" s="268">
         <f>[1]Hoja1!$C186</f>
-        <v>18541.48013429948</v>
-[...1 lines deleted...]
-      <c r="S103" s="267"/>
+        <v>19356.181534139909</v>
+      </c>
+      <c r="S103" s="269"/>
       <c r="T103" s="89"/>
       <c r="U103" s="90"/>
       <c r="V103" s="209" t="s">
         <v>370</v>
       </c>
       <c r="W103" s="127" t="s">
         <v>371</v>
       </c>
-      <c r="X103" s="255">
+      <c r="X103" s="257">
         <f>[1]Hoja1!$C110</f>
         <v>20798.668603439994</v>
       </c>
-      <c r="Y103" s="262"/>
+      <c r="Y103" s="264"/>
       <c r="Z103" s="94"/>
-      <c r="AA103" s="231"/>
+      <c r="AA103" s="236"/>
       <c r="AB103" s="57"/>
       <c r="AC103" s="57"/>
       <c r="AD103" s="56"/>
       <c r="AE103" s="166"/>
       <c r="AF103" s="204"/>
       <c r="AG103" s="78"/>
-      <c r="AH103" s="253"/>
-[...6 lines deleted...]
-      <c r="AO103" s="254"/>
+      <c r="AH103" s="255"/>
+      <c r="AI103" s="256"/>
+      <c r="AJ103" s="256"/>
+      <c r="AK103" s="256"/>
+      <c r="AL103" s="256"/>
+      <c r="AM103" s="256"/>
+      <c r="AN103" s="256"/>
+      <c r="AO103" s="256"/>
     </row>
     <row r="104" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="145"/>
       <c r="C104" s="3"/>
       <c r="D104" s="210" t="s">
         <v>448</v>
       </c>
       <c r="E104" s="215" t="s">
         <v>375</v>
       </c>
-      <c r="F104" s="240">
+      <c r="F104" s="242">
         <f>[1]Hoja1!$C325</f>
-        <v>42941.302485356711</v>
-[...1 lines deleted...]
-      <c r="G104" s="263"/>
+        <v>44828.117291531489</v>
+      </c>
+      <c r="G104" s="265"/>
       <c r="H104" s="24"/>
       <c r="I104" s="83"/>
       <c r="J104" s="215" t="s">
         <v>465</v>
       </c>
       <c r="K104" s="215" t="s">
         <v>303</v>
       </c>
-      <c r="L104" s="240">
+      <c r="L104" s="242">
         <f>[1]Hoja1!$C263</f>
-        <v>19872.900000000001</v>
-[...1 lines deleted...]
-      <c r="M104" s="263"/>
+        <v>21077.35</v>
+      </c>
+      <c r="M104" s="265"/>
       <c r="N104" s="24"/>
       <c r="O104" s="25"/>
       <c r="P104" s="210" t="s">
         <v>258</v>
       </c>
       <c r="Q104" s="215" t="s">
         <v>259</v>
       </c>
-      <c r="R104" s="240">
+      <c r="R104" s="242">
         <f>[1]Hoja1!$C187</f>
-        <v>22852.540196639999</v>
-[...1 lines deleted...]
-      <c r="S104" s="263"/>
+        <v>19356.181534139909</v>
+      </c>
+      <c r="S104" s="265"/>
       <c r="T104" s="89"/>
       <c r="U104" s="90"/>
       <c r="V104" s="210" t="s">
         <v>377</v>
       </c>
       <c r="W104" s="198" t="s">
         <v>378</v>
       </c>
-      <c r="X104" s="240">
+      <c r="X104" s="242">
         <f>[1]Hoja1!$C111</f>
         <v>20798.668603439994</v>
       </c>
-      <c r="Y104" s="263"/>
+      <c r="Y104" s="265"/>
       <c r="Z104" s="94"/>
-      <c r="AA104" s="231"/>
+      <c r="AA104" s="236"/>
       <c r="AB104" s="57"/>
       <c r="AC104" s="57"/>
       <c r="AD104" s="56"/>
       <c r="AE104" s="166"/>
       <c r="AF104" s="204"/>
       <c r="AG104" s="78"/>
-      <c r="AH104" s="253"/>
-[...6 lines deleted...]
-      <c r="AO104" s="254"/>
+      <c r="AH104" s="255"/>
+      <c r="AI104" s="256"/>
+      <c r="AJ104" s="256"/>
+      <c r="AK104" s="256"/>
+      <c r="AL104" s="256"/>
+      <c r="AM104" s="256"/>
+      <c r="AN104" s="256"/>
+      <c r="AO104" s="256"/>
     </row>
     <row r="105" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="145"/>
       <c r="C105" s="3"/>
       <c r="D105" s="209" t="s">
         <v>450</v>
       </c>
       <c r="E105" s="209" t="s">
         <v>382</v>
       </c>
-      <c r="F105" s="266">
+      <c r="F105" s="268">
         <f>[1]Hoja1!$C326</f>
-        <v>42941.302485356711</v>
-[...1 lines deleted...]
-      <c r="G105" s="267"/>
+        <v>44828.117291531489</v>
+      </c>
+      <c r="G105" s="269"/>
       <c r="H105" s="24"/>
       <c r="I105" s="83"/>
       <c r="J105" s="217" t="s">
         <v>256</v>
       </c>
       <c r="K105" s="209" t="s">
         <v>257</v>
       </c>
-      <c r="L105" s="266">
+      <c r="L105" s="268">
         <f>[1]Hoja1!$C264</f>
-        <v>20986.84</v>
-[...1 lines deleted...]
-      <c r="M105" s="267"/>
+        <v>22258.76</v>
+      </c>
+      <c r="M105" s="269"/>
       <c r="N105" s="24"/>
       <c r="O105" s="25"/>
       <c r="P105" s="209" t="s">
         <v>268</v>
       </c>
       <c r="Q105" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="R105" s="266">
+      <c r="R105" s="268">
         <f>[1]Hoja1!$C188</f>
-        <v>18541.48013429948</v>
-[...1 lines deleted...]
-      <c r="S105" s="267"/>
+        <v>19356.181534139909</v>
+      </c>
+      <c r="S105" s="269"/>
       <c r="T105" s="89"/>
       <c r="U105" s="90"/>
       <c r="V105" s="209" t="s">
         <v>384</v>
       </c>
       <c r="W105" s="127" t="s">
         <v>385</v>
       </c>
-      <c r="X105" s="266">
+      <c r="X105" s="268">
         <f>[1]Hoja1!$C112</f>
         <v>20798.668603439994</v>
       </c>
-      <c r="Y105" s="267"/>
+      <c r="Y105" s="269"/>
       <c r="Z105" s="94"/>
-      <c r="AA105" s="231"/>
+      <c r="AA105" s="236"/>
       <c r="AB105" s="57"/>
       <c r="AC105" s="57"/>
       <c r="AD105" s="56"/>
       <c r="AE105" s="166"/>
       <c r="AF105" s="204"/>
       <c r="AG105" s="78"/>
-      <c r="AH105" s="253"/>
-[...6 lines deleted...]
-      <c r="AO105" s="254"/>
+      <c r="AH105" s="255"/>
+      <c r="AI105" s="256"/>
+      <c r="AJ105" s="256"/>
+      <c r="AK105" s="256"/>
+      <c r="AL105" s="256"/>
+      <c r="AM105" s="256"/>
+      <c r="AN105" s="256"/>
+      <c r="AO105" s="256"/>
     </row>
     <row r="106" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="145"/>
       <c r="C106" s="3"/>
       <c r="D106" s="210" t="s">
         <v>452</v>
       </c>
       <c r="E106" s="215" t="s">
         <v>389</v>
       </c>
-      <c r="F106" s="240">
+      <c r="F106" s="242">
         <f>[1]Hoja1!$C327</f>
-        <v>42941.302485356711</v>
-[...1 lines deleted...]
-      <c r="G106" s="263"/>
+        <v>44828.117291531489</v>
+      </c>
+      <c r="G106" s="265"/>
       <c r="H106" s="24"/>
       <c r="I106" s="83"/>
       <c r="J106" s="215" t="s">
         <v>266</v>
       </c>
       <c r="K106" s="215" t="s">
         <v>267</v>
       </c>
-      <c r="L106" s="240">
+      <c r="L106" s="242">
         <f>[1]Hoja1!$C265</f>
-        <v>17451.111058666524</v>
-[...1 lines deleted...]
-      <c r="M106" s="263"/>
+        <v>18217.902302153383</v>
+      </c>
+      <c r="M106" s="265"/>
       <c r="N106" s="24"/>
       <c r="O106" s="25"/>
       <c r="P106" s="210" t="s">
         <v>276</v>
       </c>
       <c r="Q106" s="215" t="s">
         <v>277</v>
       </c>
-      <c r="R106" s="240">
+      <c r="R106" s="242">
         <f>[1]Hoja1!$C189</f>
-        <v>43553.218173764682</v>
-[...1 lines deleted...]
-      <c r="S106" s="263"/>
+        <v>46192.769166705635</v>
+      </c>
+      <c r="S106" s="265"/>
       <c r="T106" s="89"/>
       <c r="U106" s="90"/>
       <c r="V106" s="210" t="s">
         <v>391</v>
       </c>
       <c r="W106" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="X106" s="240">
+      <c r="X106" s="242">
         <f>[1]Hoja1!$C113</f>
         <v>20798.668603439994</v>
       </c>
-      <c r="Y106" s="263"/>
+      <c r="Y106" s="265"/>
       <c r="Z106" s="94"/>
-      <c r="AA106" s="231"/>
+      <c r="AA106" s="236"/>
       <c r="AB106" s="57"/>
       <c r="AC106" s="57"/>
       <c r="AD106" s="56"/>
       <c r="AE106" s="166"/>
       <c r="AF106" s="204"/>
       <c r="AG106" s="78"/>
-      <c r="AH106" s="253"/>
-[...6 lines deleted...]
-      <c r="AO106" s="254"/>
+      <c r="AH106" s="255"/>
+      <c r="AI106" s="256"/>
+      <c r="AJ106" s="256"/>
+      <c r="AK106" s="256"/>
+      <c r="AL106" s="256"/>
+      <c r="AM106" s="256"/>
+      <c r="AN106" s="256"/>
+      <c r="AO106" s="256"/>
     </row>
     <row r="107" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="145"/>
       <c r="C107" s="3"/>
       <c r="D107" s="209" t="s">
         <v>454</v>
       </c>
       <c r="E107" s="209" t="s">
         <v>455</v>
       </c>
-      <c r="F107" s="266">
+      <c r="F107" s="268">
         <f>[1]Hoja1!$C328</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="G107" s="267"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="G107" s="269"/>
       <c r="H107" s="24"/>
       <c r="I107" s="83"/>
       <c r="J107" s="217" t="s">
         <v>274</v>
       </c>
       <c r="K107" s="209" t="s">
         <v>275</v>
       </c>
-      <c r="L107" s="266">
+      <c r="L107" s="268">
         <f>[1]Hoja1!$C266</f>
-        <v>70472.8859175322</v>
-[...1 lines deleted...]
-      <c r="M107" s="267"/>
+        <v>74743.957575710403</v>
+      </c>
+      <c r="M107" s="269"/>
       <c r="N107" s="24"/>
       <c r="O107" s="25"/>
       <c r="P107" s="209" t="s">
         <v>284</v>
       </c>
       <c r="Q107" s="209" t="s">
         <v>285</v>
       </c>
-      <c r="R107" s="266">
+      <c r="R107" s="268">
         <f>[1]Hoja1!$C190</f>
-        <v>43553.218173764682</v>
-[...1 lines deleted...]
-      <c r="S107" s="267"/>
+        <v>46192.769166705635</v>
+      </c>
+      <c r="S107" s="269"/>
       <c r="T107" s="89"/>
       <c r="U107" s="90"/>
       <c r="V107" s="209" t="s">
         <v>396</v>
       </c>
       <c r="W107" s="125" t="s">
         <v>269</v>
       </c>
-      <c r="X107" s="266">
+      <c r="X107" s="268">
         <f>[1]Hoja1!$C114</f>
         <v>20798.668603439994</v>
       </c>
-      <c r="Y107" s="267"/>
+      <c r="Y107" s="269"/>
       <c r="Z107" s="94"/>
-      <c r="AA107" s="231"/>
+      <c r="AA107" s="236"/>
       <c r="AB107" s="57"/>
       <c r="AC107" s="57"/>
       <c r="AD107" s="56"/>
       <c r="AE107" s="166"/>
       <c r="AF107" s="204"/>
       <c r="AG107" s="78"/>
-      <c r="AH107" s="253"/>
-[...6 lines deleted...]
-      <c r="AO107" s="254"/>
+      <c r="AH107" s="255"/>
+      <c r="AI107" s="256"/>
+      <c r="AJ107" s="256"/>
+      <c r="AK107" s="256"/>
+      <c r="AL107" s="256"/>
+      <c r="AM107" s="256"/>
+      <c r="AN107" s="256"/>
+      <c r="AO107" s="256"/>
     </row>
     <row r="108" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="145"/>
       <c r="C108" s="3"/>
       <c r="D108" s="210" t="s">
         <v>457</v>
       </c>
       <c r="E108" s="215" t="s">
         <v>458</v>
       </c>
-      <c r="F108" s="240">
+      <c r="F108" s="242">
         <f>[1]Hoja1!$C329</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="G108" s="263"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="G108" s="265"/>
       <c r="H108" s="24"/>
       <c r="I108" s="83"/>
       <c r="J108" s="215" t="s">
         <v>282</v>
       </c>
       <c r="K108" s="215" t="s">
         <v>283</v>
       </c>
-      <c r="L108" s="240">
+      <c r="L108" s="242">
         <f>[1]Hoja1!$C267</f>
-        <v>70472.8859175322</v>
-[...1 lines deleted...]
-      <c r="M108" s="263"/>
+        <v>74743.957575710403</v>
+      </c>
+      <c r="M108" s="265"/>
       <c r="N108" s="86"/>
       <c r="O108" s="87"/>
       <c r="P108" s="210" t="s">
         <v>293</v>
       </c>
       <c r="Q108" s="215" t="s">
         <v>294</v>
       </c>
-      <c r="R108" s="240">
+      <c r="R108" s="242">
         <f>[1]Hoja1!$C191</f>
-        <v>43553.218173764682</v>
-[...1 lines deleted...]
-      <c r="S108" s="263"/>
+        <v>46192.769166705635</v>
+      </c>
+      <c r="S108" s="265"/>
       <c r="T108" s="89"/>
       <c r="U108" s="90"/>
       <c r="V108" s="210" t="s">
         <v>400</v>
       </c>
       <c r="W108" s="189" t="s">
         <v>831</v>
       </c>
-      <c r="X108" s="240">
+      <c r="X108" s="242">
         <f>[1]Hoja1!$C$118</f>
-        <v>43177.3241806636</v>
-[...1 lines deleted...]
-      <c r="Y108" s="263"/>
+        <v>45074.509637086703</v>
+      </c>
+      <c r="Y108" s="265"/>
       <c r="Z108" s="94"/>
-      <c r="AA108" s="231"/>
+      <c r="AA108" s="236"/>
       <c r="AB108" s="57"/>
       <c r="AC108" s="57"/>
       <c r="AD108" s="56"/>
       <c r="AE108" s="166"/>
       <c r="AF108" s="204"/>
       <c r="AG108" s="78"/>
-      <c r="AJ108" s="254"/>
-[...4 lines deleted...]
-      <c r="AO108" s="254"/>
+      <c r="AJ108" s="256"/>
+      <c r="AK108" s="256"/>
+      <c r="AL108" s="256"/>
+      <c r="AM108" s="256"/>
+      <c r="AN108" s="256"/>
+      <c r="AO108" s="256"/>
     </row>
     <row r="109" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="145"/>
       <c r="C109" s="3"/>
       <c r="D109" s="209" t="s">
         <v>460</v>
       </c>
       <c r="E109" s="209" t="s">
         <v>461</v>
       </c>
-      <c r="F109" s="266">
+      <c r="F109" s="268">
         <f>[1]Hoja1!$C330</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="G109" s="267"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="G109" s="269"/>
       <c r="H109" s="24"/>
       <c r="I109" s="83"/>
       <c r="J109" s="217" t="s">
         <v>291</v>
       </c>
       <c r="K109" s="209" t="s">
         <v>292</v>
       </c>
-      <c r="L109" s="266">
+      <c r="L109" s="268">
         <f>[1]Hoja1!$C268</f>
-        <v>70472.8859175322</v>
-[...1 lines deleted...]
-      <c r="M109" s="267"/>
+        <v>74743.957575710403</v>
+      </c>
+      <c r="M109" s="269"/>
       <c r="N109" s="86"/>
       <c r="O109" s="87"/>
       <c r="P109" s="209" t="s">
         <v>302</v>
       </c>
       <c r="Q109" s="209" t="s">
         <v>303</v>
       </c>
-      <c r="R109" s="266">
+      <c r="R109" s="268">
         <f>[1]Hoja1!$C192</f>
-        <v>43553.218173764682</v>
-[...1 lines deleted...]
-      <c r="S109" s="267"/>
+        <v>46192.769166705635</v>
+      </c>
+      <c r="S109" s="269"/>
       <c r="T109" s="89"/>
       <c r="U109" s="90"/>
       <c r="V109" s="209" t="s">
         <v>406</v>
       </c>
       <c r="W109" s="199" t="s">
         <v>722</v>
       </c>
-      <c r="X109" s="266">
+      <c r="X109" s="268">
         <f>[1]Hoja1!$C$125</f>
-        <v>64195.183424589966</v>
-[...1 lines deleted...]
-      <c r="Y109" s="267"/>
+        <v>67015.880878094671</v>
+      </c>
+      <c r="Y109" s="269"/>
       <c r="Z109" s="94"/>
-      <c r="AA109" s="231"/>
+      <c r="AA109" s="236"/>
       <c r="AB109" s="57"/>
       <c r="AC109" s="57"/>
       <c r="AD109" s="56"/>
       <c r="AE109" s="166"/>
       <c r="AF109" s="204"/>
       <c r="AG109" s="78"/>
-      <c r="AJ109" s="254"/>
-[...4 lines deleted...]
-      <c r="AO109" s="254"/>
+      <c r="AJ109" s="256"/>
+      <c r="AK109" s="256"/>
+      <c r="AL109" s="256"/>
+      <c r="AM109" s="256"/>
+      <c r="AN109" s="256"/>
+      <c r="AO109" s="256"/>
     </row>
     <row r="110" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="145"/>
       <c r="C110" s="3"/>
       <c r="D110" s="210" t="s">
         <v>462</v>
       </c>
       <c r="E110" s="215" t="s">
         <v>425</v>
       </c>
-      <c r="F110" s="240">
+      <c r="F110" s="242">
         <f>[1]Hoja1!$C331</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="G110" s="263"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="G110" s="265"/>
       <c r="H110" s="24"/>
       <c r="I110" s="83"/>
       <c r="J110" s="215" t="s">
         <v>300</v>
       </c>
       <c r="K110" s="215" t="s">
         <v>301</v>
       </c>
-      <c r="L110" s="240">
+      <c r="L110" s="242">
         <f>[1]Hoja1!$C269</f>
-        <v>30081.860315631337</v>
-[...1 lines deleted...]
-      <c r="M110" s="263"/>
+        <v>31905.031945974868</v>
+      </c>
+      <c r="M110" s="265"/>
       <c r="N110" s="86"/>
       <c r="O110" s="87"/>
       <c r="P110" s="210" t="s">
         <v>311</v>
       </c>
       <c r="Q110" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="R110" s="240">
+      <c r="R110" s="242">
         <f>[1]Hoja1!$C193</f>
-        <v>45077.452646166174</v>
-[...1 lines deleted...]
-      <c r="S110" s="263"/>
+        <v>47809.44624519944</v>
+      </c>
+      <c r="S110" s="265"/>
       <c r="T110" s="89"/>
       <c r="U110" s="90"/>
       <c r="V110" s="210" t="s">
         <v>410</v>
       </c>
       <c r="W110" s="189" t="s">
         <v>723</v>
       </c>
-      <c r="X110" s="240">
+      <c r="X110" s="242">
         <f>[1]Hoja1!$C$131</f>
-        <v>110072.80583710698</v>
-[...1 lines deleted...]
-      <c r="Y110" s="263"/>
+        <v>114909.33821479806</v>
+      </c>
+      <c r="Y110" s="265"/>
       <c r="Z110" s="94"/>
-      <c r="AA110" s="231"/>
+      <c r="AA110" s="236"/>
       <c r="AB110" s="57"/>
       <c r="AC110" s="57"/>
       <c r="AD110" s="56"/>
       <c r="AE110" s="166"/>
       <c r="AF110" s="204"/>
       <c r="AG110" s="78"/>
-      <c r="AJ110" s="254"/>
-[...4 lines deleted...]
-      <c r="AO110" s="254"/>
+      <c r="AJ110" s="256"/>
+      <c r="AK110" s="256"/>
+      <c r="AL110" s="256"/>
+      <c r="AM110" s="256"/>
+      <c r="AN110" s="256"/>
+      <c r="AO110" s="256"/>
     </row>
     <row r="111" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B111" s="151"/>
       <c r="C111" s="152"/>
       <c r="D111" s="214" t="s">
         <v>464</v>
       </c>
       <c r="E111" s="214" t="s">
         <v>430</v>
       </c>
-      <c r="F111" s="363">
+      <c r="F111" s="370">
         <f>[1]Hoja1!$C332</f>
-        <v>163749.39091091172</v>
-[...1 lines deleted...]
-      <c r="G111" s="364"/>
+        <v>190931.78980212309</v>
+      </c>
+      <c r="G111" s="371"/>
       <c r="H111" s="170"/>
       <c r="I111" s="171"/>
       <c r="J111" s="216" t="s">
         <v>309</v>
       </c>
       <c r="K111" s="214" t="s">
         <v>310</v>
       </c>
-      <c r="L111" s="363">
+      <c r="L111" s="370">
         <f>[1]Hoja1!$C270</f>
-        <v>30081.860315631337</v>
-[...1 lines deleted...]
-      <c r="M111" s="364"/>
+        <v>31905.031945974868</v>
+      </c>
+      <c r="M111" s="371"/>
       <c r="N111" s="172"/>
       <c r="O111" s="173"/>
       <c r="P111" s="214" t="s">
         <v>319</v>
       </c>
       <c r="Q111" s="214" t="s">
         <v>267</v>
       </c>
-      <c r="R111" s="363">
+      <c r="R111" s="370">
         <f>[1]Hoja1!$C194</f>
-        <v>35592.478692246899</v>
-[...1 lines deleted...]
-      <c r="S111" s="364"/>
+        <v>37156.390634785021</v>
+      </c>
+      <c r="S111" s="371"/>
       <c r="T111" s="174"/>
       <c r="U111" s="175"/>
       <c r="V111" s="169"/>
       <c r="W111" s="176"/>
-      <c r="X111" s="365"/>
-      <c r="Y111" s="366"/>
+      <c r="X111" s="372"/>
+      <c r="Y111" s="373"/>
       <c r="Z111" s="158"/>
       <c r="AA111" s="159"/>
       <c r="AB111" s="177"/>
       <c r="AC111" s="177"/>
       <c r="AD111" s="178"/>
       <c r="AE111" s="179"/>
       <c r="AF111" s="204"/>
       <c r="AG111" s="78"/>
-      <c r="AJ111" s="254"/>
-[...4 lines deleted...]
-      <c r="AO111" s="254"/>
+      <c r="AJ111" s="256"/>
+      <c r="AK111" s="256"/>
+      <c r="AL111" s="256"/>
+      <c r="AM111" s="256"/>
+      <c r="AN111" s="256"/>
+      <c r="AO111" s="256"/>
     </row>
     <row r="112" spans="2:41" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B112" s="145"/>
-      <c r="D112" s="254"/>
-[...1 lines deleted...]
-      <c r="F112" s="254"/>
+      <c r="D112" s="256"/>
+      <c r="E112" s="256"/>
+      <c r="F112" s="256"/>
       <c r="G112" s="195"/>
       <c r="H112" s="195"/>
-      <c r="I112" s="254"/>
-      <c r="J112" s="254"/>
+      <c r="I112" s="256"/>
+      <c r="J112" s="256"/>
       <c r="K112" s="196"/>
       <c r="T112" s="197"/>
       <c r="AE112" s="194"/>
       <c r="AF112" s="204"/>
       <c r="AG112" s="78"/>
     </row>
     <row r="113" spans="2:41" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B113" s="235"/>
-[...1 lines deleted...]
-      <c r="D113" s="334" t="s">
+      <c r="B113" s="237"/>
+      <c r="C113" s="238"/>
+      <c r="D113" s="336" t="s">
         <v>0</v>
       </c>
-      <c r="E113" s="334"/>
-[...3 lines deleted...]
-      <c r="I113" s="334"/>
+      <c r="E113" s="336"/>
+      <c r="F113" s="336"/>
+      <c r="G113" s="336"/>
+      <c r="H113" s="336"/>
+      <c r="I113" s="336"/>
       <c r="J113" s="164"/>
-      <c r="K113" s="237" t="s">
+      <c r="K113" s="239" t="s">
         <v>1</v>
       </c>
-      <c r="L113" s="237"/>
-[...9 lines deleted...]
-      <c r="V113" s="237"/>
+      <c r="L113" s="239"/>
+      <c r="M113" s="239"/>
+      <c r="N113" s="239"/>
+      <c r="O113" s="239"/>
+      <c r="P113" s="239"/>
+      <c r="Q113" s="239"/>
+      <c r="R113" s="239"/>
+      <c r="S113" s="239"/>
+      <c r="T113" s="239"/>
+      <c r="U113" s="239"/>
+      <c r="V113" s="239"/>
       <c r="W113" s="141"/>
       <c r="X113" s="141"/>
       <c r="Y113" s="141"/>
       <c r="Z113" s="141"/>
       <c r="AA113" s="141"/>
       <c r="AB113" s="141"/>
       <c r="AC113" s="141"/>
-      <c r="AD113" s="238" t="s">
+      <c r="AD113" s="240" t="s">
         <v>466</v>
       </c>
-      <c r="AE113" s="239"/>
+      <c r="AE113" s="241"/>
       <c r="AF113" s="204"/>
       <c r="AG113" s="78"/>
       <c r="AI113" s="14"/>
-      <c r="AK113" s="272"/>
-[...1 lines deleted...]
-      <c r="AM113" s="272"/>
+      <c r="AK113" s="274"/>
+      <c r="AL113" s="274"/>
+      <c r="AM113" s="274"/>
     </row>
     <row r="114" spans="2:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="180"/>
       <c r="C114" s="19"/>
       <c r="D114" s="19"/>
       <c r="E114" s="19"/>
       <c r="F114" s="19"/>
       <c r="G114" s="19"/>
       <c r="H114" s="207"/>
       <c r="I114" s="207"/>
       <c r="J114" s="19"/>
       <c r="K114" s="19"/>
       <c r="L114" s="19"/>
-      <c r="M114" s="360" t="s">
+      <c r="M114" s="367" t="s">
         <v>467</v>
       </c>
-      <c r="N114" s="360"/>
-[...7 lines deleted...]
-      <c r="V114" s="360"/>
+      <c r="N114" s="367"/>
+      <c r="O114" s="367"/>
+      <c r="P114" s="367"/>
+      <c r="Q114" s="367"/>
+      <c r="R114" s="367"/>
+      <c r="S114" s="367"/>
+      <c r="T114" s="368"/>
+      <c r="U114" s="368"/>
+      <c r="V114" s="367"/>
       <c r="W114" s="19"/>
-      <c r="X114" s="362" t="s">
+      <c r="X114" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="Y114" s="362"/>
-[...4 lines deleted...]
-      <c r="AD114" s="362"/>
+      <c r="Y114" s="369"/>
+      <c r="Z114" s="369"/>
+      <c r="AA114" s="369"/>
+      <c r="AB114" s="369"/>
+      <c r="AC114" s="369"/>
+      <c r="AD114" s="369"/>
       <c r="AE114" s="181"/>
       <c r="AF114" s="204"/>
       <c r="AG114" s="78"/>
     </row>
     <row r="115" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B115" s="247" t="s">
+      <c r="B115" s="249" t="s">
         <v>4</v>
       </c>
-      <c r="C115" s="248"/>
+      <c r="C115" s="250"/>
       <c r="D115" s="103" t="s">
         <v>5</v>
       </c>
       <c r="E115" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="F115" s="244" t="s">
+      <c r="F115" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="G115" s="245"/>
-      <c r="H115" s="249" t="s">
+      <c r="G115" s="247"/>
+      <c r="H115" s="251" t="s">
         <v>8</v>
       </c>
-      <c r="I115" s="250"/>
+      <c r="I115" s="252"/>
       <c r="J115" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K115" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="L115" s="244" t="s">
+      <c r="L115" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="M115" s="244"/>
-      <c r="N115" s="251" t="s">
+      <c r="M115" s="246"/>
+      <c r="N115" s="253" t="s">
         <v>9</v>
       </c>
-      <c r="O115" s="252"/>
+      <c r="O115" s="254"/>
       <c r="P115" s="103" t="s">
         <v>5</v>
       </c>
       <c r="Q115" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="R115" s="244" t="s">
+      <c r="R115" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="S115" s="245"/>
-      <c r="T115" s="249" t="s">
+      <c r="S115" s="247"/>
+      <c r="T115" s="251" t="s">
         <v>849</v>
       </c>
-      <c r="U115" s="250"/>
+      <c r="U115" s="252"/>
       <c r="V115" s="105" t="s">
         <v>5</v>
       </c>
       <c r="W115" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="X115" s="244" t="s">
+      <c r="X115" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="Y115" s="244"/>
-      <c r="Z115" s="249" t="s">
+      <c r="Y115" s="246"/>
+      <c r="Z115" s="251" t="s">
         <v>11</v>
       </c>
-      <c r="AA115" s="250"/>
+      <c r="AA115" s="252"/>
       <c r="AB115" s="105" t="s">
         <v>5</v>
       </c>
       <c r="AC115" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="AD115" s="245" t="s">
+      <c r="AD115" s="247" t="s">
         <v>7</v>
       </c>
-      <c r="AE115" s="246"/>
+      <c r="AE115" s="248"/>
       <c r="AF115" s="204"/>
       <c r="AG115" s="78"/>
       <c r="AH115" s="55"/>
       <c r="AI115" s="55"/>
       <c r="AJ115" s="55"/>
       <c r="AK115" s="55"/>
       <c r="AL115" s="55"/>
       <c r="AM115" s="36"/>
-      <c r="AN115" s="272"/>
-      <c r="AO115" s="272"/>
+      <c r="AN115" s="274"/>
+      <c r="AO115" s="274"/>
     </row>
     <row r="116" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="145"/>
       <c r="C116" s="3"/>
       <c r="D116" s="211" t="s">
         <v>468</v>
       </c>
       <c r="E116" s="219" t="s">
         <v>13</v>
       </c>
-      <c r="F116" s="242">
+      <c r="F116" s="244">
         <f>[1]Hoja1!$C486</f>
-        <v>3278.7930269075596</v>
-[...1 lines deleted...]
-      <c r="G116" s="243"/>
+        <v>3475.5206085220138</v>
+      </c>
+      <c r="G116" s="245"/>
       <c r="H116" s="95"/>
       <c r="I116" s="192"/>
       <c r="J116" s="211" t="s">
         <v>469</v>
       </c>
       <c r="K116" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="L116" s="242">
+      <c r="L116" s="244">
         <f>[1]Hoja1!$C495</f>
-        <v>3317.0170722841153</v>
-[...1 lines deleted...]
-      <c r="M116" s="243"/>
+        <v>3516.0380966211624</v>
+      </c>
+      <c r="M116" s="245"/>
       <c r="N116" s="26"/>
       <c r="O116" s="27"/>
       <c r="P116" s="211" t="s">
         <v>470</v>
       </c>
       <c r="Q116" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="R116" s="242"/>
-      <c r="S116" s="243"/>
+      <c r="R116" s="244"/>
+      <c r="S116" s="245"/>
       <c r="T116" s="2"/>
       <c r="U116" s="3"/>
       <c r="V116" s="211" t="s">
         <v>839</v>
       </c>
       <c r="W116" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="X116" s="242">
+      <c r="X116" s="244">
         <f>[1]Hoja1!$C504</f>
-        <v>3317.0170722841153</v>
-[...1 lines deleted...]
-      <c r="Y116" s="243"/>
+        <v>3516.0380966211624</v>
+      </c>
+      <c r="Y116" s="245"/>
       <c r="Z116" s="26"/>
       <c r="AA116" s="32"/>
       <c r="AB116" s="211" t="s">
         <v>471</v>
       </c>
       <c r="AC116" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="AD116" s="242">
+      <c r="AD116" s="244">
         <f>[1]Hoja1!$C513</f>
-        <v>3365.1814190052442</v>
-[...1 lines deleted...]
-      <c r="AE116" s="370"/>
+        <v>3567.0923041455608</v>
+      </c>
+      <c r="AE116" s="377"/>
       <c r="AF116" s="204"/>
       <c r="AG116" s="78"/>
       <c r="AJ116" s="17"/>
       <c r="AK116" s="17"/>
       <c r="AL116" s="17"/>
       <c r="AM116" s="18"/>
-      <c r="AN116" s="369"/>
-      <c r="AO116" s="369"/>
+      <c r="AN116" s="376"/>
+      <c r="AO116" s="376"/>
     </row>
     <row r="117" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="145"/>
       <c r="C117" s="3"/>
       <c r="D117" s="212" t="s">
         <v>472</v>
       </c>
       <c r="E117" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F117" s="240">
+      <c r="F117" s="242">
         <f>[1]Hoja1!$C487</f>
-        <v>4580.3166481126173</v>
-[...1 lines deleted...]
-      <c r="G117" s="241"/>
+        <v>4855.1356469993734</v>
+      </c>
+      <c r="G117" s="243"/>
       <c r="H117" s="95"/>
       <c r="I117" s="96"/>
       <c r="J117" s="212" t="s">
         <v>473</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L117" s="240">
+      <c r="L117" s="242">
         <f>[1]Hoja1!$C496</f>
-        <v>4813.811252376644</v>
-[...1 lines deleted...]
-      <c r="M117" s="241"/>
+        <v>5102.6399275192425</v>
+      </c>
+      <c r="M117" s="243"/>
       <c r="N117" s="28"/>
       <c r="O117" s="29"/>
       <c r="P117" s="212" t="s">
         <v>474</v>
       </c>
       <c r="Q117" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="R117" s="240"/>
-      <c r="S117" s="241"/>
+      <c r="R117" s="242"/>
+      <c r="S117" s="243"/>
       <c r="T117" s="2"/>
       <c r="U117" s="3"/>
       <c r="V117" s="212" t="s">
         <v>725</v>
       </c>
       <c r="W117" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="X117" s="240">
+      <c r="X117" s="242">
         <f>[1]Hoja1!$C505</f>
-        <v>4847.5775337481618</v>
-[...1 lines deleted...]
-      <c r="Y117" s="241"/>
+        <v>5138.4321857730502</v>
+      </c>
+      <c r="Y117" s="243"/>
       <c r="Z117" s="28"/>
       <c r="AA117" s="33"/>
       <c r="AB117" s="212" t="s">
         <v>475</v>
       </c>
       <c r="AC117" s="198" t="s">
         <v>18</v>
       </c>
-      <c r="AD117" s="240">
+      <c r="AD117" s="242">
         <f>[1]Hoja1!$C514</f>
-        <v>4563.0082264930443</v>
-[...1 lines deleted...]
-      <c r="AE117" s="268"/>
+        <v>4836.7887200826281</v>
+      </c>
+      <c r="AE117" s="270"/>
       <c r="AF117" s="204"/>
       <c r="AG117" s="78"/>
       <c r="AJ117" s="17"/>
       <c r="AK117" s="17"/>
       <c r="AL117" s="17"/>
       <c r="AM117" s="15"/>
-      <c r="AN117" s="369"/>
-      <c r="AO117" s="369"/>
+      <c r="AN117" s="376"/>
+      <c r="AO117" s="376"/>
     </row>
     <row r="118" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="145"/>
       <c r="C118" s="3"/>
       <c r="D118" s="211" t="s">
         <v>476</v>
       </c>
       <c r="E118" s="219" t="s">
         <v>23</v>
       </c>
-      <c r="F118" s="242">
+      <c r="F118" s="244">
         <f>[1]Hoja1!$C488</f>
-        <v>8429.6214857986251</v>
-[...1 lines deleted...]
-      <c r="G118" s="243"/>
+        <v>8935.398774946545</v>
+      </c>
+      <c r="G118" s="245"/>
       <c r="H118" s="95"/>
       <c r="I118" s="96"/>
       <c r="J118" s="211" t="s">
         <v>477</v>
       </c>
       <c r="K118" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="L118" s="242">
+      <c r="L118" s="244">
         <f>[1]Hoja1!$C497</f>
-        <v>7477.5865625887618</v>
-[...1 lines deleted...]
-      <c r="M118" s="243"/>
+        <v>7926.2417563440886</v>
+      </c>
+      <c r="M118" s="245"/>
       <c r="N118" s="28"/>
       <c r="O118" s="29"/>
       <c r="P118" s="211" t="s">
         <v>478</v>
       </c>
       <c r="Q118" s="200" t="s">
         <v>23</v>
       </c>
-      <c r="R118" s="242"/>
-      <c r="S118" s="243"/>
+      <c r="R118" s="244"/>
+      <c r="S118" s="245"/>
       <c r="T118" s="2"/>
       <c r="U118" s="3"/>
       <c r="V118" s="211" t="s">
         <v>726</v>
       </c>
       <c r="W118" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="X118" s="242">
+      <c r="X118" s="244">
         <f>[1]Hoja1!$C506</f>
-        <v>6851.3475778806305</v>
-[...1 lines deleted...]
-      <c r="Y118" s="243"/>
+        <v>7262.42843255347</v>
+      </c>
+      <c r="Y118" s="245"/>
       <c r="Z118" s="28"/>
       <c r="AA118" s="33"/>
       <c r="AB118" s="211" t="s">
         <v>479</v>
       </c>
       <c r="AC118" s="201" t="s">
         <v>23</v>
       </c>
-      <c r="AD118" s="242">
+      <c r="AD118" s="244">
         <f>[1]Hoja1!$C515</f>
-        <v>7047.9503421029422</v>
-[...1 lines deleted...]
-      <c r="AE118" s="370"/>
+        <v>7470.8273626291184</v>
+      </c>
+      <c r="AE118" s="377"/>
       <c r="AF118" s="204"/>
       <c r="AG118" s="78"/>
       <c r="AJ118" s="17"/>
       <c r="AK118" s="17"/>
       <c r="AL118" s="17"/>
       <c r="AM118" s="37"/>
-      <c r="AN118" s="369"/>
-      <c r="AO118" s="369"/>
+      <c r="AN118" s="376"/>
+      <c r="AO118" s="376"/>
     </row>
     <row r="119" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="145"/>
       <c r="C119" s="3"/>
       <c r="D119" s="212" t="s">
         <v>480</v>
       </c>
       <c r="E119" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F119" s="240">
+      <c r="F119" s="242">
         <f>[1]Hoja1!$C489</f>
-        <v>13470.747959232312</v>
-[...1 lines deleted...]
-      <c r="G119" s="241"/>
+        <v>14278.992836786256</v>
+      </c>
+      <c r="G119" s="243"/>
       <c r="H119" s="95"/>
       <c r="I119" s="96"/>
       <c r="J119" s="212" t="s">
         <v>481</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="L119" s="240">
+      <c r="L119" s="242">
         <f>[1]Hoja1!$C498</f>
-        <v>12300.303095242143</v>
-[...1 lines deleted...]
-      <c r="M119" s="241"/>
+        <v>13038.321280956674</v>
+      </c>
+      <c r="M119" s="243"/>
       <c r="N119" s="28"/>
       <c r="O119" s="29"/>
       <c r="P119" s="212" t="s">
         <v>482</v>
       </c>
       <c r="Q119" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="R119" s="240"/>
-      <c r="S119" s="241"/>
+      <c r="R119" s="242"/>
+      <c r="S119" s="243"/>
       <c r="T119" s="2"/>
       <c r="U119" s="3"/>
       <c r="V119" s="212" t="s">
         <v>727</v>
       </c>
       <c r="W119" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="X119" s="240">
+      <c r="X119" s="242">
         <f>[1]Hoja1!$C507</f>
-        <v>10782.101400192074</v>
-[...1 lines deleted...]
-      <c r="Y119" s="241"/>
+        <v>11429.027484203598</v>
+      </c>
+      <c r="Y119" s="243"/>
       <c r="Z119" s="28"/>
       <c r="AA119" s="33"/>
       <c r="AB119" s="212" t="s">
         <v>483</v>
       </c>
       <c r="AC119" s="198" t="s">
         <v>29</v>
       </c>
-      <c r="AD119" s="240">
+      <c r="AD119" s="242">
         <f>[1]Hoja1!$C516</f>
-        <v>11616.758785669212</v>
-[...1 lines deleted...]
-      <c r="AE119" s="268"/>
+        <v>12313.764312809368</v>
+      </c>
+      <c r="AE119" s="270"/>
       <c r="AF119" s="204"/>
       <c r="AG119" s="78"/>
       <c r="AJ119" s="17"/>
       <c r="AK119" s="17"/>
       <c r="AL119" s="17"/>
       <c r="AM119" s="15"/>
-      <c r="AN119" s="369"/>
-      <c r="AO119" s="369"/>
+      <c r="AN119" s="376"/>
+      <c r="AO119" s="376"/>
     </row>
     <row r="120" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="145"/>
       <c r="C120" s="3"/>
       <c r="D120" s="211" t="s">
         <v>484</v>
       </c>
       <c r="E120" s="219" t="s">
         <v>35</v>
       </c>
-      <c r="F120" s="242">
+      <c r="F120" s="244">
         <f>[1]Hoja1!$C490</f>
-        <v>17993.790025680162</v>
-[...1 lines deleted...]
-      <c r="G120" s="243"/>
+        <v>19073.417427220975</v>
+      </c>
+      <c r="G120" s="245"/>
       <c r="H120" s="95"/>
       <c r="I120" s="96"/>
       <c r="J120" s="211" t="s">
         <v>485</v>
       </c>
       <c r="K120" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="L120" s="242">
+      <c r="L120" s="244">
         <f>[1]Hoja1!$C499</f>
-        <v>15758.656905819411</v>
-[...1 lines deleted...]
-      <c r="M120" s="243"/>
+        <v>16704.176320168579</v>
+      </c>
+      <c r="M120" s="245"/>
       <c r="N120" s="28"/>
       <c r="O120" s="29"/>
       <c r="P120" s="211" t="s">
         <v>486</v>
       </c>
       <c r="Q120" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="R120" s="242"/>
-      <c r="S120" s="243"/>
+      <c r="R120" s="244"/>
+      <c r="S120" s="245"/>
       <c r="T120" s="2"/>
       <c r="U120" s="3"/>
       <c r="V120" s="211" t="s">
         <v>728</v>
       </c>
       <c r="W120" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="X120" s="242">
+      <c r="X120" s="244">
         <f>[1]Hoja1!$C508</f>
-        <v>16583.558449152184</v>
-[...1 lines deleted...]
-      <c r="Y120" s="243"/>
+        <v>17578.571956101317</v>
+      </c>
+      <c r="Y120" s="245"/>
       <c r="Z120" s="28"/>
       <c r="AA120" s="33"/>
       <c r="AB120" s="211" t="s">
         <v>487</v>
       </c>
       <c r="AC120" s="202" t="s">
         <v>35</v>
       </c>
-      <c r="AD120" s="242">
+      <c r="AD120" s="244">
         <f>[1]Hoja1!$C517</f>
-        <v>15835.586640039732</v>
-[...1 lines deleted...]
-      <c r="AE120" s="370"/>
+        <v>16785.721838442121</v>
+      </c>
+      <c r="AE120" s="377"/>
       <c r="AF120" s="204"/>
       <c r="AG120" s="78"/>
       <c r="AJ120" s="17"/>
       <c r="AK120" s="17"/>
       <c r="AL120" s="17"/>
       <c r="AM120" s="15"/>
-      <c r="AN120" s="369"/>
-      <c r="AO120" s="369"/>
+      <c r="AN120" s="376"/>
+      <c r="AO120" s="376"/>
     </row>
     <row r="121" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="145"/>
       <c r="C121" s="3"/>
       <c r="D121" s="212" t="s">
         <v>488</v>
       </c>
       <c r="E121" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F121" s="240">
+      <c r="F121" s="242">
         <f>[1]Hoja1!$C491</f>
-        <v>27137.996205353487</v>
-[...1 lines deleted...]
-      <c r="G121" s="241"/>
+        <v>28766.275977674704</v>
+      </c>
+      <c r="G121" s="243"/>
       <c r="H121" s="95"/>
       <c r="I121" s="96"/>
       <c r="J121" s="212" t="s">
         <v>489</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="L121" s="240">
+      <c r="L121" s="242">
         <f>[1]Hoja1!$C500</f>
-        <v>26835.237171411136</v>
-[...1 lines deleted...]
-      <c r="M121" s="241"/>
+        <v>28445.351401695811</v>
+      </c>
+      <c r="M121" s="243"/>
       <c r="N121" s="28"/>
       <c r="O121" s="29"/>
       <c r="P121" s="212" t="s">
         <v>490</v>
       </c>
       <c r="Q121" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="R121" s="240"/>
-      <c r="S121" s="241"/>
+      <c r="R121" s="242"/>
+      <c r="S121" s="243"/>
       <c r="T121" s="2"/>
       <c r="U121" s="3"/>
       <c r="V121" s="212" t="s">
         <v>729</v>
       </c>
       <c r="W121" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="X121" s="240">
+      <c r="X121" s="242">
         <f>[1]Hoja1!$C509</f>
-        <v>26540.399635344413</v>
-[...1 lines deleted...]
-      <c r="Y121" s="241"/>
+        <v>28132.823613465083</v>
+      </c>
+      <c r="Y121" s="243"/>
       <c r="Z121" s="28"/>
       <c r="AA121" s="33"/>
       <c r="AB121" s="212" t="s">
         <v>491</v>
       </c>
       <c r="AC121" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="AD121" s="240">
+      <c r="AD121" s="242">
         <f>[1]Hoja1!$C518</f>
-        <v>23347.933514134467</v>
-[...1 lines deleted...]
-      <c r="AE121" s="268"/>
+        <v>24748.809524982535</v>
+      </c>
+      <c r="AE121" s="270"/>
       <c r="AF121" s="204"/>
       <c r="AG121" s="78"/>
       <c r="AJ121" s="17"/>
       <c r="AK121" s="17"/>
       <c r="AL121" s="17"/>
       <c r="AM121" s="15"/>
-      <c r="AN121" s="369"/>
-      <c r="AO121" s="369"/>
+      <c r="AN121" s="376"/>
+      <c r="AO121" s="376"/>
     </row>
     <row r="122" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="145"/>
       <c r="C122" s="3"/>
       <c r="D122" s="211" t="s">
         <v>492</v>
       </c>
       <c r="E122" s="219" t="s">
         <v>47</v>
       </c>
-      <c r="F122" s="242">
+      <c r="F122" s="244">
         <f>[1]Hoja1!$C492</f>
-        <v>60544.530897795252</v>
-[...1 lines deleted...]
-      <c r="G122" s="243"/>
+        <v>64177.202751662975</v>
+      </c>
+      <c r="G122" s="245"/>
       <c r="H122" s="95"/>
       <c r="I122" s="96"/>
       <c r="J122" s="211" t="s">
         <v>493</v>
       </c>
       <c r="K122" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="L122" s="242">
+      <c r="L122" s="244">
         <f>[1]Hoja1!$C501</f>
-        <v>57561.077545888322</v>
-[...1 lines deleted...]
-      <c r="M122" s="243"/>
+        <v>61014.742198641623</v>
+      </c>
+      <c r="M122" s="245"/>
       <c r="N122" s="28"/>
       <c r="O122" s="29"/>
       <c r="P122" s="211" t="s">
         <v>494</v>
       </c>
       <c r="Q122" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="R122" s="242"/>
-      <c r="S122" s="243"/>
+      <c r="R122" s="244"/>
+      <c r="S122" s="245"/>
       <c r="T122" s="2"/>
       <c r="U122" s="3"/>
       <c r="V122" s="211" t="s">
         <v>730</v>
       </c>
       <c r="W122" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="X122" s="242">
+      <c r="X122" s="244">
         <f>[1]Hoja1!$C510</f>
-        <v>54950.231778402725</v>
-[...1 lines deleted...]
-      <c r="Y122" s="243"/>
+        <v>58247.245685106886</v>
+      </c>
+      <c r="Y122" s="245"/>
       <c r="Z122" s="28"/>
       <c r="AA122" s="33"/>
       <c r="AB122" s="211" t="s">
         <v>495</v>
       </c>
       <c r="AC122" s="202" t="s">
         <v>47</v>
       </c>
-      <c r="AD122" s="242">
+      <c r="AD122" s="244">
         <f>[1]Hoja1!$C519</f>
-        <v>45609.402339040389</v>
-[...1 lines deleted...]
-      <c r="AE122" s="370"/>
+        <v>48345.96647938282</v>
+      </c>
+      <c r="AE122" s="377"/>
       <c r="AF122" s="204"/>
       <c r="AG122" s="78"/>
       <c r="AJ122" s="17"/>
       <c r="AK122" s="17"/>
       <c r="AL122" s="17"/>
       <c r="AM122" s="15"/>
-      <c r="AN122" s="369"/>
-      <c r="AO122" s="369"/>
+      <c r="AN122" s="376"/>
+      <c r="AO122" s="376"/>
     </row>
     <row r="123" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="145"/>
       <c r="C123" s="3"/>
       <c r="D123" s="212" t="s">
         <v>496</v>
       </c>
       <c r="E123" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F123" s="240">
+      <c r="F123" s="242">
         <f>[1]Hoja1!$C493</f>
-        <v>91229.810743693233</v>
-[...1 lines deleted...]
-      <c r="G123" s="241"/>
+        <v>96703.599388314848</v>
+      </c>
+      <c r="G123" s="243"/>
       <c r="H123" s="97"/>
       <c r="I123" s="98"/>
       <c r="J123" s="212" t="s">
         <v>497</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="L123" s="240">
+      <c r="L123" s="242">
         <f>[1]Hoja1!$C502</f>
-        <v>97335.994391397908</v>
-[...1 lines deleted...]
-      <c r="M123" s="241"/>
+        <v>103176.15405488182</v>
+      </c>
+      <c r="M123" s="243"/>
       <c r="N123" s="28"/>
       <c r="O123" s="29"/>
       <c r="P123" s="212" t="s">
         <v>498</v>
       </c>
       <c r="Q123" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="R123" s="240"/>
-      <c r="S123" s="241"/>
+      <c r="R123" s="242"/>
+      <c r="S123" s="243"/>
       <c r="T123" s="2"/>
       <c r="U123" s="3"/>
       <c r="V123" s="212" t="s">
         <v>731</v>
       </c>
       <c r="W123" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="X123" s="240">
+      <c r="X123" s="242">
         <f>[1]Hoja1!$C511</f>
-        <v>75205.747791973714</v>
-[...1 lines deleted...]
-      <c r="Y123" s="241"/>
+        <v>79718.092659492148</v>
+      </c>
+      <c r="Y123" s="243"/>
       <c r="Z123" s="28"/>
       <c r="AA123" s="33"/>
       <c r="AB123" s="212" t="s">
         <v>499</v>
       </c>
       <c r="AC123" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="AD123" s="240">
+      <c r="AD123" s="242">
         <f>[1]Hoja1!$C520</f>
-        <v>91229.810743693233</v>
-[...1 lines deleted...]
-      <c r="AE123" s="268"/>
+        <v>96703.599388314848</v>
+      </c>
+      <c r="AE123" s="270"/>
       <c r="AF123" s="204"/>
       <c r="AG123" s="78"/>
       <c r="AJ123" s="17"/>
       <c r="AK123" s="17"/>
       <c r="AL123" s="17"/>
       <c r="AM123" s="15"/>
-      <c r="AN123" s="369"/>
-      <c r="AO123" s="369"/>
+      <c r="AN123" s="376"/>
+      <c r="AO123" s="376"/>
     </row>
     <row r="124" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="145"/>
       <c r="C124" s="3"/>
       <c r="D124" s="211" t="s">
         <v>500</v>
       </c>
       <c r="E124" s="219" t="s">
         <v>59</v>
       </c>
-      <c r="F124" s="242">
+      <c r="F124" s="244">
         <f>[1]Hoja1!$C494</f>
-        <v>178316.00174803432</v>
-[...1 lines deleted...]
-      <c r="G124" s="243"/>
+        <v>189014.9618529164</v>
+      </c>
+      <c r="G124" s="245"/>
       <c r="H124" s="97"/>
       <c r="I124" s="98"/>
       <c r="J124" s="211" t="s">
         <v>501</v>
       </c>
       <c r="K124" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="L124" s="242">
+      <c r="L124" s="244">
         <f>[1]Hoja1!$C503</f>
-        <v>199097.60564833353</v>
-[...1 lines deleted...]
-      <c r="M124" s="243"/>
+        <v>211043.46198723355</v>
+      </c>
+      <c r="M124" s="245"/>
       <c r="N124" s="28"/>
       <c r="O124" s="29"/>
       <c r="P124" s="120"/>
       <c r="Q124" s="20"/>
-      <c r="R124" s="374"/>
-      <c r="S124" s="374"/>
+      <c r="R124" s="381"/>
+      <c r="S124" s="381"/>
       <c r="T124" s="2"/>
       <c r="U124" s="3"/>
       <c r="V124" s="211" t="s">
         <v>732</v>
       </c>
       <c r="W124" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="X124" s="242">
+      <c r="X124" s="244">
         <f>[1]Hoja1!$C512</f>
-        <v>174102.77251252186</v>
-[...1 lines deleted...]
-      <c r="Y124" s="243"/>
+        <v>184654.41011035428</v>
+      </c>
+      <c r="Y124" s="245"/>
       <c r="Z124" s="30"/>
       <c r="AA124" s="34"/>
       <c r="AB124" s="211" t="s">
         <v>502</v>
       </c>
       <c r="AC124" s="202" t="s">
         <v>59</v>
       </c>
-      <c r="AD124" s="242">
+      <c r="AD124" s="244">
         <f>[1]Hoja1!$C521</f>
-        <v>165866.78883955715</v>
-[...1 lines deleted...]
-      <c r="AE124" s="370"/>
+        <v>175818.79616993055</v>
+      </c>
+      <c r="AE124" s="377"/>
       <c r="AF124" s="204"/>
       <c r="AG124" s="78"/>
       <c r="AJ124" s="17"/>
       <c r="AK124" s="17"/>
       <c r="AL124" s="17"/>
       <c r="AM124" s="15"/>
-      <c r="AN124" s="369"/>
-      <c r="AO124" s="369"/>
+      <c r="AN124" s="376"/>
+      <c r="AO124" s="376"/>
     </row>
     <row r="125" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="145"/>
       <c r="C125" s="3"/>
       <c r="D125" s="212" t="s">
         <v>503</v>
       </c>
       <c r="E125" s="215" t="s">
         <v>69</v>
       </c>
-      <c r="F125" s="240">
+      <c r="F125" s="242">
         <f>[1]Hoja1!$C$3652</f>
-        <v>1008943.5883430567</v>
-[...1 lines deleted...]
-      <c r="G125" s="241"/>
+        <v>1176428.2240080044</v>
+      </c>
+      <c r="G125" s="243"/>
       <c r="H125" s="97"/>
       <c r="I125" s="98"/>
       <c r="J125" s="212" t="s">
         <v>724</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="L125" s="240">
+      <c r="L125" s="242">
         <f>[1]Hoja1!$C$3654</f>
-        <v>1008943.5883430567</v>
-[...1 lines deleted...]
-      <c r="M125" s="241"/>
+        <v>1176428.2240080044</v>
+      </c>
+      <c r="M125" s="243"/>
       <c r="N125" s="30"/>
       <c r="O125" s="31"/>
       <c r="P125" s="99"/>
       <c r="Q125" s="4"/>
-      <c r="R125" s="258"/>
-      <c r="S125" s="258"/>
+      <c r="R125" s="260"/>
+      <c r="S125" s="260"/>
       <c r="T125" s="9"/>
       <c r="U125" s="10"/>
       <c r="V125" s="212"/>
       <c r="W125" s="16"/>
-      <c r="X125" s="345"/>
-[...2 lines deleted...]
-      <c r="AA125" s="331"/>
+      <c r="X125" s="462"/>
+      <c r="Y125" s="333"/>
+      <c r="Z125" s="462"/>
+      <c r="AA125" s="333"/>
       <c r="AB125" s="66"/>
       <c r="AC125" s="66"/>
-      <c r="AD125" s="367"/>
-      <c r="AE125" s="368"/>
+      <c r="AD125" s="374"/>
+      <c r="AE125" s="375"/>
       <c r="AF125" s="204"/>
       <c r="AG125" s="78"/>
-      <c r="AJ125" s="380"/>
-[...1 lines deleted...]
-      <c r="AL125" s="380"/>
+      <c r="AJ125" s="387"/>
+      <c r="AK125" s="387"/>
+      <c r="AL125" s="387"/>
       <c r="AM125" s="15"/>
-      <c r="AN125" s="264"/>
-      <c r="AO125" s="264"/>
+      <c r="AN125" s="266"/>
+      <c r="AO125" s="266"/>
     </row>
     <row r="126" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B126" s="358" t="s">
+      <c r="B126" s="365" t="s">
         <v>74</v>
       </c>
-      <c r="C126" s="244"/>
+      <c r="C126" s="246"/>
       <c r="D126" s="103" t="s">
         <v>5</v>
       </c>
       <c r="E126" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="F126" s="381" t="s">
+      <c r="F126" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="G126" s="382"/>
-      <c r="H126" s="245" t="s">
+      <c r="G126" s="389"/>
+      <c r="H126" s="247" t="s">
         <v>851</v>
       </c>
-      <c r="I126" s="359"/>
+      <c r="I126" s="366"/>
       <c r="J126" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K126" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="L126" s="244" t="s">
+      <c r="L126" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="M126" s="244"/>
-      <c r="N126" s="398" t="s">
+      <c r="M126" s="246"/>
+      <c r="N126" s="405" t="s">
         <v>850</v>
       </c>
-      <c r="O126" s="399"/>
+      <c r="O126" s="406"/>
       <c r="P126" s="103" t="s">
         <v>5</v>
       </c>
       <c r="Q126" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="R126" s="244" t="s">
+      <c r="R126" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="S126" s="244"/>
-      <c r="T126" s="245" t="s">
+      <c r="S126" s="246"/>
+      <c r="T126" s="247" t="s">
         <v>77</v>
       </c>
-      <c r="U126" s="359"/>
+      <c r="U126" s="366"/>
       <c r="V126" s="106" t="s">
         <v>5</v>
       </c>
       <c r="W126" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="X126" s="244" t="s">
+      <c r="X126" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="Y126" s="244"/>
-      <c r="Z126" s="443" t="s">
+      <c r="Y126" s="246"/>
+      <c r="Z126" s="452" t="s">
         <v>78</v>
       </c>
-      <c r="AA126" s="443"/>
+      <c r="AA126" s="452"/>
       <c r="AB126" s="108" t="s">
         <v>5</v>
       </c>
       <c r="AC126" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="AD126" s="244" t="s">
+      <c r="AD126" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="AE126" s="373"/>
+      <c r="AE126" s="380"/>
       <c r="AF126" s="204"/>
       <c r="AG126" s="78"/>
-      <c r="AH126" s="271"/>
-[...3 lines deleted...]
-      <c r="AL126" s="271"/>
+      <c r="AH126" s="273"/>
+      <c r="AI126" s="273"/>
+      <c r="AJ126" s="273"/>
+      <c r="AK126" s="273"/>
+      <c r="AL126" s="273"/>
       <c r="AM126" s="36"/>
-      <c r="AN126" s="272"/>
-      <c r="AO126" s="272"/>
+      <c r="AN126" s="274"/>
+      <c r="AO126" s="274"/>
     </row>
     <row r="127" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="145"/>
       <c r="C127" s="3"/>
       <c r="D127" s="211" t="s">
         <v>803</v>
       </c>
       <c r="E127" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="F127" s="242"/>
-[...2 lines deleted...]
-      <c r="I127" s="372"/>
+      <c r="F127" s="244"/>
+      <c r="G127" s="245"/>
+      <c r="H127" s="378"/>
+      <c r="I127" s="379"/>
       <c r="J127" s="211" t="s">
         <v>504</v>
       </c>
       <c r="K127" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="L127" s="242">
+      <c r="L127" s="244">
         <f>[1]Hoja1!$C522</f>
-        <v>1778.7810585447246</v>
-[...1 lines deleted...]
-      <c r="M127" s="243"/>
+        <v>1885.5079220574089</v>
+      </c>
+      <c r="M127" s="245"/>
       <c r="N127" s="26"/>
       <c r="O127" s="27"/>
       <c r="P127" s="211" t="s">
         <v>505</v>
       </c>
       <c r="Q127" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="R127" s="242">
+      <c r="R127" s="244">
         <f>[1]Hoja1!$C533</f>
-        <v>2489.3896318815932</v>
-[...1 lines deleted...]
-      <c r="S127" s="243"/>
+        <v>2638.7530097944887</v>
+      </c>
+      <c r="S127" s="245"/>
       <c r="T127" s="11"/>
       <c r="U127" s="12"/>
       <c r="V127" s="211" t="s">
         <v>535</v>
       </c>
       <c r="W127" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="X127" s="242">
+      <c r="X127" s="244">
         <f>[1]Hoja1!$C569</f>
-        <v>2489.3896318815932</v>
-[...1 lines deleted...]
-      <c r="Y127" s="243"/>
+        <v>2638.7530097944887</v>
+      </c>
+      <c r="Y127" s="245"/>
       <c r="Z127" s="26"/>
       <c r="AA127" s="32"/>
       <c r="AB127" s="211" t="s">
         <v>506</v>
       </c>
       <c r="AC127" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="AD127" s="242">
+      <c r="AD127" s="244">
         <f>[1]Hoja1!$C742</f>
-        <v>2010.9024665405341</v>
-[...1 lines deleted...]
-      <c r="AE127" s="370"/>
+        <v>2131.5566145329667</v>
+      </c>
+      <c r="AE127" s="377"/>
       <c r="AF127" s="204"/>
       <c r="AG127" s="78"/>
       <c r="AJ127" s="17"/>
       <c r="AK127" s="17"/>
       <c r="AL127" s="17"/>
       <c r="AM127" s="18"/>
-      <c r="AN127" s="369"/>
-      <c r="AO127" s="369"/>
+      <c r="AN127" s="376"/>
+      <c r="AO127" s="376"/>
     </row>
     <row r="128" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="145"/>
       <c r="C128" s="3"/>
       <c r="D128" s="212" t="s">
         <v>804</v>
       </c>
       <c r="E128" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F128" s="240"/>
-[...2 lines deleted...]
-      <c r="I128" s="372"/>
+      <c r="F128" s="242"/>
+      <c r="G128" s="243"/>
+      <c r="H128" s="378"/>
+      <c r="I128" s="379"/>
       <c r="J128" s="212" t="s">
         <v>507</v>
       </c>
       <c r="K128" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L128" s="240">
+      <c r="L128" s="242">
         <f>[1]Hoja1!$C523</f>
-        <v>2252.57476201381</v>
-[...1 lines deleted...]
-      <c r="M128" s="241"/>
+        <v>2387.7292477346386</v>
+      </c>
+      <c r="M128" s="243"/>
       <c r="N128" s="28"/>
       <c r="O128" s="29"/>
       <c r="P128" s="212" t="s">
         <v>508</v>
       </c>
       <c r="Q128" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R128" s="240">
+      <c r="R128" s="242">
         <f>[1]Hoja1!$C534</f>
-        <v>2655.238948335797</v>
-[...1 lines deleted...]
-      <c r="S128" s="241"/>
+        <v>2814.5532852359452</v>
+      </c>
+      <c r="S128" s="243"/>
       <c r="T128" s="2"/>
       <c r="U128" s="3"/>
       <c r="V128" s="212" t="s">
         <v>538</v>
       </c>
       <c r="W128" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X128" s="240">
+      <c r="X128" s="242">
         <f>[1]Hoja1!$C570</f>
-        <v>3541.5961485380631</v>
-[...1 lines deleted...]
-      <c r="Y128" s="241"/>
+        <v>3754.091917450347</v>
+      </c>
+      <c r="Y128" s="243"/>
       <c r="Z128" s="28"/>
       <c r="AA128" s="43"/>
       <c r="AB128" s="212" t="s">
         <v>509</v>
       </c>
       <c r="AC128" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD128" s="240">
+      <c r="AD128" s="242">
         <f>[1]Hoja1!$C743</f>
-        <v>2244.4073185379079</v>
-[...1 lines deleted...]
-      <c r="AE128" s="268"/>
+        <v>2379.071757650182</v>
+      </c>
+      <c r="AE128" s="270"/>
       <c r="AF128" s="204"/>
       <c r="AG128" s="78"/>
       <c r="AJ128" s="17"/>
       <c r="AK128" s="17"/>
       <c r="AL128" s="17"/>
       <c r="AM128" s="57"/>
-      <c r="AN128" s="369"/>
-      <c r="AO128" s="369"/>
+      <c r="AN128" s="376"/>
+      <c r="AO128" s="376"/>
     </row>
     <row r="129" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="145"/>
       <c r="C129" s="3"/>
       <c r="D129" s="211" t="s">
         <v>805</v>
       </c>
       <c r="E129" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="F129" s="242"/>
-[...2 lines deleted...]
-      <c r="I129" s="372"/>
+      <c r="F129" s="244"/>
+      <c r="G129" s="245"/>
+      <c r="H129" s="378"/>
+      <c r="I129" s="379"/>
       <c r="J129" s="211" t="s">
         <v>510</v>
       </c>
       <c r="K129" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="L129" s="242">
+      <c r="L129" s="244">
         <f>[1]Hoja1!$C524</f>
-        <v>4488.804389342471</v>
-[...1 lines deleted...]
-      <c r="M129" s="243"/>
+        <v>4758.1326527030196</v>
+      </c>
+      <c r="M129" s="245"/>
       <c r="N129" s="28"/>
       <c r="O129" s="29"/>
       <c r="P129" s="211" t="s">
         <v>511</v>
       </c>
       <c r="Q129" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="R129" s="242">
+      <c r="R129" s="244">
         <f>[1]Hoja1!$C535</f>
-        <v>4480.2782751994955</v>
-[...1 lines deleted...]
-      <c r="S129" s="243"/>
+        <v>4749.0949717114672</v>
+      </c>
+      <c r="S129" s="245"/>
       <c r="T129" s="2"/>
       <c r="U129" s="3"/>
       <c r="V129" s="211" t="s">
         <v>541</v>
       </c>
       <c r="W129" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="X129" s="242">
+      <c r="X129" s="244">
         <f>[1]Hoja1!$C571</f>
-        <v>5827.3018324560016</v>
-[...1 lines deleted...]
-      <c r="Y129" s="243"/>
+        <v>6176.9399424033627</v>
+      </c>
+      <c r="Y129" s="245"/>
       <c r="Z129" s="28"/>
       <c r="AA129" s="44"/>
       <c r="AB129" s="211" t="s">
         <v>512</v>
       </c>
       <c r="AC129" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="AD129" s="242">
+      <c r="AD129" s="244">
         <f>[1]Hoja1!$C744</f>
-        <v>3317.0170722841153</v>
-[...1 lines deleted...]
-      <c r="AE129" s="370"/>
+        <v>3516.0380966211624</v>
+      </c>
+      <c r="AE129" s="377"/>
       <c r="AF129" s="204"/>
       <c r="AG129" s="78"/>
       <c r="AJ129" s="17"/>
       <c r="AK129" s="17"/>
       <c r="AL129" s="17"/>
       <c r="AM129" s="58"/>
-      <c r="AN129" s="369"/>
-      <c r="AO129" s="369"/>
+      <c r="AN129" s="376"/>
+      <c r="AO129" s="376"/>
     </row>
     <row r="130" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="145"/>
       <c r="C130" s="3"/>
       <c r="D130" s="212" t="s">
         <v>806</v>
       </c>
       <c r="E130" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F130" s="240"/>
-[...2 lines deleted...]
-      <c r="I130" s="372"/>
+      <c r="F130" s="242"/>
+      <c r="G130" s="243"/>
+      <c r="H130" s="378"/>
+      <c r="I130" s="379"/>
       <c r="J130" s="212" t="s">
         <v>513</v>
       </c>
       <c r="K130" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L130" s="240">
+      <c r="L130" s="242">
         <f>[1]Hoja1!$C525</f>
-        <v>6216.0086059622081</v>
-[...1 lines deleted...]
-      <c r="M130" s="241"/>
+        <v>6588.9691223199397</v>
+      </c>
+      <c r="M130" s="243"/>
       <c r="N130" s="28"/>
       <c r="O130" s="29"/>
       <c r="P130" s="212" t="s">
         <v>514</v>
       </c>
       <c r="Q130" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R130" s="240">
+      <c r="R130" s="242">
         <f>[1]Hoja1!$C536</f>
-        <v>10247.323252320002</v>
-[...1 lines deleted...]
-      <c r="S130" s="241"/>
+        <v>10657.216182412803</v>
+      </c>
+      <c r="S130" s="243"/>
       <c r="T130" s="2"/>
       <c r="U130" s="3"/>
       <c r="V130" s="212" t="s">
         <v>545</v>
       </c>
       <c r="W130" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X130" s="240">
+      <c r="X130" s="242">
         <f>[1]Hoja1!$C572</f>
-        <v>11129.258226240001</v>
-[...1 lines deleted...]
-      <c r="Y130" s="241"/>
+        <v>11574.4285552896</v>
+      </c>
+      <c r="Y130" s="243"/>
       <c r="Z130" s="28"/>
       <c r="AA130" s="43"/>
       <c r="AB130" s="212" t="s">
         <v>515</v>
       </c>
       <c r="AC130" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD130" s="240">
+      <c r="AD130" s="242">
         <f>[1]Hoja1!$C745</f>
-        <v>5487.958390472284</v>
-[...1 lines deleted...]
-      <c r="AE130" s="268"/>
+        <v>5817.2358939006208</v>
+      </c>
+      <c r="AE130" s="270"/>
       <c r="AF130" s="204"/>
       <c r="AG130" s="78"/>
       <c r="AJ130" s="17"/>
       <c r="AK130" s="17"/>
       <c r="AL130" s="17"/>
       <c r="AM130" s="18"/>
-      <c r="AN130" s="369"/>
-      <c r="AO130" s="369"/>
+      <c r="AN130" s="376"/>
+      <c r="AO130" s="376"/>
     </row>
     <row r="131" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="145"/>
       <c r="C131" s="3"/>
       <c r="D131" s="211" t="s">
         <v>807</v>
       </c>
       <c r="E131" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="F131" s="242"/>
-[...2 lines deleted...]
-      <c r="I131" s="372"/>
+      <c r="F131" s="244"/>
+      <c r="G131" s="245"/>
+      <c r="H131" s="378"/>
+      <c r="I131" s="379"/>
       <c r="J131" s="211" t="s">
         <v>516</v>
       </c>
       <c r="K131" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="L131" s="242">
+      <c r="L131" s="244">
         <f>[1]Hoja1!$C526</f>
-        <v>7852.4384006126311</v>
-[...1 lines deleted...]
-      <c r="M131" s="243"/>
+        <v>10836.184450291201</v>
+      </c>
+      <c r="M131" s="245"/>
       <c r="N131" s="28"/>
       <c r="O131" s="29"/>
       <c r="P131" s="211" t="s">
         <v>517</v>
       </c>
       <c r="Q131" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="R131" s="242">
+      <c r="R131" s="244">
         <f>[1]Hoja1!$C537</f>
-        <v>9472.0516648440407</v>
-[...1 lines deleted...]
-      <c r="S131" s="243"/>
+        <v>10040.374764734685</v>
+      </c>
+      <c r="S131" s="245"/>
       <c r="T131" s="2"/>
       <c r="U131" s="3"/>
       <c r="V131" s="211" t="s">
         <v>548</v>
       </c>
       <c r="W131" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="X131" s="242">
+      <c r="X131" s="244">
         <f>[1]Hoja1!$C573</f>
-        <v>10782.101400192074</v>
-[...1 lines deleted...]
-      <c r="Y131" s="243"/>
+        <v>11429.027484203598</v>
+      </c>
+      <c r="Y131" s="245"/>
       <c r="Z131" s="28"/>
       <c r="AA131" s="43"/>
       <c r="AB131" s="211" t="s">
         <v>518</v>
       </c>
       <c r="AC131" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="AD131" s="242">
+      <c r="AD131" s="244">
         <f>[1]Hoja1!$C746</f>
-        <v>7416.2538785194074</v>
-[...1 lines deleted...]
-      <c r="AE131" s="370"/>
+        <v>7861.2291112305729</v>
+      </c>
+      <c r="AE131" s="377"/>
       <c r="AF131" s="204"/>
       <c r="AG131" s="78"/>
       <c r="AJ131" s="17"/>
       <c r="AK131" s="17"/>
       <c r="AL131" s="17"/>
       <c r="AM131" s="18"/>
-      <c r="AN131" s="369"/>
-      <c r="AO131" s="369"/>
+      <c r="AN131" s="376"/>
+      <c r="AO131" s="376"/>
     </row>
     <row r="132" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="145"/>
       <c r="C132" s="3"/>
       <c r="D132" s="212" t="s">
         <v>808</v>
       </c>
       <c r="E132" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F132" s="240"/>
-[...2 lines deleted...]
-      <c r="I132" s="372"/>
+      <c r="F132" s="242"/>
+      <c r="G132" s="243"/>
+      <c r="H132" s="378"/>
+      <c r="I132" s="379"/>
       <c r="J132" s="212" t="s">
         <v>519</v>
       </c>
       <c r="K132" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L132" s="240">
+      <c r="L132" s="242">
         <f>[1]Hoja1!$C527</f>
-        <v>11253.527877258481</v>
-[...1 lines deleted...]
-      <c r="M132" s="241"/>
+        <v>11928.739549893991</v>
+      </c>
+      <c r="M132" s="243"/>
       <c r="N132" s="28"/>
       <c r="O132" s="29"/>
       <c r="P132" s="212" t="s">
         <v>520</v>
       </c>
       <c r="Q132" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R132" s="240">
+      <c r="R132" s="242">
         <f>[1]Hoja1!$C538</f>
-        <v>15179.762449164815</v>
-[...1 lines deleted...]
-      <c r="S132" s="241"/>
+        <v>16090.548196114705</v>
+      </c>
+      <c r="S132" s="243"/>
       <c r="T132" s="2"/>
       <c r="U132" s="3"/>
       <c r="V132" s="212" t="s">
         <v>551</v>
       </c>
       <c r="W132" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X132" s="240">
+      <c r="X132" s="242">
         <f>[1]Hoja1!$C574</f>
-        <v>17412.89726102331</v>
-[...1 lines deleted...]
-      <c r="Y132" s="241"/>
+        <v>18457.671096684706</v>
+      </c>
+      <c r="Y132" s="243"/>
       <c r="Z132" s="28"/>
       <c r="AA132" s="43"/>
       <c r="AB132" s="212" t="s">
         <v>521</v>
       </c>
       <c r="AC132" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD132" s="240">
+      <c r="AD132" s="242">
         <f>[1]Hoja1!$C747</f>
-        <v>12024.649315997107</v>
-[...1 lines deleted...]
-      <c r="AE132" s="268"/>
+        <v>12746.128274956938</v>
+      </c>
+      <c r="AE132" s="270"/>
       <c r="AF132" s="204"/>
       <c r="AG132" s="78"/>
       <c r="AJ132" s="17"/>
       <c r="AK132" s="17"/>
       <c r="AL132" s="17"/>
       <c r="AM132" s="17"/>
-      <c r="AN132" s="369"/>
-      <c r="AO132" s="369"/>
+      <c r="AN132" s="376"/>
+      <c r="AO132" s="376"/>
     </row>
     <row r="133" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="145"/>
       <c r="C133" s="3"/>
       <c r="D133" s="211" t="s">
         <v>809</v>
       </c>
       <c r="E133" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="F133" s="242"/>
-[...2 lines deleted...]
-      <c r="I133" s="372"/>
+      <c r="F133" s="244"/>
+      <c r="G133" s="245"/>
+      <c r="H133" s="378"/>
+      <c r="I133" s="379"/>
       <c r="J133" s="211" t="s">
         <v>522</v>
       </c>
       <c r="K133" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="L133" s="242">
+      <c r="L133" s="244">
         <f>[1]Hoja1!$C528</f>
-        <v>26769.815641737157</v>
-[...1 lines deleted...]
-      <c r="M133" s="243"/>
+        <v>28376.004580241392</v>
+      </c>
+      <c r="M133" s="245"/>
       <c r="N133" s="28"/>
       <c r="O133" s="29"/>
       <c r="P133" s="211" t="s">
         <v>523</v>
       </c>
       <c r="Q133" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="R133" s="242">
+      <c r="R133" s="244">
         <f>[1]Hoja1!$C539</f>
-        <v>34346.948686038479</v>
-[...1 lines deleted...]
-      <c r="S133" s="243"/>
+        <v>36407.765607200803</v>
+      </c>
+      <c r="S133" s="245"/>
       <c r="T133" s="2"/>
       <c r="U133" s="3"/>
       <c r="V133" s="211" t="s">
         <v>555</v>
       </c>
       <c r="W133" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="X133" s="242">
+      <c r="X133" s="244">
         <f>[1]Hoja1!$C575</f>
-        <v>34137.095602601199</v>
-[...1 lines deleted...]
-      <c r="Y133" s="243"/>
+        <v>36185.321338757261</v>
+      </c>
+      <c r="Y133" s="245"/>
       <c r="Z133" s="28"/>
       <c r="AA133" s="43"/>
       <c r="AB133" s="211" t="s">
         <v>524</v>
       </c>
       <c r="AC133" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="AD133" s="242">
+      <c r="AD133" s="244">
         <f>[1]Hoja1!$C748</f>
-        <v>25143.151936964452</v>
-[...1 lines deleted...]
-      <c r="AE133" s="370"/>
+        <v>26651.741053182312</v>
+      </c>
+      <c r="AE133" s="377"/>
       <c r="AF133" s="204"/>
       <c r="AG133" s="78"/>
       <c r="AJ133" s="17"/>
       <c r="AK133" s="17"/>
       <c r="AL133" s="17"/>
       <c r="AM133" s="18"/>
-      <c r="AN133" s="369"/>
-      <c r="AO133" s="369"/>
+      <c r="AN133" s="376"/>
+      <c r="AO133" s="376"/>
     </row>
     <row r="134" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="145"/>
       <c r="C134" s="3"/>
       <c r="D134" s="212" t="s">
         <v>810</v>
       </c>
       <c r="E134" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F134" s="240"/>
-[...2 lines deleted...]
-      <c r="I134" s="372"/>
+      <c r="F134" s="242"/>
+      <c r="G134" s="243"/>
+      <c r="H134" s="378"/>
+      <c r="I134" s="379"/>
       <c r="J134" s="212" t="s">
         <v>525</v>
       </c>
       <c r="K134" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L134" s="240">
+      <c r="L134" s="242">
         <f>[1]Hoja1!$C529</f>
-        <v>40341.964922417479</v>
-[...1 lines deleted...]
-      <c r="M134" s="241"/>
+        <v>42762.482817762531</v>
+      </c>
+      <c r="M134" s="243"/>
       <c r="N134" s="28"/>
       <c r="O134" s="29"/>
       <c r="P134" s="212" t="s">
         <v>526</v>
       </c>
       <c r="Q134" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R134" s="240">
+      <c r="R134" s="242">
         <f>[1]Hoja1!$C540</f>
-        <v>46991.442401136497</v>
-[...1 lines deleted...]
-      <c r="S134" s="241"/>
+        <v>49810.92894520468</v>
+      </c>
+      <c r="S134" s="243"/>
       <c r="T134" s="2"/>
       <c r="U134" s="3"/>
       <c r="V134" s="212" t="s">
         <v>559</v>
       </c>
       <c r="W134" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X134" s="240">
+      <c r="X134" s="242">
         <f>[1]Hoja1!$C576</f>
-        <v>45568.472892060774</v>
-[...1 lines deleted...]
-      <c r="Y134" s="241"/>
+        <v>48302.581265584435</v>
+      </c>
+      <c r="Y134" s="243"/>
       <c r="Z134" s="28"/>
       <c r="AA134" s="43"/>
       <c r="AB134" s="212" t="s">
         <v>527</v>
       </c>
       <c r="AC134" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD134" s="240">
+      <c r="AD134" s="242">
         <f>[1]Hoja1!$C749</f>
-        <v>30858.415300760429</v>
-[...1 lines deleted...]
-      <c r="AE134" s="268"/>
+        <v>32709.920218806055</v>
+      </c>
+      <c r="AE134" s="270"/>
       <c r="AF134" s="204"/>
       <c r="AG134" s="78"/>
       <c r="AJ134" s="17"/>
       <c r="AK134" s="17"/>
       <c r="AL134" s="17"/>
       <c r="AM134" s="17"/>
-      <c r="AN134" s="369"/>
-      <c r="AO134" s="369"/>
+      <c r="AN134" s="376"/>
+      <c r="AO134" s="376"/>
     </row>
     <row r="135" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="145"/>
       <c r="C135" s="3"/>
       <c r="D135" s="211" t="s">
         <v>811</v>
       </c>
       <c r="E135" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="F135" s="242"/>
-[...2 lines deleted...]
-      <c r="I135" s="385"/>
+      <c r="F135" s="244"/>
+      <c r="G135" s="245"/>
+      <c r="H135" s="391"/>
+      <c r="I135" s="392"/>
       <c r="J135" s="211" t="s">
         <v>528</v>
       </c>
       <c r="K135" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="L135" s="242">
+      <c r="L135" s="244">
         <f>[1]Hoja1!$C530</f>
-        <v>68833.164068234459</v>
-[...1 lines deleted...]
-      <c r="M135" s="243"/>
+        <v>72963.153912328533</v>
+      </c>
+      <c r="M135" s="245"/>
       <c r="N135" s="28"/>
       <c r="O135" s="29"/>
       <c r="P135" s="211" t="s">
         <v>529</v>
       </c>
       <c r="Q135" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="R135" s="242">
+      <c r="R135" s="244">
         <f>[1]Hoja1!$C541</f>
-        <v>94343.133620280365</v>
-[...1 lines deleted...]
-      <c r="S135" s="243"/>
+        <v>100003.72163749719</v>
+      </c>
+      <c r="S135" s="245"/>
       <c r="T135" s="2"/>
       <c r="U135" s="3"/>
       <c r="V135" s="211" t="s">
         <v>563</v>
       </c>
       <c r="W135" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="X135" s="242">
+      <c r="X135" s="244">
         <f>[1]Hoja1!$C577</f>
-        <v>76304.079356415677</v>
-[...1 lines deleted...]
-      <c r="Y135" s="243"/>
+        <v>80882.324117800614</v>
+      </c>
+      <c r="Y135" s="245"/>
       <c r="Z135" s="28"/>
       <c r="AA135" s="43"/>
       <c r="AB135" s="211" t="s">
         <v>530</v>
       </c>
       <c r="AC135" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="AD135" s="242">
+      <c r="AD135" s="244">
         <f>[1]Hoja1!$C750</f>
-        <v>68105.226577811336</v>
-[...1 lines deleted...]
-      <c r="AE135" s="370"/>
+        <v>72191.540172480018</v>
+      </c>
+      <c r="AE135" s="377"/>
       <c r="AF135" s="204"/>
       <c r="AG135" s="78"/>
       <c r="AJ135" s="17"/>
       <c r="AK135" s="17"/>
       <c r="AL135" s="17"/>
       <c r="AM135" s="17"/>
-      <c r="AN135" s="369"/>
-      <c r="AO135" s="369"/>
+      <c r="AN135" s="376"/>
+      <c r="AO135" s="376"/>
     </row>
     <row r="136" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="145"/>
       <c r="C136" s="3"/>
       <c r="D136" s="212" t="s">
         <v>812</v>
       </c>
       <c r="E136" s="215" t="s">
         <v>834</v>
       </c>
-      <c r="F136" s="240"/>
-[...2 lines deleted...]
-      <c r="I136" s="344"/>
+      <c r="F136" s="242"/>
+      <c r="G136" s="243"/>
+      <c r="H136" s="345"/>
+      <c r="I136" s="346"/>
       <c r="J136" s="212" t="s">
         <v>531</v>
       </c>
       <c r="K136" s="215" t="s">
         <v>69</v>
       </c>
-      <c r="L136" s="240">
+      <c r="L136" s="242">
         <f>[1]Hoja1!$C$532</f>
-        <v>300422.19083931367</v>
-[...1 lines deleted...]
-      <c r="M136" s="241"/>
+        <v>294454.90074729989</v>
+      </c>
+      <c r="M136" s="243"/>
       <c r="N136" s="28"/>
       <c r="O136" s="29"/>
       <c r="P136" s="27"/>
       <c r="Q136" s="190"/>
-      <c r="R136" s="383"/>
-      <c r="S136" s="383"/>
+      <c r="R136" s="390"/>
+      <c r="S136" s="390"/>
       <c r="T136" s="2"/>
       <c r="U136" s="3"/>
       <c r="V136" s="212" t="s">
         <v>567</v>
       </c>
       <c r="W136" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X136" s="240">
+      <c r="X136" s="242">
         <f>[1]Hoja1!$C579</f>
         <v>0</v>
       </c>
-      <c r="Y136" s="241"/>
+      <c r="Y136" s="243"/>
       <c r="Z136" s="28"/>
       <c r="AA136" s="43"/>
       <c r="AB136" s="212" t="s">
         <v>532</v>
       </c>
       <c r="AC136" s="215" t="s">
         <v>69</v>
       </c>
-      <c r="AD136" s="240">
+      <c r="AD136" s="242">
         <f>[1]Hoja1!$C751</f>
-        <v>162969.91883262701</v>
-[...1 lines deleted...]
-      <c r="AE136" s="268"/>
+        <v>170130.71829648491</v>
+      </c>
+      <c r="AE136" s="270"/>
       <c r="AF136" s="204"/>
       <c r="AG136" s="78"/>
       <c r="AJ136" s="17"/>
       <c r="AK136" s="17"/>
       <c r="AL136" s="17"/>
       <c r="AM136" s="17"/>
-      <c r="AN136" s="369"/>
-      <c r="AO136" s="369"/>
+      <c r="AN136" s="376"/>
+      <c r="AO136" s="376"/>
     </row>
     <row r="137" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="145"/>
       <c r="C137" s="3"/>
       <c r="D137" s="211" t="s">
         <v>813</v>
       </c>
       <c r="E137" s="220" t="s">
         <v>791</v>
       </c>
-      <c r="F137" s="242"/>
-[...2 lines deleted...]
-      <c r="I137" s="378"/>
+      <c r="F137" s="244"/>
+      <c r="G137" s="245"/>
+      <c r="H137" s="384"/>
+      <c r="I137" s="385"/>
       <c r="J137" s="123"/>
       <c r="K137" s="220"/>
-      <c r="L137" s="431"/>
-      <c r="M137" s="432"/>
+      <c r="L137" s="440"/>
+      <c r="M137" s="441"/>
       <c r="N137" s="30"/>
       <c r="O137" s="31"/>
       <c r="P137" s="118"/>
       <c r="Q137" s="119"/>
-      <c r="R137" s="379"/>
-      <c r="S137" s="379"/>
+      <c r="R137" s="386"/>
+      <c r="S137" s="386"/>
       <c r="T137" s="9"/>
       <c r="U137" s="10"/>
       <c r="V137" s="211" t="s">
         <v>571</v>
       </c>
       <c r="W137" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="X137" s="242">
+      <c r="X137" s="244">
         <f>[1]Hoja1!$C$578</f>
-        <v>356251.23908854951</v>
-[...1 lines deleted...]
-      <c r="Y137" s="243"/>
+        <v>349175.01584637968</v>
+      </c>
+      <c r="Y137" s="245"/>
       <c r="Z137" s="30"/>
       <c r="AA137" s="49"/>
       <c r="AB137" s="116"/>
       <c r="AC137" s="117"/>
-      <c r="AD137" s="452"/>
-      <c r="AE137" s="453"/>
+      <c r="AD137" s="468"/>
+      <c r="AE137" s="469"/>
       <c r="AF137" s="204"/>
       <c r="AG137" s="78"/>
-      <c r="AJ137" s="380"/>
-[...1 lines deleted...]
-      <c r="AL137" s="380"/>
+      <c r="AJ137" s="387"/>
+      <c r="AK137" s="387"/>
+      <c r="AL137" s="387"/>
       <c r="AM137" s="17"/>
-      <c r="AN137" s="264"/>
-      <c r="AO137" s="264"/>
+      <c r="AN137" s="266"/>
+      <c r="AO137" s="266"/>
     </row>
     <row r="138" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B138" s="375" t="s">
+      <c r="B138" s="382" t="s">
         <v>845</v>
       </c>
-      <c r="C138" s="376"/>
+      <c r="C138" s="383"/>
       <c r="D138" s="107" t="s">
         <v>5</v>
       </c>
       <c r="E138" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="F138" s="381" t="s">
+      <c r="F138" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="G138" s="382"/>
-      <c r="H138" s="245" t="s">
+      <c r="G138" s="389"/>
+      <c r="H138" s="247" t="s">
         <v>116</v>
       </c>
-      <c r="I138" s="359"/>
+      <c r="I138" s="366"/>
       <c r="J138" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K138" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="L138" s="381" t="s">
+      <c r="L138" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="M138" s="381"/>
-      <c r="N138" s="398" t="s">
+      <c r="M138" s="388"/>
+      <c r="N138" s="405" t="s">
         <v>117</v>
       </c>
-      <c r="O138" s="399"/>
+      <c r="O138" s="406"/>
       <c r="P138" s="103" t="s">
         <v>5</v>
       </c>
       <c r="Q138" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="R138" s="376" t="s">
+      <c r="R138" s="383" t="s">
         <v>7</v>
       </c>
-      <c r="S138" s="376"/>
-      <c r="T138" s="433" t="s">
+      <c r="S138" s="383"/>
+      <c r="T138" s="442" t="s">
         <v>118</v>
       </c>
-      <c r="U138" s="434"/>
+      <c r="U138" s="443"/>
       <c r="V138" s="103" t="s">
         <v>5</v>
       </c>
       <c r="W138" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="X138" s="249" t="s">
+      <c r="X138" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="Y138" s="250"/>
-      <c r="Z138" s="381" t="s">
+      <c r="Y138" s="252"/>
+      <c r="Z138" s="388" t="s">
         <v>119</v>
       </c>
-      <c r="AA138" s="381"/>
+      <c r="AA138" s="388"/>
       <c r="AB138" s="103" t="s">
         <v>5</v>
       </c>
       <c r="AC138" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="AD138" s="249" t="s">
+      <c r="AD138" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="AE138" s="388"/>
+      <c r="AE138" s="395"/>
       <c r="AF138" s="204"/>
       <c r="AG138" s="78"/>
-      <c r="AH138" s="271"/>
-[...3 lines deleted...]
-      <c r="AL138" s="271"/>
+      <c r="AH138" s="273"/>
+      <c r="AI138" s="273"/>
+      <c r="AJ138" s="273"/>
+      <c r="AK138" s="273"/>
+      <c r="AL138" s="273"/>
       <c r="AM138" s="36"/>
-      <c r="AN138" s="272"/>
-      <c r="AO138" s="272"/>
+      <c r="AN138" s="274"/>
+      <c r="AO138" s="274"/>
     </row>
     <row r="139" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B139" s="444" t="s">
+      <c r="B139" s="459" t="s">
         <v>846</v>
       </c>
-      <c r="C139" s="400"/>
-      <c r="D139" s="228" t="s">
+      <c r="C139" s="407"/>
+      <c r="D139" s="226" t="s">
         <v>533</v>
       </c>
       <c r="E139" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="F139" s="242">
+      <c r="F139" s="244">
         <f>[1]Hoja1!$C752</f>
-        <v>1824.5371879297982</v>
-[...3 lines deleted...]
-      <c r="I139" s="372"/>
+        <v>1934.0094192055863</v>
+      </c>
+      <c r="G139" s="245"/>
+      <c r="H139" s="378"/>
+      <c r="I139" s="379"/>
       <c r="J139" s="211" t="s">
         <v>534</v>
       </c>
       <c r="K139" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="L139" s="242">
+      <c r="L139" s="244">
         <f>[1]Hoja1!$C763</f>
-        <v>1034.3959561029967</v>
-[...1 lines deleted...]
-      <c r="M139" s="243"/>
+        <v>1096.4597134691767</v>
+      </c>
+      <c r="M139" s="245"/>
       <c r="N139" s="26"/>
       <c r="O139" s="27"/>
       <c r="P139" s="211" t="s">
         <v>535</v>
       </c>
       <c r="Q139" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="R139" s="242">
+      <c r="R139" s="244">
         <f>[1]Hoja1!$C774</f>
-        <v>1298.9309446687917</v>
-[...1 lines deleted...]
-      <c r="S139" s="243"/>
+        <v>1376.8668013489191</v>
+      </c>
+      <c r="S139" s="245"/>
       <c r="T139" s="11"/>
       <c r="U139" s="12"/>
       <c r="V139" s="211" t="s">
         <v>733</v>
       </c>
       <c r="W139" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="X139" s="242">
+      <c r="X139" s="244">
         <f>[1]Hoja1!$C639</f>
-        <v>7215.7047411748154</v>
-[...3 lines deleted...]
-      <c r="AA139" s="390"/>
+        <v>7653.0252450055232</v>
+      </c>
+      <c r="Y139" s="245"/>
+      <c r="Z139" s="396"/>
+      <c r="AA139" s="397"/>
       <c r="AB139" s="211" t="s">
         <v>536</v>
       </c>
       <c r="AC139" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="AD139" s="242">
+      <c r="AD139" s="244">
         <f>[1]Hoja1!$C785</f>
-        <v>1276.672867843623</v>
-[...1 lines deleted...]
-      <c r="AE139" s="370"/>
+        <v>1353.2732399142405</v>
+      </c>
+      <c r="AE139" s="377"/>
       <c r="AF139" s="204"/>
       <c r="AG139" s="78"/>
       <c r="AJ139" s="17"/>
       <c r="AK139" s="17"/>
       <c r="AL139" s="17"/>
       <c r="AM139" s="18"/>
-      <c r="AN139" s="369"/>
-      <c r="AO139" s="369"/>
+      <c r="AN139" s="376"/>
+      <c r="AO139" s="376"/>
     </row>
     <row r="140" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="145"/>
       <c r="C140" s="3"/>
       <c r="D140" s="212" t="s">
         <v>537</v>
       </c>
       <c r="E140" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F140" s="240">
+      <c r="F140" s="242">
         <f>[1]Hoja1!$C753</f>
-        <v>2075.3504615467436</v>
-[...3 lines deleted...]
-      <c r="I140" s="372"/>
+        <v>2199.8714892395478</v>
+      </c>
+      <c r="G140" s="243"/>
+      <c r="H140" s="378"/>
+      <c r="I140" s="379"/>
       <c r="J140" s="212" t="s">
         <v>840</v>
       </c>
       <c r="K140" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L140" s="240">
+      <c r="L140" s="242">
         <f>[1]Hoja1!$C764</f>
-        <v>1617.7481767626339</v>
-[...1 lines deleted...]
-      <c r="M140" s="241"/>
+        <v>2271.5203230720003</v>
+      </c>
+      <c r="M140" s="243"/>
       <c r="N140" s="28"/>
       <c r="O140" s="29"/>
       <c r="P140" s="212" t="s">
         <v>538</v>
       </c>
       <c r="Q140" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R140" s="240">
+      <c r="R140" s="242">
         <f>[1]Hoja1!$C775</f>
-        <v>1676.9903232296233</v>
-[...1 lines deleted...]
-      <c r="S140" s="241"/>
+        <v>1777.6097426234007</v>
+      </c>
+      <c r="S140" s="243"/>
       <c r="T140" s="2"/>
       <c r="U140" s="3"/>
       <c r="V140" s="212" t="s">
         <v>769</v>
       </c>
       <c r="W140" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X140" s="240">
+      <c r="X140" s="242">
         <f>[1]Hoja1!$C640</f>
-        <v>11505.922751850789</v>
-[...3 lines deleted...]
-      <c r="AA140" s="387"/>
+        <v>12203.247785641232</v>
+      </c>
+      <c r="Y140" s="243"/>
+      <c r="Z140" s="393"/>
+      <c r="AA140" s="394"/>
       <c r="AB140" s="212" t="s">
         <v>539</v>
       </c>
       <c r="AC140" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="AD140" s="240">
+      <c r="AD140" s="242">
         <f>[1]Hoja1!$C786</f>
-        <v>1705.95676944</v>
-[...1 lines deleted...]
-      <c r="AE140" s="268"/>
+        <v>1774.1950402176003</v>
+      </c>
+      <c r="AE140" s="270"/>
       <c r="AF140" s="204"/>
       <c r="AG140" s="78"/>
       <c r="AJ140" s="17"/>
       <c r="AK140" s="17"/>
       <c r="AL140" s="17"/>
       <c r="AM140" s="57"/>
-      <c r="AN140" s="369"/>
-      <c r="AO140" s="369"/>
+      <c r="AN140" s="376"/>
+      <c r="AO140" s="376"/>
     </row>
     <row r="141" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="145"/>
       <c r="C141" s="3"/>
       <c r="D141" s="211" t="s">
         <v>540</v>
       </c>
       <c r="E141" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="F141" s="242">
+      <c r="F141" s="244">
         <f>[1]Hoja1!$C754</f>
-        <v>2886.1408760635604</v>
-[...3 lines deleted...]
-      <c r="I141" s="372"/>
+        <v>3059.3093286273743</v>
+      </c>
+      <c r="G141" s="245"/>
+      <c r="H141" s="378"/>
+      <c r="I141" s="379"/>
       <c r="J141" s="211" t="s">
         <v>841</v>
       </c>
       <c r="K141" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="L141" s="242">
+      <c r="L141" s="244">
         <f>[1]Hoja1!$C765</f>
-        <v>2010.9024665405341</v>
-[...1 lines deleted...]
-      <c r="M141" s="243"/>
+        <v>2131.5566145329667</v>
+      </c>
+      <c r="M141" s="245"/>
       <c r="N141" s="28"/>
       <c r="O141" s="29"/>
       <c r="P141" s="211" t="s">
         <v>541</v>
       </c>
       <c r="Q141" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="R141" s="242">
+      <c r="R141" s="244">
         <f>[1]Hoja1!$C776</f>
-        <v>2244.4073185379079</v>
-[...1 lines deleted...]
-      <c r="S141" s="243"/>
+        <v>2379.071757650182</v>
+      </c>
+      <c r="S141" s="245"/>
       <c r="T141" s="2"/>
       <c r="U141" s="3"/>
       <c r="V141" s="211" t="s">
         <v>770</v>
       </c>
       <c r="W141" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="X141" s="242">
+      <c r="X141" s="244">
         <f>[1]Hoja1!$C641</f>
-        <v>13993.86214014675</v>
-[...3 lines deleted...]
-      <c r="AA141" s="387"/>
+        <v>14841.951119401952</v>
+      </c>
+      <c r="Y141" s="245"/>
+      <c r="Z141" s="393"/>
+      <c r="AA141" s="394"/>
       <c r="AB141" s="211" t="s">
         <v>542</v>
       </c>
       <c r="AC141" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="AD141" s="242">
+      <c r="AD141" s="244">
         <f>[1]Hoja1!$C787</f>
-        <v>2104.7303692800001</v>
-[...1 lines deleted...]
-      <c r="AE141" s="370"/>
+        <v>2188.9195840512002</v>
+      </c>
+      <c r="AE141" s="377"/>
       <c r="AF141" s="204"/>
       <c r="AG141" s="78"/>
       <c r="AJ141" s="17"/>
       <c r="AK141" s="17"/>
       <c r="AL141" s="17"/>
       <c r="AM141" s="58"/>
-      <c r="AN141" s="369"/>
-      <c r="AO141" s="369"/>
+      <c r="AN141" s="376"/>
+      <c r="AO141" s="376"/>
     </row>
     <row r="142" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B142" s="145"/>
       <c r="C142" s="3"/>
       <c r="D142" s="212" t="s">
         <v>543</v>
       </c>
       <c r="E142" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F142" s="240">
+      <c r="F142" s="242">
         <f>[1]Hoja1!$C755</f>
-        <v>4695.9623189100503</v>
-[...3 lines deleted...]
-      <c r="I142" s="372"/>
+        <v>4977.7200580446543</v>
+      </c>
+      <c r="G142" s="243"/>
+      <c r="H142" s="378"/>
+      <c r="I142" s="379"/>
       <c r="J142" s="212" t="s">
         <v>544</v>
       </c>
       <c r="K142" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L142" s="240">
+      <c r="L142" s="242">
         <f>[1]Hoja1!$C766</f>
-        <v>3241.0608727315594</v>
-[...1 lines deleted...]
-      <c r="M142" s="241"/>
+        <v>3435.5245250954545</v>
+      </c>
+      <c r="M142" s="243"/>
       <c r="N142" s="28"/>
       <c r="O142" s="29"/>
       <c r="P142" s="212" t="s">
         <v>545</v>
       </c>
       <c r="Q142" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R142" s="240">
+      <c r="R142" s="242">
         <f>[1]Hoja1!$C777</f>
-        <v>3526.8804034547561</v>
-[...1 lines deleted...]
-      <c r="S142" s="241"/>
+        <v>3738.4932276620407</v>
+      </c>
+      <c r="S142" s="243"/>
       <c r="T142" s="2"/>
       <c r="U142" s="3"/>
       <c r="V142" s="212" t="s">
         <v>771</v>
       </c>
       <c r="W142" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X142" s="240">
+      <c r="X142" s="242">
         <f>[1]Hoja1!$C642</f>
-        <v>20659.173418392285</v>
-[...3 lines deleted...]
-      <c r="AA142" s="387"/>
+        <v>13378.646455794838</v>
+      </c>
+      <c r="Y142" s="243"/>
+      <c r="Z142" s="393"/>
+      <c r="AA142" s="394"/>
       <c r="AB142" s="212" t="s">
         <v>546</v>
       </c>
       <c r="AC142" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="AD142" s="240">
+      <c r="AD142" s="242">
         <f>[1]Hoja1!$C788</f>
-        <v>2829.4724304000001</v>
-[...1 lines deleted...]
-      <c r="AE142" s="268"/>
+        <v>2942.6513276159999</v>
+      </c>
+      <c r="AE142" s="270"/>
       <c r="AF142" s="204"/>
       <c r="AG142" s="78"/>
       <c r="AJ142" s="17"/>
       <c r="AK142" s="17"/>
       <c r="AL142" s="17"/>
       <c r="AM142" s="18"/>
-      <c r="AN142" s="369"/>
-      <c r="AO142" s="369"/>
+      <c r="AN142" s="376"/>
+      <c r="AO142" s="376"/>
     </row>
     <row r="143" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="145"/>
       <c r="C143" s="3"/>
       <c r="D143" s="211" t="s">
         <v>547</v>
       </c>
       <c r="E143" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="F143" s="242">
+      <c r="F143" s="244">
         <f>[1]Hoja1!$C756</f>
-        <v>6182.6214907244521</v>
-[...3 lines deleted...]
-      <c r="I143" s="372"/>
+        <v>6553.5787801679216</v>
+      </c>
+      <c r="G143" s="245"/>
+      <c r="H143" s="378"/>
+      <c r="I143" s="379"/>
       <c r="J143" s="211" t="s">
         <v>842</v>
       </c>
       <c r="K143" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="L143" s="242">
+      <c r="L143" s="244">
         <f>[1]Hoja1!$C767</f>
-        <v>4015.1336586735247</v>
-[...1 lines deleted...]
-      <c r="M143" s="243"/>
+        <v>4256.0416781939366</v>
+      </c>
+      <c r="M143" s="245"/>
       <c r="N143" s="28"/>
       <c r="O143" s="29"/>
       <c r="P143" s="211" t="s">
         <v>548</v>
       </c>
       <c r="Q143" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="R143" s="242">
+      <c r="R143" s="244">
         <f>[1]Hoja1!$C778</f>
-        <v>5025.5396710160621</v>
-[...1 lines deleted...]
-      <c r="S143" s="243"/>
+        <v>5327.0720512770258</v>
+      </c>
+      <c r="S143" s="245"/>
       <c r="T143" s="2"/>
       <c r="U143" s="3"/>
       <c r="V143" s="211" t="s">
         <v>772</v>
       </c>
       <c r="W143" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="X143" s="242">
+      <c r="X143" s="244">
         <f>[1]Hoja1!$C643</f>
-        <v>28012.055680424728</v>
-[...3 lines deleted...]
-      <c r="AA143" s="387"/>
+        <v>20434.685538781592</v>
+      </c>
+      <c r="Y143" s="245"/>
+      <c r="Z143" s="393"/>
+      <c r="AA143" s="394"/>
       <c r="AB143" s="211" t="s">
         <v>549</v>
       </c>
       <c r="AC143" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="AD143" s="242">
+      <c r="AD143" s="244">
         <f>[1]Hoja1!$C789</f>
-        <v>3124.0023091200001</v>
-[...1 lines deleted...]
-      <c r="AE143" s="370"/>
+        <v>3248.9624014848009</v>
+      </c>
+      <c r="AE143" s="377"/>
       <c r="AF143" s="204"/>
       <c r="AG143" s="78"/>
       <c r="AJ143" s="17"/>
       <c r="AK143" s="17"/>
       <c r="AL143" s="17"/>
       <c r="AM143" s="18"/>
-      <c r="AN143" s="369"/>
-      <c r="AO143" s="369"/>
+      <c r="AN143" s="376"/>
+      <c r="AO143" s="376"/>
     </row>
     <row r="144" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="145"/>
       <c r="C144" s="3"/>
       <c r="D144" s="212" t="s">
         <v>550</v>
       </c>
       <c r="E144" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F144" s="240">
+      <c r="F144" s="242">
         <f>[1]Hoja1!$C757</f>
-        <v>8948.1772885183309</v>
-[...3 lines deleted...]
-      <c r="I144" s="372"/>
+        <v>9485.0679258294294</v>
+      </c>
+      <c r="G144" s="243"/>
+      <c r="H144" s="378"/>
+      <c r="I144" s="379"/>
       <c r="J144" s="212" t="s">
         <v>843</v>
       </c>
       <c r="K144" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L144" s="240">
+      <c r="L144" s="242">
         <f>[1]Hoja1!$C768</f>
-        <v>5913.6287381536185</v>
-[...1 lines deleted...]
-      <c r="M144" s="241"/>
+        <v>6268.4464624428365</v>
+      </c>
+      <c r="M144" s="243"/>
       <c r="N144" s="28"/>
       <c r="O144" s="29"/>
       <c r="P144" s="212" t="s">
         <v>551</v>
       </c>
       <c r="Q144" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R144" s="240">
+      <c r="R144" s="242">
         <f>[1]Hoja1!$C779</f>
-        <v>7498.0000474118424</v>
-[...1 lines deleted...]
-      <c r="S144" s="241"/>
+        <v>7947.8800502565555</v>
+      </c>
+      <c r="S144" s="243"/>
       <c r="T144" s="2"/>
       <c r="U144" s="3"/>
       <c r="V144" s="212" t="s">
         <v>776</v>
       </c>
       <c r="W144" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X144" s="240">
+      <c r="X144" s="242">
         <f>[1]Hoja1!$C644</f>
-        <v>42774.291020299584</v>
-[...3 lines deleted...]
-      <c r="AA144" s="387"/>
+        <v>27202.73544094136</v>
+      </c>
+      <c r="Y144" s="243"/>
+      <c r="Z144" s="393"/>
+      <c r="AA144" s="394"/>
       <c r="AB144" s="212" t="s">
         <v>552</v>
       </c>
       <c r="AC144" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="AD144" s="240">
+      <c r="AD144" s="242">
         <f>[1]Hoja1!$C790</f>
-        <v>5859.1589918400005</v>
-[...1 lines deleted...]
-      <c r="AE144" s="268"/>
+        <v>6093.525351513601</v>
+      </c>
+      <c r="AE144" s="270"/>
       <c r="AF144" s="204"/>
       <c r="AG144" s="78"/>
       <c r="AJ144" s="17"/>
       <c r="AK144" s="17"/>
       <c r="AL144" s="17"/>
       <c r="AM144" s="17"/>
-      <c r="AN144" s="369"/>
-      <c r="AO144" s="369"/>
+      <c r="AN144" s="376"/>
+      <c r="AO144" s="376"/>
     </row>
     <row r="145" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B145" s="145"/>
       <c r="C145" s="3"/>
       <c r="D145" s="211" t="s">
         <v>553</v>
       </c>
       <c r="E145" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="F145" s="242">
+      <c r="F145" s="244">
         <f>[1]Hoja1!$C758</f>
-        <v>16024.565090653425</v>
-[...3 lines deleted...]
-      <c r="I145" s="372"/>
+        <v>16986.038996092633</v>
+      </c>
+      <c r="G145" s="245"/>
+      <c r="H145" s="378"/>
+      <c r="I145" s="379"/>
       <c r="J145" s="211" t="s">
         <v>554</v>
       </c>
       <c r="K145" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="L145" s="242">
+      <c r="L145" s="244">
         <f>[1]Hoja1!$C769</f>
-        <v>10391.662759750579</v>
-[...1 lines deleted...]
-      <c r="M145" s="243"/>
+        <v>11015.162525335612</v>
+      </c>
+      <c r="M145" s="245"/>
       <c r="N145" s="28"/>
       <c r="O145" s="29"/>
       <c r="P145" s="211" t="s">
         <v>555</v>
       </c>
       <c r="Q145" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="R145" s="242">
+      <c r="R145" s="244">
         <f>[1]Hoja1!$C780</f>
-        <v>19230.484553279999</v>
-[...1 lines deleted...]
-      <c r="S145" s="243"/>
+        <v>19999.703935411202</v>
+      </c>
+      <c r="S145" s="245"/>
       <c r="T145" s="2"/>
       <c r="U145" s="3"/>
       <c r="V145" s="211" t="s">
         <v>773</v>
       </c>
       <c r="W145" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="X145" s="242">
+      <c r="X145" s="244">
         <f>[1]Hoja1!$C645</f>
-        <v>78666.735627819711</v>
-[...3 lines deleted...]
-      <c r="AA145" s="387"/>
+        <v>83434.460350786496</v>
+      </c>
+      <c r="Y145" s="245"/>
+      <c r="Z145" s="393"/>
+      <c r="AA145" s="394"/>
       <c r="AB145" s="211" t="s">
         <v>556</v>
       </c>
       <c r="AC145" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="AD145" s="242">
+      <c r="AD145" s="244">
         <f>[1]Hoja1!$C791</f>
-        <v>11362.565602080002</v>
-[...1 lines deleted...]
-      <c r="AE145" s="370"/>
+        <v>11817.068226163203</v>
+      </c>
+      <c r="AE145" s="377"/>
       <c r="AF145" s="204"/>
       <c r="AG145" s="78"/>
       <c r="AJ145" s="17"/>
       <c r="AK145" s="17"/>
       <c r="AL145" s="17"/>
       <c r="AM145" s="18"/>
-      <c r="AN145" s="369"/>
-      <c r="AO145" s="369"/>
+      <c r="AN145" s="376"/>
+      <c r="AO145" s="376"/>
     </row>
     <row r="146" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="145"/>
       <c r="C146" s="3"/>
       <c r="D146" s="212" t="s">
         <v>557</v>
       </c>
       <c r="E146" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F146" s="240">
+      <c r="F146" s="242">
         <f>[1]Hoja1!$C759</f>
-        <v>22028.978498509703</v>
-[...3 lines deleted...]
-      <c r="I146" s="372"/>
+        <v>23350.717208420287</v>
+      </c>
+      <c r="G146" s="243"/>
+      <c r="H146" s="378"/>
+      <c r="I146" s="379"/>
       <c r="J146" s="212" t="s">
         <v>558</v>
       </c>
       <c r="K146" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L146" s="240">
+      <c r="L146" s="242">
         <f>[1]Hoja1!$C770</f>
-        <v>20411.588992414141</v>
-[...1 lines deleted...]
-      <c r="M146" s="241"/>
+        <v>21636.284331958992</v>
+      </c>
+      <c r="M146" s="243"/>
       <c r="N146" s="28"/>
       <c r="O146" s="29"/>
       <c r="P146" s="212" t="s">
         <v>559</v>
       </c>
       <c r="Q146" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R146" s="240">
+      <c r="R146" s="242">
         <f>[1]Hoja1!$C781</f>
-        <v>27247.323106079999</v>
-[...1 lines deleted...]
-      <c r="S146" s="241"/>
+        <v>28337.216030323198</v>
+      </c>
+      <c r="S146" s="243"/>
       <c r="T146" s="2"/>
       <c r="U146" s="3"/>
       <c r="V146" s="212" t="s">
         <v>774</v>
       </c>
       <c r="W146" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X146" s="240">
+      <c r="X146" s="242">
         <f>[1]Hoja1!$C646</f>
-        <v>120597.11627045678</v>
-[...3 lines deleted...]
-      <c r="AA146" s="387"/>
+        <v>127906.03964373398</v>
+      </c>
+      <c r="Y146" s="243"/>
+      <c r="Z146" s="393"/>
+      <c r="AA146" s="394"/>
       <c r="AB146" s="212" t="s">
         <v>560</v>
       </c>
       <c r="AC146" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="AD146" s="240">
+      <c r="AD146" s="242">
         <f>[1]Hoja1!$C792</f>
-        <v>23694.7632768</v>
-[...1 lines deleted...]
-      <c r="AE146" s="268"/>
+        <v>24642.553807871998</v>
+      </c>
+      <c r="AE146" s="270"/>
       <c r="AF146" s="204"/>
       <c r="AG146" s="78"/>
       <c r="AJ146" s="17"/>
       <c r="AK146" s="17"/>
       <c r="AL146" s="17"/>
       <c r="AM146" s="15"/>
-      <c r="AN146" s="369"/>
-      <c r="AO146" s="369"/>
+      <c r="AN146" s="376"/>
+      <c r="AO146" s="376"/>
     </row>
     <row r="147" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B147" s="145"/>
       <c r="C147" s="3"/>
       <c r="D147" s="211" t="s">
         <v>561</v>
       </c>
       <c r="E147" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="F147" s="242">
+      <c r="F147" s="244">
         <f>[1]Hoja1!$C760</f>
-        <v>61163.524735028535</v>
-[...3 lines deleted...]
-      <c r="I147" s="372"/>
+        <v>64833.336219130237</v>
+      </c>
+      <c r="G147" s="245"/>
+      <c r="H147" s="378"/>
+      <c r="I147" s="379"/>
       <c r="J147" s="211" t="s">
         <v>562</v>
       </c>
       <c r="K147" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="L147" s="242">
+      <c r="L147" s="244">
         <f>[1]Hoja1!$C771</f>
-        <v>31516.965388705095</v>
-[...1 lines deleted...]
-      <c r="M147" s="243"/>
+        <v>33407.983312027405</v>
+      </c>
+      <c r="M147" s="245"/>
       <c r="N147" s="28"/>
       <c r="O147" s="29"/>
       <c r="P147" s="211" t="s">
         <v>563</v>
       </c>
       <c r="Q147" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="R147" s="242">
+      <c r="R147" s="244">
         <f>[1]Hoja1!$C782</f>
-        <v>51691.648377600002</v>
-[...1 lines deleted...]
-      <c r="S147" s="243"/>
+        <v>53759.314312704009</v>
+      </c>
+      <c r="S147" s="245"/>
       <c r="T147" s="2"/>
       <c r="U147" s="3"/>
       <c r="V147" s="211" t="s">
         <v>775</v>
       </c>
       <c r="W147" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="X147" s="242">
+      <c r="X147" s="244">
         <f>[1]Hoja1!$C647</f>
-        <v>258990.0132484746</v>
-[...3 lines deleted...]
-      <c r="AA147" s="387"/>
+        <v>274686.38094382925</v>
+      </c>
+      <c r="Y147" s="245"/>
+      <c r="Z147" s="393"/>
+      <c r="AA147" s="394"/>
       <c r="AB147" s="211" t="s">
         <v>564</v>
       </c>
       <c r="AC147" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="AD147" s="242">
+      <c r="AD147" s="244">
         <f>[1]Hoja1!$C793</f>
-        <v>33616.118067839998</v>
-[...1 lines deleted...]
-      <c r="AE147" s="370"/>
+        <v>34960.762790553606</v>
+      </c>
+      <c r="AE147" s="377"/>
       <c r="AF147" s="204"/>
       <c r="AG147" s="78"/>
       <c r="AJ147" s="17"/>
       <c r="AK147" s="17"/>
       <c r="AL147" s="17"/>
       <c r="AM147" s="15"/>
-      <c r="AN147" s="369"/>
-      <c r="AO147" s="369"/>
+      <c r="AN147" s="376"/>
+      <c r="AO147" s="376"/>
     </row>
     <row r="148" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="145"/>
       <c r="C148" s="3"/>
       <c r="D148" s="212" t="s">
         <v>565</v>
       </c>
       <c r="E148" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="F148" s="240">
+      <c r="F148" s="242">
         <f>[1]Hoja1!$C761</f>
-        <v>257919.42178063813</v>
-[...3 lines deleted...]
-      <c r="I148" s="385"/>
+        <v>300734.04579622409</v>
+      </c>
+      <c r="G148" s="243"/>
+      <c r="H148" s="391"/>
+      <c r="I148" s="392"/>
       <c r="J148" s="212" t="s">
         <v>566</v>
       </c>
       <c r="K148" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L148" s="240">
+      <c r="L148" s="242">
         <f>[1]Hoja1!$C772</f>
-        <v>138209.61464169365</v>
-[...1 lines deleted...]
-      <c r="M148" s="241"/>
+        <v>161152.41067221481</v>
+      </c>
+      <c r="M148" s="243"/>
       <c r="N148" s="28"/>
       <c r="O148" s="29"/>
       <c r="P148" s="212" t="s">
         <v>567</v>
       </c>
       <c r="Q148" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="R148" s="240">
+      <c r="R148" s="242">
         <f>[1]Hoja1!$C783</f>
-        <v>130260.31691416723</v>
-[...1 lines deleted...]
-      <c r="S148" s="241"/>
+        <v>151883.529521919</v>
+      </c>
+      <c r="S148" s="243"/>
       <c r="T148" s="2"/>
       <c r="U148" s="3"/>
       <c r="V148" s="212" t="s">
         <v>777</v>
       </c>
       <c r="W148" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X148" s="240"/>
-[...2 lines deleted...]
-      <c r="AA148" s="387"/>
+      <c r="X148" s="242"/>
+      <c r="Y148" s="243"/>
+      <c r="Z148" s="393"/>
+      <c r="AA148" s="394"/>
       <c r="AB148" s="212" t="s">
         <v>568</v>
       </c>
       <c r="AC148" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="AD148" s="240">
+      <c r="AD148" s="242">
         <f>[1]Hoja1!$C794</f>
-        <v>87672.57723031276</v>
-[...1 lines deleted...]
-      <c r="AE148" s="268"/>
+        <v>102226.22505054467</v>
+      </c>
+      <c r="AE148" s="270"/>
       <c r="AF148" s="204"/>
       <c r="AG148" s="78"/>
       <c r="AJ148" s="17"/>
       <c r="AK148" s="17"/>
       <c r="AL148" s="17"/>
       <c r="AM148" s="15"/>
-      <c r="AN148" s="369"/>
-      <c r="AO148" s="369"/>
+      <c r="AN148" s="376"/>
+      <c r="AO148" s="376"/>
     </row>
     <row r="149" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B149" s="145"/>
       <c r="C149" s="3"/>
       <c r="D149" s="211" t="s">
         <v>569</v>
       </c>
       <c r="E149" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="F149" s="242">
+      <c r="F149" s="244">
         <f>[1]Hoja1!$C762</f>
-        <v>248019.48836202107</v>
-[...3 lines deleted...]
-      <c r="I149" s="385"/>
+        <v>243093.07386715902</v>
+      </c>
+      <c r="G149" s="245"/>
+      <c r="H149" s="391"/>
+      <c r="I149" s="392"/>
       <c r="J149" s="211" t="s">
         <v>570</v>
       </c>
       <c r="K149" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="L149" s="242">
+      <c r="L149" s="244">
         <f>[1]Hoja1!$C773</f>
-        <v>153311.91428279606</v>
-[...1 lines deleted...]
-      <c r="M149" s="243"/>
+        <v>178761.69205374023</v>
+      </c>
+      <c r="M149" s="245"/>
       <c r="N149" s="28"/>
       <c r="O149" s="29"/>
       <c r="P149" s="211" t="s">
         <v>571</v>
       </c>
       <c r="Q149" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="R149" s="242">
+      <c r="R149" s="244">
         <f>[1]Hoja1!$C784</f>
-        <v>167381.25434590149</v>
-[...1 lines deleted...]
-      <c r="S149" s="243"/>
+        <v>195166.54256732113</v>
+      </c>
+      <c r="S149" s="245"/>
       <c r="T149" s="9"/>
       <c r="U149" s="10"/>
       <c r="V149" s="211" t="s">
         <v>778</v>
       </c>
       <c r="W149" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="X149" s="242"/>
-[...2 lines deleted...]
-      <c r="AA149" s="393" t="s">
+      <c r="X149" s="244"/>
+      <c r="Y149" s="245"/>
+      <c r="Z149" s="399"/>
+      <c r="AA149" s="400" t="s">
         <v>69</v>
       </c>
       <c r="AB149" s="211" t="s">
         <v>572</v>
       </c>
       <c r="AC149" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="AD149" s="242">
+      <c r="AD149" s="244">
         <f>[1]Hoja1!$C795</f>
-        <v>87672.57723031276</v>
-[...1 lines deleted...]
-      <c r="AE149" s="370"/>
+        <v>102226.22505054467</v>
+      </c>
+      <c r="AE149" s="377"/>
       <c r="AF149" s="204"/>
       <c r="AG149" s="78"/>
       <c r="AJ149" s="17"/>
       <c r="AK149" s="17"/>
       <c r="AL149" s="17"/>
       <c r="AM149" s="15"/>
-      <c r="AN149" s="369"/>
-      <c r="AO149" s="369"/>
+      <c r="AN149" s="376"/>
+      <c r="AO149" s="376"/>
     </row>
     <row r="150" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B150" s="391" t="s">
+      <c r="B150" s="398" t="s">
         <v>168</v>
       </c>
-      <c r="C150" s="359"/>
+      <c r="C150" s="366"/>
       <c r="D150" s="103" t="s">
         <v>5</v>
       </c>
       <c r="E150" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="F150" s="381" t="s">
+      <c r="F150" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="G150" s="382"/>
-      <c r="H150" s="245" t="s">
+      <c r="G150" s="389"/>
+      <c r="H150" s="247" t="s">
         <v>169</v>
       </c>
-      <c r="I150" s="359"/>
+      <c r="I150" s="366"/>
       <c r="J150" s="203" t="s">
         <v>5</v>
       </c>
       <c r="K150" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="L150" s="381" t="s">
+      <c r="L150" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="M150" s="382"/>
-      <c r="N150" s="245" t="s">
+      <c r="M150" s="389"/>
+      <c r="N150" s="247" t="s">
         <v>213</v>
       </c>
-      <c r="O150" s="359"/>
+      <c r="O150" s="366"/>
       <c r="P150" s="203" t="s">
         <v>5</v>
       </c>
       <c r="Q150" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="R150" s="381" t="s">
+      <c r="R150" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="S150" s="381"/>
-      <c r="T150" s="398" t="s">
+      <c r="S150" s="388"/>
+      <c r="T150" s="405" t="s">
         <v>852</v>
       </c>
-      <c r="U150" s="399"/>
+      <c r="U150" s="406"/>
       <c r="V150" s="110" t="s">
         <v>5</v>
       </c>
       <c r="W150" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="X150" s="381" t="s">
+      <c r="X150" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="Y150" s="381"/>
-      <c r="Z150" s="401" t="s">
+      <c r="Y150" s="388"/>
+      <c r="Z150" s="408" t="s">
         <v>217</v>
       </c>
-      <c r="AA150" s="401"/>
+      <c r="AA150" s="408"/>
       <c r="AB150" s="110" t="s">
         <v>5</v>
       </c>
       <c r="AC150" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="AD150" s="376" t="s">
+      <c r="AD150" s="383" t="s">
         <v>7</v>
       </c>
-      <c r="AE150" s="396"/>
+      <c r="AE150" s="403"/>
       <c r="AF150" s="204"/>
       <c r="AG150" s="78"/>
-      <c r="AH150" s="397"/>
-[...6 lines deleted...]
-      <c r="AO150" s="272"/>
+      <c r="AH150" s="404"/>
+      <c r="AI150" s="404"/>
+      <c r="AJ150" s="273"/>
+      <c r="AK150" s="273"/>
+      <c r="AL150" s="273"/>
+      <c r="AM150" s="273"/>
+      <c r="AN150" s="274"/>
+      <c r="AO150" s="274"/>
     </row>
     <row r="151" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="145"/>
       <c r="C151" s="3"/>
       <c r="D151" s="211" t="s">
         <v>575</v>
       </c>
       <c r="E151" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="F151" s="242">
+      <c r="F151" s="244">
         <f>[1]Hoja1!$C$820</f>
         <v>0</v>
       </c>
-      <c r="G151" s="243"/>
-[...1 lines deleted...]
-      <c r="I151" s="329"/>
+      <c r="G151" s="245"/>
+      <c r="H151" s="402"/>
+      <c r="I151" s="331"/>
       <c r="J151" s="211" t="s">
         <v>573</v>
       </c>
       <c r="K151" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="L151" s="242">
+      <c r="L151" s="244">
         <f>[1]Hoja1!$C796</f>
-        <v>7636.3944106665604</v>
-[...1 lines deleted...]
-      <c r="M151" s="243"/>
+        <v>8099.1924453510701</v>
+      </c>
+      <c r="M151" s="245"/>
       <c r="N151" s="28"/>
       <c r="O151" s="29"/>
       <c r="P151" s="211" t="s">
         <v>823</v>
       </c>
       <c r="Q151" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="R151" s="242">
+      <c r="R151" s="244">
         <f>[1]Hoja1!$C631</f>
-        <v>9236.7391263637237</v>
-[...2 lines deleted...]
-      <c r="T151" s="382" t="s">
+        <v>9796.5762288925162</v>
+      </c>
+      <c r="S151" s="245"/>
+      <c r="T151" s="389" t="s">
         <v>174</v>
       </c>
-      <c r="U151" s="400"/>
+      <c r="U151" s="407"/>
       <c r="V151" s="211" t="s">
         <v>734</v>
       </c>
       <c r="W151" s="220" t="s">
         <v>13</v>
       </c>
-      <c r="X151" s="242">
+      <c r="X151" s="244">
         <f>[1]Hoja1!$C807</f>
-        <v>6216.0086059622081</v>
-[...1 lines deleted...]
-      <c r="Y151" s="243"/>
+        <v>6588.9691223199397</v>
+      </c>
+      <c r="Y151" s="245"/>
       <c r="Z151" s="111"/>
       <c r="AA151" s="32"/>
       <c r="AB151" s="211" t="s">
         <v>574</v>
       </c>
       <c r="AC151" s="220" t="s">
         <v>745</v>
       </c>
-      <c r="AD151" s="242">
+      <c r="AD151" s="244">
         <f>[1]Hoja1!$C$626</f>
-        <v>6455.1156792708334</v>
-[...1 lines deleted...]
-      <c r="AE151" s="370"/>
+        <v>4237.1733466045998</v>
+      </c>
+      <c r="AE151" s="377"/>
       <c r="AF151" s="204"/>
       <c r="AG151" s="78"/>
       <c r="AH151" s="7"/>
       <c r="AI151" s="7"/>
       <c r="AJ151" s="7"/>
       <c r="AK151" s="7"/>
       <c r="AL151" s="7"/>
       <c r="AM151" s="7"/>
-      <c r="AN151" s="369"/>
-      <c r="AO151" s="369"/>
+      <c r="AN151" s="376"/>
+      <c r="AO151" s="376"/>
     </row>
     <row r="152" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="145"/>
       <c r="C152" s="3"/>
       <c r="D152" s="212" t="s">
         <v>578</v>
       </c>
       <c r="E152" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="F152" s="240">
+      <c r="F152" s="242">
         <f>[1]Hoja1!$C$818</f>
         <v>0</v>
       </c>
-      <c r="G152" s="241" t="s">
+      <c r="G152" s="243" t="s">
         <v>13</v>
       </c>
-      <c r="H152" s="371"/>
-      <c r="I152" s="394"/>
+      <c r="H152" s="378"/>
+      <c r="I152" s="401"/>
       <c r="J152" s="212" t="s">
         <v>576</v>
       </c>
       <c r="K152" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="L152" s="240">
+      <c r="L152" s="242">
         <f>[1]Hoja1!$C797</f>
-        <v>9342.8397902333272</v>
-[...1 lines deleted...]
-      <c r="M152" s="241"/>
+        <v>9909.0641837681051</v>
+      </c>
+      <c r="M152" s="243"/>
       <c r="N152" s="28"/>
       <c r="O152" s="29"/>
       <c r="P152" s="212" t="s">
         <v>824</v>
       </c>
       <c r="Q152" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="R152" s="240">
+      <c r="R152" s="242">
         <f>[1]Hoja1!$C632</f>
-        <v>12614.840042522575</v>
-[...1 lines deleted...]
-      <c r="S152" s="241"/>
+        <v>13379.404745370472</v>
+      </c>
+      <c r="S152" s="243"/>
       <c r="T152" s="11"/>
       <c r="U152" s="12"/>
       <c r="V152" s="212" t="s">
         <v>735</v>
       </c>
       <c r="W152" s="215" t="s">
         <v>18</v>
       </c>
-      <c r="X152" s="240">
+      <c r="X152" s="242">
         <f>[1]Hoja1!$C808</f>
-        <v>7000.4725935159222</v>
-[...1 lines deleted...]
-      <c r="Y152" s="241"/>
+        <v>7420.5009491268765</v>
+      </c>
+      <c r="Y152" s="243"/>
       <c r="Z152" s="100"/>
       <c r="AA152" s="33"/>
       <c r="AB152" s="212"/>
       <c r="AC152" s="215"/>
-      <c r="AD152" s="240"/>
-      <c r="AE152" s="268"/>
+      <c r="AD152" s="242"/>
+      <c r="AE152" s="270"/>
       <c r="AF152" s="204"/>
       <c r="AG152" s="78"/>
       <c r="AH152" s="7"/>
       <c r="AI152" s="7"/>
       <c r="AJ152" s="7"/>
       <c r="AK152" s="7"/>
       <c r="AL152" s="7"/>
       <c r="AM152" s="7"/>
-      <c r="AN152" s="369"/>
-      <c r="AO152" s="369"/>
+      <c r="AN152" s="376"/>
+      <c r="AO152" s="376"/>
     </row>
     <row r="153" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="145"/>
       <c r="C153" s="3"/>
       <c r="D153" s="211" t="s">
         <v>581</v>
       </c>
       <c r="E153" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="F153" s="242">
+      <c r="F153" s="244">
         <f>[1]Hoja1!$C$819</f>
         <v>0</v>
       </c>
-      <c r="G153" s="243" t="s">
+      <c r="G153" s="245" t="s">
         <v>18</v>
       </c>
-      <c r="H153" s="371"/>
-      <c r="I153" s="394"/>
+      <c r="H153" s="378"/>
+      <c r="I153" s="401"/>
       <c r="J153" s="211" t="s">
         <v>579</v>
       </c>
       <c r="K153" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="L153" s="242">
+      <c r="L153" s="244">
         <f>[1]Hoja1!$C798</f>
-        <v>12397.445309946725</v>
-[...1 lines deleted...]
-      <c r="M153" s="243"/>
+        <v>13148.793692899986</v>
+      </c>
+      <c r="M153" s="245"/>
       <c r="N153" s="28"/>
       <c r="O153" s="29"/>
       <c r="P153" s="211" t="s">
         <v>825</v>
       </c>
       <c r="Q153" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="R153" s="242">
+      <c r="R153" s="244">
         <f>[1]Hoja1!$C633</f>
-        <v>15863.47594247776</v>
-[...1 lines deleted...]
-      <c r="S153" s="243"/>
+        <v>16824.912474650482</v>
+      </c>
+      <c r="S153" s="245"/>
       <c r="T153" s="2"/>
       <c r="U153" s="3"/>
       <c r="V153" s="211" t="s">
         <v>736</v>
       </c>
       <c r="W153" s="220" t="s">
         <v>23</v>
       </c>
-      <c r="X153" s="242">
+      <c r="X153" s="244">
         <f>[1]Hoja1!$C809</f>
-        <v>9309.6660822604208</v>
-[...1 lines deleted...]
-      <c r="Y153" s="243"/>
+        <v>9868.2460471960494</v>
+      </c>
+      <c r="Y153" s="245"/>
       <c r="Z153" s="100"/>
       <c r="AA153" s="33"/>
       <c r="AB153" s="211" t="s">
         <v>577</v>
       </c>
       <c r="AC153" s="220" t="s">
         <v>746</v>
       </c>
-      <c r="AD153" s="242">
+      <c r="AD153" s="244">
         <f>[1]Hoja1!$C$626</f>
-        <v>6455.1156792708334</v>
-[...1 lines deleted...]
-      <c r="AE153" s="370"/>
+        <v>4237.1733466045998</v>
+      </c>
+      <c r="AE153" s="377"/>
       <c r="AF153" s="204"/>
       <c r="AG153" s="78"/>
       <c r="AH153" s="7"/>
       <c r="AI153" s="7"/>
       <c r="AJ153" s="17"/>
       <c r="AK153" s="17"/>
       <c r="AL153" s="17"/>
       <c r="AM153" s="17"/>
-      <c r="AN153" s="369"/>
-      <c r="AO153" s="369"/>
+      <c r="AN153" s="376"/>
+      <c r="AO153" s="376"/>
     </row>
     <row r="154" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="145"/>
       <c r="C154" s="3"/>
       <c r="D154" s="212" t="s">
         <v>584</v>
       </c>
       <c r="E154" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="F154" s="240">
+      <c r="F154" s="242">
         <f>[1]Hoja1!$C$821</f>
         <v>0</v>
       </c>
-      <c r="G154" s="241" t="s">
+      <c r="G154" s="243" t="s">
         <v>23</v>
       </c>
-      <c r="H154" s="371"/>
-      <c r="I154" s="394"/>
+      <c r="H154" s="378"/>
+      <c r="I154" s="401"/>
       <c r="J154" s="212" t="s">
         <v>582</v>
       </c>
       <c r="K154" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="L154" s="240">
+      <c r="L154" s="242">
         <f>[1]Hoja1!$C799</f>
-        <v>18203.839061381106</v>
-[...1 lines deleted...]
-      <c r="M154" s="241"/>
+        <v>19307.109270471898</v>
+      </c>
+      <c r="M154" s="243"/>
       <c r="N154" s="28"/>
       <c r="O154" s="29"/>
       <c r="P154" s="212" t="s">
         <v>826</v>
       </c>
       <c r="Q154" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="R154" s="405">
+      <c r="R154" s="412">
         <f>[1]Hoja1!$C634</f>
-        <v>25827.423073450605</v>
-[...1 lines deleted...]
-      <c r="S154" s="406"/>
+        <v>27392.715291215834</v>
+      </c>
+      <c r="S154" s="413"/>
       <c r="T154" s="2"/>
       <c r="U154" s="3"/>
       <c r="V154" s="212" t="s">
         <v>737</v>
       </c>
       <c r="W154" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="X154" s="240">
+      <c r="X154" s="242">
         <f>[1]Hoja1!$C810</f>
-        <v>16520.780834681198</v>
-[...1 lines deleted...]
-      <c r="Y154" s="241"/>
+        <v>17512.027684762066</v>
+      </c>
+      <c r="Y154" s="243"/>
       <c r="Z154" s="100"/>
       <c r="AA154" s="33"/>
       <c r="AB154" s="212"/>
       <c r="AC154" s="215"/>
-      <c r="AD154" s="240"/>
-      <c r="AE154" s="268"/>
+      <c r="AD154" s="242"/>
+      <c r="AE154" s="270"/>
       <c r="AF154" s="204"/>
       <c r="AG154" s="78"/>
       <c r="AH154" s="7"/>
       <c r="AI154" s="7"/>
       <c r="AJ154" s="17"/>
       <c r="AK154" s="17"/>
       <c r="AL154" s="17"/>
       <c r="AM154" s="17"/>
-      <c r="AN154" s="369"/>
-      <c r="AO154" s="369"/>
+      <c r="AN154" s="376"/>
+      <c r="AO154" s="376"/>
     </row>
     <row r="155" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="145"/>
       <c r="C155" s="3"/>
       <c r="D155" s="211" t="s">
         <v>587</v>
       </c>
       <c r="E155" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="F155" s="242">
+      <c r="F155" s="244">
         <f>[1]Hoja1!$C$822</f>
         <v>0</v>
       </c>
-      <c r="G155" s="243" t="s">
+      <c r="G155" s="245" t="s">
         <v>23</v>
       </c>
-      <c r="H155" s="371"/>
-      <c r="I155" s="394"/>
+      <c r="H155" s="378"/>
+      <c r="I155" s="401"/>
       <c r="J155" s="211" t="s">
         <v>585</v>
       </c>
       <c r="K155" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="L155" s="242">
+      <c r="L155" s="244">
         <f>[1]Hoja1!$C800</f>
-        <v>22159.183940417781</v>
-[...1 lines deleted...]
-      <c r="M155" s="243"/>
+        <v>23502.150675727768</v>
+      </c>
+      <c r="M155" s="245"/>
       <c r="N155" s="28"/>
       <c r="O155" s="29"/>
       <c r="P155" s="211" t="s">
         <v>827</v>
       </c>
       <c r="Q155" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="R155" s="403">
+      <c r="R155" s="410">
         <f>[1]Hoja1!$C635</f>
-        <v>40373.362056025413</v>
-[...1 lines deleted...]
-      <c r="S155" s="404"/>
+        <v>42820.231760095936</v>
+      </c>
+      <c r="S155" s="411"/>
       <c r="T155" s="2"/>
       <c r="U155" s="3"/>
       <c r="V155" s="211" t="s">
         <v>738</v>
       </c>
       <c r="W155" s="220" t="s">
         <v>35</v>
       </c>
-      <c r="X155" s="242">
+      <c r="X155" s="244">
         <f>[1]Hoja1!$C811</f>
-        <v>16258.920504518428</v>
-[...1 lines deleted...]
-      <c r="Y155" s="243"/>
+        <v>17234.455734789532</v>
+      </c>
+      <c r="Y155" s="245"/>
       <c r="Z155" s="100"/>
       <c r="AA155" s="33"/>
       <c r="AB155" s="211" t="s">
         <v>580</v>
       </c>
       <c r="AC155" s="220" t="s">
         <v>747</v>
       </c>
-      <c r="AD155" s="242">
+      <c r="AD155" s="244">
         <f>AD63*1.2</f>
-        <v>8631.5634802223958</v>
-[...1 lines deleted...]
-      <c r="AE155" s="370"/>
+        <v>6609.9904207031759</v>
+      </c>
+      <c r="AE155" s="377"/>
       <c r="AF155" s="204"/>
       <c r="AG155" s="78"/>
       <c r="AH155" s="7"/>
       <c r="AI155" s="7"/>
       <c r="AJ155" s="17"/>
       <c r="AK155" s="17"/>
       <c r="AL155" s="17"/>
       <c r="AM155" s="17"/>
-      <c r="AN155" s="369"/>
-      <c r="AO155" s="369"/>
+      <c r="AN155" s="376"/>
+      <c r="AO155" s="376"/>
     </row>
     <row r="156" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="145"/>
       <c r="C156" s="3"/>
       <c r="D156" s="212" t="s">
         <v>589</v>
       </c>
       <c r="E156" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="F156" s="240">
+      <c r="F156" s="242">
         <f>[1]Hoja1!$C$823</f>
         <v>0</v>
       </c>
-      <c r="G156" s="241" t="s">
+      <c r="G156" s="243" t="s">
         <v>23</v>
       </c>
-      <c r="H156" s="371"/>
-      <c r="I156" s="394"/>
+      <c r="H156" s="378"/>
+      <c r="I156" s="401"/>
       <c r="J156" s="212" t="s">
         <v>588</v>
       </c>
       <c r="K156" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="L156" s="240">
+      <c r="L156" s="242">
         <f>[1]Hoja1!$C801</f>
-        <v>29413.009466979755</v>
-[...1 lines deleted...]
-      <c r="M156" s="241"/>
+        <v>31195.612845288975</v>
+      </c>
+      <c r="M156" s="243"/>
       <c r="N156" s="28"/>
       <c r="O156" s="29"/>
       <c r="P156" s="212" t="s">
         <v>828</v>
       </c>
       <c r="Q156" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="R156" s="405">
+      <c r="R156" s="412">
         <f>[1]Hoja1!$C636</f>
-        <v>44261.073283568745</v>
-[...1 lines deleted...]
-      <c r="S156" s="406"/>
+        <v>46943.556423159309</v>
+      </c>
+      <c r="S156" s="413"/>
       <c r="T156" s="2"/>
       <c r="U156" s="3"/>
       <c r="V156" s="212" t="s">
         <v>739</v>
       </c>
       <c r="W156" s="215" t="s">
         <v>41</v>
       </c>
-      <c r="X156" s="240">
+      <c r="X156" s="242">
         <f>[1]Hoja1!$C812</f>
-        <v>25322.343802233743</v>
-[...1 lines deleted...]
-      <c r="Y156" s="241"/>
+        <v>26841.684430367761</v>
+      </c>
+      <c r="Y156" s="243"/>
       <c r="Z156" s="100"/>
       <c r="AA156" s="33"/>
       <c r="AB156" s="212"/>
       <c r="AC156" s="215"/>
-      <c r="AD156" s="240"/>
-      <c r="AE156" s="268"/>
+      <c r="AD156" s="242"/>
+      <c r="AE156" s="270"/>
       <c r="AF156" s="204"/>
       <c r="AG156" s="78"/>
-      <c r="AH156" s="402"/>
-[...3 lines deleted...]
-      <c r="AL156" s="380"/>
+      <c r="AH156" s="409"/>
+      <c r="AI156" s="409"/>
+      <c r="AJ156" s="387"/>
+      <c r="AK156" s="387"/>
+      <c r="AL156" s="387"/>
       <c r="AM156" s="18"/>
-      <c r="AN156" s="264"/>
-      <c r="AO156" s="264"/>
+      <c r="AN156" s="266"/>
+      <c r="AO156" s="266"/>
     </row>
     <row r="157" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="145"/>
       <c r="C157" s="3"/>
       <c r="D157" s="211" t="s">
         <v>591</v>
       </c>
       <c r="E157" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="F157" s="242"/>
-      <c r="G157" s="243" t="s">
+      <c r="F157" s="244"/>
+      <c r="G157" s="245" t="s">
         <v>41</v>
       </c>
-      <c r="H157" s="371"/>
-      <c r="I157" s="394"/>
+      <c r="H157" s="378"/>
+      <c r="I157" s="401"/>
       <c r="J157" s="211" t="s">
         <v>590</v>
       </c>
       <c r="K157" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="L157" s="242">
+      <c r="L157" s="244">
         <f>[1]Hoja1!$C802</f>
-        <v>40224.806799973936</v>
-[...1 lines deleted...]
-      <c r="M157" s="243"/>
+        <v>42662.674602327614</v>
+      </c>
+      <c r="M157" s="245"/>
       <c r="N157" s="28"/>
       <c r="O157" s="29"/>
       <c r="P157" s="211" t="s">
         <v>829</v>
       </c>
       <c r="Q157" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="R157" s="403">
+      <c r="R157" s="410">
         <f>[1]Hoja1!$C637</f>
-        <v>68601.3201113143</v>
-[...1 lines deleted...]
-      <c r="S157" s="404"/>
+        <v>72758.957062884627</v>
+      </c>
+      <c r="S157" s="411"/>
       <c r="T157" s="2"/>
       <c r="U157" s="3"/>
       <c r="V157" s="211" t="s">
         <v>740</v>
       </c>
       <c r="W157" s="220" t="s">
         <v>47</v>
       </c>
-      <c r="X157" s="242">
+      <c r="X157" s="244">
         <f>[1]Hoja1!$C813</f>
-        <v>63978.915260078757</v>
-[...1 lines deleted...]
-      <c r="Y157" s="243"/>
+        <v>67817.650175683491</v>
+      </c>
+      <c r="Y157" s="245"/>
       <c r="Z157" s="100"/>
       <c r="AA157" s="33"/>
       <c r="AB157" s="211" t="s">
         <v>583</v>
       </c>
       <c r="AC157" s="220" t="s">
         <v>748</v>
       </c>
-      <c r="AD157" s="242">
+      <c r="AD157" s="244">
         <f>AD67*1.2</f>
-        <v>10357.876176266875</v>
-[...1 lines deleted...]
-      <c r="AE157" s="370"/>
+        <v>7931.9885048438109</v>
+      </c>
+      <c r="AE157" s="377"/>
       <c r="AF157" s="204"/>
       <c r="AG157" s="78"/>
-      <c r="AJ157" s="380"/>
-[...1 lines deleted...]
-      <c r="AL157" s="380"/>
+      <c r="AJ157" s="387"/>
+      <c r="AK157" s="387"/>
+      <c r="AL157" s="387"/>
       <c r="AM157" s="17"/>
-      <c r="AN157" s="264"/>
-      <c r="AO157" s="264"/>
+      <c r="AN157" s="266"/>
+      <c r="AO157" s="266"/>
     </row>
     <row r="158" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="145"/>
       <c r="C158" s="3"/>
       <c r="D158" s="212" t="s">
         <v>593</v>
       </c>
       <c r="E158" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="F158" s="240"/>
-      <c r="G158" s="241" t="s">
+      <c r="F158" s="242"/>
+      <c r="G158" s="243" t="s">
         <v>47</v>
       </c>
-      <c r="H158" s="377"/>
-      <c r="I158" s="378"/>
+      <c r="H158" s="384"/>
+      <c r="I158" s="385"/>
       <c r="J158" s="212" t="s">
         <v>592</v>
       </c>
       <c r="K158" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="L158" s="240">
+      <c r="L158" s="242">
         <f>[1]Hoja1!$C803</f>
-        <v>70125.960505013369</v>
-[...1 lines deleted...]
-      <c r="M158" s="241"/>
+        <v>74376.028123814292</v>
+      </c>
+      <c r="M158" s="243"/>
       <c r="N158" s="28"/>
       <c r="O158" s="29"/>
       <c r="P158" s="212" t="s">
         <v>830</v>
       </c>
       <c r="Q158" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="R158" s="405">
+      <c r="R158" s="412">
         <f>[1]Hoja1!$C638</f>
-        <v>73712.490068616287</v>
-[...1 lines deleted...]
-      <c r="S158" s="406"/>
+        <v>78179.88078682292</v>
+      </c>
+      <c r="S158" s="413"/>
       <c r="T158" s="2"/>
       <c r="U158" s="3"/>
       <c r="V158" s="212" t="s">
         <v>741</v>
       </c>
       <c r="W158" s="215" t="s">
         <v>53</v>
       </c>
-      <c r="X158" s="240">
+      <c r="X158" s="242">
         <f>[1]Hoja1!$C814</f>
-        <v>96170.376209813214</v>
-[...1 lines deleted...]
-      <c r="Y158" s="241"/>
+        <v>101940.59878240201</v>
+      </c>
+      <c r="Y158" s="243"/>
       <c r="Z158" s="100"/>
       <c r="AA158" s="33"/>
       <c r="AB158" s="212"/>
       <c r="AC158" s="215"/>
-      <c r="AD158" s="240"/>
-      <c r="AE158" s="268"/>
+      <c r="AD158" s="242"/>
+      <c r="AE158" s="270"/>
       <c r="AF158" s="204"/>
       <c r="AG158" s="78"/>
-      <c r="AJ158" s="380"/>
-[...1 lines deleted...]
-      <c r="AL158" s="380"/>
+      <c r="AJ158" s="387"/>
+      <c r="AK158" s="387"/>
+      <c r="AL158" s="387"/>
       <c r="AM158" s="18"/>
-      <c r="AN158" s="264"/>
-      <c r="AO158" s="264"/>
+      <c r="AN158" s="266"/>
+      <c r="AO158" s="266"/>
     </row>
     <row r="159" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="145"/>
       <c r="C159" s="3"/>
       <c r="D159" s="211" t="s">
         <v>595</v>
       </c>
       <c r="E159" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="F159" s="242"/>
-      <c r="G159" s="243" t="s">
+      <c r="F159" s="244"/>
+      <c r="G159" s="245" t="s">
         <v>53</v>
       </c>
-      <c r="H159" s="377"/>
-      <c r="I159" s="378"/>
+      <c r="H159" s="384"/>
+      <c r="I159" s="385"/>
       <c r="J159" s="211" t="s">
         <v>594</v>
       </c>
       <c r="K159" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="L159" s="242">
+      <c r="L159" s="244">
         <f>[1]Hoja1!$C804</f>
-        <v>106869.88472850964</v>
-[...1 lines deleted...]
-      <c r="M159" s="243"/>
+        <v>113346.87240240283</v>
+      </c>
+      <c r="M159" s="245"/>
       <c r="N159" s="28"/>
       <c r="O159" s="29"/>
       <c r="P159" s="21"/>
       <c r="Q159" s="20"/>
-      <c r="R159" s="374"/>
-      <c r="S159" s="374"/>
+      <c r="R159" s="381"/>
+      <c r="S159" s="381"/>
       <c r="T159" s="2"/>
       <c r="U159" s="3"/>
       <c r="V159" s="211" t="s">
         <v>742</v>
       </c>
       <c r="W159" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="X159" s="242">
+      <c r="X159" s="244">
         <f>[1]Hoja1!$C815</f>
-        <v>190476.66922871859</v>
-[...1 lines deleted...]
-      <c r="Y159" s="243"/>
+        <v>201905.26938244168</v>
+      </c>
+      <c r="Y159" s="245"/>
       <c r="Z159" s="100"/>
       <c r="AA159" s="33"/>
       <c r="AB159" s="211" t="s">
         <v>586</v>
       </c>
       <c r="AC159" s="220" t="s">
         <v>749</v>
       </c>
-      <c r="AD159" s="242">
+      <c r="AD159" s="244">
         <f>AD65*1.1</f>
-        <v>8703.4931758909188</v>
-[...1 lines deleted...]
-      <c r="AE159" s="370"/>
+        <v>6665.0736742090367</v>
+      </c>
+      <c r="AE159" s="377"/>
       <c r="AF159" s="204"/>
       <c r="AG159" s="78"/>
-      <c r="AJ159" s="380"/>
-[...1 lines deleted...]
-      <c r="AL159" s="380"/>
+      <c r="AJ159" s="387"/>
+      <c r="AK159" s="387"/>
+      <c r="AL159" s="387"/>
       <c r="AM159" s="17"/>
-      <c r="AN159" s="264"/>
-      <c r="AO159" s="264"/>
+      <c r="AN159" s="266"/>
+      <c r="AO159" s="266"/>
     </row>
     <row r="160" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="145"/>
       <c r="C160" s="3"/>
       <c r="D160" s="4"/>
       <c r="E160" s="102"/>
-      <c r="F160" s="367"/>
-      <c r="G160" s="437" t="s">
+      <c r="F160" s="374"/>
+      <c r="G160" s="446" t="s">
         <v>59</v>
       </c>
-      <c r="H160" s="377"/>
-      <c r="I160" s="378"/>
+      <c r="H160" s="384"/>
+      <c r="I160" s="385"/>
       <c r="J160" s="212" t="s">
         <v>596</v>
       </c>
       <c r="K160" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="L160" s="240">
+      <c r="L160" s="242">
         <f>[1]Hoja1!$C805</f>
-        <v>162592.77959076181</v>
-[...1 lines deleted...]
-      <c r="M160" s="241"/>
+        <v>189583.18100282829</v>
+      </c>
+      <c r="M160" s="243"/>
       <c r="N160" s="28"/>
       <c r="O160" s="29"/>
       <c r="P160" s="13"/>
       <c r="Q160" s="4"/>
-      <c r="R160" s="383"/>
-      <c r="S160" s="383"/>
+      <c r="R160" s="390"/>
+      <c r="S160" s="390"/>
       <c r="T160" s="2"/>
       <c r="U160" s="3"/>
       <c r="V160" s="212" t="s">
         <v>743</v>
       </c>
       <c r="W160" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="X160" s="240">
+      <c r="X160" s="242">
         <f>[1]Hoja1!$C816</f>
-        <v>844480.58473468607</v>
-[...1 lines deleted...]
-      <c r="Y160" s="241"/>
+        <v>984664.3618006442</v>
+      </c>
+      <c r="Y160" s="243"/>
       <c r="Z160" s="24"/>
       <c r="AA160" s="45"/>
       <c r="AB160" s="212"/>
       <c r="AC160" s="215"/>
-      <c r="AD160" s="240"/>
-      <c r="AE160" s="268"/>
+      <c r="AD160" s="242"/>
+      <c r="AE160" s="270"/>
       <c r="AF160" s="204"/>
       <c r="AG160" s="78"/>
-      <c r="AJ160" s="380"/>
-[...1 lines deleted...]
-      <c r="AL160" s="380"/>
+      <c r="AJ160" s="387"/>
+      <c r="AK160" s="387"/>
+      <c r="AL160" s="387"/>
       <c r="AM160" s="17"/>
-      <c r="AN160" s="264"/>
-      <c r="AO160" s="264"/>
+      <c r="AN160" s="266"/>
+      <c r="AO160" s="266"/>
     </row>
     <row r="161" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B161" s="145"/>
       <c r="C161" s="3"/>
       <c r="D161" s="115"/>
       <c r="E161" s="114"/>
       <c r="F161" s="121"/>
       <c r="G161" s="122"/>
-      <c r="H161" s="395"/>
-      <c r="I161" s="329"/>
+      <c r="H161" s="402"/>
+      <c r="I161" s="331"/>
       <c r="J161" s="211" t="s">
         <v>597</v>
       </c>
       <c r="K161" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="L161" s="242">
+      <c r="L161" s="244">
         <f>[1]Hoja1!$C806</f>
-        <v>188412.37367074288</v>
-[...1 lines deleted...]
-      <c r="M161" s="243"/>
+        <v>219688.82770008623</v>
+      </c>
+      <c r="M161" s="245"/>
       <c r="N161" s="28"/>
       <c r="O161" s="29"/>
       <c r="P161" s="21"/>
       <c r="Q161" s="20"/>
-      <c r="R161" s="374"/>
-      <c r="S161" s="374"/>
+      <c r="R161" s="381"/>
+      <c r="S161" s="381"/>
       <c r="T161" s="9"/>
       <c r="U161" s="10"/>
       <c r="V161" s="211" t="s">
         <v>744</v>
       </c>
       <c r="W161" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="X161" s="242">
+      <c r="X161" s="244">
         <f>[1]Hoja1!$C817</f>
-        <v>881663.62065492093</v>
-[...1 lines deleted...]
-      <c r="Y161" s="243"/>
+        <v>1028019.7816836379</v>
+      </c>
+      <c r="Y161" s="245"/>
       <c r="Z161" s="24"/>
       <c r="AA161" s="45"/>
       <c r="AB161" s="211" t="s">
         <v>814</v>
       </c>
       <c r="AC161" s="220" t="s">
         <v>815</v>
       </c>
-      <c r="AD161" s="242">
+      <c r="AD161" s="244">
         <f>AD65*1.05</f>
-        <v>8307.8798497140579</v>
-[...1 lines deleted...]
-      <c r="AE161" s="370"/>
+        <v>6362.1157799268076</v>
+      </c>
+      <c r="AE161" s="377"/>
       <c r="AF161" s="204"/>
       <c r="AG161" s="78"/>
-      <c r="AJ161" s="380"/>
-[...1 lines deleted...]
-      <c r="AL161" s="380"/>
+      <c r="AJ161" s="387"/>
+      <c r="AK161" s="387"/>
+      <c r="AL161" s="387"/>
       <c r="AM161" s="17"/>
-      <c r="AN161" s="264"/>
-      <c r="AO161" s="264"/>
+      <c r="AN161" s="266"/>
+      <c r="AO161" s="266"/>
     </row>
     <row r="162" spans="2:41" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B162" s="151"/>
       <c r="C162" s="152"/>
       <c r="D162" s="154"/>
       <c r="E162" s="153"/>
       <c r="F162" s="170"/>
       <c r="G162" s="182"/>
-      <c r="H162" s="407"/>
-      <c r="I162" s="326"/>
+      <c r="H162" s="414"/>
+      <c r="I162" s="328"/>
       <c r="J162" s="160"/>
       <c r="K162" s="159"/>
       <c r="L162" s="183"/>
       <c r="M162" s="184"/>
       <c r="N162" s="182"/>
       <c r="O162" s="182"/>
       <c r="P162" s="185"/>
       <c r="Q162" s="154"/>
-      <c r="R162" s="327"/>
-      <c r="S162" s="327"/>
+      <c r="R162" s="329"/>
+      <c r="S162" s="329"/>
       <c r="T162" s="158"/>
       <c r="U162" s="159"/>
       <c r="V162" s="160"/>
       <c r="W162" s="184"/>
       <c r="X162" s="159"/>
       <c r="Y162" s="159"/>
       <c r="Z162" s="183"/>
       <c r="AA162" s="184"/>
-      <c r="AB162" s="408"/>
-      <c r="AC162" s="408"/>
+      <c r="AB162" s="415"/>
+      <c r="AC162" s="415"/>
       <c r="AD162" s="158"/>
       <c r="AE162" s="163"/>
       <c r="AF162" s="204"/>
       <c r="AG162" s="78"/>
-      <c r="AJ162" s="380"/>
-[...1 lines deleted...]
-      <c r="AL162" s="380"/>
+      <c r="AJ162" s="387"/>
+      <c r="AK162" s="387"/>
+      <c r="AL162" s="387"/>
       <c r="AM162" s="17"/>
-      <c r="AN162" s="264"/>
-      <c r="AO162" s="264"/>
+      <c r="AN162" s="266"/>
+      <c r="AO162" s="266"/>
     </row>
     <row r="163" spans="2:41" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B163" s="145"/>
       <c r="AE163" s="194"/>
       <c r="AF163" s="204"/>
       <c r="AG163" s="78"/>
     </row>
     <row r="164" spans="2:41" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B164" s="235"/>
-[...1 lines deleted...]
-      <c r="D164" s="334" t="s">
+      <c r="B164" s="237"/>
+      <c r="C164" s="238"/>
+      <c r="D164" s="336" t="s">
         <v>0</v>
       </c>
-      <c r="E164" s="334"/>
-[...3 lines deleted...]
-      <c r="I164" s="334"/>
+      <c r="E164" s="336"/>
+      <c r="F164" s="336"/>
+      <c r="G164" s="336"/>
+      <c r="H164" s="336"/>
+      <c r="I164" s="336"/>
       <c r="J164" s="164"/>
-      <c r="K164" s="237" t="s">
+      <c r="K164" s="239" t="s">
         <v>1</v>
       </c>
-      <c r="L164" s="237"/>
-[...9 lines deleted...]
-      <c r="V164" s="237"/>
+      <c r="L164" s="239"/>
+      <c r="M164" s="239"/>
+      <c r="N164" s="239"/>
+      <c r="O164" s="239"/>
+      <c r="P164" s="239"/>
+      <c r="Q164" s="239"/>
+      <c r="R164" s="239"/>
+      <c r="S164" s="239"/>
+      <c r="T164" s="239"/>
+      <c r="U164" s="239"/>
+      <c r="V164" s="239"/>
       <c r="W164" s="141"/>
       <c r="X164" s="141"/>
       <c r="Y164" s="141"/>
       <c r="Z164" s="141"/>
       <c r="AA164" s="141"/>
       <c r="AB164" s="141"/>
       <c r="AC164" s="141"/>
-      <c r="AD164" s="448" t="s">
+      <c r="AD164" s="464" t="s">
         <v>598</v>
       </c>
-      <c r="AE164" s="449"/>
+      <c r="AE164" s="465"/>
       <c r="AF164" s="204"/>
       <c r="AG164" s="78"/>
       <c r="AI164" s="14"/>
-      <c r="AK164" s="272"/>
-[...1 lines deleted...]
-      <c r="AM164" s="272"/>
+      <c r="AK164" s="274"/>
+      <c r="AL164" s="274"/>
+      <c r="AM164" s="274"/>
     </row>
     <row r="165" spans="2:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B165" s="180"/>
       <c r="C165" s="19"/>
       <c r="D165" s="19"/>
       <c r="E165" s="19"/>
       <c r="F165" s="19"/>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
       <c r="I165" s="19"/>
       <c r="J165" s="19"/>
       <c r="K165" s="19"/>
       <c r="L165" s="19"/>
-      <c r="M165" s="360" t="s">
+      <c r="M165" s="367" t="s">
         <v>467</v>
       </c>
-      <c r="N165" s="360"/>
-[...7 lines deleted...]
-      <c r="V165" s="360"/>
+      <c r="N165" s="367"/>
+      <c r="O165" s="367"/>
+      <c r="P165" s="367"/>
+      <c r="Q165" s="367"/>
+      <c r="R165" s="367"/>
+      <c r="S165" s="367"/>
+      <c r="T165" s="367"/>
+      <c r="U165" s="367"/>
+      <c r="V165" s="367"/>
       <c r="W165" s="19"/>
-      <c r="X165" s="409" t="s">
+      <c r="X165" s="416" t="s">
         <v>3</v>
       </c>
-      <c r="Y165" s="409"/>
-[...4 lines deleted...]
-      <c r="AD165" s="410"/>
+      <c r="Y165" s="416"/>
+      <c r="Z165" s="416"/>
+      <c r="AA165" s="416"/>
+      <c r="AB165" s="369"/>
+      <c r="AC165" s="369"/>
+      <c r="AD165" s="417"/>
       <c r="AE165" s="186"/>
       <c r="AF165" s="204"/>
       <c r="AG165" s="78"/>
     </row>
     <row r="166" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B166" s="391" t="s">
+      <c r="B166" s="398" t="s">
         <v>844</v>
       </c>
-      <c r="C166" s="359"/>
+      <c r="C166" s="366"/>
       <c r="D166" s="107" t="s">
         <v>5</v>
       </c>
       <c r="E166" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="F166" s="381" t="s">
+      <c r="F166" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="G166" s="381"/>
-      <c r="H166" s="398" t="s">
+      <c r="G166" s="388"/>
+      <c r="H166" s="405" t="s">
         <v>848</v>
       </c>
-      <c r="I166" s="399"/>
+      <c r="I166" s="406"/>
       <c r="J166" s="107" t="s">
         <v>5</v>
       </c>
       <c r="K166" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="L166" s="381" t="s">
+      <c r="L166" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="M166" s="381"/>
-      <c r="N166" s="245" t="s">
+      <c r="M166" s="388"/>
+      <c r="N166" s="247" t="s">
         <v>250</v>
       </c>
-      <c r="O166" s="435"/>
+      <c r="O166" s="444"/>
       <c r="P166" s="103" t="s">
         <v>5</v>
       </c>
       <c r="Q166" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="R166" s="381" t="s">
+      <c r="R166" s="388" t="s">
         <v>7</v>
       </c>
-      <c r="S166" s="381"/>
-      <c r="T166" s="245" t="s">
+      <c r="S166" s="388"/>
+      <c r="T166" s="247" t="s">
         <v>251</v>
       </c>
-      <c r="U166" s="359"/>
+      <c r="U166" s="366"/>
       <c r="V166" s="107" t="s">
         <v>5</v>
       </c>
       <c r="W166" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="X166" s="244" t="s">
+      <c r="X166" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="Y166" s="245"/>
-      <c r="Z166" s="398" t="s">
+      <c r="Y166" s="247"/>
+      <c r="Z166" s="405" t="s">
         <v>765</v>
       </c>
-      <c r="AA166" s="399"/>
+      <c r="AA166" s="406"/>
       <c r="AB166" s="107" t="s">
         <v>5</v>
       </c>
       <c r="AC166" s="107" t="s">
         <v>766</v>
       </c>
-      <c r="AD166" s="244" t="s">
+      <c r="AD166" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="AE166" s="373"/>
+      <c r="AE166" s="380"/>
       <c r="AF166" s="204"/>
       <c r="AG166" s="78"/>
-      <c r="AH166" s="271"/>
-[...6 lines deleted...]
-      <c r="AO166" s="272"/>
+      <c r="AH166" s="273"/>
+      <c r="AI166" s="274"/>
+      <c r="AJ166" s="364"/>
+      <c r="AK166" s="364"/>
+      <c r="AL166" s="364"/>
+      <c r="AM166" s="364"/>
+      <c r="AN166" s="274"/>
+      <c r="AO166" s="274"/>
     </row>
     <row r="167" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B167" s="145"/>
       <c r="D167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="E167" s="220" t="s">
         <v>253</v>
       </c>
-      <c r="F167" s="242">
+      <c r="F167" s="244">
         <f>[1]Hoja1!$C691</f>
-        <v>2062.7150063324552</v>
-[...1 lines deleted...]
-      <c r="G167" s="243"/>
+        <v>2186.4779067124027</v>
+      </c>
+      <c r="G167" s="245"/>
       <c r="H167" s="26"/>
       <c r="I167" s="112"/>
       <c r="J167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="K167" s="220" t="s">
         <v>253</v>
       </c>
-      <c r="L167" s="242">
+      <c r="L167" s="244">
         <f>[1]Hoja1!$C648</f>
-        <v>2278.6552433766342</v>
-[...3 lines deleted...]
-      <c r="O167" s="225"/>
+        <v>2415.374557979233</v>
+      </c>
+      <c r="M167" s="425"/>
+      <c r="N167" s="223"/>
+      <c r="O167" s="223"/>
       <c r="P167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="Q167" s="220" t="s">
         <v>253</v>
       </c>
-      <c r="R167" s="242">
+      <c r="R167" s="244">
         <f>[1]Hoja1!$C580</f>
-        <v>3387.2447888968604</v>
-[...3 lines deleted...]
-      <c r="U167" s="440"/>
+        <v>3590.4794762306719</v>
+      </c>
+      <c r="S167" s="425"/>
+      <c r="T167" s="448"/>
+      <c r="U167" s="449"/>
       <c r="V167" s="211" t="s">
         <v>750</v>
       </c>
       <c r="W167" s="220" t="s">
         <v>253</v>
       </c>
-      <c r="X167" s="242">
+      <c r="X167" s="244">
         <f>[1]Hoja1!$C555</f>
-        <v>3726.1065874133687</v>
-[...2 lines deleted...]
-      <c r="Z167" s="450" t="s">
+        <v>3949.6729826581709</v>
+      </c>
+      <c r="Y167" s="425"/>
+      <c r="Z167" s="466" t="s">
         <v>836</v>
       </c>
-      <c r="AA167" s="451"/>
+      <c r="AA167" s="467"/>
       <c r="AB167" s="211"/>
       <c r="AC167" s="220"/>
-      <c r="AD167" s="242"/>
-      <c r="AE167" s="370"/>
+      <c r="AD167" s="244"/>
+      <c r="AE167" s="377"/>
       <c r="AF167" s="204"/>
       <c r="AG167" s="78"/>
-      <c r="AH167" s="254"/>
-[...6 lines deleted...]
-      <c r="AO167" s="357"/>
+      <c r="AH167" s="256"/>
+      <c r="AI167" s="256"/>
+      <c r="AJ167" s="337"/>
+      <c r="AK167" s="337"/>
+      <c r="AL167" s="337"/>
+      <c r="AM167" s="337"/>
+      <c r="AN167" s="376"/>
+      <c r="AO167" s="364"/>
     </row>
     <row r="168" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B168" s="145"/>
       <c r="D168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="E168" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="F168" s="240">
+      <c r="F168" s="242">
         <f>[1]Hoja1!$C692</f>
         <v>3144.2114980226015</v>
       </c>
-      <c r="G168" s="241"/>
+      <c r="G168" s="243"/>
       <c r="H168" s="28"/>
       <c r="I168" s="113"/>
       <c r="J168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="K168" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="L168" s="240">
+      <c r="L168" s="242">
         <f>[1]Hoja1!$C649</f>
-        <v>2977.6531348337062</v>
-[...3 lines deleted...]
-      <c r="O168" s="225"/>
+        <v>3156.3123229237299</v>
+      </c>
+      <c r="M168" s="265"/>
+      <c r="N168" s="223"/>
+      <c r="O168" s="223"/>
       <c r="P168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="Q168" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="R168" s="240">
+      <c r="R168" s="242">
         <f>[1]Hoja1!$C581</f>
-        <v>4670.4967015479224</v>
-[...3 lines deleted...]
-      <c r="U168" s="372"/>
+        <v>4950.7265036407989</v>
+      </c>
+      <c r="S168" s="265"/>
+      <c r="T168" s="378"/>
+      <c r="U168" s="379"/>
       <c r="V168" s="212" t="s">
         <v>751</v>
       </c>
       <c r="W168" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="X168" s="240">
+      <c r="X168" s="242">
         <f>[1]Hoja1!$C556</f>
-        <v>3726.1065874133687</v>
-[...2 lines deleted...]
-      <c r="Z168" s="382" t="s">
+        <v>3949.6729826581709</v>
+      </c>
+      <c r="Y168" s="265"/>
+      <c r="Z168" s="389" t="s">
         <v>837</v>
       </c>
-      <c r="AA168" s="400"/>
+      <c r="AA168" s="407"/>
       <c r="AB168" s="212" t="s">
         <v>618</v>
       </c>
       <c r="AC168" s="215" t="s">
         <v>767</v>
       </c>
-      <c r="AD168" s="240">
+      <c r="AD168" s="242">
         <f>[1]Hoja1!$C$824</f>
-        <v>17166.156718386257</v>
-[...1 lines deleted...]
-      <c r="AE168" s="268"/>
+        <v>20015.738733638376</v>
+      </c>
+      <c r="AE168" s="270"/>
       <c r="AF168" s="204"/>
       <c r="AG168" s="78"/>
-      <c r="AH168" s="254"/>
-[...6 lines deleted...]
-      <c r="AO168" s="357"/>
+      <c r="AH168" s="256"/>
+      <c r="AI168" s="256"/>
+      <c r="AJ168" s="337"/>
+      <c r="AK168" s="337"/>
+      <c r="AL168" s="337"/>
+      <c r="AM168" s="337"/>
+      <c r="AN168" s="376"/>
+      <c r="AO168" s="364"/>
     </row>
     <row r="169" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="145"/>
       <c r="C169" s="3"/>
       <c r="D169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="E169" s="220" t="s">
         <v>263</v>
       </c>
-      <c r="F169" s="242">
+      <c r="F169" s="244">
         <f>[1]Hoja1!$C693</f>
-        <v>3092.6224552303775</v>
-[...1 lines deleted...]
-      <c r="G169" s="243"/>
+        <v>3278.1798025441999</v>
+      </c>
+      <c r="G169" s="245"/>
       <c r="H169" s="28"/>
       <c r="I169" s="113"/>
       <c r="J169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="K169" s="220" t="s">
         <v>263</v>
       </c>
-      <c r="L169" s="242">
+      <c r="L169" s="244">
         <f>[1]Hoja1!$C650</f>
-        <v>2977.6531348337062</v>
-[...3 lines deleted...]
-      <c r="O169" s="225"/>
+        <v>3156.3123229237299</v>
+      </c>
+      <c r="M169" s="425"/>
+      <c r="N169" s="223"/>
+      <c r="O169" s="223"/>
       <c r="P169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="Q169" s="220" t="s">
         <v>263</v>
       </c>
-      <c r="R169" s="242">
+      <c r="R169" s="244">
         <f>[1]Hoja1!$C582</f>
-        <v>7492.9479148727978</v>
-[...3 lines deleted...]
-      <c r="U169" s="372"/>
+        <v>7942.5247897651661</v>
+      </c>
+      <c r="S169" s="425"/>
+      <c r="T169" s="378"/>
+      <c r="U169" s="379"/>
       <c r="V169" s="211" t="s">
         <v>752</v>
       </c>
       <c r="W169" s="220" t="s">
         <v>263</v>
       </c>
-      <c r="X169" s="242">
+      <c r="X169" s="244">
         <f>[1]Hoja1!$C557</f>
-        <v>11307.238297265883</v>
-[...1 lines deleted...]
-      <c r="Y169" s="418"/>
+        <v>9988.0604959181965</v>
+      </c>
+      <c r="Y169" s="425"/>
       <c r="Z169" s="24"/>
       <c r="AA169" s="25"/>
       <c r="AB169" s="211"/>
       <c r="AC169" s="220"/>
-      <c r="AD169" s="242"/>
-      <c r="AE169" s="370"/>
+      <c r="AD169" s="244"/>
+      <c r="AE169" s="377"/>
       <c r="AF169" s="204"/>
       <c r="AG169" s="78"/>
-      <c r="AH169" s="254"/>
-[...6 lines deleted...]
-      <c r="AO169" s="357"/>
+      <c r="AH169" s="256"/>
+      <c r="AI169" s="256"/>
+      <c r="AJ169" s="337"/>
+      <c r="AK169" s="337"/>
+      <c r="AL169" s="337"/>
+      <c r="AM169" s="337"/>
+      <c r="AN169" s="376"/>
+      <c r="AO169" s="364"/>
     </row>
     <row r="170" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="145"/>
       <c r="C170" s="3"/>
       <c r="D170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="E170" s="215" t="s">
         <v>603</v>
       </c>
-      <c r="F170" s="240">
+      <c r="F170" s="242">
         <f>[1]Hoja1!$C694</f>
-        <v>3237.8533321945997</v>
-[...1 lines deleted...]
-      <c r="G170" s="241"/>
+        <v>3432.1245321262759</v>
+      </c>
+      <c r="G170" s="243"/>
       <c r="H170" s="28"/>
       <c r="I170" s="113"/>
       <c r="J170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="K170" s="215" t="s">
         <v>271</v>
       </c>
-      <c r="L170" s="240">
+      <c r="L170" s="242">
         <f>[1]Hoja1!$C651</f>
-        <v>5804.5551379199997</v>
-[...3 lines deleted...]
-      <c r="O170" s="225"/>
+        <v>4818.9523352411261</v>
+      </c>
+      <c r="M170" s="265"/>
+      <c r="N170" s="223"/>
+      <c r="O170" s="223"/>
       <c r="P170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="Q170" s="215" t="s">
         <v>271</v>
       </c>
-      <c r="R170" s="240">
+      <c r="R170" s="242">
         <f>[1]Hoja1!$C583</f>
-        <v>7270.8077991549426</v>
-[...3 lines deleted...]
-      <c r="U170" s="372"/>
+        <v>7707.056267104238</v>
+      </c>
+      <c r="S170" s="265"/>
+      <c r="T170" s="378"/>
+      <c r="U170" s="379"/>
       <c r="V170" s="212" t="s">
         <v>753</v>
       </c>
       <c r="W170" s="215" t="s">
         <v>271</v>
       </c>
-      <c r="X170" s="240">
+      <c r="X170" s="242">
         <f>[1]Hoja1!$C558</f>
-        <v>9422.6985810549031</v>
-[...1 lines deleted...]
-      <c r="Y170" s="263"/>
+        <v>9988.0604959181965</v>
+      </c>
+      <c r="Y170" s="265"/>
       <c r="Z170" s="24"/>
       <c r="AA170" s="25"/>
       <c r="AB170" s="212" t="s">
         <v>621</v>
       </c>
       <c r="AC170" s="215" t="s">
         <v>253</v>
       </c>
-      <c r="AD170" s="240">
+      <c r="AD170" s="242">
         <f>[1]Hoja1!$C$825</f>
-        <v>17166.156718386257</v>
-[...1 lines deleted...]
-      <c r="AE170" s="268"/>
+        <v>20015.738733638376</v>
+      </c>
+      <c r="AE170" s="270"/>
       <c r="AF170" s="204"/>
       <c r="AG170" s="78"/>
-      <c r="AH170" s="254"/>
-[...6 lines deleted...]
-      <c r="AO170" s="357"/>
+      <c r="AH170" s="256"/>
+      <c r="AI170" s="256"/>
+      <c r="AJ170" s="337"/>
+      <c r="AK170" s="337"/>
+      <c r="AL170" s="337"/>
+      <c r="AM170" s="337"/>
+      <c r="AN170" s="376"/>
+      <c r="AO170" s="364"/>
     </row>
     <row r="171" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B171" s="145"/>
       <c r="C171" s="3"/>
       <c r="D171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="E171" s="220" t="s">
         <v>279</v>
       </c>
-      <c r="F171" s="242">
+      <c r="F171" s="244">
         <f>[1]Hoja1!$C695</f>
-        <v>4901.9212636762777</v>
-[...1 lines deleted...]
-      <c r="G171" s="243"/>
+        <v>5196.0365394968549</v>
+      </c>
+      <c r="G171" s="245"/>
       <c r="H171" s="28"/>
       <c r="I171" s="113"/>
       <c r="J171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="K171" s="220" t="s">
         <v>321</v>
       </c>
-      <c r="L171" s="242">
+      <c r="L171" s="244">
         <f>[1]Hoja1!$C652</f>
-        <v>5804.5551379199997</v>
-[...3 lines deleted...]
-      <c r="O171" s="225"/>
+        <v>4818.9523352411261</v>
+      </c>
+      <c r="M171" s="425"/>
+      <c r="N171" s="223"/>
+      <c r="O171" s="223"/>
       <c r="P171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="Q171" s="220" t="s">
         <v>321</v>
       </c>
-      <c r="R171" s="242">
+      <c r="R171" s="244">
         <f>[1]Hoja1!$C584</f>
-        <v>11294.457324238097</v>
-[...3 lines deleted...]
-      <c r="U171" s="372"/>
+        <v>11972.124763692385</v>
+      </c>
+      <c r="S171" s="425"/>
+      <c r="T171" s="378"/>
+      <c r="U171" s="379"/>
       <c r="V171" s="211" t="s">
         <v>754</v>
       </c>
       <c r="W171" s="220" t="s">
         <v>321</v>
       </c>
-      <c r="X171" s="242">
+      <c r="X171" s="244">
         <f>[1]Hoja1!$C559</f>
-        <v>9422.6985810549031</v>
-[...1 lines deleted...]
-      <c r="Y171" s="418"/>
+        <v>9988.0604959181965</v>
+      </c>
+      <c r="Y171" s="425"/>
       <c r="Z171" s="24"/>
       <c r="AA171" s="25"/>
       <c r="AB171" s="211"/>
       <c r="AC171" s="220"/>
-      <c r="AD171" s="242"/>
-      <c r="AE171" s="370"/>
+      <c r="AD171" s="244"/>
+      <c r="AE171" s="377"/>
       <c r="AF171" s="204"/>
       <c r="AG171" s="78"/>
-      <c r="AH171" s="254"/>
-[...6 lines deleted...]
-      <c r="AO171" s="357"/>
+      <c r="AH171" s="256"/>
+      <c r="AI171" s="256"/>
+      <c r="AJ171" s="337"/>
+      <c r="AK171" s="337"/>
+      <c r="AL171" s="337"/>
+      <c r="AM171" s="337"/>
+      <c r="AN171" s="376"/>
+      <c r="AO171" s="364"/>
     </row>
     <row r="172" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B172" s="145"/>
       <c r="C172" s="3"/>
       <c r="D172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="E172" s="215" t="s">
         <v>288</v>
       </c>
-      <c r="F172" s="240">
+      <c r="F172" s="242">
         <f>[1]Hoja1!$C696</f>
-        <v>3063.4881493307653</v>
-[...1 lines deleted...]
-      <c r="G172" s="241"/>
+        <v>3247.2974382906123</v>
+      </c>
+      <c r="G172" s="243"/>
       <c r="H172" s="28"/>
       <c r="I172" s="113"/>
       <c r="J172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="K172" s="215" t="s">
         <v>330</v>
       </c>
-      <c r="L172" s="240">
+      <c r="L172" s="242">
         <f>[1]Hoja1!$C653</f>
-        <v>5804.5551379199997</v>
-[...3 lines deleted...]
-      <c r="O172" s="225"/>
+        <v>4818.9523352411261</v>
+      </c>
+      <c r="M172" s="265"/>
+      <c r="N172" s="223"/>
+      <c r="O172" s="223"/>
       <c r="P172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="Q172" s="215" t="s">
         <v>330</v>
       </c>
-      <c r="R172" s="240">
+      <c r="R172" s="242">
         <f>[1]Hoja1!$C585</f>
-        <v>11294.457324238097</v>
-[...3 lines deleted...]
-      <c r="U172" s="372"/>
+        <v>11972.124763692385</v>
+      </c>
+      <c r="S172" s="265"/>
+      <c r="T172" s="378"/>
+      <c r="U172" s="379"/>
       <c r="V172" s="212" t="s">
         <v>755</v>
       </c>
       <c r="W172" s="215" t="s">
         <v>330</v>
       </c>
-      <c r="X172" s="240">
+      <c r="X172" s="242">
         <f>[1]Hoja1!$C560</f>
-        <v>21441.065216692903</v>
-[...1 lines deleted...]
-      <c r="Y172" s="263"/>
+        <v>22727.529129694482</v>
+      </c>
+      <c r="Y172" s="265"/>
       <c r="Z172" s="24"/>
       <c r="AA172" s="25"/>
       <c r="AB172" s="212" t="s">
         <v>624</v>
       </c>
       <c r="AC172" s="215" t="s">
         <v>768</v>
       </c>
-      <c r="AD172" s="240">
+      <c r="AD172" s="242">
         <f>[1]Hoja1!$C$827</f>
-        <v>19423.367920687502</v>
-[...1 lines deleted...]
-      <c r="AE172" s="268"/>
+        <v>22647.646995521631</v>
+      </c>
+      <c r="AE172" s="270"/>
       <c r="AF172" s="204"/>
       <c r="AG172" s="78"/>
-      <c r="AH172" s="254"/>
-[...6 lines deleted...]
-      <c r="AO172" s="357"/>
+      <c r="AH172" s="256"/>
+      <c r="AI172" s="256"/>
+      <c r="AJ172" s="337"/>
+      <c r="AK172" s="337"/>
+      <c r="AL172" s="337"/>
+      <c r="AM172" s="337"/>
+      <c r="AN172" s="376"/>
+      <c r="AO172" s="364"/>
     </row>
     <row r="173" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B173" s="145"/>
       <c r="C173" s="3"/>
       <c r="D173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="E173" s="220" t="s">
         <v>297</v>
       </c>
-      <c r="F173" s="242">
+      <c r="F173" s="244">
         <f>[1]Hoja1!$C697</f>
-        <v>7194.4714195199995</v>
-[...1 lines deleted...]
-      <c r="G173" s="243"/>
+        <v>7482.2502763007997</v>
+      </c>
+      <c r="G173" s="245"/>
       <c r="H173" s="28"/>
       <c r="I173" s="113"/>
       <c r="J173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="K173" s="220" t="s">
         <v>436</v>
       </c>
-      <c r="L173" s="242">
+      <c r="L173" s="244">
         <f>[1]Hoja1!$C654</f>
-        <v>7268.9312203199997</v>
-[...3 lines deleted...]
-      <c r="O173" s="225"/>
+        <v>6002.5952550062193</v>
+      </c>
+      <c r="M173" s="425"/>
+      <c r="N173" s="223"/>
+      <c r="O173" s="223"/>
       <c r="P173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="Q173" s="220" t="s">
         <v>436</v>
       </c>
-      <c r="R173" s="242">
+      <c r="R173" s="244">
         <f>[1]Hoja1!$C586</f>
-        <v>12333.852336960001</v>
-[...3 lines deleted...]
-      <c r="U173" s="372"/>
+        <v>10653.101293208872</v>
+      </c>
+      <c r="S173" s="425"/>
+      <c r="T173" s="378"/>
+      <c r="U173" s="379"/>
       <c r="V173" s="211" t="s">
         <v>756</v>
       </c>
       <c r="W173" s="220" t="s">
         <v>436</v>
       </c>
-      <c r="X173" s="242">
+      <c r="X173" s="244">
         <f>[1]Hoja1!$C561</f>
-        <v>19491.877469720825</v>
-[...1 lines deleted...]
-      <c r="Y173" s="418"/>
+        <v>20661.39011790408</v>
+      </c>
+      <c r="Y173" s="425"/>
       <c r="Z173" s="24"/>
       <c r="AA173" s="25"/>
       <c r="AB173" s="211"/>
       <c r="AC173" s="220"/>
-      <c r="AD173" s="242"/>
-      <c r="AE173" s="370"/>
+      <c r="AD173" s="244"/>
+      <c r="AE173" s="377"/>
       <c r="AF173" s="204"/>
       <c r="AG173" s="78"/>
-      <c r="AH173" s="254"/>
-[...6 lines deleted...]
-      <c r="AO173" s="357"/>
+      <c r="AH173" s="256"/>
+      <c r="AI173" s="256"/>
+      <c r="AJ173" s="337"/>
+      <c r="AK173" s="337"/>
+      <c r="AL173" s="337"/>
+      <c r="AM173" s="337"/>
+      <c r="AN173" s="376"/>
+      <c r="AO173" s="364"/>
     </row>
     <row r="174" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="145"/>
       <c r="C174" s="3"/>
       <c r="D174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="E174" s="215" t="s">
         <v>306</v>
       </c>
-      <c r="F174" s="240">
+      <c r="F174" s="242">
         <f>[1]Hoja1!$C698</f>
-        <v>6183.3183365919085</v>
-[...1 lines deleted...]
-      <c r="G174" s="241"/>
+        <v>6554.3174367874244</v>
+      </c>
+      <c r="G174" s="243"/>
       <c r="H174" s="28"/>
       <c r="I174" s="113"/>
       <c r="J174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="K174" s="215" t="s">
         <v>440</v>
       </c>
-      <c r="L174" s="240">
+      <c r="L174" s="242">
         <f>[1]Hoja1!$C655</f>
-        <v>7268.9312203199997</v>
-[...3 lines deleted...]
-      <c r="O174" s="225"/>
+        <v>6002.5952550062193</v>
+      </c>
+      <c r="M174" s="265"/>
+      <c r="N174" s="223"/>
+      <c r="O174" s="223"/>
       <c r="P174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="Q174" s="215" t="s">
         <v>440</v>
       </c>
-      <c r="R174" s="240">
+      <c r="R174" s="242">
         <f>[1]Hoja1!$C587</f>
-        <v>10050.09555963101</v>
-[...3 lines deleted...]
-      <c r="U174" s="372"/>
+        <v>15103.062059216756</v>
+      </c>
+      <c r="S174" s="265"/>
+      <c r="T174" s="378"/>
+      <c r="U174" s="379"/>
       <c r="V174" s="212" t="s">
         <v>757</v>
       </c>
       <c r="W174" s="215" t="s">
         <v>440</v>
       </c>
-      <c r="X174" s="240">
+      <c r="X174" s="242">
         <f>[1]Hoja1!$C562</f>
-        <v>14766.573840697592</v>
-[...1 lines deleted...]
-      <c r="Y174" s="263"/>
+        <v>15652.568271139453</v>
+      </c>
+      <c r="Y174" s="265"/>
       <c r="Z174" s="24"/>
       <c r="AA174" s="25"/>
       <c r="AB174" s="212" t="s">
         <v>627</v>
       </c>
       <c r="AC174" s="215" t="s">
         <v>261</v>
       </c>
-      <c r="AD174" s="240">
+      <c r="AD174" s="242">
         <f>[1]Hoja1!$C$828</f>
-        <v>17549.152100172003</v>
-[...1 lines deleted...]
-      <c r="AE174" s="268"/>
+        <v>22508.542483680612</v>
+      </c>
+      <c r="AE174" s="270"/>
       <c r="AF174" s="204"/>
       <c r="AG174" s="78"/>
-      <c r="AH174" s="254"/>
-[...6 lines deleted...]
-      <c r="AO174" s="357"/>
+      <c r="AH174" s="256"/>
+      <c r="AI174" s="256"/>
+      <c r="AJ174" s="337"/>
+      <c r="AK174" s="337"/>
+      <c r="AL174" s="337"/>
+      <c r="AM174" s="337"/>
+      <c r="AN174" s="376"/>
+      <c r="AO174" s="364"/>
     </row>
     <row r="175" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B175" s="145"/>
       <c r="C175" s="3"/>
       <c r="D175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="E175" s="220" t="s">
         <v>314</v>
       </c>
-      <c r="F175" s="242">
+      <c r="F175" s="244">
         <f>[1]Hoja1!$C699</f>
-        <v>5799.8584025583041</v>
-[...1 lines deleted...]
-      <c r="G175" s="243"/>
+        <v>6147.8499067118028</v>
+      </c>
+      <c r="G175" s="245"/>
       <c r="H175" s="28"/>
       <c r="I175" s="113"/>
       <c r="J175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="K175" s="220" t="s">
         <v>443</v>
       </c>
-      <c r="L175" s="242">
+      <c r="L175" s="244">
         <f>[1]Hoja1!$C656</f>
-        <v>7268.9312203199997</v>
-[...3 lines deleted...]
-      <c r="O175" s="225"/>
+        <v>6002.5952550062193</v>
+      </c>
+      <c r="M175" s="425"/>
+      <c r="N175" s="223"/>
+      <c r="O175" s="223"/>
       <c r="P175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="Q175" s="220" t="s">
         <v>443</v>
       </c>
-      <c r="R175" s="242">
+      <c r="R175" s="244">
         <f>[1]Hoja1!$C588</f>
-        <v>14248.171753978069</v>
-[...3 lines deleted...]
-      <c r="U175" s="372"/>
+        <v>15103.062059216756</v>
+      </c>
+      <c r="S175" s="425"/>
+      <c r="T175" s="378"/>
+      <c r="U175" s="379"/>
       <c r="V175" s="211" t="s">
         <v>758</v>
       </c>
       <c r="W175" s="220" t="s">
         <v>443</v>
       </c>
-      <c r="X175" s="242">
+      <c r="X175" s="244">
         <f>[1]Hoja1!$C563</f>
-        <v>14766.573840697592</v>
-[...1 lines deleted...]
-      <c r="Y175" s="418"/>
+        <v>15652.568271139453</v>
+      </c>
+      <c r="Y175" s="425"/>
       <c r="Z175" s="24"/>
       <c r="AA175" s="25"/>
       <c r="AB175" s="211"/>
       <c r="AC175" s="220"/>
-      <c r="AD175" s="242"/>
-      <c r="AE175" s="370"/>
+      <c r="AD175" s="244"/>
+      <c r="AE175" s="377"/>
       <c r="AF175" s="204"/>
       <c r="AG175" s="78"/>
-      <c r="AH175" s="254"/>
-[...6 lines deleted...]
-      <c r="AO175" s="357"/>
+      <c r="AH175" s="256"/>
+      <c r="AI175" s="256"/>
+      <c r="AJ175" s="337"/>
+      <c r="AK175" s="337"/>
+      <c r="AL175" s="337"/>
+      <c r="AM175" s="337"/>
+      <c r="AN175" s="376"/>
+      <c r="AO175" s="364"/>
     </row>
     <row r="176" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B176" s="145"/>
       <c r="C176" s="3"/>
       <c r="D176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="E176" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="F176" s="240">
+      <c r="F176" s="242">
         <f>[1]Hoja1!$C700</f>
-        <v>5593.3255847247619</v>
-[...1 lines deleted...]
-      <c r="G176" s="241"/>
+        <v>5928.9251198082475</v>
+      </c>
+      <c r="G176" s="243"/>
       <c r="H176" s="28"/>
       <c r="I176" s="113"/>
       <c r="J176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="K176" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="L176" s="240">
+      <c r="L176" s="242">
         <f>[1]Hoja1!$C657</f>
-        <v>7268.9312203199997</v>
-[...3 lines deleted...]
-      <c r="O176" s="225"/>
+        <v>6002.5952550062193</v>
+      </c>
+      <c r="M176" s="265"/>
+      <c r="N176" s="223"/>
+      <c r="O176" s="223"/>
       <c r="P176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="Q176" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="R176" s="240">
+      <c r="R176" s="242">
         <f>[1]Hoja1!$C589</f>
-        <v>14248.171753978069</v>
-[...3 lines deleted...]
-      <c r="U176" s="372"/>
+        <v>15103.062059216756</v>
+      </c>
+      <c r="S176" s="265"/>
+      <c r="T176" s="378"/>
+      <c r="U176" s="379"/>
       <c r="V176" s="212" t="s">
         <v>759</v>
       </c>
       <c r="W176" s="215" t="s">
         <v>323</v>
       </c>
-      <c r="X176" s="240">
+      <c r="X176" s="242">
         <f>[1]Hoja1!$C564</f>
-        <v>24297.99882299544</v>
-[...1 lines deleted...]
-      <c r="Y176" s="263"/>
+        <v>21463.232293645971</v>
+      </c>
+      <c r="Y176" s="265"/>
       <c r="Z176" s="24"/>
       <c r="AA176" s="25"/>
       <c r="AB176" s="212" t="s">
         <v>630</v>
       </c>
       <c r="AC176" s="215" t="s">
         <v>263</v>
       </c>
-      <c r="AD176" s="240">
+      <c r="AD176" s="242">
         <f>[1]Hoja1!$C$826</f>
-        <v>19682.34615963</v>
-[...1 lines deleted...]
-      <c r="AE176" s="268"/>
+        <v>22949.615622128586</v>
+      </c>
+      <c r="AE176" s="270"/>
       <c r="AF176" s="204"/>
       <c r="AG176" s="78"/>
-      <c r="AH176" s="254"/>
-[...6 lines deleted...]
-      <c r="AO176" s="357"/>
+      <c r="AH176" s="256"/>
+      <c r="AI176" s="256"/>
+      <c r="AJ176" s="337"/>
+      <c r="AK176" s="337"/>
+      <c r="AL176" s="337"/>
+      <c r="AM176" s="337"/>
+      <c r="AN176" s="376"/>
+      <c r="AO176" s="364"/>
     </row>
     <row r="177" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B177" s="145"/>
       <c r="C177" s="3"/>
       <c r="D177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="E177" s="220" t="s">
         <v>332</v>
       </c>
-      <c r="F177" s="242">
+      <c r="F177" s="244">
         <f>[1]Hoja1!$C701</f>
-        <v>8938.4854204800013</v>
-[...1 lines deleted...]
-      <c r="G177" s="243"/>
+        <v>9296.024837299201</v>
+      </c>
+      <c r="G177" s="245"/>
       <c r="H177" s="28"/>
       <c r="I177" s="113"/>
       <c r="J177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="K177" s="220" t="s">
         <v>371</v>
       </c>
-      <c r="L177" s="242">
+      <c r="L177" s="244">
         <f>[1]Hoja1!$C658</f>
-        <v>13278.401975443969</v>
-[...3 lines deleted...]
-      <c r="O177" s="225"/>
+        <v>9510.4864036181698</v>
+      </c>
+      <c r="M177" s="425"/>
+      <c r="N177" s="223"/>
+      <c r="O177" s="223"/>
       <c r="P177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="Q177" s="220" t="s">
         <v>371</v>
       </c>
-      <c r="R177" s="242">
+      <c r="R177" s="244">
         <f>[1]Hoja1!$C590</f>
-        <v>25030.075704480001</v>
-[...3 lines deleted...]
-      <c r="U177" s="372"/>
+        <v>26031.278732659204</v>
+      </c>
+      <c r="S177" s="425"/>
+      <c r="T177" s="378"/>
+      <c r="U177" s="379"/>
       <c r="V177" s="211" t="s">
         <v>760</v>
       </c>
       <c r="W177" s="220" t="s">
         <v>371</v>
       </c>
-      <c r="X177" s="242">
+      <c r="X177" s="244">
         <f>[1]Hoja1!$C565</f>
-        <v>24297.99882299544</v>
-[...1 lines deleted...]
-      <c r="Y177" s="418"/>
+        <v>25755.878752375163</v>
+      </c>
+      <c r="Y177" s="425"/>
       <c r="Z177" s="76"/>
       <c r="AA177" s="88"/>
       <c r="AB177" s="211"/>
       <c r="AC177" s="220"/>
-      <c r="AD177" s="242"/>
-      <c r="AE177" s="370"/>
+      <c r="AD177" s="244"/>
+      <c r="AE177" s="377"/>
       <c r="AF177" s="204"/>
       <c r="AG177" s="78"/>
-      <c r="AH177" s="254"/>
-[...6 lines deleted...]
-      <c r="AO177" s="357"/>
+      <c r="AH177" s="256"/>
+      <c r="AI177" s="256"/>
+      <c r="AJ177" s="337"/>
+      <c r="AK177" s="337"/>
+      <c r="AL177" s="337"/>
+      <c r="AM177" s="337"/>
+      <c r="AN177" s="376"/>
+      <c r="AO177" s="364"/>
     </row>
     <row r="178" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B178" s="145"/>
       <c r="C178" s="3"/>
       <c r="D178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="E178" s="215" t="s">
         <v>341</v>
       </c>
-      <c r="F178" s="240">
+      <c r="F178" s="242">
         <f>[1]Hoja1!$C702</f>
-        <v>8938.4854204800013</v>
-[...1 lines deleted...]
-      <c r="G178" s="241"/>
+        <v>9296.024837299201</v>
+      </c>
+      <c r="G178" s="243"/>
       <c r="H178" s="28"/>
       <c r="I178" s="113"/>
       <c r="J178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="K178" s="215" t="s">
         <v>378</v>
       </c>
-      <c r="L178" s="240">
+      <c r="L178" s="242">
         <f>[1]Hoja1!$C659</f>
-        <v>15017.452386295519</v>
-[...3 lines deleted...]
-      <c r="O178" s="225"/>
+        <v>9510.4864036181698</v>
+      </c>
+      <c r="M178" s="265"/>
+      <c r="N178" s="223"/>
+      <c r="O178" s="223"/>
       <c r="P178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="Q178" s="215" t="s">
         <v>378</v>
       </c>
-      <c r="R178" s="240">
+      <c r="R178" s="242">
         <f>[1]Hoja1!$C591</f>
-        <v>25030.075704480001</v>
-[...3 lines deleted...]
-      <c r="U178" s="372"/>
+        <v>26031.278732659204</v>
+      </c>
+      <c r="S178" s="265"/>
+      <c r="T178" s="378"/>
+      <c r="U178" s="379"/>
       <c r="V178" s="212" t="s">
         <v>761</v>
       </c>
       <c r="W178" s="215" t="s">
         <v>378</v>
       </c>
-      <c r="X178" s="240">
+      <c r="X178" s="242">
         <f>[1]Hoja1!$C566</f>
-        <v>24297.99882299544</v>
-[...1 lines deleted...]
-      <c r="Y178" s="263"/>
+        <v>25755.878752375163</v>
+      </c>
+      <c r="Y178" s="265"/>
       <c r="Z178" s="7"/>
       <c r="AA178" s="7"/>
       <c r="AB178" s="23"/>
       <c r="AC178" s="23"/>
       <c r="AD178" s="23"/>
       <c r="AE178" s="187"/>
       <c r="AF178" s="204"/>
       <c r="AG178" s="78"/>
-      <c r="AH178" s="254"/>
-[...6 lines deleted...]
-      <c r="AO178" s="357"/>
+      <c r="AH178" s="256"/>
+      <c r="AI178" s="256"/>
+      <c r="AJ178" s="337"/>
+      <c r="AK178" s="337"/>
+      <c r="AL178" s="337"/>
+      <c r="AM178" s="337"/>
+      <c r="AN178" s="376"/>
+      <c r="AO178" s="364"/>
     </row>
     <row r="179" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B179" s="351"/>
-[...1 lines deleted...]
-      <c r="D179" s="224" t="s">
+      <c r="B179" s="358"/>
+      <c r="C179" s="418"/>
+      <c r="D179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="E179" s="220" t="s">
         <v>349</v>
       </c>
-      <c r="F179" s="412">
+      <c r="F179" s="419">
         <f>[1]Hoja1!$C703</f>
-        <v>6636.2476549707344</v>
-[...1 lines deleted...]
-      <c r="G179" s="415"/>
+        <v>7034.4225142689784</v>
+      </c>
+      <c r="G179" s="422"/>
       <c r="H179" s="28"/>
       <c r="I179" s="113"/>
-      <c r="J179" s="224" t="s">
+      <c r="J179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="K179" s="220" t="s">
         <v>385</v>
       </c>
-      <c r="L179" s="412">
+      <c r="L179" s="419">
         <f>[1]Hoja1!$C660</f>
-        <v>11494.938581280001</v>
-[...4 lines deleted...]
-      <c r="P179" s="224" t="s">
+        <v>11954.736124531202</v>
+      </c>
+      <c r="M179" s="420"/>
+      <c r="N179" s="223"/>
+      <c r="O179" s="223"/>
+      <c r="P179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="Q179" s="220" t="s">
         <v>385</v>
       </c>
-      <c r="R179" s="412">
+      <c r="R179" s="419">
         <f>[1]Hoja1!$C592</f>
-        <v>25030.075704480001</v>
-[...4 lines deleted...]
-      <c r="V179" s="224" t="s">
+        <v>26031.278732659204</v>
+      </c>
+      <c r="S179" s="420"/>
+      <c r="T179" s="378"/>
+      <c r="U179" s="379"/>
+      <c r="V179" s="222" t="s">
         <v>762</v>
       </c>
       <c r="W179" s="220" t="s">
         <v>385</v>
       </c>
-      <c r="X179" s="412">
+      <c r="X179" s="419">
         <f>[1]Hoja1!$C567</f>
-        <v>26727.79870529499</v>
-[...1 lines deleted...]
-      <c r="Y179" s="413"/>
+        <v>28331.466627612685</v>
+      </c>
+      <c r="Y179" s="420"/>
       <c r="Z179" s="7"/>
       <c r="AA179" s="7"/>
       <c r="AB179" s="7"/>
       <c r="AC179" s="7"/>
       <c r="AD179" s="7"/>
       <c r="AE179" s="166"/>
       <c r="AF179" s="204"/>
       <c r="AG179" s="78"/>
-      <c r="AH179" s="254"/>
-[...6 lines deleted...]
-      <c r="AO179" s="357"/>
+      <c r="AH179" s="256"/>
+      <c r="AI179" s="256"/>
+      <c r="AJ179" s="337"/>
+      <c r="AK179" s="337"/>
+      <c r="AL179" s="337"/>
+      <c r="AM179" s="337"/>
+      <c r="AN179" s="376"/>
+      <c r="AO179" s="364"/>
     </row>
     <row r="180" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B180" s="145"/>
       <c r="C180" s="3"/>
       <c r="D180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="E180" s="215" t="s">
         <v>357</v>
       </c>
-      <c r="F180" s="240">
+      <c r="F180" s="242">
         <f>[1]Hoja1!$C704</f>
-        <v>7780.6837717314947</v>
-[...1 lines deleted...]
-      <c r="G180" s="241"/>
+        <v>8247.5247980353852</v>
+      </c>
+      <c r="G180" s="243"/>
       <c r="H180" s="28"/>
       <c r="I180" s="113"/>
       <c r="J180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="K180" s="215" t="s">
         <v>259</v>
       </c>
-      <c r="L180" s="240">
+      <c r="L180" s="242">
         <f>[1]Hoja1!$C661</f>
-        <v>11494.938581280001</v>
-[...3 lines deleted...]
-      <c r="O180" s="225"/>
+        <v>11954.736124531202</v>
+      </c>
+      <c r="M180" s="265"/>
+      <c r="N180" s="223"/>
+      <c r="O180" s="223"/>
       <c r="P180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="Q180" s="215" t="s">
         <v>259</v>
       </c>
-      <c r="R180" s="240">
+      <c r="R180" s="242">
         <f>[1]Hoja1!$C593</f>
-        <v>19491.465510840357</v>
-[...3 lines deleted...]
-      <c r="U180" s="372"/>
+        <v>20660.953441490783</v>
+      </c>
+      <c r="S180" s="265"/>
+      <c r="T180" s="378"/>
+      <c r="U180" s="379"/>
       <c r="V180" s="212" t="s">
         <v>763</v>
       </c>
       <c r="W180" s="215" t="s">
         <v>259</v>
       </c>
-      <c r="X180" s="240">
+      <c r="X180" s="242">
         <f>[1]Hoja1!$C568</f>
-        <v>26727.79870529499</v>
-[...1 lines deleted...]
-      <c r="Y180" s="263"/>
+        <v>28331.466627612685</v>
+      </c>
+      <c r="Y180" s="265"/>
       <c r="Z180" s="7"/>
       <c r="AA180" s="7"/>
       <c r="AB180" s="7"/>
       <c r="AC180" s="7"/>
       <c r="AD180" s="7"/>
       <c r="AE180" s="166"/>
       <c r="AF180" s="204"/>
       <c r="AG180" s="78"/>
-      <c r="AH180" s="254"/>
-[...6 lines deleted...]
-      <c r="AO180" s="357"/>
+      <c r="AH180" s="256"/>
+      <c r="AI180" s="256"/>
+      <c r="AJ180" s="337"/>
+      <c r="AK180" s="337"/>
+      <c r="AL180" s="337"/>
+      <c r="AM180" s="337"/>
+      <c r="AN180" s="376"/>
+      <c r="AO180" s="364"/>
     </row>
     <row r="181" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B181" s="145"/>
       <c r="C181" s="3"/>
-      <c r="D181" s="224" t="s">
+      <c r="D181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="E181" s="220" t="s">
         <v>364</v>
       </c>
-      <c r="F181" s="412">
+      <c r="F181" s="419">
         <f>[1]Hoja1!$C705</f>
-        <v>9026.56220087363</v>
-[...1 lines deleted...]
-      <c r="G181" s="415"/>
+        <v>9568.155932926049</v>
+      </c>
+      <c r="G181" s="422"/>
       <c r="H181" s="28"/>
       <c r="I181" s="113"/>
-      <c r="J181" s="224" t="s">
+      <c r="J181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="K181" s="220" t="s">
         <v>269</v>
       </c>
-      <c r="L181" s="412">
+      <c r="L181" s="419">
         <f>[1]Hoja1!$C662</f>
-        <v>11494.938581280001</v>
-[...4 lines deleted...]
-      <c r="P181" s="224" t="s">
+        <v>9510.4864036181698</v>
+      </c>
+      <c r="M181" s="420"/>
+      <c r="N181" s="223"/>
+      <c r="O181" s="223"/>
+      <c r="P181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="Q181" s="220" t="s">
         <v>269</v>
       </c>
-      <c r="R181" s="412">
+      <c r="R181" s="419">
         <f>[1]Hoja1!$C594</f>
-        <v>19491.465510840357</v>
-[...4 lines deleted...]
-      <c r="V181" s="224" t="s">
+        <v>20660.953441490783</v>
+      </c>
+      <c r="S181" s="420"/>
+      <c r="T181" s="378"/>
+      <c r="U181" s="379"/>
+      <c r="V181" s="222" t="s">
         <v>764</v>
       </c>
       <c r="W181" s="220" t="s">
         <v>269</v>
       </c>
-      <c r="X181" s="412">
+      <c r="X181" s="419">
         <f>[1]Hoja1!$C569</f>
-        <v>2489.3896318815932</v>
-[...1 lines deleted...]
-      <c r="Y181" s="413"/>
+        <v>2638.7530097944887</v>
+      </c>
+      <c r="Y181" s="420"/>
       <c r="Z181" s="7"/>
       <c r="AA181" s="7"/>
       <c r="AB181" s="7"/>
       <c r="AC181" s="7"/>
       <c r="AD181" s="7"/>
       <c r="AE181" s="166"/>
       <c r="AF181" s="204"/>
       <c r="AG181" s="78"/>
-      <c r="AH181" s="254"/>
-[...6 lines deleted...]
-      <c r="AO181" s="357"/>
+      <c r="AH181" s="256"/>
+      <c r="AI181" s="256"/>
+      <c r="AJ181" s="337"/>
+      <c r="AK181" s="337"/>
+      <c r="AL181" s="337"/>
+      <c r="AM181" s="337"/>
+      <c r="AN181" s="376"/>
+      <c r="AO181" s="364"/>
     </row>
     <row r="182" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B182" s="145"/>
       <c r="C182" s="3"/>
       <c r="D182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="E182" s="215" t="s">
         <v>373</v>
       </c>
-      <c r="F182" s="240">
+      <c r="F182" s="242">
         <f>[1]Hoja1!$C706</f>
-        <v>17554.311704160002</v>
-[...1 lines deleted...]
-      <c r="G182" s="241"/>
+        <v>18256.4841723264</v>
+      </c>
+      <c r="G182" s="243"/>
       <c r="H182" s="28"/>
       <c r="I182" s="113"/>
       <c r="J182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="K182" s="215" t="s">
         <v>277</v>
       </c>
-      <c r="L182" s="240">
+      <c r="L182" s="242">
         <f>[1]Hoja1!$C663</f>
-        <v>31683.389963351576</v>
-[...3 lines deleted...]
-      <c r="O182" s="225"/>
+        <v>33603.597079880878</v>
+      </c>
+      <c r="M182" s="265"/>
+      <c r="N182" s="223"/>
+      <c r="O182" s="223"/>
       <c r="P182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="Q182" s="215" t="s">
         <v>277</v>
       </c>
-      <c r="R182" s="240">
+      <c r="R182" s="242">
         <f>[1]Hoja1!$C595</f>
-        <v>44275.522887876316</v>
-[...3 lines deleted...]
-      <c r="U182" s="369"/>
+        <v>46958.871594939665</v>
+      </c>
+      <c r="S182" s="265"/>
+      <c r="T182" s="378"/>
+      <c r="U182" s="376"/>
       <c r="V182" s="221"/>
       <c r="W182" s="18"/>
-      <c r="X182" s="254"/>
-      <c r="Y182" s="254"/>
+      <c r="X182" s="256"/>
+      <c r="Y182" s="256"/>
       <c r="Z182" s="7"/>
       <c r="AA182" s="7"/>
       <c r="AB182" s="7"/>
       <c r="AC182" s="7"/>
       <c r="AD182" s="7"/>
       <c r="AE182" s="166"/>
       <c r="AF182" s="204"/>
       <c r="AG182" s="78"/>
-      <c r="AH182" s="357"/>
-[...6 lines deleted...]
-      <c r="AO182" s="357"/>
+      <c r="AH182" s="364"/>
+      <c r="AI182" s="364"/>
+      <c r="AJ182" s="423"/>
+      <c r="AK182" s="423"/>
+      <c r="AL182" s="423"/>
+      <c r="AM182" s="423"/>
+      <c r="AN182" s="364"/>
+      <c r="AO182" s="364"/>
     </row>
     <row r="183" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B183" s="145"/>
       <c r="C183" s="3"/>
-      <c r="D183" s="224" t="s">
+      <c r="D183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="E183" s="220" t="s">
         <v>380</v>
       </c>
-      <c r="F183" s="412">
+      <c r="F183" s="419">
         <f>[1]Hoja1!$C707</f>
-        <v>17554.311704160002</v>
-[...1 lines deleted...]
-      <c r="G183" s="415"/>
+        <v>18256.4841723264</v>
+      </c>
+      <c r="G183" s="422"/>
       <c r="H183" s="28"/>
       <c r="I183" s="113"/>
-      <c r="J183" s="224" t="s">
+      <c r="J183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="K183" s="220" t="s">
         <v>285</v>
       </c>
-      <c r="L183" s="412">
+      <c r="L183" s="419">
         <f>[1]Hoja1!$C664</f>
-        <v>31683.389963351576</v>
-[...4 lines deleted...]
-      <c r="P183" s="224" t="s">
+        <v>33603.597079880878</v>
+      </c>
+      <c r="M183" s="420"/>
+      <c r="N183" s="223"/>
+      <c r="O183" s="223"/>
+      <c r="P183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="Q183" s="220" t="s">
         <v>285</v>
       </c>
-      <c r="R183" s="412">
+      <c r="R183" s="419">
         <f>[1]Hoja1!$C596</f>
-        <v>40250.475352614827</v>
-[...3 lines deleted...]
-      <c r="U183" s="369"/>
+        <v>42689.883268126963</v>
+      </c>
+      <c r="S183" s="420"/>
+      <c r="T183" s="378"/>
+      <c r="U183" s="376"/>
       <c r="V183" s="221"/>
       <c r="W183" s="18"/>
-      <c r="X183" s="254"/>
-      <c r="Y183" s="254"/>
+      <c r="X183" s="256"/>
+      <c r="Y183" s="256"/>
       <c r="Z183" s="7"/>
       <c r="AA183" s="7"/>
       <c r="AB183" s="7"/>
       <c r="AC183" s="7"/>
       <c r="AD183" s="7"/>
       <c r="AE183" s="166"/>
       <c r="AF183" s="204"/>
       <c r="AG183" s="78"/>
-      <c r="AH183" s="305"/>
-[...6 lines deleted...]
-      <c r="AO183" s="254"/>
+      <c r="AH183" s="307"/>
+      <c r="AI183" s="307"/>
+      <c r="AJ183" s="421"/>
+      <c r="AK183" s="421"/>
+      <c r="AL183" s="421"/>
+      <c r="AM183" s="421"/>
+      <c r="AN183" s="256"/>
+      <c r="AO183" s="256"/>
     </row>
     <row r="184" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B184" s="145"/>
       <c r="C184" s="3"/>
       <c r="D184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="E184" s="215" t="s">
         <v>387</v>
       </c>
-      <c r="F184" s="240">
+      <c r="F184" s="242">
         <f>[1]Hoja1!$C708</f>
-        <v>17554.311704160002</v>
-[...1 lines deleted...]
-      <c r="G184" s="241"/>
+        <v>18256.4841723264</v>
+      </c>
+      <c r="G184" s="243"/>
       <c r="H184" s="28"/>
       <c r="I184" s="113"/>
       <c r="J184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="K184" s="215" t="s">
         <v>294</v>
       </c>
-      <c r="L184" s="240">
+      <c r="L184" s="242">
         <f>[1]Hoja1!$C665</f>
-        <v>31683.389963351576</v>
-[...3 lines deleted...]
-      <c r="O184" s="225"/>
+        <v>29220.519199896418</v>
+      </c>
+      <c r="M184" s="265"/>
+      <c r="N184" s="223"/>
+      <c r="O184" s="223"/>
       <c r="P184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="Q184" s="215" t="s">
         <v>294</v>
       </c>
-      <c r="R184" s="240">
+      <c r="R184" s="242">
         <f>[1]Hoja1!$C597</f>
-        <v>47687.896694298513</v>
-[...3 lines deleted...]
-      <c r="U184" s="369"/>
+        <v>50578.056333046479</v>
+      </c>
+      <c r="S184" s="265"/>
+      <c r="T184" s="378"/>
+      <c r="U184" s="376"/>
       <c r="V184" s="221"/>
       <c r="W184" s="18"/>
-      <c r="X184" s="254"/>
-      <c r="Y184" s="254"/>
+      <c r="X184" s="256"/>
+      <c r="Y184" s="256"/>
       <c r="Z184" s="7"/>
       <c r="AA184" s="7"/>
       <c r="AB184" s="7"/>
       <c r="AC184" s="7"/>
       <c r="AD184" s="7"/>
       <c r="AE184" s="166"/>
       <c r="AF184" s="204"/>
       <c r="AG184" s="78"/>
       <c r="AH184" s="17"/>
       <c r="AI184" s="17"/>
-      <c r="AJ184" s="414"/>
-[...4 lines deleted...]
-      <c r="AO184" s="357"/>
+      <c r="AJ184" s="421"/>
+      <c r="AK184" s="421"/>
+      <c r="AL184" s="421"/>
+      <c r="AM184" s="421"/>
+      <c r="AN184" s="376"/>
+      <c r="AO184" s="364"/>
     </row>
     <row r="185" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B185" s="145"/>
       <c r="C185" s="3"/>
-      <c r="D185" s="224" t="s">
+      <c r="D185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="E185" s="220" t="s">
         <v>303</v>
       </c>
-      <c r="F185" s="412">
+      <c r="F185" s="419">
         <f>[1]Hoja1!$C709</f>
-        <v>12441.291410601571</v>
-[...1 lines deleted...]
-      <c r="G185" s="415"/>
+        <v>13187.768895237663</v>
+      </c>
+      <c r="G185" s="422"/>
       <c r="H185" s="28"/>
       <c r="I185" s="113"/>
-      <c r="J185" s="224" t="s">
+      <c r="J185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="K185" s="220" t="s">
         <v>303</v>
       </c>
-      <c r="L185" s="412">
+      <c r="L185" s="419">
         <f>[1]Hoja1!$C666</f>
-        <v>31683.389963351576</v>
-[...4 lines deleted...]
-      <c r="P185" s="224" t="s">
+        <v>29220.519199896418</v>
+      </c>
+      <c r="M185" s="420"/>
+      <c r="N185" s="223"/>
+      <c r="O185" s="223"/>
+      <c r="P185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="Q185" s="220" t="s">
         <v>303</v>
       </c>
-      <c r="R185" s="412">
+      <c r="R185" s="419">
         <f>[1]Hoja1!$C598</f>
-        <v>47687.896694298513</v>
-[...3 lines deleted...]
-      <c r="U185" s="369"/>
+        <v>50578.056333046479</v>
+      </c>
+      <c r="S185" s="420"/>
+      <c r="T185" s="378"/>
+      <c r="U185" s="376"/>
       <c r="V185" s="221"/>
       <c r="W185" s="18"/>
-      <c r="X185" s="254"/>
-      <c r="Y185" s="254"/>
+      <c r="X185" s="256"/>
+      <c r="Y185" s="256"/>
       <c r="Z185" s="7"/>
       <c r="AA185" s="7"/>
       <c r="AB185" s="7"/>
       <c r="AC185" s="7"/>
       <c r="AD185" s="7"/>
       <c r="AE185" s="166"/>
       <c r="AF185" s="204"/>
       <c r="AG185" s="78"/>
-      <c r="AJ185" s="414"/>
-[...4 lines deleted...]
-      <c r="AO185" s="357"/>
+      <c r="AJ185" s="421"/>
+      <c r="AK185" s="421"/>
+      <c r="AL185" s="421"/>
+      <c r="AM185" s="421"/>
+      <c r="AN185" s="364"/>
+      <c r="AO185" s="364"/>
     </row>
     <row r="186" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B186" s="145"/>
       <c r="C186" s="3"/>
       <c r="D186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="E186" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="F186" s="240">
+      <c r="F186" s="242">
         <f>[1]Hoja1!$C710</f>
-        <v>12441.291410601571</v>
-[...1 lines deleted...]
-      <c r="G186" s="241"/>
+        <v>13187.768895237663</v>
+      </c>
+      <c r="G186" s="243"/>
       <c r="H186" s="28"/>
       <c r="I186" s="113"/>
       <c r="J186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="K186" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="L186" s="240">
+      <c r="L186" s="242">
         <f>[1]Hoja1!$C667</f>
-        <v>29362.030527548759</v>
-[...3 lines deleted...]
-      <c r="O186" s="225"/>
+        <v>29220.519199896418</v>
+      </c>
+      <c r="M186" s="265"/>
+      <c r="N186" s="223"/>
+      <c r="O186" s="223"/>
       <c r="P186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="Q186" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="R186" s="240">
+      <c r="R186" s="242">
         <f>[1]Hoja1!$C599</f>
-        <v>68627.979589475755</v>
-[...3 lines deleted...]
-      <c r="U186" s="369"/>
+        <v>72787.252165098078</v>
+      </c>
+      <c r="S186" s="265"/>
+      <c r="T186" s="378"/>
+      <c r="U186" s="376"/>
       <c r="V186" s="221"/>
       <c r="W186" s="18"/>
-      <c r="X186" s="254"/>
-      <c r="Y186" s="254"/>
+      <c r="X186" s="256"/>
+      <c r="Y186" s="256"/>
       <c r="Z186" s="7"/>
       <c r="AA186" s="7"/>
       <c r="AB186" s="7"/>
       <c r="AC186" s="7"/>
       <c r="AD186" s="7"/>
       <c r="AE186" s="166"/>
       <c r="AF186" s="204"/>
       <c r="AG186" s="78"/>
       <c r="AH186" s="17"/>
       <c r="AI186" s="17"/>
-      <c r="AJ186" s="414"/>
-[...4 lines deleted...]
-      <c r="AO186" s="357"/>
+      <c r="AJ186" s="421"/>
+      <c r="AK186" s="421"/>
+      <c r="AL186" s="421"/>
+      <c r="AM186" s="421"/>
+      <c r="AN186" s="376"/>
+      <c r="AO186" s="364"/>
     </row>
     <row r="187" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B187" s="145"/>
       <c r="C187" s="3"/>
-      <c r="D187" s="224" t="s">
+      <c r="D187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="E187" s="220" t="s">
         <v>402</v>
       </c>
-      <c r="F187" s="412">
+      <c r="F187" s="419">
         <f>[1]Hoja1!$C711</f>
-        <v>12441.291410601571</v>
-[...1 lines deleted...]
-      <c r="G187" s="415"/>
+        <v>13187.768895237663</v>
+      </c>
+      <c r="G187" s="422"/>
       <c r="H187" s="28"/>
       <c r="I187" s="113"/>
-      <c r="J187" s="224" t="s">
+      <c r="J187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="K187" s="220" t="s">
         <v>267</v>
       </c>
-      <c r="L187" s="412">
+      <c r="L187" s="419">
         <f>[1]Hoja1!$C668</f>
-        <v>29362.030527548759</v>
-[...4 lines deleted...]
-      <c r="P187" s="224" t="s">
+        <v>29220.519199896418</v>
+      </c>
+      <c r="M187" s="420"/>
+      <c r="N187" s="223"/>
+      <c r="O187" s="223"/>
+      <c r="P187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="Q187" s="220" t="s">
         <v>267</v>
       </c>
-      <c r="R187" s="412">
+      <c r="R187" s="419">
         <f>[1]Hoja1!$C600</f>
-        <v>69864.535250512112</v>
-[...3 lines deleted...]
-      <c r="U187" s="369"/>
+        <v>74098.748060984159</v>
+      </c>
+      <c r="S187" s="420"/>
+      <c r="T187" s="378"/>
+      <c r="U187" s="376"/>
       <c r="V187" s="221"/>
       <c r="W187" s="18"/>
-      <c r="X187" s="254"/>
-      <c r="Y187" s="254"/>
+      <c r="X187" s="256"/>
+      <c r="Y187" s="256"/>
       <c r="Z187" s="7"/>
       <c r="AA187" s="7"/>
       <c r="AB187" s="7"/>
       <c r="AC187" s="7"/>
       <c r="AD187" s="7"/>
       <c r="AE187" s="166"/>
       <c r="AF187" s="204"/>
       <c r="AG187" s="78"/>
-      <c r="AJ187" s="414"/>
-[...4 lines deleted...]
-      <c r="AO187" s="357"/>
+      <c r="AJ187" s="421"/>
+      <c r="AK187" s="421"/>
+      <c r="AL187" s="421"/>
+      <c r="AM187" s="421"/>
+      <c r="AN187" s="364"/>
+      <c r="AO187" s="364"/>
     </row>
     <row r="188" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B188" s="145"/>
       <c r="C188" s="3"/>
       <c r="D188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="E188" s="215" t="s">
         <v>275</v>
       </c>
-      <c r="F188" s="240">
+      <c r="F188" s="242">
         <f>[1]Hoja1!$C712</f>
-        <v>25615.826137440003</v>
-[...1 lines deleted...]
-      <c r="G188" s="241"/>
+        <v>26640.4591829376</v>
+      </c>
+      <c r="G188" s="243"/>
       <c r="H188" s="28"/>
       <c r="I188" s="113"/>
       <c r="J188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="K188" s="215" t="s">
         <v>275</v>
       </c>
-      <c r="L188" s="240">
+      <c r="L188" s="242">
         <f>[1]Hoja1!$C669</f>
-        <v>36521.211324979064</v>
-[...3 lines deleted...]
-      <c r="O188" s="225"/>
+        <v>38734.615991691287</v>
+      </c>
+      <c r="M188" s="265"/>
+      <c r="N188" s="223"/>
+      <c r="O188" s="223"/>
       <c r="P188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="Q188" s="215" t="s">
         <v>275</v>
       </c>
-      <c r="R188" s="240">
+      <c r="R188" s="242">
         <f>[1]Hoja1!$C601</f>
-        <v>75490.777548423343</v>
-[...3 lines deleted...]
-      <c r="U188" s="369"/>
+        <v>80065.977381607896</v>
+      </c>
+      <c r="S188" s="265"/>
+      <c r="T188" s="378"/>
+      <c r="U188" s="376"/>
       <c r="V188" s="221"/>
       <c r="W188" s="18"/>
-      <c r="X188" s="254"/>
-      <c r="Y188" s="254"/>
+      <c r="X188" s="256"/>
+      <c r="Y188" s="256"/>
       <c r="Z188" s="7"/>
       <c r="AA188" s="7"/>
       <c r="AB188" s="7"/>
       <c r="AC188" s="7"/>
       <c r="AD188" s="7"/>
       <c r="AE188" s="166"/>
       <c r="AF188" s="204"/>
       <c r="AG188" s="78"/>
       <c r="AH188" s="17"/>
       <c r="AI188" s="17"/>
-      <c r="AJ188" s="414"/>
-[...4 lines deleted...]
-      <c r="AO188" s="357"/>
+      <c r="AJ188" s="421"/>
+      <c r="AK188" s="421"/>
+      <c r="AL188" s="421"/>
+      <c r="AM188" s="421"/>
+      <c r="AN188" s="376"/>
+      <c r="AO188" s="364"/>
     </row>
     <row r="189" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B189" s="355"/>
-      <c r="C189" s="417"/>
+      <c r="B189" s="362"/>
+      <c r="C189" s="424"/>
       <c r="D189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="E189" s="220" t="s">
         <v>283</v>
       </c>
-      <c r="F189" s="242">
+      <c r="F189" s="244">
         <f>[1]Hoja1!$C713</f>
-        <v>25615.826137440003</v>
-[...1 lines deleted...]
-      <c r="G189" s="243"/>
+        <v>26640.4591829376</v>
+      </c>
+      <c r="G189" s="245"/>
       <c r="H189" s="28"/>
       <c r="I189" s="113"/>
       <c r="J189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="K189" s="220" t="s">
         <v>283</v>
       </c>
-      <c r="L189" s="242">
+      <c r="L189" s="244">
         <f>[1]Hoja1!$C670</f>
-        <v>36521.211324979064</v>
-[...3 lines deleted...]
-      <c r="O189" s="225"/>
+        <v>38734.615991691287</v>
+      </c>
+      <c r="M189" s="425"/>
+      <c r="N189" s="223"/>
+      <c r="O189" s="223"/>
       <c r="P189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="Q189" s="220" t="s">
         <v>283</v>
       </c>
-      <c r="R189" s="242">
+      <c r="R189" s="244">
         <f>[1]Hoja1!$C602</f>
-        <v>75490.777548423343</v>
-[...3 lines deleted...]
-      <c r="U189" s="369"/>
+        <v>80065.977381607896</v>
+      </c>
+      <c r="S189" s="425"/>
+      <c r="T189" s="378"/>
+      <c r="U189" s="376"/>
       <c r="V189" s="221"/>
       <c r="W189" s="18"/>
-      <c r="X189" s="254"/>
-      <c r="Y189" s="254"/>
+      <c r="X189" s="256"/>
+      <c r="Y189" s="256"/>
       <c r="Z189" s="7"/>
       <c r="AA189" s="7"/>
       <c r="AB189" s="7"/>
       <c r="AC189" s="7"/>
       <c r="AD189" s="7"/>
       <c r="AE189" s="166"/>
       <c r="AF189" s="204"/>
       <c r="AG189" s="78"/>
-      <c r="AJ189" s="414"/>
-[...4 lines deleted...]
-      <c r="AO189" s="357"/>
+      <c r="AJ189" s="421"/>
+      <c r="AK189" s="421"/>
+      <c r="AL189" s="421"/>
+      <c r="AM189" s="421"/>
+      <c r="AN189" s="364"/>
+      <c r="AO189" s="364"/>
     </row>
     <row r="190" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B190" s="145"/>
       <c r="C190" s="3"/>
       <c r="D190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="E190" s="215" t="s">
         <v>292</v>
       </c>
-      <c r="F190" s="240">
+      <c r="F190" s="242">
         <f>[1]Hoja1!$C714</f>
-        <v>25615.826137440003</v>
-[...1 lines deleted...]
-      <c r="G190" s="241"/>
+        <v>26640.4591829376</v>
+      </c>
+      <c r="G190" s="243"/>
       <c r="H190" s="28"/>
       <c r="I190" s="113"/>
       <c r="J190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="K190" s="215" t="s">
         <v>292</v>
       </c>
-      <c r="L190" s="240">
+      <c r="L190" s="242">
         <f>[1]Hoja1!$C671</f>
-        <v>36521.211324979064</v>
-[...3 lines deleted...]
-      <c r="O190" s="225"/>
+        <v>38734.615991691287</v>
+      </c>
+      <c r="M190" s="265"/>
+      <c r="N190" s="223"/>
+      <c r="O190" s="223"/>
       <c r="P190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="Q190" s="215" t="s">
         <v>292</v>
       </c>
-      <c r="R190" s="240">
+      <c r="R190" s="242">
         <f>[1]Hoja1!$C603</f>
-        <v>68627.979589475755</v>
-[...3 lines deleted...]
-      <c r="U190" s="369"/>
+        <v>72787.252165098078</v>
+      </c>
+      <c r="S190" s="265"/>
+      <c r="T190" s="378"/>
+      <c r="U190" s="376"/>
       <c r="V190" s="221"/>
       <c r="W190" s="18"/>
-      <c r="X190" s="254"/>
-      <c r="Y190" s="254"/>
+      <c r="X190" s="256"/>
+      <c r="Y190" s="256"/>
       <c r="Z190" s="7"/>
       <c r="AA190" s="7"/>
       <c r="AB190" s="7"/>
       <c r="AC190" s="7"/>
       <c r="AD190" s="7"/>
       <c r="AE190" s="166"/>
       <c r="AF190" s="204"/>
       <c r="AG190" s="78"/>
       <c r="AH190" s="17"/>
       <c r="AI190" s="17"/>
-      <c r="AJ190" s="414"/>
-[...4 lines deleted...]
-      <c r="AO190" s="357"/>
+      <c r="AJ190" s="421"/>
+      <c r="AK190" s="421"/>
+      <c r="AL190" s="421"/>
+      <c r="AM190" s="421"/>
+      <c r="AN190" s="376"/>
+      <c r="AO190" s="364"/>
     </row>
     <row r="191" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B191" s="145"/>
       <c r="C191" s="3"/>
       <c r="D191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="E191" s="220" t="s">
         <v>301</v>
       </c>
-      <c r="F191" s="242">
+      <c r="F191" s="244">
         <f>[1]Hoja1!$C715</f>
-        <v>25615.826137440003</v>
-[...1 lines deleted...]
-      <c r="G191" s="243"/>
+        <v>26640.4591829376</v>
+      </c>
+      <c r="G191" s="245"/>
       <c r="H191" s="28"/>
       <c r="I191" s="113"/>
       <c r="J191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="K191" s="220" t="s">
         <v>301</v>
       </c>
-      <c r="L191" s="242">
+      <c r="L191" s="244">
         <f>[1]Hoja1!$C672</f>
-        <v>31757.575065199188</v>
-[...3 lines deleted...]
-      <c r="O191" s="225"/>
+        <v>33682.274775383732</v>
+      </c>
+      <c r="M191" s="425"/>
+      <c r="N191" s="223"/>
+      <c r="O191" s="223"/>
       <c r="P191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="Q191" s="220" t="s">
         <v>301</v>
       </c>
-      <c r="R191" s="242">
+      <c r="R191" s="244">
         <f>[1]Hoja1!$C604</f>
-        <v>69864.535250512112</v>
-[...3 lines deleted...]
-      <c r="U191" s="369"/>
+        <v>74098.748060984159</v>
+      </c>
+      <c r="S191" s="425"/>
+      <c r="T191" s="378"/>
+      <c r="U191" s="376"/>
       <c r="V191" s="221"/>
       <c r="W191" s="18"/>
-      <c r="X191" s="254"/>
-      <c r="Y191" s="254"/>
+      <c r="X191" s="256"/>
+      <c r="Y191" s="256"/>
       <c r="Z191" s="7"/>
       <c r="AA191" s="7"/>
       <c r="AB191" s="7"/>
       <c r="AC191" s="7"/>
       <c r="AD191" s="7"/>
       <c r="AE191" s="166"/>
       <c r="AF191" s="204"/>
       <c r="AG191" s="78"/>
-      <c r="AJ191" s="414"/>
-[...4 lines deleted...]
-      <c r="AO191" s="357"/>
+      <c r="AJ191" s="421"/>
+      <c r="AK191" s="421"/>
+      <c r="AL191" s="421"/>
+      <c r="AM191" s="421"/>
+      <c r="AN191" s="364"/>
+      <c r="AO191" s="364"/>
     </row>
     <row r="192" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B192" s="145"/>
       <c r="C192" s="3"/>
       <c r="D192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="E192" s="215" t="s">
         <v>310</v>
       </c>
-      <c r="F192" s="240">
+      <c r="F192" s="242">
         <f>[1]Hoja1!$C716</f>
-        <v>22039.595150255038</v>
-[...1 lines deleted...]
-      <c r="G192" s="241"/>
+        <v>23361.970859270346</v>
+      </c>
+      <c r="G192" s="243"/>
       <c r="H192" s="28"/>
       <c r="I192" s="113"/>
       <c r="J192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="K192" s="215" t="s">
         <v>310</v>
       </c>
-      <c r="L192" s="240">
+      <c r="L192" s="242">
         <f>[1]Hoja1!$C673</f>
-        <v>34774.023982940351</v>
-[...3 lines deleted...]
-      <c r="O192" s="225"/>
+        <v>33193.399878988414</v>
+      </c>
+      <c r="M192" s="265"/>
+      <c r="N192" s="223"/>
+      <c r="O192" s="223"/>
       <c r="P192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="Q192" s="215" t="s">
         <v>310</v>
       </c>
-      <c r="R192" s="240">
+      <c r="R192" s="242">
         <f>[1]Hoja1!$C605</f>
-        <v>69864.535250512112</v>
-[...3 lines deleted...]
-      <c r="U192" s="369"/>
+        <v>74098.748060984159</v>
+      </c>
+      <c r="S192" s="265"/>
+      <c r="T192" s="378"/>
+      <c r="U192" s="376"/>
       <c r="V192" s="221"/>
       <c r="W192" s="18"/>
-      <c r="X192" s="254"/>
-      <c r="Y192" s="254"/>
+      <c r="X192" s="256"/>
+      <c r="Y192" s="256"/>
       <c r="Z192" s="7"/>
       <c r="AA192" s="7"/>
       <c r="AB192" s="7"/>
       <c r="AC192" s="7"/>
       <c r="AD192" s="7"/>
       <c r="AE192" s="166"/>
       <c r="AF192" s="204"/>
       <c r="AG192" s="78"/>
       <c r="AH192" s="17"/>
       <c r="AI192" s="17"/>
-      <c r="AJ192" s="414"/>
-[...4 lines deleted...]
-      <c r="AO192" s="357"/>
+      <c r="AJ192" s="421"/>
+      <c r="AK192" s="421"/>
+      <c r="AL192" s="421"/>
+      <c r="AM192" s="421"/>
+      <c r="AN192" s="376"/>
+      <c r="AO192" s="364"/>
     </row>
     <row r="193" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B193" s="145"/>
       <c r="C193" s="3"/>
       <c r="D193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="E193" s="220" t="s">
         <v>318</v>
       </c>
-      <c r="F193" s="242">
+      <c r="F193" s="244">
         <f>[1]Hoja1!$C717</f>
-        <v>22039.595150255038</v>
-[...1 lines deleted...]
-      <c r="G193" s="243"/>
+        <v>23361.970859270346</v>
+      </c>
+      <c r="G193" s="245"/>
       <c r="H193" s="28"/>
       <c r="I193" s="113"/>
       <c r="J193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="K193" s="220" t="s">
         <v>318</v>
       </c>
-      <c r="L193" s="242">
+      <c r="L193" s="244">
         <f>[1]Hoja1!$C674</f>
-        <v>34774.023982940351</v>
-[...3 lines deleted...]
-      <c r="O193" s="225"/>
+        <v>33193.399878988414</v>
+      </c>
+      <c r="M193" s="425"/>
+      <c r="N193" s="223"/>
+      <c r="O193" s="223"/>
       <c r="P193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="Q193" s="220" t="s">
         <v>318</v>
       </c>
-      <c r="R193" s="242">
+      <c r="R193" s="244">
         <f>[1]Hoja1!$C606</f>
-        <v>69864.535250512112</v>
-[...3 lines deleted...]
-      <c r="U193" s="369"/>
+        <v>74098.748060984159</v>
+      </c>
+      <c r="S193" s="425"/>
+      <c r="T193" s="378"/>
+      <c r="U193" s="376"/>
       <c r="V193" s="221"/>
       <c r="W193" s="18"/>
-      <c r="X193" s="254"/>
-      <c r="Y193" s="254"/>
+      <c r="X193" s="256"/>
+      <c r="Y193" s="256"/>
       <c r="Z193" s="7"/>
       <c r="AA193" s="7"/>
       <c r="AB193" s="7"/>
       <c r="AC193" s="7"/>
       <c r="AD193" s="7"/>
       <c r="AE193" s="166"/>
       <c r="AF193" s="204"/>
       <c r="AG193" s="78"/>
-      <c r="AH193" s="305"/>
-[...6 lines deleted...]
-      <c r="AO193" s="254"/>
+      <c r="AH193" s="307"/>
+      <c r="AI193" s="307"/>
+      <c r="AJ193" s="421"/>
+      <c r="AK193" s="421"/>
+      <c r="AL193" s="421"/>
+      <c r="AM193" s="421"/>
+      <c r="AN193" s="256"/>
+      <c r="AO193" s="256"/>
     </row>
     <row r="194" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B194" s="145"/>
       <c r="C194" s="3"/>
       <c r="D194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="E194" s="215" t="s">
         <v>327</v>
       </c>
-      <c r="F194" s="240">
+      <c r="F194" s="242">
         <f>[1]Hoja1!$C718</f>
-        <v>22039.595150255038</v>
-[...1 lines deleted...]
-      <c r="G194" s="241"/>
+        <v>23361.970859270346</v>
+      </c>
+      <c r="G194" s="243"/>
       <c r="H194" s="28"/>
       <c r="I194" s="113"/>
       <c r="J194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="K194" s="215" t="s">
         <v>327</v>
       </c>
-      <c r="L194" s="240">
+      <c r="L194" s="242">
         <f>[1]Hoja1!$C675</f>
-        <v>34944.379600444045</v>
-[...3 lines deleted...]
-      <c r="O194" s="225"/>
+        <v>33356.003593594556</v>
+      </c>
+      <c r="M194" s="265"/>
+      <c r="N194" s="223"/>
+      <c r="O194" s="223"/>
       <c r="P194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="Q194" s="215" t="s">
         <v>327</v>
       </c>
-      <c r="R194" s="240">
+      <c r="R194" s="242">
         <f>[1]Hoja1!$C607</f>
-        <v>82252.656309476253</v>
-[...3 lines deleted...]
-      <c r="U194" s="369"/>
+        <v>87237.620559816889</v>
+      </c>
+      <c r="S194" s="265"/>
+      <c r="T194" s="378"/>
+      <c r="U194" s="376"/>
       <c r="V194" s="221"/>
       <c r="W194" s="18"/>
-      <c r="X194" s="254"/>
-      <c r="Y194" s="254"/>
+      <c r="X194" s="256"/>
+      <c r="Y194" s="256"/>
       <c r="Z194" s="7"/>
       <c r="AA194" s="7"/>
       <c r="AB194" s="7"/>
       <c r="AC194" s="7"/>
       <c r="AD194" s="7"/>
       <c r="AE194" s="166"/>
       <c r="AF194" s="204"/>
       <c r="AG194" s="78"/>
-      <c r="AH194" s="305"/>
-[...4 lines deleted...]
-      <c r="AM194" s="414"/>
+      <c r="AH194" s="307"/>
+      <c r="AI194" s="307"/>
+      <c r="AJ194" s="421"/>
+      <c r="AK194" s="421"/>
+      <c r="AL194" s="421"/>
+      <c r="AM194" s="421"/>
       <c r="AN194" s="7"/>
       <c r="AO194" s="7"/>
     </row>
     <row r="195" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B195" s="145"/>
       <c r="C195" s="3"/>
       <c r="D195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="E195" s="220" t="s">
         <v>336</v>
       </c>
-      <c r="F195" s="242">
+      <c r="F195" s="244">
         <f>[1]Hoja1!$C719</f>
-        <v>55179.676379520002</v>
-[...1 lines deleted...]
-      <c r="G195" s="243"/>
+        <v>57386.863434700797</v>
+      </c>
+      <c r="G195" s="245"/>
       <c r="H195" s="28"/>
       <c r="I195" s="113"/>
       <c r="J195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="K195" s="220" t="s">
         <v>336</v>
       </c>
-      <c r="L195" s="242">
+      <c r="L195" s="244">
         <f>[1]Hoja1!$C676</f>
-        <v>72102.185954494445</v>
-[...3 lines deleted...]
-      <c r="O195" s="225"/>
+        <v>76472.030800177905</v>
+      </c>
+      <c r="M195" s="425"/>
+      <c r="N195" s="223"/>
+      <c r="O195" s="223"/>
       <c r="P195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="Q195" s="220" t="s">
         <v>336</v>
       </c>
-      <c r="R195" s="242">
+      <c r="R195" s="244">
         <f>[1]Hoja1!$C608</f>
-        <v>158528.9190280929</v>
-[...3 lines deleted...]
-      <c r="U195" s="369"/>
+        <v>168136.74662915681</v>
+      </c>
+      <c r="S195" s="425"/>
+      <c r="T195" s="378"/>
+      <c r="U195" s="376"/>
       <c r="V195" s="221"/>
       <c r="W195" s="18"/>
-      <c r="X195" s="254"/>
-      <c r="Y195" s="254"/>
+      <c r="X195" s="256"/>
+      <c r="Y195" s="256"/>
       <c r="Z195" s="7"/>
       <c r="AA195" s="7"/>
       <c r="AB195" s="7"/>
       <c r="AC195" s="7"/>
       <c r="AD195" s="7"/>
       <c r="AE195" s="166"/>
       <c r="AF195" s="204"/>
       <c r="AG195" s="78"/>
-      <c r="AH195" s="305"/>
-[...4 lines deleted...]
-      <c r="AM195" s="414"/>
+      <c r="AH195" s="307"/>
+      <c r="AI195" s="307"/>
+      <c r="AJ195" s="421"/>
+      <c r="AK195" s="421"/>
+      <c r="AL195" s="421"/>
+      <c r="AM195" s="421"/>
       <c r="AN195" s="7"/>
       <c r="AO195" s="7"/>
     </row>
     <row r="196" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B196" s="145"/>
       <c r="D196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="E196" s="215" t="s">
         <v>345</v>
       </c>
-      <c r="F196" s="240">
+      <c r="F196" s="242">
         <f>[1]Hoja1!$C720</f>
-        <v>55179.676379520002</v>
-[...1 lines deleted...]
-      <c r="G196" s="241"/>
+        <v>57386.863434700797</v>
+      </c>
+      <c r="G196" s="243"/>
       <c r="H196" s="28"/>
       <c r="I196" s="113"/>
       <c r="J196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="K196" s="215" t="s">
         <v>345</v>
       </c>
-      <c r="L196" s="240">
+      <c r="L196" s="242">
         <f>[1]Hoja1!$C677</f>
-        <v>72102.185954494445</v>
-[...3 lines deleted...]
-      <c r="O196" s="225"/>
+        <v>76472.030800177905</v>
+      </c>
+      <c r="M196" s="265"/>
+      <c r="N196" s="223"/>
+      <c r="O196" s="223"/>
       <c r="P196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="Q196" s="215" t="s">
         <v>345</v>
       </c>
-      <c r="R196" s="240">
+      <c r="R196" s="242">
         <f>[1]Hoja1!$C609</f>
-        <v>158528.9190280929</v>
-[...3 lines deleted...]
-      <c r="U196" s="369"/>
+        <v>168136.74662915681</v>
+      </c>
+      <c r="S196" s="265"/>
+      <c r="T196" s="378"/>
+      <c r="U196" s="376"/>
       <c r="V196" s="221"/>
       <c r="W196" s="18"/>
-      <c r="X196" s="254"/>
-      <c r="Y196" s="254"/>
+      <c r="X196" s="256"/>
+      <c r="Y196" s="256"/>
       <c r="Z196" s="7"/>
       <c r="AA196" s="7"/>
       <c r="AB196" s="7"/>
       <c r="AC196" s="7"/>
       <c r="AD196" s="7"/>
       <c r="AE196" s="166"/>
       <c r="AF196" s="204"/>
       <c r="AG196" s="78"/>
-      <c r="AH196" s="305"/>
-[...4 lines deleted...]
-      <c r="AM196" s="414"/>
+      <c r="AH196" s="307"/>
+      <c r="AI196" s="307"/>
+      <c r="AJ196" s="421"/>
+      <c r="AK196" s="421"/>
+      <c r="AL196" s="421"/>
+      <c r="AM196" s="421"/>
       <c r="AN196" s="7"/>
       <c r="AO196" s="7"/>
     </row>
     <row r="197" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B197" s="145"/>
       <c r="D197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="E197" s="220" t="s">
         <v>353</v>
       </c>
-      <c r="F197" s="242">
+      <c r="F197" s="244">
         <f>[1]Hoja1!$C721</f>
-        <v>55179.676379520002</v>
-[...1 lines deleted...]
-      <c r="G197" s="243"/>
+        <v>57386.863434700797</v>
+      </c>
+      <c r="G197" s="245"/>
       <c r="H197" s="28"/>
       <c r="I197" s="113"/>
       <c r="J197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="K197" s="220" t="s">
         <v>353</v>
       </c>
-      <c r="L197" s="242">
+      <c r="L197" s="244">
         <f>[1]Hoja1!$C678</f>
-        <v>72102.185954494445</v>
-[...3 lines deleted...]
-      <c r="O197" s="225"/>
+        <v>76472.030800177905</v>
+      </c>
+      <c r="M197" s="425"/>
+      <c r="N197" s="223"/>
+      <c r="O197" s="223"/>
       <c r="P197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="Q197" s="220" t="s">
         <v>353</v>
       </c>
-      <c r="R197" s="242">
+      <c r="R197" s="244">
         <f>[1]Hoja1!$C610</f>
-        <v>158528.9190280929</v>
-[...3 lines deleted...]
-      <c r="U197" s="369"/>
+        <v>168136.74662915681</v>
+      </c>
+      <c r="S197" s="425"/>
+      <c r="T197" s="378"/>
+      <c r="U197" s="376"/>
       <c r="V197" s="221"/>
       <c r="W197" s="18"/>
-      <c r="X197" s="254"/>
-      <c r="Y197" s="254"/>
+      <c r="X197" s="256"/>
+      <c r="Y197" s="256"/>
       <c r="Z197" s="7"/>
       <c r="AA197" s="7"/>
       <c r="AB197" s="7"/>
       <c r="AC197" s="7"/>
       <c r="AD197" s="7"/>
       <c r="AE197" s="166"/>
       <c r="AF197" s="204"/>
       <c r="AG197" s="78"/>
-      <c r="AH197" s="305"/>
-[...4 lines deleted...]
-      <c r="AM197" s="414"/>
+      <c r="AH197" s="307"/>
+      <c r="AI197" s="307"/>
+      <c r="AJ197" s="421"/>
+      <c r="AK197" s="421"/>
+      <c r="AL197" s="421"/>
+      <c r="AM197" s="421"/>
       <c r="AN197" s="7"/>
       <c r="AO197" s="7"/>
     </row>
     <row r="198" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B198" s="145"/>
       <c r="D198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="E198" s="215" t="s">
         <v>360</v>
       </c>
-      <c r="F198" s="240">
+      <c r="F198" s="242">
         <f>[1]Hoja1!$C722</f>
-        <v>55179.676379520002</v>
-[...1 lines deleted...]
-      <c r="G198" s="241"/>
+        <v>57386.863434700797</v>
+      </c>
+      <c r="G198" s="243"/>
       <c r="H198" s="28"/>
       <c r="I198" s="113"/>
       <c r="J198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="K198" s="215" t="s">
         <v>360</v>
       </c>
-      <c r="L198" s="240">
+      <c r="L198" s="242">
         <f>[1]Hoja1!$C679</f>
-        <v>72102.185954494445</v>
-[...3 lines deleted...]
-      <c r="O198" s="225"/>
+        <v>76472.030800177905</v>
+      </c>
+      <c r="M198" s="265"/>
+      <c r="N198" s="223"/>
+      <c r="O198" s="223"/>
       <c r="P198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="Q198" s="215" t="s">
         <v>360</v>
       </c>
-      <c r="R198" s="240">
+      <c r="R198" s="242">
         <f>[1]Hoja1!$C611</f>
-        <v>158528.9190280929</v>
-[...3 lines deleted...]
-      <c r="U198" s="369"/>
+        <v>168136.74662915681</v>
+      </c>
+      <c r="S198" s="265"/>
+      <c r="T198" s="378"/>
+      <c r="U198" s="376"/>
       <c r="V198" s="221"/>
       <c r="W198" s="18"/>
-      <c r="X198" s="254"/>
-      <c r="Y198" s="254"/>
+      <c r="X198" s="256"/>
+      <c r="Y198" s="256"/>
       <c r="Z198" s="7"/>
       <c r="AA198" s="7"/>
       <c r="AB198" s="7"/>
       <c r="AC198" s="7"/>
       <c r="AD198" s="7"/>
       <c r="AE198" s="166"/>
       <c r="AF198" s="204"/>
       <c r="AG198" s="78"/>
-      <c r="AH198" s="305"/>
-[...4 lines deleted...]
-      <c r="AM198" s="414"/>
+      <c r="AH198" s="307"/>
+      <c r="AI198" s="307"/>
+      <c r="AJ198" s="421"/>
+      <c r="AK198" s="421"/>
+      <c r="AL198" s="421"/>
+      <c r="AM198" s="421"/>
       <c r="AN198" s="7"/>
       <c r="AO198" s="7"/>
     </row>
     <row r="199" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B199" s="145"/>
       <c r="D199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="E199" s="220" t="s">
         <v>368</v>
       </c>
-      <c r="F199" s="242">
+      <c r="F199" s="244">
         <f>[1]Hoja1!$C723</f>
-        <v>42962.945698181196</v>
-[...1 lines deleted...]
-      <c r="G199" s="243"/>
+        <v>45540.722440072066</v>
+      </c>
+      <c r="G199" s="245"/>
       <c r="H199" s="28"/>
       <c r="I199" s="113"/>
       <c r="J199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="K199" s="220" t="s">
         <v>368</v>
       </c>
-      <c r="L199" s="242">
+      <c r="L199" s="244">
         <f>[1]Hoja1!$C680</f>
-        <v>72102.185954494445</v>
-[...3 lines deleted...]
-      <c r="O199" s="225"/>
+        <v>76472.030800177905</v>
+      </c>
+      <c r="M199" s="425"/>
+      <c r="N199" s="223"/>
+      <c r="O199" s="223"/>
       <c r="P199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="Q199" s="220" t="s">
         <v>368</v>
       </c>
-      <c r="R199" s="242">
+      <c r="R199" s="244">
         <f>[1]Hoja1!$C612</f>
-        <v>132107.43252341077</v>
-[...3 lines deleted...]
-      <c r="U199" s="369"/>
+        <v>140113.95552429734</v>
+      </c>
+      <c r="S199" s="425"/>
+      <c r="T199" s="378"/>
+      <c r="U199" s="376"/>
       <c r="V199" s="221"/>
       <c r="W199" s="18"/>
-      <c r="X199" s="254"/>
-      <c r="Y199" s="254"/>
+      <c r="X199" s="256"/>
+      <c r="Y199" s="256"/>
       <c r="Z199" s="7"/>
       <c r="AA199" s="7"/>
       <c r="AB199" s="7"/>
       <c r="AC199" s="7"/>
       <c r="AD199" s="7"/>
       <c r="AE199" s="166"/>
       <c r="AF199" s="204"/>
       <c r="AG199" s="78"/>
-      <c r="AH199" s="305"/>
-[...4 lines deleted...]
-      <c r="AM199" s="414"/>
+      <c r="AH199" s="307"/>
+      <c r="AI199" s="307"/>
+      <c r="AJ199" s="421"/>
+      <c r="AK199" s="421"/>
+      <c r="AL199" s="421"/>
+      <c r="AM199" s="421"/>
       <c r="AN199" s="7"/>
       <c r="AO199" s="7"/>
     </row>
     <row r="200" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B200" s="145"/>
       <c r="D200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="E200" s="215" t="s">
         <v>375</v>
       </c>
-      <c r="F200" s="240">
+      <c r="F200" s="242">
         <f>[1]Hoja1!$C724</f>
-        <v>42962.945698181196</v>
-[...1 lines deleted...]
-      <c r="G200" s="241"/>
+        <v>45540.722440072066</v>
+      </c>
+      <c r="G200" s="243"/>
       <c r="H200" s="28"/>
       <c r="I200" s="113"/>
       <c r="J200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="K200" s="215" t="s">
         <v>375</v>
       </c>
-      <c r="L200" s="240">
+      <c r="L200" s="242">
         <f>[1]Hoja1!$C681</f>
-        <v>62697.553003908222</v>
-[...3 lines deleted...]
-      <c r="O200" s="225"/>
+        <v>66497.418087111233</v>
+      </c>
+      <c r="M200" s="265"/>
+      <c r="N200" s="223"/>
+      <c r="O200" s="223"/>
       <c r="P200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="Q200" s="215" t="s">
         <v>375</v>
       </c>
-      <c r="R200" s="240">
+      <c r="R200" s="242">
         <f>[1]Hoja1!$C613</f>
-        <v>129769.2542161973</v>
-[...3 lines deleted...]
-      <c r="U200" s="369"/>
+        <v>137634.03905105937</v>
+      </c>
+      <c r="S200" s="265"/>
+      <c r="T200" s="378"/>
+      <c r="U200" s="376"/>
       <c r="V200" s="221"/>
       <c r="W200" s="18"/>
-      <c r="X200" s="254"/>
-      <c r="Y200" s="254"/>
+      <c r="X200" s="256"/>
+      <c r="Y200" s="256"/>
       <c r="Z200" s="7"/>
       <c r="AA200" s="7"/>
       <c r="AB200" s="7"/>
       <c r="AC200" s="7"/>
       <c r="AD200" s="7"/>
       <c r="AE200" s="166"/>
       <c r="AF200" s="204"/>
       <c r="AG200" s="78"/>
-      <c r="AH200" s="305"/>
-[...4 lines deleted...]
-      <c r="AM200" s="414"/>
+      <c r="AH200" s="307"/>
+      <c r="AI200" s="307"/>
+      <c r="AJ200" s="421"/>
+      <c r="AK200" s="421"/>
+      <c r="AL200" s="421"/>
+      <c r="AM200" s="421"/>
       <c r="AN200" s="7"/>
       <c r="AO200" s="7"/>
     </row>
     <row r="201" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B201" s="145"/>
-      <c r="D201" s="224" t="s">
+      <c r="D201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="E201" s="220" t="s">
         <v>382</v>
       </c>
-      <c r="F201" s="412">
+      <c r="F201" s="419">
         <f>[1]Hoja1!$C725</f>
-        <v>42962.945698181196</v>
-[...1 lines deleted...]
-      <c r="G201" s="415"/>
+        <v>45540.722440072066</v>
+      </c>
+      <c r="G201" s="422"/>
       <c r="H201" s="28"/>
       <c r="I201" s="113"/>
-      <c r="J201" s="224" t="s">
+      <c r="J201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="K201" s="220" t="s">
         <v>382</v>
       </c>
-      <c r="L201" s="412">
+      <c r="L201" s="419">
         <f>[1]Hoja1!$C682</f>
-        <v>62186.689112045926</v>
-[...4 lines deleted...]
-      <c r="P201" s="224" t="s">
+        <v>65955.572849154443</v>
+      </c>
+      <c r="M201" s="420"/>
+      <c r="N201" s="223"/>
+      <c r="O201" s="223"/>
+      <c r="P201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="Q201" s="220" t="s">
         <v>382</v>
       </c>
-      <c r="R201" s="412">
+      <c r="R201" s="419">
         <f>[1]Hoja1!$C614</f>
-        <v>132107.43252341077</v>
-[...3 lines deleted...]
-      <c r="U201" s="369"/>
+        <v>140113.95552429734</v>
+      </c>
+      <c r="S201" s="420"/>
+      <c r="T201" s="378"/>
+      <c r="U201" s="376"/>
       <c r="V201" s="221"/>
       <c r="W201" s="18"/>
-      <c r="X201" s="254"/>
-      <c r="Y201" s="254"/>
+      <c r="X201" s="256"/>
+      <c r="Y201" s="256"/>
       <c r="Z201" s="7"/>
       <c r="AA201" s="7"/>
       <c r="AB201" s="7"/>
       <c r="AC201" s="7"/>
       <c r="AD201" s="7"/>
       <c r="AE201" s="166"/>
       <c r="AF201" s="204"/>
       <c r="AG201" s="78"/>
-      <c r="AH201" s="305"/>
-[...4 lines deleted...]
-      <c r="AM201" s="414"/>
+      <c r="AH201" s="307"/>
+      <c r="AI201" s="307"/>
+      <c r="AJ201" s="421"/>
+      <c r="AK201" s="421"/>
+      <c r="AL201" s="421"/>
+      <c r="AM201" s="421"/>
       <c r="AN201" s="7"/>
       <c r="AO201" s="7"/>
     </row>
     <row r="202" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B202" s="145"/>
       <c r="D202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="E202" s="215" t="s">
         <v>389</v>
       </c>
-      <c r="F202" s="240">
+      <c r="F202" s="242">
         <f>[1]Hoja1!$C726</f>
-        <v>42962.945698181196</v>
-[...1 lines deleted...]
-      <c r="G202" s="241"/>
+        <v>45540.722440072066</v>
+      </c>
+      <c r="G202" s="243"/>
       <c r="H202" s="28"/>
       <c r="I202" s="113"/>
       <c r="J202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="K202" s="215" t="s">
         <v>389</v>
       </c>
-      <c r="L202" s="240">
+      <c r="L202" s="242">
         <f>[1]Hoja1!$C683</f>
-        <v>64033.833976669885</v>
-[...3 lines deleted...]
-      <c r="O202" s="225"/>
+        <v>67914.656481016107</v>
+      </c>
+      <c r="M202" s="265"/>
+      <c r="N202" s="223"/>
+      <c r="O202" s="223"/>
       <c r="P202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="Q202" s="215" t="s">
         <v>389</v>
       </c>
-      <c r="R202" s="240">
+      <c r="R202" s="242">
         <f>[1]Hoja1!$C615</f>
-        <v>132107.43252341077</v>
-[...3 lines deleted...]
-      <c r="U202" s="369"/>
+        <v>140113.95552429734</v>
+      </c>
+      <c r="S202" s="265"/>
+      <c r="T202" s="378"/>
+      <c r="U202" s="376"/>
       <c r="V202" s="221"/>
       <c r="W202" s="18"/>
-      <c r="X202" s="254"/>
-      <c r="Y202" s="254"/>
+      <c r="X202" s="256"/>
+      <c r="Y202" s="256"/>
       <c r="Z202" s="7"/>
       <c r="AA202" s="7"/>
       <c r="AB202" s="7"/>
       <c r="AC202" s="7"/>
       <c r="AD202" s="7"/>
       <c r="AE202" s="166"/>
       <c r="AF202" s="204"/>
       <c r="AG202" s="78"/>
-      <c r="AH202" s="305"/>
-[...4 lines deleted...]
-      <c r="AM202" s="414"/>
+      <c r="AH202" s="307"/>
+      <c r="AI202" s="307"/>
+      <c r="AJ202" s="421"/>
+      <c r="AK202" s="421"/>
+      <c r="AL202" s="421"/>
+      <c r="AM202" s="421"/>
       <c r="AN202" s="7"/>
       <c r="AO202" s="7"/>
     </row>
     <row r="203" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B203" s="145"/>
-      <c r="D203" s="224" t="s">
+      <c r="D203" s="222" t="s">
         <v>833</v>
       </c>
       <c r="E203" s="220" t="s">
         <v>641</v>
       </c>
-      <c r="F203" s="412">
+      <c r="F203" s="419">
         <f>[1]Hoja1!$C727</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G203" s="415"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G203" s="422"/>
       <c r="H203" s="28"/>
       <c r="I203" s="113"/>
-      <c r="J203" s="224" t="s">
+      <c r="J203" s="222" t="s">
         <v>833</v>
       </c>
       <c r="K203" s="220" t="s">
         <v>642</v>
       </c>
-      <c r="L203" s="412">
+      <c r="L203" s="419">
         <f>[1]Hoja1!$C684</f>
-        <v>246393.19721996487</v>
-[...4 lines deleted...]
-      <c r="P203" s="224" t="s">
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M203" s="420"/>
+      <c r="N203" s="223"/>
+      <c r="O203" s="223"/>
+      <c r="P203" s="222" t="s">
         <v>832</v>
       </c>
       <c r="Q203" s="220" t="s">
         <v>642</v>
       </c>
-      <c r="R203" s="412">
+      <c r="R203" s="419">
         <f>[1]Hoja1!$C$616</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y203" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S203" s="420"/>
+      <c r="T203" s="378"/>
+      <c r="U203" s="376"/>
+      <c r="V203" s="224"/>
+      <c r="W203" s="225"/>
+      <c r="X203" s="256"/>
+      <c r="Y203" s="256"/>
       <c r="Z203" s="7"/>
       <c r="AA203" s="7"/>
       <c r="AB203" s="7"/>
       <c r="AC203" s="7"/>
       <c r="AD203" s="7"/>
       <c r="AE203" s="166"/>
       <c r="AF203" s="204"/>
       <c r="AG203" s="78"/>
-      <c r="AH203" s="305"/>
-[...4 lines deleted...]
-      <c r="AM203" s="414"/>
+      <c r="AH203" s="307"/>
+      <c r="AI203" s="307"/>
+      <c r="AJ203" s="421"/>
+      <c r="AK203" s="421"/>
+      <c r="AL203" s="421"/>
+      <c r="AM203" s="421"/>
       <c r="AN203" s="7"/>
       <c r="AO203" s="7"/>
     </row>
     <row r="204" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B204" s="145"/>
       <c r="D204" s="212" t="s">
         <v>643</v>
       </c>
       <c r="E204" s="215" t="s">
         <v>430</v>
       </c>
-      <c r="F204" s="240">
+      <c r="F204" s="242">
         <f>[1]Hoja1!$C728</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G204" s="241"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G204" s="243"/>
       <c r="H204" s="28"/>
       <c r="I204" s="113"/>
       <c r="J204" s="212" t="s">
         <v>644</v>
       </c>
       <c r="K204" s="215" t="s">
         <v>425</v>
       </c>
-      <c r="L204" s="240">
+      <c r="L204" s="242">
         <f>L203</f>
-        <v>246393.19721996487</v>
-[...3 lines deleted...]
-      <c r="O204" s="225"/>
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M204" s="265"/>
+      <c r="N204" s="223"/>
+      <c r="O204" s="223"/>
       <c r="P204" s="212" t="s">
         <v>644</v>
       </c>
       <c r="Q204" s="215" t="s">
         <v>425</v>
       </c>
-      <c r="R204" s="240">
+      <c r="R204" s="242">
         <f>[1]Hoja1!$C617</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y204" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S204" s="265"/>
+      <c r="T204" s="378"/>
+      <c r="U204" s="376"/>
+      <c r="V204" s="225"/>
+      <c r="W204" s="225"/>
+      <c r="X204" s="256"/>
+      <c r="Y204" s="256"/>
       <c r="Z204" s="7"/>
       <c r="AA204" s="7"/>
       <c r="AB204" s="7"/>
       <c r="AC204" s="7"/>
       <c r="AD204" s="7"/>
       <c r="AE204" s="166"/>
       <c r="AF204" s="204"/>
       <c r="AG204" s="78"/>
-      <c r="AH204" s="305"/>
-[...4 lines deleted...]
-      <c r="AM204" s="414"/>
+      <c r="AH204" s="307"/>
+      <c r="AI204" s="307"/>
+      <c r="AJ204" s="421"/>
+      <c r="AK204" s="421"/>
+      <c r="AL204" s="421"/>
+      <c r="AM204" s="421"/>
       <c r="AN204" s="7"/>
       <c r="AO204" s="7"/>
     </row>
     <row r="205" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B205" s="145"/>
-      <c r="D205" s="224" t="s">
+      <c r="D205" s="222" t="s">
         <v>645</v>
       </c>
       <c r="E205" s="220" t="s">
         <v>255</v>
       </c>
-      <c r="F205" s="412">
+      <c r="F205" s="419">
         <f>[1]Hoja1!$C729</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G205" s="415"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G205" s="422"/>
       <c r="H205" s="28"/>
       <c r="I205" s="113"/>
-      <c r="J205" s="224" t="s">
+      <c r="J205" s="222" t="s">
         <v>643</v>
       </c>
       <c r="K205" s="220" t="s">
         <v>430</v>
       </c>
-      <c r="L205" s="412">
+      <c r="L205" s="419">
         <f>L203</f>
-        <v>246393.19721996487</v>
-[...4 lines deleted...]
-      <c r="P205" s="224" t="s">
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M205" s="420"/>
+      <c r="N205" s="223"/>
+      <c r="O205" s="223"/>
+      <c r="P205" s="222" t="s">
         <v>643</v>
       </c>
       <c r="Q205" s="220" t="s">
         <v>430</v>
       </c>
-      <c r="R205" s="412">
+      <c r="R205" s="419">
         <f>R203</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y205" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S205" s="420"/>
+      <c r="T205" s="378"/>
+      <c r="U205" s="376"/>
+      <c r="V205" s="225"/>
+      <c r="W205" s="225"/>
+      <c r="X205" s="256"/>
+      <c r="Y205" s="256"/>
       <c r="Z205" s="7"/>
       <c r="AA205" s="7"/>
       <c r="AB205" s="7"/>
       <c r="AC205" s="7"/>
       <c r="AD205" s="7"/>
       <c r="AE205" s="166"/>
       <c r="AF205" s="204"/>
       <c r="AG205" s="78"/>
-      <c r="AH205" s="305"/>
-[...4 lines deleted...]
-      <c r="AM205" s="414"/>
+      <c r="AH205" s="307"/>
+      <c r="AI205" s="307"/>
+      <c r="AJ205" s="421"/>
+      <c r="AK205" s="421"/>
+      <c r="AL205" s="421"/>
+      <c r="AM205" s="421"/>
       <c r="AN205" s="7"/>
       <c r="AO205" s="7"/>
     </row>
     <row r="206" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B206" s="145"/>
       <c r="D206" s="212" t="s">
         <v>646</v>
       </c>
       <c r="E206" s="215" t="s">
         <v>265</v>
       </c>
-      <c r="F206" s="240">
+      <c r="F206" s="242">
         <f>[1]Hoja1!$C730</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G206" s="241"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G206" s="243"/>
       <c r="H206" s="28"/>
       <c r="I206" s="113"/>
       <c r="J206" s="212" t="s">
         <v>645</v>
       </c>
       <c r="K206" s="215" t="s">
         <v>255</v>
       </c>
-      <c r="L206" s="240">
+      <c r="L206" s="242">
         <f>L205</f>
-        <v>246393.19721996487</v>
-[...1 lines deleted...]
-      <c r="M206" s="263"/>
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M206" s="265"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="212" t="s">
         <v>645</v>
       </c>
       <c r="Q206" s="215" t="s">
         <v>255</v>
       </c>
-      <c r="R206" s="240">
+      <c r="R206" s="242">
         <f>[1]Hoja1!$C616</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y206" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S206" s="265"/>
+      <c r="T206" s="378"/>
+      <c r="U206" s="376"/>
+      <c r="V206" s="225"/>
+      <c r="W206" s="225"/>
+      <c r="X206" s="256"/>
+      <c r="Y206" s="256"/>
       <c r="Z206" s="7"/>
       <c r="AA206" s="7"/>
       <c r="AB206" s="7"/>
       <c r="AC206" s="7"/>
       <c r="AD206" s="7"/>
       <c r="AE206" s="166"/>
       <c r="AF206" s="204"/>
       <c r="AG206" s="78"/>
-      <c r="AH206" s="305"/>
-[...4 lines deleted...]
-      <c r="AM206" s="414"/>
+      <c r="AH206" s="307"/>
+      <c r="AI206" s="307"/>
+      <c r="AJ206" s="421"/>
+      <c r="AK206" s="421"/>
+      <c r="AL206" s="421"/>
+      <c r="AM206" s="421"/>
       <c r="AN206" s="7"/>
       <c r="AO206" s="7"/>
     </row>
     <row r="207" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B207" s="145"/>
-      <c r="D207" s="224" t="s">
+      <c r="D207" s="222" t="s">
         <v>647</v>
       </c>
       <c r="E207" s="220" t="s">
         <v>273</v>
       </c>
-      <c r="F207" s="412">
+      <c r="F207" s="419">
         <f>[1]Hoja1!$C731</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G207" s="415"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G207" s="422"/>
       <c r="H207" s="28"/>
       <c r="I207" s="113"/>
-      <c r="J207" s="224" t="s">
+      <c r="J207" s="222" t="s">
         <v>646</v>
       </c>
       <c r="K207" s="220" t="s">
         <v>265</v>
       </c>
-      <c r="L207" s="412">
+      <c r="L207" s="419">
         <f>L203</f>
-        <v>246393.19721996487</v>
-[...1 lines deleted...]
-      <c r="M207" s="413"/>
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M207" s="420"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
-      <c r="P207" s="224" t="s">
+      <c r="P207" s="222" t="s">
         <v>646</v>
       </c>
       <c r="Q207" s="220" t="s">
         <v>265</v>
       </c>
-      <c r="R207" s="412">
+      <c r="R207" s="419">
         <f>[1]Hoja1!$C617</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y207" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S207" s="420"/>
+      <c r="T207" s="378"/>
+      <c r="U207" s="376"/>
+      <c r="V207" s="225"/>
+      <c r="W207" s="225"/>
+      <c r="X207" s="256"/>
+      <c r="Y207" s="256"/>
       <c r="Z207" s="7"/>
       <c r="AA207" s="7"/>
       <c r="AB207" s="7"/>
       <c r="AC207" s="7"/>
       <c r="AD207" s="7"/>
       <c r="AE207" s="166"/>
       <c r="AF207" s="204"/>
       <c r="AG207" s="78"/>
-      <c r="AH207" s="305"/>
-[...4 lines deleted...]
-      <c r="AM207" s="414"/>
+      <c r="AH207" s="307"/>
+      <c r="AI207" s="307"/>
+      <c r="AJ207" s="421"/>
+      <c r="AK207" s="421"/>
+      <c r="AL207" s="421"/>
+      <c r="AM207" s="421"/>
       <c r="AN207" s="7"/>
       <c r="AO207" s="7"/>
     </row>
     <row r="208" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B208" s="145"/>
       <c r="D208" s="212" t="s">
         <v>648</v>
       </c>
       <c r="E208" s="215" t="s">
         <v>281</v>
       </c>
-      <c r="F208" s="240">
+      <c r="F208" s="242">
         <f>[1]Hoja1!$C732</f>
-        <v>204991.64000451576</v>
-[...1 lines deleted...]
-      <c r="G208" s="241"/>
+        <v>239020.25224526544</v>
+      </c>
+      <c r="G208" s="243"/>
       <c r="H208" s="28"/>
       <c r="I208" s="113"/>
       <c r="J208" s="212" t="s">
         <v>647</v>
       </c>
       <c r="K208" s="215" t="s">
         <v>273</v>
       </c>
-      <c r="L208" s="240">
+      <c r="L208" s="242">
         <f>L203</f>
-        <v>246393.19721996487</v>
-[...1 lines deleted...]
-      <c r="M208" s="263"/>
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M208" s="265"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="212" t="s">
         <v>647</v>
       </c>
       <c r="Q208" s="215" t="s">
         <v>273</v>
       </c>
-      <c r="R208" s="240">
+      <c r="R208" s="242">
         <f>[1]Hoja1!$C618</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y208" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S208" s="265"/>
+      <c r="T208" s="378"/>
+      <c r="U208" s="376"/>
+      <c r="V208" s="225"/>
+      <c r="W208" s="225"/>
+      <c r="X208" s="256"/>
+      <c r="Y208" s="256"/>
       <c r="Z208" s="7"/>
       <c r="AA208" s="7"/>
       <c r="AB208" s="7"/>
       <c r="AC208" s="7"/>
       <c r="AD208" s="7"/>
       <c r="AE208" s="166"/>
       <c r="AF208" s="204"/>
       <c r="AG208" s="78"/>
-      <c r="AH208" s="305"/>
-[...4 lines deleted...]
-      <c r="AM208" s="414"/>
+      <c r="AH208" s="307"/>
+      <c r="AI208" s="307"/>
+      <c r="AJ208" s="421"/>
+      <c r="AK208" s="421"/>
+      <c r="AL208" s="421"/>
+      <c r="AM208" s="421"/>
       <c r="AN208" s="7"/>
       <c r="AO208" s="7"/>
     </row>
     <row r="209" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B209" s="145"/>
-      <c r="D209" s="224" t="s">
+      <c r="D209" s="222" t="s">
         <v>649</v>
       </c>
       <c r="E209" s="220" t="s">
         <v>650</v>
       </c>
-      <c r="F209" s="412">
+      <c r="F209" s="419">
         <f>[1]Hoja1!$C$735</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G209" s="415"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G209" s="422"/>
       <c r="H209" s="28"/>
       <c r="I209" s="113"/>
-      <c r="J209" s="224" t="s">
+      <c r="J209" s="222" t="s">
         <v>648</v>
       </c>
       <c r="K209" s="220" t="s">
         <v>281</v>
       </c>
-      <c r="L209" s="412">
+      <c r="L209" s="419">
         <f>L203</f>
-        <v>246393.19721996487</v>
-[...1 lines deleted...]
-      <c r="M209" s="413"/>
+        <v>287294.46795847907</v>
+      </c>
+      <c r="M209" s="420"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
-      <c r="P209" s="224" t="s">
+      <c r="P209" s="222" t="s">
         <v>648</v>
       </c>
       <c r="Q209" s="220" t="s">
         <v>281</v>
       </c>
-      <c r="R209" s="412">
+      <c r="R209" s="419">
         <f>[1]Hoja1!$C619</f>
-        <v>317071.39512106351</v>
-[...7 lines deleted...]
-      <c r="Y209" s="254"/>
+        <v>369705.24671116006</v>
+      </c>
+      <c r="S209" s="420"/>
+      <c r="T209" s="378"/>
+      <c r="U209" s="376"/>
+      <c r="V209" s="225"/>
+      <c r="W209" s="225"/>
+      <c r="X209" s="256"/>
+      <c r="Y209" s="256"/>
       <c r="Z209" s="7"/>
       <c r="AA209" s="7"/>
       <c r="AB209" s="7"/>
       <c r="AC209" s="7"/>
       <c r="AD209" s="7"/>
       <c r="AE209" s="166"/>
       <c r="AF209" s="204"/>
       <c r="AG209" s="78"/>
-      <c r="AH209" s="305"/>
-[...4 lines deleted...]
-      <c r="AM209" s="414"/>
+      <c r="AH209" s="307"/>
+      <c r="AI209" s="307"/>
+      <c r="AJ209" s="421"/>
+      <c r="AK209" s="421"/>
+      <c r="AL209" s="421"/>
+      <c r="AM209" s="421"/>
       <c r="AN209" s="7"/>
       <c r="AO209" s="7"/>
     </row>
     <row r="210" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B210" s="145"/>
       <c r="D210" s="212" t="s">
         <v>651</v>
       </c>
       <c r="E210" s="215" t="s">
         <v>652</v>
       </c>
-      <c r="F210" s="240">
+      <c r="F210" s="242">
         <f>[1]Hoja1!$C734</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G210" s="241"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G210" s="243"/>
       <c r="H210" s="28"/>
       <c r="I210" s="113"/>
       <c r="J210" s="212" t="s">
         <v>653</v>
       </c>
       <c r="K210" s="215" t="s">
         <v>308</v>
       </c>
-      <c r="L210" s="240">
+      <c r="L210" s="242">
         <f>[1]Hoja1!$C$686</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M210" s="263"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M210" s="265"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="212" t="s">
         <v>653</v>
       </c>
       <c r="Q210" s="215" t="s">
         <v>308</v>
       </c>
-      <c r="R210" s="240">
+      <c r="R210" s="242">
         <f>[1]Hoja1!$C623</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y210" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S210" s="265"/>
+      <c r="T210" s="378"/>
+      <c r="U210" s="376"/>
+      <c r="V210" s="225"/>
+      <c r="W210" s="225"/>
+      <c r="X210" s="256"/>
+      <c r="Y210" s="256"/>
       <c r="Z210" s="7"/>
       <c r="AA210" s="7"/>
       <c r="AB210" s="7"/>
       <c r="AC210" s="7"/>
       <c r="AD210" s="7"/>
       <c r="AE210" s="166"/>
       <c r="AF210" s="204"/>
       <c r="AG210" s="78"/>
-      <c r="AH210" s="305"/>
-[...4 lines deleted...]
-      <c r="AM210" s="414"/>
+      <c r="AH210" s="307"/>
+      <c r="AI210" s="307"/>
+      <c r="AJ210" s="421"/>
+      <c r="AK210" s="421"/>
+      <c r="AL210" s="421"/>
+      <c r="AM210" s="421"/>
       <c r="AN210" s="7"/>
       <c r="AO210" s="7"/>
     </row>
     <row r="211" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B211" s="145"/>
       <c r="D211" s="211" t="s">
         <v>653</v>
       </c>
       <c r="E211" s="220" t="s">
         <v>654</v>
       </c>
-      <c r="F211" s="242">
+      <c r="F211" s="244">
         <f>[1]Hoja1!$C735</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G211" s="243"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G211" s="245"/>
       <c r="H211" s="28"/>
       <c r="I211" s="113"/>
       <c r="J211" s="211" t="s">
         <v>655</v>
       </c>
       <c r="K211" s="220" t="s">
         <v>316</v>
       </c>
-      <c r="L211" s="242">
+      <c r="L211" s="244">
         <f>L210</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M211" s="418"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M211" s="425"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="211" t="s">
         <v>655</v>
       </c>
       <c r="Q211" s="220" t="s">
         <v>316</v>
       </c>
-      <c r="R211" s="242">
+      <c r="R211" s="244">
         <f>[1]Hoja1!$C624</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y211" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S211" s="425"/>
+      <c r="T211" s="378"/>
+      <c r="U211" s="376"/>
+      <c r="V211" s="225"/>
+      <c r="W211" s="225"/>
+      <c r="X211" s="256"/>
+      <c r="Y211" s="256"/>
       <c r="Z211" s="7"/>
       <c r="AA211" s="7"/>
       <c r="AB211" s="7"/>
       <c r="AC211" s="7"/>
       <c r="AD211" s="7"/>
       <c r="AE211" s="166"/>
       <c r="AF211" s="204"/>
       <c r="AG211" s="78"/>
-      <c r="AH211" s="305"/>
-[...4 lines deleted...]
-      <c r="AM211" s="414"/>
+      <c r="AH211" s="307"/>
+      <c r="AI211" s="307"/>
+      <c r="AJ211" s="421"/>
+      <c r="AK211" s="421"/>
+      <c r="AL211" s="421"/>
+      <c r="AM211" s="421"/>
       <c r="AN211" s="7"/>
       <c r="AO211" s="7"/>
     </row>
     <row r="212" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B212" s="145"/>
       <c r="D212" s="212" t="s">
         <v>655</v>
       </c>
       <c r="E212" s="215" t="s">
         <v>316</v>
       </c>
-      <c r="F212" s="240">
+      <c r="F212" s="242">
         <f>[1]Hoja1!$C736</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G212" s="241"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G212" s="243"/>
       <c r="H212" s="28"/>
       <c r="I212" s="113"/>
       <c r="J212" s="212" t="s">
         <v>656</v>
       </c>
       <c r="K212" s="215" t="s">
         <v>325</v>
       </c>
-      <c r="L212" s="240">
+      <c r="L212" s="242">
         <f>L211</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M212" s="263"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M212" s="265"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="212" t="s">
         <v>656</v>
       </c>
       <c r="Q212" s="215" t="s">
         <v>325</v>
       </c>
-      <c r="R212" s="240">
+      <c r="R212" s="242">
         <f>R213</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y212" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S212" s="265"/>
+      <c r="T212" s="378"/>
+      <c r="U212" s="376"/>
+      <c r="V212" s="225"/>
+      <c r="W212" s="225"/>
+      <c r="X212" s="256"/>
+      <c r="Y212" s="256"/>
       <c r="Z212" s="7"/>
       <c r="AA212" s="7"/>
       <c r="AB212" s="7"/>
       <c r="AC212" s="7"/>
       <c r="AD212" s="7"/>
       <c r="AE212" s="166"/>
       <c r="AF212" s="204"/>
       <c r="AG212" s="78"/>
-      <c r="AH212" s="305"/>
-[...4 lines deleted...]
-      <c r="AM212" s="414"/>
+      <c r="AH212" s="307"/>
+      <c r="AI212" s="307"/>
+      <c r="AJ212" s="421"/>
+      <c r="AK212" s="421"/>
+      <c r="AL212" s="421"/>
+      <c r="AM212" s="421"/>
       <c r="AN212" s="7"/>
       <c r="AO212" s="7"/>
     </row>
     <row r="213" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B213" s="145"/>
       <c r="D213" s="211" t="s">
         <v>656</v>
       </c>
       <c r="E213" s="220" t="s">
         <v>325</v>
       </c>
-      <c r="F213" s="242">
+      <c r="F213" s="244">
         <f>[1]Hoja1!$C737</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G213" s="243"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G213" s="245"/>
       <c r="H213" s="28"/>
       <c r="I213" s="113"/>
       <c r="J213" s="211" t="s">
         <v>657</v>
       </c>
       <c r="K213" s="220" t="s">
         <v>334</v>
       </c>
-      <c r="L213" s="242">
+      <c r="L213" s="244">
         <f>[1]Hoja1!$C686</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M213" s="418"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M213" s="425"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="211" t="s">
         <v>657</v>
       </c>
       <c r="Q213" s="220" t="s">
         <v>334</v>
       </c>
-      <c r="R213" s="242">
+      <c r="R213" s="244">
         <f>[1]Hoja1!$C620</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y213" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S213" s="425"/>
+      <c r="T213" s="378"/>
+      <c r="U213" s="376"/>
+      <c r="V213" s="225"/>
+      <c r="W213" s="225"/>
+      <c r="X213" s="256"/>
+      <c r="Y213" s="256"/>
       <c r="Z213" s="7"/>
       <c r="AA213" s="7"/>
       <c r="AB213" s="7"/>
       <c r="AC213" s="7"/>
       <c r="AD213" s="7"/>
       <c r="AE213" s="166"/>
       <c r="AF213" s="204"/>
       <c r="AG213" s="78"/>
-      <c r="AH213" s="305"/>
-[...4 lines deleted...]
-      <c r="AM213" s="414"/>
+      <c r="AH213" s="307"/>
+      <c r="AI213" s="307"/>
+      <c r="AJ213" s="421"/>
+      <c r="AK213" s="421"/>
+      <c r="AL213" s="421"/>
+      <c r="AM213" s="421"/>
       <c r="AN213" s="7"/>
       <c r="AO213" s="7"/>
     </row>
     <row r="214" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B214" s="145"/>
       <c r="D214" s="212" t="s">
         <v>657</v>
       </c>
       <c r="E214" s="215" t="s">
         <v>334</v>
       </c>
-      <c r="F214" s="240">
+      <c r="F214" s="242">
         <f>[1]Hoja1!$C738</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G214" s="241"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G214" s="243"/>
       <c r="H214" s="28"/>
       <c r="I214" s="113"/>
       <c r="J214" s="212" t="s">
         <v>658</v>
       </c>
       <c r="K214" s="215" t="s">
         <v>404</v>
       </c>
-      <c r="L214" s="240">
+      <c r="L214" s="242">
         <f>[1]Hoja1!$C687</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M214" s="263"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M214" s="265"/>
       <c r="N214" s="7"/>
       <c r="O214" s="7"/>
       <c r="P214" s="212" t="s">
         <v>658</v>
       </c>
       <c r="Q214" s="215" t="s">
         <v>404</v>
       </c>
-      <c r="R214" s="240">
+      <c r="R214" s="242">
         <f>[1]Hoja1!$C621</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y214" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S214" s="265"/>
+      <c r="T214" s="378"/>
+      <c r="U214" s="376"/>
+      <c r="V214" s="225"/>
+      <c r="W214" s="225"/>
+      <c r="X214" s="256"/>
+      <c r="Y214" s="256"/>
       <c r="Z214" s="7"/>
       <c r="AA214" s="7"/>
       <c r="AB214" s="7"/>
       <c r="AC214" s="7"/>
       <c r="AD214" s="7"/>
       <c r="AE214" s="166"/>
       <c r="AF214" s="204"/>
       <c r="AG214" s="78"/>
-      <c r="AH214" s="305"/>
-[...4 lines deleted...]
-      <c r="AM214" s="414"/>
+      <c r="AH214" s="307"/>
+      <c r="AI214" s="307"/>
+      <c r="AJ214" s="421"/>
+      <c r="AK214" s="421"/>
+      <c r="AL214" s="421"/>
+      <c r="AM214" s="421"/>
       <c r="AN214" s="7"/>
       <c r="AO214" s="7"/>
     </row>
     <row r="215" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B215" s="145"/>
       <c r="D215" s="211" t="s">
         <v>658</v>
       </c>
       <c r="E215" s="220" t="s">
         <v>343</v>
       </c>
-      <c r="F215" s="242">
+      <c r="F215" s="244">
         <f>[1]Hoja1!$C739</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G215" s="243"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G215" s="245"/>
       <c r="H215" s="28"/>
       <c r="I215" s="113"/>
       <c r="J215" s="211" t="s">
         <v>659</v>
       </c>
       <c r="K215" s="220" t="s">
         <v>351</v>
       </c>
-      <c r="L215" s="242">
+      <c r="L215" s="244">
         <f>[1]Hoja1!$C688</f>
-        <v>327542.23058063188</v>
-[...1 lines deleted...]
-      <c r="M215" s="418"/>
+        <v>381914.24085701682</v>
+      </c>
+      <c r="M215" s="425"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="211" t="s">
         <v>659</v>
       </c>
       <c r="Q215" s="220" t="s">
         <v>351</v>
       </c>
-      <c r="R215" s="242">
+      <c r="R215" s="244">
         <f>[1]Hoja1!$C622</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y215" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S215" s="425"/>
+      <c r="T215" s="378"/>
+      <c r="U215" s="376"/>
+      <c r="V215" s="225"/>
+      <c r="W215" s="225"/>
+      <c r="X215" s="256"/>
+      <c r="Y215" s="256"/>
       <c r="Z215" s="7"/>
       <c r="AA215" s="7"/>
       <c r="AB215" s="7"/>
       <c r="AC215" s="7"/>
       <c r="AD215" s="7"/>
       <c r="AE215" s="166"/>
       <c r="AF215" s="204"/>
       <c r="AG215" s="78"/>
-      <c r="AH215" s="305"/>
-[...4 lines deleted...]
-      <c r="AM215" s="414"/>
+      <c r="AH215" s="307"/>
+      <c r="AI215" s="307"/>
+      <c r="AJ215" s="421"/>
+      <c r="AK215" s="421"/>
+      <c r="AL215" s="421"/>
+      <c r="AM215" s="421"/>
       <c r="AN215" s="7"/>
       <c r="AO215" s="7"/>
     </row>
     <row r="216" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B216" s="145"/>
       <c r="D216" s="212" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="215" t="s">
         <v>351</v>
       </c>
-      <c r="F216" s="240">
+      <c r="F216" s="242">
         <f>[1]Hoja1!$C$739</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G216" s="241"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G216" s="243"/>
       <c r="H216" s="28"/>
       <c r="I216" s="113"/>
       <c r="J216" s="212" t="s">
         <v>660</v>
       </c>
       <c r="K216" s="215" t="s">
         <v>358</v>
       </c>
-      <c r="L216" s="240">
+      <c r="L216" s="242">
         <f>[1]Hoja1!$C689</f>
-        <v>273842.28451079165</v>
-[...1 lines deleted...]
-      <c r="M216" s="263"/>
+        <v>319300.10373958311</v>
+      </c>
+      <c r="M216" s="265"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="212" t="s">
         <v>660</v>
       </c>
       <c r="Q216" s="215" t="s">
         <v>358</v>
       </c>
-      <c r="R216" s="240">
+      <c r="R216" s="242">
         <f>[1]Hoja1!$C623</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y216" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S216" s="265"/>
+      <c r="T216" s="378"/>
+      <c r="U216" s="376"/>
+      <c r="V216" s="225"/>
+      <c r="W216" s="225"/>
+      <c r="X216" s="256"/>
+      <c r="Y216" s="256"/>
       <c r="Z216" s="7"/>
       <c r="AA216" s="7"/>
       <c r="AB216" s="7"/>
       <c r="AC216" s="7"/>
       <c r="AD216" s="7"/>
       <c r="AE216" s="166"/>
       <c r="AF216" s="204"/>
       <c r="AG216" s="78"/>
-      <c r="AH216" s="305"/>
-[...4 lines deleted...]
-      <c r="AM216" s="414"/>
+      <c r="AH216" s="307"/>
+      <c r="AI216" s="307"/>
+      <c r="AJ216" s="421"/>
+      <c r="AK216" s="421"/>
+      <c r="AL216" s="421"/>
+      <c r="AM216" s="421"/>
       <c r="AN216" s="7"/>
       <c r="AO216" s="7"/>
     </row>
     <row r="217" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B217" s="145"/>
       <c r="D217" s="211" t="s">
         <v>660</v>
       </c>
       <c r="E217" s="220" t="s">
         <v>661</v>
       </c>
-      <c r="F217" s="242">
+      <c r="F217" s="244">
         <f>[1]Hoja1!$C740</f>
-        <v>212190.97281691505</v>
-[...1 lines deleted...]
-      <c r="G217" s="243"/>
+        <v>247414.67430452295</v>
+      </c>
+      <c r="G217" s="245"/>
       <c r="H217" s="28"/>
       <c r="I217" s="113"/>
       <c r="J217" s="211" t="s">
         <v>662</v>
       </c>
       <c r="K217" s="220" t="s">
         <v>366</v>
       </c>
-      <c r="L217" s="242">
+      <c r="L217" s="244">
         <f>[1]Hoja1!$C690</f>
-        <v>277151.1181836116</v>
-[...1 lines deleted...]
-      <c r="M217" s="418"/>
+        <v>323158.20380209119</v>
+      </c>
+      <c r="M217" s="425"/>
       <c r="N217" s="7"/>
       <c r="O217" s="7"/>
       <c r="P217" s="211" t="s">
         <v>662</v>
       </c>
       <c r="Q217" s="220" t="s">
         <v>366</v>
       </c>
-      <c r="R217" s="242">
+      <c r="R217" s="244">
         <f>[1]Hoja1!$C624</f>
-        <v>619101.90155362885</v>
-[...7 lines deleted...]
-      <c r="Y217" s="254"/>
+        <v>721872.81721153134</v>
+      </c>
+      <c r="S217" s="425"/>
+      <c r="T217" s="378"/>
+      <c r="U217" s="376"/>
+      <c r="V217" s="225"/>
+      <c r="W217" s="225"/>
+      <c r="X217" s="256"/>
+      <c r="Y217" s="256"/>
       <c r="Z217" s="7"/>
       <c r="AA217" s="7"/>
       <c r="AB217" s="7"/>
       <c r="AC217" s="7"/>
       <c r="AD217" s="7"/>
       <c r="AE217" s="166"/>
       <c r="AF217" s="204"/>
       <c r="AG217" s="78"/>
-      <c r="AH217" s="305"/>
-[...4 lines deleted...]
-      <c r="AM217" s="414"/>
+      <c r="AH217" s="307"/>
+      <c r="AI217" s="307"/>
+      <c r="AJ217" s="421"/>
+      <c r="AK217" s="421"/>
+      <c r="AL217" s="421"/>
+      <c r="AM217" s="421"/>
       <c r="AN217" s="7"/>
       <c r="AO217" s="7"/>
     </row>
     <row r="218" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B218" s="151"/>
       <c r="C218" s="159"/>
       <c r="D218" s="213" t="s">
         <v>662</v>
       </c>
       <c r="E218" s="218" t="s">
         <v>366</v>
       </c>
-      <c r="F218" s="318">
+      <c r="F218" s="320">
         <f>[1]Hoja1!$C741</f>
-        <v>219843.40786475132</v>
-[...1 lines deleted...]
-      <c r="G218" s="436"/>
+        <v>256337.41357030004</v>
+      </c>
+      <c r="G218" s="445"/>
       <c r="H218" s="155"/>
       <c r="I218" s="188"/>
       <c r="J218" s="213"/>
       <c r="K218" s="218"/>
-      <c r="L218" s="318"/>
-      <c r="M218" s="319"/>
+      <c r="L218" s="320"/>
+      <c r="M218" s="321"/>
       <c r="N218" s="159"/>
       <c r="O218" s="159"/>
       <c r="P218" s="213"/>
       <c r="Q218" s="218"/>
-      <c r="R218" s="318"/>
-[...2 lines deleted...]
-      <c r="U218" s="442"/>
+      <c r="R218" s="320"/>
+      <c r="S218" s="321"/>
+      <c r="T218" s="450"/>
+      <c r="U218" s="451"/>
       <c r="V218" s="178"/>
       <c r="W218" s="178"/>
-      <c r="X218" s="438"/>
-      <c r="Y218" s="438"/>
+      <c r="X218" s="447"/>
+      <c r="Y218" s="447"/>
       <c r="Z218" s="159"/>
       <c r="AA218" s="159"/>
       <c r="AB218" s="159"/>
       <c r="AC218" s="159"/>
       <c r="AD218" s="159"/>
       <c r="AE218" s="163"/>
       <c r="AF218" s="204"/>
       <c r="AG218" s="78"/>
-      <c r="AH218" s="305"/>
-[...4 lines deleted...]
-      <c r="AM218" s="305"/>
+      <c r="AH218" s="307"/>
+      <c r="AI218" s="307"/>
+      <c r="AJ218" s="307"/>
+      <c r="AK218" s="307"/>
+      <c r="AL218" s="307"/>
+      <c r="AM218" s="307"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PI2ZkGxyyof1GRaiM0TMzGL1gN6SKrwLezzKeFD0sNSnah81qtp/aR+MY3KP6o3klM47QGQWIKZvUbjmWER+Zg==" saltValue="bcZvk/IrHjHkvoJgFprbBQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="1528">
+  <sheetProtection algorithmName="SHA-512" hashValue="D6CBBP5efZRAKOYAu3eTcfkJVsEV0mELFoJeZXDfnCEh3xE4ZalTODIWQrkPvpTzdCVWz1Kt1lsyV45ONyi31Q==" saltValue="41kQ9mMyRdu/99P5qb5QhA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="1532">
     <mergeCell ref="L218:M218"/>
     <mergeCell ref="R218:S218"/>
     <mergeCell ref="B139:C139"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="X125:Y125"/>
     <mergeCell ref="Z125:AA125"/>
     <mergeCell ref="AD71:AE71"/>
     <mergeCell ref="AD70:AE70"/>
     <mergeCell ref="Z69:AA69"/>
     <mergeCell ref="Z70:AA70"/>
     <mergeCell ref="AD75:AE75"/>
     <mergeCell ref="AD76:AE76"/>
     <mergeCell ref="K164:V164"/>
     <mergeCell ref="AD164:AE164"/>
     <mergeCell ref="Z166:AA166"/>
     <mergeCell ref="Z167:AA167"/>
     <mergeCell ref="X168:Y168"/>
     <mergeCell ref="X169:Y169"/>
     <mergeCell ref="X170:Y170"/>
     <mergeCell ref="X171:Y171"/>
     <mergeCell ref="L166:M166"/>
     <mergeCell ref="L167:M167"/>
     <mergeCell ref="L168:M168"/>
     <mergeCell ref="L169:M169"/>
     <mergeCell ref="L170:M170"/>
@@ -29490,50 +29606,52 @@
     <mergeCell ref="AD80:AE80"/>
     <mergeCell ref="X136:Y136"/>
     <mergeCell ref="X172:Y172"/>
     <mergeCell ref="X173:Y173"/>
     <mergeCell ref="X174:Y174"/>
     <mergeCell ref="X175:Y175"/>
     <mergeCell ref="X176:Y176"/>
     <mergeCell ref="X177:Y177"/>
     <mergeCell ref="X178:Y178"/>
     <mergeCell ref="R215:S215"/>
     <mergeCell ref="R216:S216"/>
     <mergeCell ref="AD74:AE74"/>
     <mergeCell ref="AD73:AE73"/>
     <mergeCell ref="X215:Y215"/>
     <mergeCell ref="R183:S183"/>
     <mergeCell ref="R184:S184"/>
     <mergeCell ref="R185:S185"/>
     <mergeCell ref="AD81:AE81"/>
     <mergeCell ref="X119:Y119"/>
     <mergeCell ref="X120:Y120"/>
     <mergeCell ref="X121:Y121"/>
     <mergeCell ref="X122:Y122"/>
     <mergeCell ref="R131:S131"/>
     <mergeCell ref="AD130:AE130"/>
     <mergeCell ref="AD131:AE131"/>
+    <mergeCell ref="Z98:AE98"/>
+    <mergeCell ref="Z100:AE100"/>
     <mergeCell ref="AD72:AE72"/>
     <mergeCell ref="AD169:AE169"/>
     <mergeCell ref="AD170:AE170"/>
     <mergeCell ref="AD171:AE171"/>
     <mergeCell ref="AD172:AE172"/>
     <mergeCell ref="AD173:AE173"/>
     <mergeCell ref="AD174:AE174"/>
     <mergeCell ref="AD175:AE175"/>
     <mergeCell ref="AD176:AE176"/>
     <mergeCell ref="X179:Y179"/>
     <mergeCell ref="X180:Y180"/>
     <mergeCell ref="X181:Y181"/>
     <mergeCell ref="X182:Y182"/>
     <mergeCell ref="X183:Y183"/>
     <mergeCell ref="X184:Y184"/>
     <mergeCell ref="X185:Y185"/>
     <mergeCell ref="X214:Y214"/>
     <mergeCell ref="X213:Y213"/>
     <mergeCell ref="X186:Y186"/>
     <mergeCell ref="X135:Y135"/>
     <mergeCell ref="X137:Y137"/>
     <mergeCell ref="Z126:AA126"/>
     <mergeCell ref="Z144:AA144"/>
     <mergeCell ref="Z145:AA145"/>
     <mergeCell ref="AD144:AE144"/>
@@ -29699,51 +29817,51 @@
     <mergeCell ref="R89:S89"/>
     <mergeCell ref="R90:S90"/>
     <mergeCell ref="R91:S91"/>
     <mergeCell ref="R92:S92"/>
     <mergeCell ref="R93:S93"/>
     <mergeCell ref="R94:S94"/>
     <mergeCell ref="R95:S95"/>
     <mergeCell ref="R96:S96"/>
     <mergeCell ref="R97:S97"/>
     <mergeCell ref="R98:S98"/>
     <mergeCell ref="R99:S99"/>
     <mergeCell ref="R100:S100"/>
     <mergeCell ref="R101:S101"/>
     <mergeCell ref="R102:S102"/>
     <mergeCell ref="L85:M85"/>
     <mergeCell ref="L86:M86"/>
     <mergeCell ref="L87:M87"/>
     <mergeCell ref="L88:M88"/>
     <mergeCell ref="L89:M89"/>
     <mergeCell ref="L90:M90"/>
     <mergeCell ref="L91:M91"/>
     <mergeCell ref="L92:M92"/>
     <mergeCell ref="AD67:AE67"/>
     <mergeCell ref="AD68:AE68"/>
     <mergeCell ref="AD69:AE69"/>
-    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="F68:G68"/>
     <mergeCell ref="F71:G71"/>
     <mergeCell ref="F72:G72"/>
     <mergeCell ref="F73:G73"/>
     <mergeCell ref="F74:G74"/>
     <mergeCell ref="F75:G75"/>
     <mergeCell ref="F76:G76"/>
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="F78:G78"/>
     <mergeCell ref="F79:G79"/>
     <mergeCell ref="F80:G80"/>
     <mergeCell ref="F81:G81"/>
     <mergeCell ref="F82:G82"/>
     <mergeCell ref="F83:G83"/>
     <mergeCell ref="F84:G84"/>
     <mergeCell ref="F85:G85"/>
     <mergeCell ref="F86:G86"/>
     <mergeCell ref="F87:G87"/>
     <mergeCell ref="F88:G88"/>
     <mergeCell ref="F89:G89"/>
     <mergeCell ref="R79:S79"/>
     <mergeCell ref="F90:G90"/>
     <mergeCell ref="F91:G91"/>
     <mergeCell ref="H85:I85"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="T15:U15"/>
@@ -30518,67 +30636,69 @@
     <mergeCell ref="AN70:AO70"/>
     <mergeCell ref="L70:M70"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="L72:M72"/>
     <mergeCell ref="AL76:AM76"/>
     <mergeCell ref="AN76:AO76"/>
     <mergeCell ref="AL75:AM75"/>
     <mergeCell ref="AN75:AO75"/>
     <mergeCell ref="AN74:AO74"/>
     <mergeCell ref="AL74:AM74"/>
     <mergeCell ref="L74:M74"/>
     <mergeCell ref="L75:M75"/>
     <mergeCell ref="L76:M76"/>
     <mergeCell ref="R71:S71"/>
     <mergeCell ref="R72:S72"/>
     <mergeCell ref="R73:S73"/>
     <mergeCell ref="R74:S74"/>
     <mergeCell ref="R75:S75"/>
     <mergeCell ref="R76:S76"/>
     <mergeCell ref="X72:Y72"/>
     <mergeCell ref="X73:Y73"/>
     <mergeCell ref="X74:Y74"/>
     <mergeCell ref="X75:Y75"/>
     <mergeCell ref="X76:Y76"/>
     <mergeCell ref="AN69:AO69"/>
-    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B68:C68"/>
     <mergeCell ref="AN68:AO68"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="R69:S69"/>
-    <mergeCell ref="F68:G68"/>
     <mergeCell ref="F69:G69"/>
     <mergeCell ref="N70:O70"/>
     <mergeCell ref="R70:S70"/>
     <mergeCell ref="AN67:AO67"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="R68:S68"/>
     <mergeCell ref="AN66:AO66"/>
     <mergeCell ref="H67:I67"/>
     <mergeCell ref="R67:S67"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="F67:G67"/>
     <mergeCell ref="H70:I70"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="F70:G70"/>
     <mergeCell ref="AN65:AO65"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="R66:S66"/>
     <mergeCell ref="AN64:AO64"/>
     <mergeCell ref="H65:I65"/>
     <mergeCell ref="R65:S65"/>
     <mergeCell ref="L64:M64"/>
     <mergeCell ref="L65:M65"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="AD64:AE64"/>
     <mergeCell ref="AD65:AE65"/>
     <mergeCell ref="AD66:AE66"/>
     <mergeCell ref="AH63:AI63"/>
     <mergeCell ref="AJ63:AL63"/>
     <mergeCell ref="AN63:AO63"/>
     <mergeCell ref="H64:I64"/>
     <mergeCell ref="R64:S64"/>
     <mergeCell ref="AJ62:AL62"/>
     <mergeCell ref="AM62:AO62"/>
     <mergeCell ref="H63:I63"/>
     <mergeCell ref="R63:S63"/>
     <mergeCell ref="L63:M63"/>
     <mergeCell ref="Z63:AA63"/>
     <mergeCell ref="AD63:AE63"/>
     <mergeCell ref="AD62:AE62"/>