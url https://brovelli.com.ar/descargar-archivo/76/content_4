--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{97308C6C-DD60-44A3-9C8E-411A0508C21A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DB44CBB-DF6B-453E-AA37-EF0DE552339F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="VirVPq5/RuGLI/mviqCxe+bz0lac3uSMaLvEBQuMe8WzRXTql/z/MSmkLdj7taN810bn6TRVKGd8DTpcfgbE7w==" workbookSaltValue="mWoaXNYgnOV/yuCNdbg1/g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2340" windowWidth="15375" windowHeight="7785" xr2:uid="{55DD8493-A5C0-46D1-B125-7565212B99D9}"/>
+    <workbookView xWindow="1080" yWindow="1080" windowWidth="14940" windowHeight="7635" xr2:uid="{55DD8493-A5C0-46D1-B125-7565212B99D9}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$1:$AE$54,Hoja1!$B$56:$AE$111,Hoja1!$B$113:$AE$162,Hoja1!$B$164:$AE$218</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -3432,51 +3431,51 @@
   <si>
     <t xml:space="preserve">  4"</t>
   </si>
   <si>
     <t>A241013009</t>
   </si>
   <si>
     <t>1/2 x 3/8</t>
   </si>
   <si>
     <t>A241013006</t>
   </si>
   <si>
     <t>1/2 x 1/4</t>
   </si>
   <si>
     <t>Fundidos</t>
   </si>
   <si>
     <t>Solicitar descuentos de Accesorios</t>
   </si>
   <si>
     <t>roscados en hierro Negro</t>
   </si>
   <si>
-    <t>LISTA 23</t>
+    <t>LISTA 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -5576,51 +5575,51 @@
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFE8E8E8"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>64294</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>485776</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>11908</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 2">
           <a:extLst>
@@ -10567,3841 +10566,3837 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="8">
           <cell r="C8">
-            <v>3257.1168971214333</v>
+            <v>3419.972741977504</v>
           </cell>
         </row>
         <row r="9">
           <cell r="C9">
-            <v>5411.3649837549683</v>
+            <v>5681.9332329427152</v>
           </cell>
         </row>
         <row r="10">
           <cell r="C10">
-            <v>7937.0373676727404</v>
+            <v>8333.889236056375</v>
           </cell>
         </row>
         <row r="11">
           <cell r="C11">
-            <v>13600.575902958111</v>
+            <v>14280.604698106014</v>
           </cell>
         </row>
         <row r="12">
           <cell r="C12">
-            <v>18234.473523573739</v>
+            <v>19146.197199752427</v>
           </cell>
         </row>
         <row r="13">
           <cell r="C13">
-            <v>28023.422445561973</v>
+            <v>29424.593567840075</v>
           </cell>
         </row>
         <row r="14">
           <cell r="C14">
-            <v>61157.467346428937</v>
+            <v>64215.340713750396</v>
           </cell>
         </row>
         <row r="15">
           <cell r="C15">
-            <v>91731.959257672352</v>
+            <v>96318.557220555987</v>
           </cell>
         </row>
         <row r="16">
           <cell r="C16">
-            <v>172791.41003988424</v>
+            <v>181430.98054187847</v>
           </cell>
         </row>
         <row r="17">
           <cell r="C17">
-            <v>970650.34984158771</v>
+            <v>1028597.856</v>
           </cell>
         </row>
         <row r="18">
           <cell r="C18">
-            <v>483094.63354654395</v>
+            <v>507249.36522387102</v>
           </cell>
         </row>
         <row r="19">
           <cell r="C19">
-            <v>2902.0391629942651</v>
+            <v>3047.1411211439781</v>
           </cell>
         </row>
         <row r="20">
           <cell r="C20">
-            <v>4950.8797320972953</v>
+            <v>5198.423718702159</v>
           </cell>
         </row>
         <row r="21">
           <cell r="C21">
-            <v>7294.5682247422146</v>
+            <v>7659.2966359793245</v>
           </cell>
         </row>
         <row r="22">
           <cell r="C22">
-            <v>12301.441354459996</v>
+            <v>12916.513422182996</v>
           </cell>
         </row>
         <row r="23">
           <cell r="C23">
-            <v>15879.220479375943</v>
+            <v>16673.181503344742</v>
           </cell>
         </row>
         <row r="24">
           <cell r="C24">
-            <v>25214.006675116081</v>
+            <v>26474.707008871883</v>
           </cell>
         </row>
         <row r="25">
           <cell r="C25">
-            <v>57550.161706909923</v>
+            <v>60427.669792255423</v>
           </cell>
         </row>
         <row r="26">
           <cell r="C26">
-            <v>91537.116355329621</v>
+            <v>96113.972173096117</v>
           </cell>
         </row>
         <row r="27">
           <cell r="C27">
-            <v>191470.99577109952</v>
+            <v>201044.54555965451</v>
           </cell>
         </row>
         <row r="28">
           <cell r="C28">
-            <v>980356.85334000364</v>
+            <v>1038883.83456</v>
           </cell>
         </row>
         <row r="29">
           <cell r="C29">
-            <v>980356.85334000364</v>
+            <v>1038883.83456</v>
           </cell>
         </row>
         <row r="30">
           <cell r="C30">
             <v>5215.9187808762508</v>
           </cell>
         </row>
         <row r="31">
           <cell r="C31">
             <v>7562.9975307638879</v>
           </cell>
         </row>
         <row r="32">
           <cell r="C32">
             <v>13613.395555375</v>
           </cell>
         </row>
         <row r="33">
           <cell r="C33">
             <v>22688.992592291666</v>
           </cell>
         </row>
         <row r="34">
           <cell r="C34">
             <v>27226.79111075</v>
           </cell>
         </row>
         <row r="35">
           <cell r="C35">
             <v>56722.481480729155</v>
           </cell>
         </row>
         <row r="36">
           <cell r="C36">
             <v>111579.20052323569</v>
           </cell>
         </row>
         <row r="37">
           <cell r="C37">
             <v>141806.2037018229</v>
           </cell>
         </row>
         <row r="38">
           <cell r="C38">
             <v>323579.68151738343</v>
           </cell>
         </row>
         <row r="39">
           <cell r="C39">
-            <v>980356.85334000364</v>
+            <v>1038883.83456</v>
           </cell>
         </row>
         <row r="40">
           <cell r="C40">
-            <v>980356.85334000364</v>
+            <v>1038883.83456</v>
           </cell>
         </row>
         <row r="41">
           <cell r="C41">
-            <v>3206.6222779451432</v>
+            <v>3366.9533918424004</v>
           </cell>
         </row>
         <row r="42">
           <cell r="C42">
-            <v>4300.7508121900273</v>
+            <v>4515.7883527995282</v>
           </cell>
         </row>
         <row r="43">
           <cell r="C43">
-            <v>5933.4493916026995</v>
+            <v>6230.1218611828353</v>
           </cell>
         </row>
         <row r="44">
           <cell r="C44">
             <v>7966.8961663199998</v>
           </cell>
         </row>
         <row r="45">
           <cell r="C45">
             <v>11406.053153040002</v>
           </cell>
         </row>
         <row r="46">
           <cell r="C46">
             <v>19091.164878240001</v>
           </cell>
         </row>
         <row r="47">
           <cell r="C47">
-            <v>50360.883321560294</v>
+            <v>52878.927487638313</v>
           </cell>
         </row>
         <row r="48">
           <cell r="C48">
-            <v>74671.421441872124</v>
+            <v>78404.992513965757</v>
           </cell>
         </row>
         <row r="49">
           <cell r="C49">
-            <v>134897.28446052366</v>
+            <v>141642.14868354981</v>
           </cell>
         </row>
         <row r="52">
           <cell r="C52">
-            <v>4093.5196113290303</v>
+            <v>4298.1955918954809</v>
           </cell>
         </row>
         <row r="53">
           <cell r="C53">
-            <v>5933.4493916026995</v>
+            <v>6230.1218611828353</v>
           </cell>
         </row>
         <row r="54">
           <cell r="C54">
-            <v>7794.422162537332</v>
+            <v>8184.1432706641999</v>
           </cell>
         </row>
         <row r="55">
           <cell r="C55">
-            <v>13100.304742674032</v>
+            <v>13755.319979807735</v>
           </cell>
         </row>
         <row r="56">
           <cell r="C56">
             <v>15724.755380879998</v>
           </cell>
         </row>
         <row r="57">
           <cell r="C57">
             <v>23688.66274320001</v>
           </cell>
         </row>
         <row r="58">
           <cell r="C58">
             <v>40575.943327920009</v>
           </cell>
         </row>
         <row r="59">
           <cell r="C59">
             <v>66161.241313440012</v>
           </cell>
         </row>
         <row r="60">
           <cell r="C60">
             <v>131011.47364031998</v>
           </cell>
         </row>
         <row r="61">
           <cell r="C61">
-            <v>2114.9435885713124</v>
+            <v>2220.6907679998776</v>
           </cell>
         </row>
         <row r="62">
           <cell r="C62">
-            <v>2052.745343679162</v>
+            <v>2155.3826108631201</v>
           </cell>
         </row>
         <row r="63">
           <cell r="C63">
-            <v>1546.4939943867087</v>
+            <v>1623.8186941060437</v>
           </cell>
         </row>
         <row r="64">
           <cell r="C64">
-            <v>2242.0145814899502</v>
+            <v>2354.1153105644466</v>
           </cell>
         </row>
         <row r="65">
           <cell r="C65">
-            <v>4236.6911131163788</v>
+            <v>4448.5256687721985</v>
           </cell>
         </row>
         <row r="66">
           <cell r="C66">
-            <v>6291.9397917292808</v>
+            <v>6606.5367813157463</v>
           </cell>
         </row>
         <row r="67">
           <cell r="C67">
-            <v>8014.1914340921048</v>
+            <v>8414.901005796708</v>
           </cell>
         </row>
         <row r="68">
           <cell r="C68">
-            <v>13082.76000211278</v>
+            <v>13736.898002218419</v>
           </cell>
         </row>
         <row r="69">
           <cell r="C69">
-            <v>26988.76416301222</v>
+            <v>28338.202371162832</v>
           </cell>
         </row>
         <row r="70">
           <cell r="C70">
-            <v>40466.633862166935</v>
+            <v>42489.965555275281</v>
           </cell>
         </row>
         <row r="71">
           <cell r="C71">
-            <v>71947.514885637298</v>
+            <v>75544.890629919144</v>
           </cell>
         </row>
         <row r="72">
           <cell r="C72">
-            <v>245379.08395608325</v>
+            <v>257648.03815388741</v>
           </cell>
         </row>
         <row r="73">
           <cell r="C73">
-            <v>245379.08395608325</v>
+            <v>257648.03815388741</v>
           </cell>
         </row>
         <row r="74">
           <cell r="C74">
-            <v>2052.745343679162</v>
+            <v>2155.3826108631201</v>
           </cell>
         </row>
         <row r="75">
           <cell r="C75">
-            <v>2156.9225897678716</v>
+            <v>2264.7687192562657</v>
           </cell>
         </row>
         <row r="76">
           <cell r="C76">
-            <v>2052.745343679162</v>
+            <v>2155.3826108631201</v>
           </cell>
         </row>
         <row r="77">
           <cell r="C77">
-            <v>2607.1912394523752</v>
+            <v>2737.5508014249936</v>
           </cell>
         </row>
         <row r="78">
           <cell r="C78">
-            <v>4634.3148431045856</v>
+            <v>4866.030585259814</v>
           </cell>
         </row>
         <row r="79">
           <cell r="C79">
-            <v>7609.6032979420843</v>
+            <v>7990.0834628391858</v>
           </cell>
         </row>
         <row r="80">
           <cell r="C80">
-            <v>9431.0148185136004</v>
+            <v>9902.5655594392792</v>
           </cell>
         </row>
         <row r="81">
           <cell r="C81">
-            <v>15285.780327904093</v>
+            <v>16050.0693442993</v>
           </cell>
         </row>
         <row r="82">
           <cell r="C82">
-            <v>34173.720551296756</v>
+            <v>35882.406578861592</v>
           </cell>
         </row>
         <row r="83">
           <cell r="C83">
-            <v>45860.21874908483</v>
+            <v>48153.229686539074</v>
           </cell>
         </row>
         <row r="84">
           <cell r="C84">
-            <v>82191.749825190069</v>
+            <v>86301.337316449542</v>
           </cell>
         </row>
         <row r="85">
           <cell r="C85">
             <v>0</v>
           </cell>
         </row>
         <row r="86">
           <cell r="C86">
             <v>0</v>
           </cell>
         </row>
         <row r="87">
           <cell r="C87">
-            <v>2977.8311823725189</v>
+            <v>3126.7227414911445</v>
           </cell>
         </row>
         <row r="88">
           <cell r="C88">
-            <v>3214.0634865612014</v>
+            <v>3374.7666608892619</v>
           </cell>
         </row>
         <row r="89">
           <cell r="C89">
-            <v>5716.1461728775321</v>
+            <v>6001.9534815214083</v>
           </cell>
         </row>
         <row r="90">
           <cell r="C90">
-            <v>8718.5382657867813</v>
+            <v>9154.4651790761181</v>
           </cell>
         </row>
         <row r="91">
           <cell r="C91">
-            <v>12881.928602829785</v>
+            <v>13526.025032971274</v>
           </cell>
         </row>
         <row r="92">
           <cell r="C92">
-            <v>17062.323353019339</v>
+            <v>17915.439520670305</v>
           </cell>
         </row>
         <row r="93">
           <cell r="C93">
-            <v>36778.62898341137</v>
+            <v>38617.560432581929</v>
           </cell>
         </row>
         <row r="94">
           <cell r="C94">
-            <v>39074.042383713655</v>
+            <v>41027.744502899339</v>
           </cell>
         </row>
         <row r="95">
           <cell r="C95">
-            <v>70879.181611705935</v>
+            <v>74423.140692291228</v>
           </cell>
         </row>
         <row r="96">
           <cell r="C96">
-            <v>818457.11957190093</v>
+            <v>910942.77408352587</v>
           </cell>
         </row>
         <row r="100">
           <cell r="C100">
-            <v>2527.5338380992707</v>
+            <v>2653.9105300042343</v>
           </cell>
         </row>
         <row r="101">
           <cell r="C101">
-            <v>3514.1366483312554</v>
+            <v>3689.843480747817</v>
           </cell>
         </row>
         <row r="102">
           <cell r="C102">
-            <v>3735.4464336914052</v>
+            <v>3922.2187553759736</v>
           </cell>
         </row>
         <row r="103">
           <cell r="C103">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="104">
           <cell r="C104">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="105">
           <cell r="C105">
             <v>7933.7802179999999</v>
           </cell>
         </row>
         <row r="106">
           <cell r="C106">
             <v>12216.55702176</v>
           </cell>
         </row>
         <row r="107">
           <cell r="C107">
             <v>12216.55702176</v>
           </cell>
         </row>
         <row r="108">
           <cell r="C108">
-            <v>14335.657740424467</v>
+            <v>15052.440627445691</v>
           </cell>
         </row>
         <row r="109">
           <cell r="C109">
-            <v>14335.657740424467</v>
+            <v>15052.440627445691</v>
           </cell>
         </row>
         <row r="110">
           <cell r="C110">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="111">
           <cell r="C111">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="112">
           <cell r="C112">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="113">
           <cell r="C113">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="114">
           <cell r="C114">
             <v>20798.668603439994</v>
           </cell>
         </row>
         <row r="118">
           <cell r="C118">
-            <v>45074.509637086703</v>
+            <v>47328.235118941047</v>
           </cell>
         </row>
         <row r="125">
           <cell r="C125">
-            <v>67015.880878094671</v>
+            <v>70366.674921999409</v>
           </cell>
         </row>
         <row r="131">
           <cell r="C131">
-            <v>114909.33821479806</v>
+            <v>120654.805125538</v>
           </cell>
         </row>
         <row r="136">
           <cell r="C136">
-            <v>2610.6787915395507</v>
+            <v>2741.2127311165291</v>
           </cell>
         </row>
         <row r="137">
           <cell r="C137">
-            <v>2497.9859274711116</v>
+            <v>2622.8852238446671</v>
           </cell>
         </row>
         <row r="138">
           <cell r="C138">
-            <v>2527.5338380992707</v>
+            <v>2653.9105300042343</v>
           </cell>
         </row>
         <row r="139">
           <cell r="C139">
-            <v>3646.3105932302083</v>
+            <v>3828.6261228917192</v>
           </cell>
         </row>
         <row r="140">
           <cell r="C140">
-            <v>5421.0680811263437</v>
+            <v>5692.1214851826599</v>
           </cell>
         </row>
         <row r="141">
           <cell r="C141">
-            <v>8406.7977962002933</v>
+            <v>8827.1376860103082</v>
           </cell>
         </row>
         <row r="142">
           <cell r="C142">
-            <v>11521.791596763038</v>
+            <v>12097.881176601193</v>
           </cell>
         </row>
         <row r="143">
           <cell r="C143">
-            <v>18217.902302153383</v>
+            <v>19128.797417261056</v>
           </cell>
         </row>
         <row r="144">
           <cell r="C144">
-            <v>32813.992459787085</v>
+            <v>34454.692082776441</v>
           </cell>
         </row>
         <row r="145">
           <cell r="C145">
-            <v>46754.123280680673</v>
+            <v>49091.829444714705</v>
           </cell>
         </row>
         <row r="146">
           <cell r="C146">
-            <v>77929.576046209695</v>
+            <v>81826.054848520202</v>
           </cell>
         </row>
         <row r="147">
           <cell r="C147">
-            <v>479595.54716345971</v>
+            <v>533789.84399293072</v>
           </cell>
         </row>
         <row r="148">
           <cell r="C148">
-            <v>290979.17987198307</v>
+            <v>305528.13886558235</v>
           </cell>
         </row>
         <row r="149">
           <cell r="C149">
-            <v>10229.683680028891</v>
+            <v>11385.637935872157</v>
           </cell>
         </row>
         <row r="150">
           <cell r="C150">
-            <v>11390.276830171575</v>
+            <v>12677.378111980965</v>
           </cell>
         </row>
         <row r="151">
           <cell r="C151">
-            <v>12943.918010182762</v>
+            <v>14406.580745333416</v>
           </cell>
         </row>
         <row r="152">
           <cell r="C152">
-            <v>14352.005665177972</v>
+            <v>15973.782305343086</v>
           </cell>
         </row>
         <row r="153">
           <cell r="C153">
-            <v>17836.728293501579</v>
+            <v>19852.278590667262</v>
           </cell>
         </row>
         <row r="154">
           <cell r="C154">
-            <v>32868.786426968036</v>
+            <v>36582.959293215426</v>
           </cell>
         </row>
         <row r="155">
           <cell r="C155">
-            <v>43900.798238763891</v>
+            <v>48861.588439744221</v>
           </cell>
         </row>
         <row r="156">
           <cell r="C156">
-            <v>68232.228275640591</v>
+            <v>75942.470070787982</v>
           </cell>
         </row>
         <row r="157">
           <cell r="C157">
-            <v>332538.96795239463</v>
+            <v>370115.87133101525</v>
           </cell>
         </row>
         <row r="158">
           <cell r="C158">
-            <v>565354.15008287714</v>
+            <v>629239.16904224223</v>
           </cell>
         </row>
         <row r="159">
           <cell r="C159">
-            <v>831342.51458449394</v>
+            <v>925284.21873254189</v>
           </cell>
         </row>
         <row r="160">
           <cell r="C160">
-            <v>11240.799067961543</v>
+            <v>12511.0093626412</v>
           </cell>
         </row>
         <row r="161">
           <cell r="C161">
-            <v>12515.462658358783</v>
+            <v>13929.709938753327</v>
           </cell>
         </row>
         <row r="162">
           <cell r="C162">
-            <v>15683.392320471143</v>
+            <v>17455.615652684384</v>
           </cell>
         </row>
         <row r="163">
           <cell r="C163">
-            <v>19200.222344018857</v>
+            <v>21369.847468892993</v>
           </cell>
         </row>
         <row r="164">
           <cell r="C164">
-            <v>28153.369502262438</v>
+            <v>31334.700256018095</v>
           </cell>
         </row>
         <row r="165">
           <cell r="C165">
-            <v>45924.010073927719</v>
+            <v>51113.423212281559</v>
           </cell>
         </row>
         <row r="166">
           <cell r="C166">
-            <v>88691.328074071513</v>
+            <v>98713.448146441602</v>
           </cell>
         </row>
         <row r="167">
           <cell r="C167">
-            <v>197968.84771933604</v>
+            <v>220339.32751162106</v>
           </cell>
         </row>
         <row r="168">
           <cell r="C168">
-            <v>527785.64367997972</v>
+            <v>587425.42141581757</v>
           </cell>
         </row>
         <row r="169">
           <cell r="C169">
-            <v>680526.23074245267</v>
+            <v>757425.69481635001</v>
           </cell>
         </row>
         <row r="170">
           <cell r="C170">
-            <v>863853.74949075794</v>
+            <v>961469.22318321373</v>
           </cell>
         </row>
         <row r="171">
           <cell r="C171">
-            <v>4908.1274879647026</v>
+            <v>5462.7458941047144</v>
           </cell>
         </row>
         <row r="172">
           <cell r="C172">
-            <v>4908.1274879647026</v>
+            <v>5462.7458941047144</v>
           </cell>
         </row>
         <row r="173">
           <cell r="C173">
-            <v>4908.1274879647026</v>
+            <v>5462.7458941047144</v>
           </cell>
         </row>
         <row r="174">
           <cell r="C174">
-            <v>3169.5750605283024</v>
+            <v>3328.0538135547172</v>
           </cell>
         </row>
         <row r="175">
           <cell r="C175">
-            <v>4388.4959110213686</v>
+            <v>4607.9207065724349</v>
           </cell>
         </row>
         <row r="176">
           <cell r="C176">
-            <v>4669.9713188915712</v>
+            <v>4903.4698848361495</v>
           </cell>
         </row>
         <row r="177">
           <cell r="C177">
             <v>8941.529999001601</v>
           </cell>
         </row>
         <row r="178">
           <cell r="C178">
             <v>8941.529999001601</v>
           </cell>
         </row>
         <row r="179">
           <cell r="C179">
-            <v>7892.5871255800539</v>
+            <v>8287.2164818590536</v>
           </cell>
         </row>
         <row r="180">
           <cell r="C180">
-            <v>13725.679489927006</v>
+            <v>15353.149299391665</v>
           </cell>
         </row>
         <row r="181">
           <cell r="C181">
-            <v>13725.679489927006</v>
+            <v>15353.149299391665</v>
           </cell>
         </row>
         <row r="182">
           <cell r="C182">
-            <v>9343.8367143467385</v>
+            <v>9811.0285500640748</v>
           </cell>
         </row>
         <row r="183">
           <cell r="C183">
-            <v>9343.8367143467385</v>
+            <v>9811.0285500640748</v>
           </cell>
         </row>
         <row r="184">
           <cell r="C184">
             <v>23766.641804505605</v>
           </cell>
         </row>
         <row r="185">
           <cell r="C185">
             <v>23766.641804505605</v>
           </cell>
         </row>
         <row r="186">
           <cell r="C186">
-            <v>19356.181534139909</v>
+            <v>20323.990610846904</v>
           </cell>
         </row>
         <row r="187">
           <cell r="C187">
-            <v>19356.181534139909</v>
+            <v>20323.990610846904</v>
           </cell>
         </row>
         <row r="188">
           <cell r="C188">
-            <v>19356.181534139909</v>
+            <v>20323.990610846904</v>
           </cell>
         </row>
         <row r="189">
           <cell r="C189">
-            <v>46192.769166705635</v>
+            <v>51669.948806943423</v>
           </cell>
         </row>
         <row r="190">
           <cell r="C190">
-            <v>46192.769166705635</v>
+            <v>51669.948806943423</v>
           </cell>
         </row>
         <row r="191">
           <cell r="C191">
-            <v>46192.769166705635</v>
+            <v>51669.948806943423</v>
           </cell>
         </row>
         <row r="192">
           <cell r="C192">
-            <v>46192.769166705635</v>
+            <v>51669.948806943423</v>
           </cell>
         </row>
         <row r="193">
           <cell r="C193">
-            <v>47809.44624519944</v>
+            <v>53478.292371063697</v>
           </cell>
         </row>
         <row r="194">
           <cell r="C194">
-            <v>37156.390634785021</v>
+            <v>39014.210166524274</v>
           </cell>
         </row>
         <row r="195">
           <cell r="C195">
-            <v>81538.862809865896</v>
+            <v>91207.091500009221</v>
           </cell>
         </row>
         <row r="196">
           <cell r="C196">
-            <v>81538.862809865896</v>
+            <v>91207.091500009221</v>
           </cell>
         </row>
         <row r="197">
           <cell r="C197">
-            <v>67949.052341554911</v>
+            <v>76005.909583341025</v>
           </cell>
         </row>
         <row r="198">
           <cell r="C198">
-            <v>67949.052341554911</v>
+            <v>76005.909583341025</v>
           </cell>
         </row>
         <row r="199">
           <cell r="C199">
-            <v>54652.166392654777</v>
+            <v>57384.774712287508</v>
           </cell>
         </row>
         <row r="200">
           <cell r="C200">
-            <v>54652.166392654777</v>
+            <v>57384.774712287508</v>
           </cell>
         </row>
         <row r="201">
           <cell r="C201">
-            <v>55846.567398412233</v>
+            <v>58638.895768332841</v>
           </cell>
         </row>
         <row r="202">
           <cell r="C202">
-            <v>154874.00844025463</v>
+            <v>173237.6730431258</v>
           </cell>
         </row>
         <row r="203">
           <cell r="C203">
-            <v>154874.00844025463</v>
+            <v>173237.6730431258</v>
           </cell>
         </row>
         <row r="204">
           <cell r="C204">
-            <v>154874.00844025463</v>
+            <v>173237.6730431258</v>
           </cell>
         </row>
         <row r="205">
           <cell r="C205">
-            <v>154874.00844025463</v>
+            <v>173237.6730431258</v>
           </cell>
         </row>
         <row r="206">
           <cell r="C206">
-            <v>129061.67370021221</v>
+            <v>144364.72753593817</v>
           </cell>
         </row>
         <row r="207">
           <cell r="C207">
-            <v>103829.63556733348</v>
+            <v>109021.11734570014</v>
           </cell>
         </row>
         <row r="208">
           <cell r="C208">
-            <v>103829.63556733348</v>
+            <v>109021.11734570014</v>
           </cell>
         </row>
         <row r="209">
           <cell r="C209">
-            <v>103829.63556733348</v>
+            <v>109021.11734570014</v>
           </cell>
         </row>
         <row r="212">
           <cell r="C212">
-            <v>319290.89488691092</v>
+            <v>355370.76600913185</v>
           </cell>
         </row>
         <row r="217">
           <cell r="C217">
-            <v>656248.01564684662</v>
+            <v>730404.04141494038</v>
           </cell>
         </row>
         <row r="218">
           <cell r="C218">
-            <v>656248.01564684662</v>
+            <v>730404.04141494038</v>
           </cell>
         </row>
         <row r="219">
           <cell r="C219">
-            <v>656248.01564684662</v>
+            <v>730404.04141494038</v>
           </cell>
         </row>
         <row r="220">
           <cell r="C220">
-            <v>656248.01564684662</v>
+            <v>730404.04141494038</v>
           </cell>
         </row>
         <row r="226">
           <cell r="C226">
-            <v>8348.7146547439661</v>
+            <v>9338.6492497789313</v>
           </cell>
         </row>
         <row r="227">
           <cell r="C227">
-            <v>10888.659724576552</v>
+            <v>12179.775983551926</v>
           </cell>
         </row>
         <row r="228">
           <cell r="C228">
-            <v>13787.654120977651</v>
+            <v>15993.669229244722</v>
           </cell>
         </row>
         <row r="229">
           <cell r="C229">
-            <v>25213.717826961016</v>
+            <v>28203.352061338719</v>
           </cell>
         </row>
         <row r="230">
           <cell r="C230">
-            <v>39181.290593658814</v>
+            <v>43827.071783288811</v>
           </cell>
         </row>
         <row r="231">
           <cell r="C231">
-            <v>42541.232501181934</v>
+            <v>47585.413505522032</v>
           </cell>
         </row>
         <row r="232">
           <cell r="C232">
-            <v>66169.326228913807</v>
+            <v>74015.152151406684</v>
           </cell>
         </row>
         <row r="233">
           <cell r="C233">
-            <v>73324.441246994407</v>
+            <v>82018.618803699748</v>
           </cell>
         </row>
         <row r="234">
           <cell r="C234">
-            <v>303504.60401250003</v>
+            <v>345060.375</v>
           </cell>
         </row>
         <row r="235">
           <cell r="C235">
-            <v>4487.6557892300616</v>
+            <v>4712.038578691564</v>
           </cell>
         </row>
         <row r="236">
           <cell r="C236">
-            <v>7405.2926545037835</v>
+            <v>7775.5572872289695</v>
           </cell>
         </row>
         <row r="237">
           <cell r="C237">
-            <v>9109.9888582928161</v>
+            <v>9565.488301207457</v>
           </cell>
         </row>
         <row r="238">
           <cell r="C238">
-            <v>12854.346736427831</v>
+            <v>13497.064073249223</v>
           </cell>
         </row>
         <row r="239">
           <cell r="C239">
-            <v>17155.24732079338</v>
+            <v>18013.009686833051</v>
           </cell>
         </row>
         <row r="240">
           <cell r="C240">
-            <v>26732.35419851703</v>
+            <v>28068.971908442876</v>
           </cell>
         </row>
         <row r="241">
           <cell r="C241">
             <v>48292.058100000002</v>
           </cell>
         </row>
         <row r="242">
           <cell r="C242">
-            <v>117795.0773698681</v>
+            <v>131762.24421526832</v>
           </cell>
         </row>
         <row r="243">
           <cell r="C243">
-            <v>241867.08290823246</v>
+            <v>270545.61360383179</v>
           </cell>
         </row>
         <row r="244">
           <cell r="C244">
-            <v>691280.41629042313</v>
+            <v>769395.10333124106</v>
           </cell>
         </row>
         <row r="245">
           <cell r="C245">
-            <v>904938.38458142371</v>
+            <v>1007196.4220391248</v>
           </cell>
         </row>
         <row r="246">
           <cell r="C246">
-            <v>2810.9455862387344</v>
+            <v>2951.492865550671</v>
           </cell>
         </row>
         <row r="247">
           <cell r="C247">
-            <v>2810.9455862387344</v>
+            <v>2951.492865550671</v>
           </cell>
         </row>
         <row r="248">
           <cell r="C248">
             <v>5489.5074474240009</v>
           </cell>
         </row>
         <row r="249">
           <cell r="C249">
             <v>5489.5074474240009</v>
           </cell>
         </row>
         <row r="250">
           <cell r="C250">
-            <v>4204.0942689150743</v>
+            <v>4414.2989823608295</v>
           </cell>
         </row>
         <row r="251">
           <cell r="C251">
-            <v>5602.3993936344177</v>
+            <v>5882.519363316138</v>
           </cell>
         </row>
         <row r="252">
           <cell r="C252">
-            <v>5602.3993936344177</v>
+            <v>5882.519363316138</v>
           </cell>
         </row>
         <row r="253">
           <cell r="C253">
-            <v>5602.3993936344177</v>
+            <v>5882.519363316138</v>
           </cell>
         </row>
         <row r="254">
           <cell r="C254">
-            <v>5602.3993936344177</v>
+            <v>5882.519363316138</v>
           </cell>
         </row>
         <row r="255">
           <cell r="C255">
             <v>7711.2936482400009</v>
           </cell>
         </row>
         <row r="256">
           <cell r="C256">
             <v>7711.2936482400009</v>
           </cell>
         </row>
         <row r="257">
           <cell r="C257">
-            <v>8425.3267539149838</v>
+            <v>8846.5930916107318</v>
           </cell>
         </row>
         <row r="258">
           <cell r="C258">
-            <v>8425.3267539149838</v>
+            <v>8846.5930916107318</v>
           </cell>
         </row>
         <row r="259">
           <cell r="C259">
-            <v>8421.4326773513858</v>
+            <v>8842.5043112189578</v>
           </cell>
         </row>
         <row r="260">
           <cell r="C260">
-            <v>30196.747981707314</v>
+            <v>33777.174399212548</v>
           </cell>
         </row>
         <row r="261">
           <cell r="C261">
-            <v>30196.747981707314</v>
+            <v>33777.174399212548</v>
           </cell>
         </row>
         <row r="262">
           <cell r="C262">
-            <v>30196.747981707314</v>
+            <v>33777.174399212548</v>
           </cell>
         </row>
         <row r="263">
           <cell r="C263">
-            <v>21077.35</v>
+            <v>23576.49</v>
           </cell>
         </row>
         <row r="264">
           <cell r="C264">
-            <v>22258.76</v>
+            <v>24898</v>
           </cell>
         </row>
         <row r="265">
           <cell r="C265">
-            <v>18217.902302153383</v>
+            <v>19128.797417261056</v>
           </cell>
         </row>
         <row r="266">
           <cell r="C266">
-            <v>74743.957575710403</v>
+            <v>83606.500541675137</v>
           </cell>
         </row>
         <row r="267">
           <cell r="C267">
-            <v>74743.957575710403</v>
+            <v>83606.500541675137</v>
           </cell>
         </row>
         <row r="268">
           <cell r="C268">
-            <v>74743.957575710403</v>
+            <v>83606.500541675137</v>
           </cell>
         </row>
         <row r="269">
           <cell r="C269">
-            <v>31905.031945974868</v>
+            <v>35688.075173051817</v>
           </cell>
         </row>
         <row r="270">
           <cell r="C270">
-            <v>31905.031945974868</v>
+            <v>35688.075173051817</v>
           </cell>
         </row>
         <row r="271">
           <cell r="C271">
-            <v>23731.583077815561</v>
+            <v>24918.162231706341</v>
           </cell>
         </row>
         <row r="272">
           <cell r="C272">
-            <v>23731.583077815561</v>
+            <v>24918.162231706341</v>
           </cell>
         </row>
         <row r="273">
           <cell r="C273">
-            <v>64549.222697113997</v>
+            <v>72202.85443629355</v>
           </cell>
         </row>
         <row r="274">
           <cell r="C274">
-            <v>64549.222697113997</v>
+            <v>72202.85443629355</v>
           </cell>
         </row>
         <row r="275">
           <cell r="C275">
-            <v>64549.222697113997</v>
+            <v>72202.85443629355</v>
           </cell>
         </row>
         <row r="276">
           <cell r="C276">
-            <v>64549.222697113997</v>
+            <v>72202.85443629355</v>
           </cell>
         </row>
         <row r="277">
           <cell r="C277">
-            <v>64549.222697113997</v>
+            <v>72202.85443629355</v>
           </cell>
         </row>
         <row r="278">
           <cell r="C278">
-            <v>42030.672597114906</v>
+            <v>44132.206226970637</v>
           </cell>
         </row>
         <row r="279">
           <cell r="C279">
-            <v>42030.672597114906</v>
+            <v>44132.206226970637</v>
           </cell>
         </row>
         <row r="280">
           <cell r="C280">
-            <v>42030.672597114906</v>
+            <v>44132.206226970637</v>
           </cell>
         </row>
         <row r="281">
           <cell r="C281">
-            <v>249821.27648563398</v>
+            <v>278051.08072851063</v>
           </cell>
         </row>
         <row r="287">
           <cell r="C287">
-            <v>332099.33987566683</v>
+            <v>369626.56528161728</v>
           </cell>
         </row>
         <row r="288">
           <cell r="C288">
-            <v>332099.33987566683</v>
+            <v>369626.56528161728</v>
           </cell>
         </row>
         <row r="289">
           <cell r="C289">
-            <v>332099.33987566683</v>
+            <v>369626.56528161728</v>
           </cell>
         </row>
         <row r="290">
           <cell r="C290">
-            <v>277652.26412137662</v>
+            <v>309026.96996709221</v>
           </cell>
         </row>
         <row r="291">
           <cell r="C291">
-            <v>281007.13374094886</v>
+            <v>312760.93985367619</v>
           </cell>
         </row>
         <row r="292">
           <cell r="C292">
-            <v>1406.6602725110131</v>
+            <v>1476.9932861365639</v>
           </cell>
         </row>
         <row r="293">
           <cell r="C293">
-            <v>1815.4313315631377</v>
+            <v>1906.2028981412946</v>
           </cell>
         </row>
         <row r="294">
           <cell r="C294">
-            <v>1815.4313315631377</v>
+            <v>1906.2028981412946</v>
           </cell>
         </row>
         <row r="295">
           <cell r="C295">
-            <v>2994.7909316930854</v>
+            <v>3144.5304782777398</v>
           </cell>
         </row>
         <row r="296">
           <cell r="C296">
-            <v>2994.7909316930854</v>
+            <v>3144.5304782777398</v>
           </cell>
         </row>
         <row r="297">
           <cell r="C297">
-            <v>2994.7909316930854</v>
+            <v>3144.5304782777398</v>
           </cell>
         </row>
         <row r="298">
           <cell r="C298">
-            <v>3262.6156755656307</v>
+            <v>3425.7464593439122</v>
           </cell>
         </row>
         <row r="299">
           <cell r="C299">
-            <v>3262.6156755656307</v>
+            <v>3425.7464593439122</v>
           </cell>
         </row>
         <row r="300">
           <cell r="C300">
-            <v>3262.6156755656307</v>
+            <v>3425.7464593439122</v>
           </cell>
         </row>
         <row r="301">
           <cell r="C301">
-            <v>3262.6156755656307</v>
+            <v>3425.7464593439122</v>
           </cell>
         </row>
         <row r="302">
           <cell r="C302">
-            <v>6073.7003359673499</v>
+            <v>6377.3853527657166</v>
           </cell>
         </row>
         <row r="303">
           <cell r="C303">
-            <v>6073.7003359673499</v>
+            <v>6377.3853527657166</v>
           </cell>
         </row>
         <row r="304">
           <cell r="C304">
-            <v>6073.7003359673499</v>
+            <v>6377.3853527657166</v>
           </cell>
         </row>
         <row r="305">
           <cell r="C305">
-            <v>6073.7003359673499</v>
+            <v>6377.3853527657166</v>
           </cell>
         </row>
         <row r="306">
           <cell r="C306">
-            <v>6073.7003359673499</v>
+            <v>6377.3853527657166</v>
           </cell>
         </row>
         <row r="307">
           <cell r="C307">
             <v>17354.759438016001</v>
           </cell>
         </row>
         <row r="308">
           <cell r="C308">
             <v>17354.759438016001</v>
           </cell>
         </row>
         <row r="309">
           <cell r="C309">
-            <v>14010.309783138593</v>
+            <v>14710.825272295526</v>
           </cell>
         </row>
         <row r="310">
           <cell r="C310">
-            <v>14010.309783138593</v>
+            <v>14710.825272295526</v>
           </cell>
         </row>
         <row r="311">
           <cell r="C311">
-            <v>14010.309783138593</v>
+            <v>14710.825272295526</v>
           </cell>
         </row>
         <row r="312">
           <cell r="C312">
-            <v>14010.309783138593</v>
+            <v>14710.825272295526</v>
           </cell>
         </row>
         <row r="313">
           <cell r="C313">
             <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="314">
           <cell r="C314">
             <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="315">
           <cell r="C315">
-            <v>21482.604090163797</v>
+            <v>22556.734294671991</v>
           </cell>
         </row>
         <row r="316">
           <cell r="C316">
             <v>26642.180031667202</v>
           </cell>
         </row>
         <row r="317">
           <cell r="C317">
-            <v>21482.604090163797</v>
+            <v>22556.734294671991</v>
           </cell>
         </row>
         <row r="318">
           <cell r="C318">
-            <v>21482.604090163797</v>
+            <v>22556.734294671991</v>
           </cell>
         </row>
         <row r="319">
           <cell r="C319">
-            <v>21482.604090163797</v>
+            <v>22556.734294671991</v>
           </cell>
         </row>
         <row r="320">
           <cell r="C320">
-            <v>51552.334885261211</v>
+            <v>54129.951629524272</v>
           </cell>
         </row>
         <row r="321">
           <cell r="C321">
-            <v>51552.334885261211</v>
+            <v>54129.951629524272</v>
           </cell>
         </row>
         <row r="322">
           <cell r="C322">
-            <v>51552.334885261211</v>
+            <v>54129.951629524272</v>
           </cell>
         </row>
         <row r="323">
           <cell r="C323">
-            <v>49310.929020684642</v>
+            <v>51776.475471718877</v>
           </cell>
         </row>
         <row r="324">
           <cell r="C324">
-            <v>49310.929020684642</v>
+            <v>51776.475471718877</v>
           </cell>
         </row>
         <row r="325">
           <cell r="C325">
-            <v>44828.117291531489</v>
+            <v>47069.523156108065</v>
           </cell>
         </row>
         <row r="326">
           <cell r="C326">
-            <v>44828.117291531489</v>
+            <v>47069.523156108065</v>
           </cell>
         </row>
         <row r="327">
           <cell r="C327">
-            <v>44828.117291531489</v>
+            <v>47069.523156108065</v>
           </cell>
         </row>
         <row r="328">
           <cell r="C328">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="329">
           <cell r="C329">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="330">
           <cell r="C330">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="331">
           <cell r="C331">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="332">
           <cell r="C332">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="333">
           <cell r="C333">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="334">
           <cell r="C334">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="335">
           <cell r="C335">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="336">
           <cell r="C336">
-            <v>190931.78980212309</v>
+            <v>212507.08204976303</v>
           </cell>
         </row>
         <row r="337">
           <cell r="C337">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="338">
           <cell r="C338">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="339">
           <cell r="C339">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="340">
           <cell r="C340">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="341">
           <cell r="C341">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="342">
           <cell r="C342">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="343">
           <cell r="C343">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="344">
           <cell r="C344">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="345">
           <cell r="C345">
-            <v>197637.33886364708</v>
+            <v>219970.35815523926</v>
           </cell>
         </row>
         <row r="346">
           <cell r="C346">
-            <v>204764.91304177299</v>
+            <v>227903.34821549337</v>
           </cell>
         </row>
         <row r="353">
           <cell r="C353">
-            <v>1622.1182450132324</v>
+            <v>1703.2241572638934</v>
           </cell>
         </row>
         <row r="354">
           <cell r="C354">
-            <v>1997.2333566228556</v>
+            <v>2097.0950244539977</v>
           </cell>
         </row>
         <row r="355">
           <cell r="C355">
-            <v>2994.7909316930854</v>
+            <v>3144.5304782777398</v>
           </cell>
         </row>
         <row r="356">
           <cell r="C356">
-            <v>4669.9713188915712</v>
+            <v>4903.4698848361495</v>
           </cell>
         </row>
         <row r="357">
           <cell r="C357">
-            <v>6543.8886849963992</v>
+            <v>6871.0831192462192</v>
           </cell>
         </row>
         <row r="358">
           <cell r="C358">
-            <v>10733.497844935904</v>
+            <v>11270.172737182698</v>
           </cell>
         </row>
         <row r="359">
           <cell r="C359">
-            <v>23021.983906213169</v>
+            <v>24173.083101523822</v>
           </cell>
         </row>
         <row r="360">
           <cell r="C360">
-            <v>29888.428367223198</v>
+            <v>31382.849785584356</v>
           </cell>
         </row>
         <row r="361">
           <cell r="C361">
-            <v>62574.151656687456</v>
+            <v>65702.859239521829</v>
           </cell>
         </row>
         <row r="362">
           <cell r="C362">
-            <v>247702.52818176011</v>
+            <v>273092.03732039046</v>
           </cell>
         </row>
         <row r="363">
           <cell r="C363">
-            <v>141775.5985804041</v>
+            <v>148864.37850942425</v>
           </cell>
         </row>
         <row r="364">
           <cell r="C364">
-            <v>1921.9835364351388</v>
+            <v>2018.0827132568957</v>
           </cell>
         </row>
         <row r="365">
           <cell r="C365">
-            <v>2052.745343679162</v>
+            <v>2155.3826108631201</v>
           </cell>
         </row>
         <row r="366">
           <cell r="C366">
-            <v>2709.2823730963019</v>
+            <v>2844.746491751117</v>
           </cell>
         </row>
         <row r="367">
           <cell r="C367">
-            <v>5062.4279088242383</v>
+            <v>5315.5493042654489</v>
           </cell>
         </row>
         <row r="368">
           <cell r="C368">
-            <v>5953.0267545460474</v>
+            <v>6250.6780922733496</v>
           </cell>
         </row>
         <row r="369">
           <cell r="C369">
-            <v>8924.0360043686069</v>
+            <v>9370.2378045870337</v>
           </cell>
         </row>
         <row r="370">
           <cell r="C370">
-            <v>14010.737703640089</v>
+            <v>14711.274588822098</v>
           </cell>
         </row>
         <row r="371">
           <cell r="C371">
-            <v>20550.026243245433</v>
+            <v>21577.527555407698</v>
           </cell>
         </row>
         <row r="372">
           <cell r="C372">
-            <v>55107.302638043773</v>
+            <v>57862.667769945961</v>
           </cell>
         </row>
         <row r="373">
           <cell r="C373">
-            <v>300734.04579622409</v>
+            <v>334716.99297119747</v>
           </cell>
         </row>
         <row r="374">
           <cell r="C374">
-            <v>202577.56155596586</v>
+            <v>212706.43963376421</v>
           </cell>
         </row>
         <row r="375">
           <cell r="C375">
-            <v>339267.14620105468</v>
+            <v>377604.33372177393</v>
           </cell>
         </row>
         <row r="376">
           <cell r="C376">
-            <v>1035.0755050387147</v>
+            <v>1086.8292802906506</v>
           </cell>
         </row>
         <row r="377">
           <cell r="C377">
-            <v>1495.3788904832525</v>
+            <v>1570.1478350074153</v>
           </cell>
         </row>
         <row r="378">
           <cell r="C378">
-            <v>2423.1747257974262</v>
+            <v>2544.3334620872979</v>
           </cell>
         </row>
         <row r="379">
           <cell r="C379">
-            <v>3213.3192337935243</v>
+            <v>3373.9851954832006</v>
           </cell>
         </row>
         <row r="380">
           <cell r="C380">
-            <v>4750.9766698243811</v>
+            <v>4988.5255033155991</v>
           </cell>
         </row>
         <row r="381">
           <cell r="C381">
-            <v>5231.2425466636132</v>
+            <v>5492.8046739967931</v>
           </cell>
         </row>
         <row r="382">
           <cell r="C382">
-            <v>9981.8447860491906</v>
+            <v>10480.937025351646</v>
           </cell>
         </row>
         <row r="383">
           <cell r="C383">
-            <v>18675.55258048866</v>
+            <v>19609.330209513089</v>
           </cell>
         </row>
         <row r="384">
           <cell r="C384">
-            <v>29448.740051938134</v>
+            <v>30921.17705453503</v>
           </cell>
         </row>
         <row r="385">
           <cell r="C385">
-            <v>124663.73661800637</v>
+            <v>138750.73885584107</v>
           </cell>
         </row>
         <row r="386">
           <cell r="C386">
-            <v>153478.48635449031</v>
+            <v>170821.55531254775</v>
           </cell>
         </row>
         <row r="387">
           <cell r="C387">
-            <v>331171.21723963175</v>
+            <v>368593.56478771026</v>
           </cell>
         </row>
         <row r="388">
           <cell r="C388">
-            <v>1530.3613914803855</v>
+            <v>1606.8794610544046</v>
           </cell>
         </row>
         <row r="389">
           <cell r="C389">
             <v>2302.4956002048002</v>
           </cell>
         </row>
         <row r="390">
           <cell r="C390">
-            <v>2513.0808231613119</v>
+            <v>2638.7348643193773</v>
           </cell>
         </row>
         <row r="391">
           <cell r="C391">
-            <v>3848.8988566499966</v>
+            <v>4041.3437994824967</v>
           </cell>
         </row>
         <row r="392">
           <cell r="C392">
             <v>6764.6563560576005</v>
           </cell>
         </row>
         <row r="393">
           <cell r="C393">
-            <v>7000.1482217018174</v>
+            <v>7350.1556327869102</v>
           </cell>
         </row>
         <row r="394">
           <cell r="C394">
-            <v>13082.76000211278</v>
+            <v>13736.898002218419</v>
           </cell>
         </row>
         <row r="395">
           <cell r="C395">
-            <v>21482.604090163797</v>
+            <v>22556.734294671991</v>
           </cell>
         </row>
         <row r="396">
           <cell r="C396">
-            <v>39232.115309394401</v>
+            <v>41193.72107486413</v>
           </cell>
         </row>
         <row r="397">
           <cell r="C397">
-            <v>127103.52941999381</v>
+            <v>141466.22824445312</v>
           </cell>
         </row>
         <row r="398">
           <cell r="C398">
-            <v>163324.86124786863</v>
+            <v>181780.5705688778</v>
           </cell>
         </row>
         <row r="399">
           <cell r="C399">
-            <v>310188.08583308849</v>
+            <v>345239.33953222755</v>
           </cell>
         </row>
         <row r="400">
           <cell r="C400">
-            <v>1225.8852566548808</v>
+            <v>1287.1795194876249</v>
           </cell>
         </row>
         <row r="401">
           <cell r="C401">
-            <v>2294.8948574620686</v>
+            <v>2409.639600335172</v>
           </cell>
         </row>
         <row r="402">
           <cell r="C402">
-            <v>2661.9222715934552</v>
+            <v>2795.0183851731281</v>
           </cell>
         </row>
         <row r="403">
           <cell r="C403">
-            <v>3806.3956528391068</v>
+            <v>3996.7154354810614</v>
           </cell>
         </row>
         <row r="404">
           <cell r="C404">
-            <v>3974.0976973745983</v>
+            <v>4172.8025822433283</v>
           </cell>
         </row>
         <row r="405">
           <cell r="C405">
-            <v>7735.090985005193</v>
+            <v>8121.8455342554507</v>
           </cell>
         </row>
         <row r="406">
           <cell r="C406">
             <v>11817.068226163203</v>
           </cell>
         </row>
         <row r="407">
           <cell r="C407">
             <v>24642.553807871998</v>
           </cell>
         </row>
         <row r="408">
           <cell r="C408">
             <v>31351.880780014086</v>
           </cell>
         </row>
         <row r="409">
           <cell r="C409">
-            <v>81659.340287144005</v>
+            <v>90886.845739591285</v>
           </cell>
         </row>
         <row r="410">
           <cell r="C410">
-            <v>89369.730578994291</v>
+            <v>99468.510134420663</v>
           </cell>
         </row>
         <row r="411">
           <cell r="C411">
-            <v>5748.6412250199855</v>
+            <v>6036.0732862709847</v>
           </cell>
         </row>
         <row r="412">
           <cell r="C412">
-            <v>7958.6259569731101</v>
+            <v>8356.557254821766</v>
           </cell>
         </row>
         <row r="413">
           <cell r="C413">
-            <v>9283.6710918366862</v>
+            <v>9747.8546464285191</v>
           </cell>
         </row>
         <row r="414">
           <cell r="C414">
-            <v>13260.047465881738</v>
+            <v>13923.049839175821</v>
           </cell>
         </row>
         <row r="415">
           <cell r="C415">
-            <v>15469.069376706502</v>
+            <v>16242.522845541827</v>
           </cell>
         </row>
         <row r="416">
           <cell r="C416">
-            <v>18786.833306902168</v>
+            <v>19726.174972247278</v>
           </cell>
         </row>
         <row r="417">
           <cell r="C417">
-            <v>30943.006349117499</v>
+            <v>32490.156666573374</v>
           </cell>
         </row>
         <row r="418">
           <cell r="C418">
-            <v>44828.117291531489</v>
+            <v>47069.523156108065</v>
           </cell>
         </row>
         <row r="419">
           <cell r="C419">
-            <v>82191.749825190069</v>
+            <v>86301.337316449542</v>
           </cell>
         </row>
         <row r="420">
           <cell r="C420">
-            <v>158557.87627894481</v>
+            <v>176474.91629846557</v>
           </cell>
         </row>
         <row r="421">
           <cell r="C421">
-            <v>194695.48807377275</v>
+            <v>216696.07822610909</v>
           </cell>
         </row>
         <row r="422">
           <cell r="C422">
-            <v>249242.21739922772</v>
+            <v>277406.58796534047</v>
           </cell>
         </row>
         <row r="423">
           <cell r="C423">
-            <v>7852.6664219956783</v>
+            <v>8245.299743095462</v>
           </cell>
         </row>
         <row r="424">
           <cell r="C424">
-            <v>9524.4448412072888</v>
+            <v>10000.66708326765</v>
           </cell>
         </row>
         <row r="425">
           <cell r="C425">
-            <v>11766.123505103566</v>
+            <v>12354.429680358742</v>
           </cell>
         </row>
         <row r="426">
           <cell r="C426">
-            <v>18983.802974137339</v>
+            <v>19932.993122844207</v>
           </cell>
         </row>
         <row r="427">
           <cell r="C427">
-            <v>21300.761412656448</v>
+            <v>22365.799483289255</v>
           </cell>
         </row>
         <row r="428">
           <cell r="C428">
-            <v>32087.182325614605</v>
+            <v>33691.541441895337</v>
           </cell>
         </row>
         <row r="429">
           <cell r="C429">
-            <v>69652.367555079327</v>
+            <v>73134.985932833282</v>
           </cell>
         </row>
         <row r="430">
           <cell r="C430">
-            <v>105346.95822113336</v>
+            <v>110614.30613219</v>
           </cell>
         </row>
         <row r="431">
           <cell r="C431">
-            <v>201741.55424030169</v>
+            <v>211828.63195231673</v>
           </cell>
         </row>
         <row r="432">
           <cell r="C432">
-            <v>1074179.3037825208</v>
+            <v>1195561.5651099456</v>
           </cell>
         </row>
         <row r="433">
           <cell r="C433">
-            <v>1121476.1254730592</v>
+            <v>1248202.9276515152</v>
           </cell>
         </row>
         <row r="434">
           <cell r="C434">
-            <v>6543.8886849963992</v>
+            <v>6871.0831192462192</v>
           </cell>
         </row>
         <row r="435">
           <cell r="C435">
-            <v>7937.0373676727404</v>
+            <v>8333.889236056375</v>
           </cell>
         </row>
         <row r="436">
           <cell r="C436">
-            <v>9805.1029209196386</v>
+            <v>10295.358066965618</v>
           </cell>
         </row>
         <row r="437">
           <cell r="C437">
-            <v>15819.835811781117</v>
+            <v>16610.827602370173</v>
           </cell>
         </row>
         <row r="438">
           <cell r="C438">
-            <v>17750.634510547039</v>
+            <v>18638.166236074379</v>
           </cell>
         </row>
         <row r="439">
           <cell r="C439">
-            <v>26739.31860467884</v>
+            <v>28076.284534912782</v>
           </cell>
         </row>
         <row r="440">
           <cell r="C440">
-            <v>58043.639629232777</v>
+            <v>60945.821610694409</v>
           </cell>
         </row>
         <row r="441">
           <cell r="C441">
-            <v>87789.131850944468</v>
+            <v>92178.588443491666</v>
           </cell>
         </row>
         <row r="442">
           <cell r="C442">
-            <v>168117.96186691808</v>
+            <v>176523.85996026394</v>
           </cell>
         </row>
         <row r="443">
           <cell r="C443">
-            <v>895149.41981876735</v>
+            <v>996301.30425828812</v>
           </cell>
         </row>
         <row r="444">
           <cell r="C444">
-            <v>934563.43789421616</v>
+            <v>1040169.1063762627</v>
           </cell>
         </row>
         <row r="445">
           <cell r="C445">
             <v>11990.44783292928</v>
           </cell>
         </row>
         <row r="446">
           <cell r="C446">
             <v>14360.482648512001</v>
           </cell>
         </row>
         <row r="447">
           <cell r="C447">
             <v>18970.37417054208</v>
           </cell>
         </row>
         <row r="448">
           <cell r="C448">
             <v>22804.887310148759</v>
           </cell>
         </row>
         <row r="449">
           <cell r="C449">
             <v>28777</v>
           </cell>
         </row>
         <row r="450">
           <cell r="C450">
             <v>46962</v>
           </cell>
         </row>
         <row r="451">
           <cell r="C451">
             <v>107762</v>
           </cell>
         </row>
         <row r="452">
           <cell r="C452">
             <v>166047</v>
           </cell>
         </row>
         <row r="453">
           <cell r="C453">
             <v>317984</v>
           </cell>
         </row>
         <row r="455">
           <cell r="C455">
-            <v>4484.0291629799003</v>
+            <v>4708.2306211288933</v>
           </cell>
         </row>
         <row r="456">
           <cell r="C456">
-            <v>8473.3822262327576</v>
+            <v>8897.051337544397</v>
           </cell>
         </row>
         <row r="457">
           <cell r="C457">
-            <v>12583.879583458562</v>
+            <v>13213.073562631493</v>
           </cell>
         </row>
         <row r="458">
           <cell r="C458">
-            <v>16028.38286818421</v>
+            <v>16829.802011593416</v>
           </cell>
         </row>
         <row r="459">
           <cell r="C459">
-            <v>26165.52000422556</v>
+            <v>27473.796004436837</v>
           </cell>
         </row>
         <row r="460">
           <cell r="C460">
-            <v>53977.52832602444</v>
+            <v>56676.404742325663</v>
           </cell>
         </row>
         <row r="461">
           <cell r="C461">
-            <v>80933.267724333869</v>
+            <v>84979.931110550562</v>
           </cell>
         </row>
         <row r="462">
           <cell r="C462">
-            <v>143895.0297712746</v>
+            <v>151089.78125983829</v>
           </cell>
         </row>
         <row r="463">
           <cell r="C463">
             <v>0</v>
           </cell>
         </row>
         <row r="465">
           <cell r="C465">
-            <v>112914.78077865095</v>
+            <v>125674.15100663852</v>
           </cell>
         </row>
         <row r="466">
           <cell r="C466">
-            <v>242161.65744750993</v>
+            <v>269525.92473907862</v>
           </cell>
         </row>
         <row r="467">
           <cell r="C467">
-            <v>282465.54795421375</v>
+            <v>314384.15487303998</v>
           </cell>
         </row>
         <row r="468">
           <cell r="C468">
-            <v>451958.7927853298</v>
+            <v>503030.13637007208</v>
           </cell>
         </row>
         <row r="469">
           <cell r="C469">
-            <v>645839.53494899475</v>
+            <v>718819.40239823132</v>
           </cell>
         </row>
         <row r="471">
           <cell r="C471">
-            <v>832588.00057948136</v>
+            <v>926670.4446449629</v>
           </cell>
         </row>
         <row r="472">
           <cell r="C472">
-            <v>4237.1733466045998</v>
+            <v>4449.0320139348305</v>
           </cell>
         </row>
         <row r="473">
           <cell r="C473">
-            <v>4237.1733466045998</v>
+            <v>4449.0320139348305</v>
           </cell>
         </row>
         <row r="474">
           <cell r="C474">
-            <v>5508.3253505859802</v>
+            <v>5783.7416181152803</v>
           </cell>
         </row>
         <row r="475">
           <cell r="C475">
-            <v>6059.1578856445785</v>
+            <v>6362.1157799268085</v>
           </cell>
         </row>
         <row r="476">
           <cell r="C476">
-            <v>6609.9904207031759</v>
+            <v>6940.4899417383358</v>
           </cell>
         </row>
         <row r="477">
           <cell r="C477">
-            <v>8507.0552904953202</v>
+            <v>8932.4080550200852</v>
           </cell>
         </row>
         <row r="478">
           <cell r="C478">
-            <v>10318.148577974564</v>
+            <v>10834.056006873288</v>
           </cell>
         </row>
         <row r="479">
           <cell r="C479">
-            <v>12746.633797195531</v>
+            <v>13383.965487055304</v>
           </cell>
         </row>
         <row r="480">
           <cell r="C480">
-            <v>20565.786555315452</v>
+            <v>21594.075883081226</v>
           </cell>
         </row>
         <row r="481">
           <cell r="C481">
-            <v>23075.82486371115</v>
+            <v>24229.616106896694</v>
           </cell>
         </row>
         <row r="482">
           <cell r="C482">
-            <v>34761.114186082494</v>
+            <v>36499.169895386614</v>
           </cell>
         </row>
         <row r="483">
           <cell r="C483">
-            <v>75456.73151800262</v>
+            <v>79229.568093902737</v>
           </cell>
         </row>
         <row r="484">
           <cell r="C484">
-            <v>114125.87140622782</v>
+            <v>119832.16497653916</v>
           </cell>
         </row>
         <row r="485">
           <cell r="C485">
-            <v>218553.35042699351</v>
+            <v>229481.01794834313</v>
           </cell>
         </row>
         <row r="486">
           <cell r="C486">
-            <v>3475.5206085220138</v>
+            <v>3649.2966389481139</v>
           </cell>
         </row>
         <row r="487">
           <cell r="C487">
-            <v>4855.1356469993734</v>
+            <v>5097.8924293493428</v>
           </cell>
         </row>
         <row r="488">
           <cell r="C488">
-            <v>8935.398774946545</v>
+            <v>9382.1687136938726</v>
           </cell>
         </row>
         <row r="489">
           <cell r="C489">
-            <v>14278.992836786256</v>
+            <v>14992.942478625568</v>
           </cell>
         </row>
         <row r="490">
           <cell r="C490">
-            <v>19073.417427220975</v>
+            <v>20027.088298582024</v>
           </cell>
         </row>
         <row r="491">
           <cell r="C491">
-            <v>28766.275977674704</v>
+            <v>30204.589776558434</v>
           </cell>
         </row>
         <row r="492">
           <cell r="C492">
-            <v>64177.202751662975</v>
+            <v>67386.06288924611</v>
           </cell>
         </row>
         <row r="493">
           <cell r="C493">
-            <v>96703.599388314848</v>
+            <v>101538.77935773057</v>
           </cell>
         </row>
         <row r="494">
           <cell r="C494">
-            <v>189014.9618529164</v>
+            <v>198465.70994556218</v>
           </cell>
         </row>
         <row r="495">
           <cell r="C495">
-            <v>3516.0380966211624</v>
+            <v>3691.8400014522213</v>
           </cell>
         </row>
         <row r="496">
           <cell r="C496">
-            <v>5102.6399275192425</v>
+            <v>5357.771923895205</v>
           </cell>
         </row>
         <row r="497">
           <cell r="C497">
-            <v>7926.2417563440886</v>
+            <v>8322.5538441612916</v>
           </cell>
         </row>
         <row r="498">
           <cell r="C498">
-            <v>13038.321280956674</v>
+            <v>13690.237345004505</v>
           </cell>
         </row>
         <row r="499">
           <cell r="C499">
-            <v>16704.176320168579</v>
+            <v>17539.385136177007</v>
           </cell>
         </row>
         <row r="500">
           <cell r="C500">
-            <v>28445.351401695811</v>
+            <v>29867.618971780594</v>
           </cell>
         </row>
         <row r="501">
           <cell r="C501">
-            <v>61014.742198641623</v>
+            <v>64065.479308573696</v>
           </cell>
         </row>
         <row r="502">
           <cell r="C502">
-            <v>103176.15405488182</v>
+            <v>108334.96175762586</v>
           </cell>
         </row>
         <row r="503">
           <cell r="C503">
-            <v>211043.46198723355</v>
+            <v>221595.63508659523</v>
           </cell>
         </row>
         <row r="504">
           <cell r="C504">
-            <v>3516.0380966211624</v>
+            <v>3691.8400014522213</v>
           </cell>
         </row>
         <row r="505">
           <cell r="C505">
-            <v>5138.4321857730502</v>
+            <v>5395.3537950617037</v>
           </cell>
         </row>
         <row r="506">
           <cell r="C506">
-            <v>7262.42843255347</v>
+            <v>7625.5498541811403</v>
           </cell>
         </row>
         <row r="507">
           <cell r="C507">
-            <v>11429.027484203598</v>
+            <v>12000.478858413779</v>
           </cell>
         </row>
         <row r="508">
           <cell r="C508">
-            <v>17578.571956101317</v>
+            <v>18457.500553906382</v>
           </cell>
         </row>
         <row r="509">
           <cell r="C509">
-            <v>28132.823613465083</v>
+            <v>29539.464794138334</v>
           </cell>
         </row>
         <row r="510">
           <cell r="C510">
-            <v>58247.245685106886</v>
+            <v>61159.607969362209</v>
           </cell>
         </row>
         <row r="511">
           <cell r="C511">
-            <v>79718.092659492148</v>
+            <v>83703.997292466753</v>
           </cell>
         </row>
         <row r="512">
           <cell r="C512">
-            <v>184654.41011035428</v>
+            <v>202724.19963264148</v>
           </cell>
         </row>
         <row r="513">
           <cell r="C513">
-            <v>3567.0923041455608</v>
+            <v>3745.4469193528375</v>
           </cell>
         </row>
         <row r="514">
           <cell r="C514">
-            <v>4836.7887200826281</v>
+            <v>5078.6281560867592</v>
           </cell>
         </row>
         <row r="515">
           <cell r="C515">
-            <v>7470.8273626291184</v>
+            <v>7844.3687307605751</v>
           </cell>
         </row>
         <row r="516">
           <cell r="C516">
-            <v>12313.764312809368</v>
+            <v>12929.452528449836</v>
           </cell>
         </row>
         <row r="517">
           <cell r="C517">
-            <v>16785.721838442121</v>
+            <v>17625.007930364231</v>
           </cell>
         </row>
         <row r="518">
           <cell r="C518">
-            <v>24748.809524982535</v>
+            <v>25986.250001231663</v>
           </cell>
         </row>
         <row r="519">
           <cell r="C519">
-            <v>48345.96647938282</v>
+            <v>50763.264803351965</v>
           </cell>
         </row>
         <row r="520">
           <cell r="C520">
-            <v>96703.599388314848</v>
+            <v>101538.77935773057</v>
           </cell>
         </row>
         <row r="521">
           <cell r="C521">
-            <v>175818.79616993055</v>
+            <v>184609.73597842708</v>
           </cell>
         </row>
         <row r="522">
           <cell r="C522">
-            <v>1885.5079220574089</v>
+            <v>1979.7833181602794</v>
           </cell>
         </row>
         <row r="523">
           <cell r="C523">
-            <v>2387.7292477346386</v>
+            <v>2507.1157101213698</v>
           </cell>
         </row>
         <row r="524">
           <cell r="C524">
-            <v>4758.1326527030196</v>
+            <v>6222.5890062336011</v>
           </cell>
         </row>
         <row r="525">
           <cell r="C525">
-            <v>6588.9691223199397</v>
+            <v>8566.3849759487985</v>
           </cell>
         </row>
         <row r="526">
           <cell r="C526">
             <v>10836.184450291201</v>
           </cell>
         </row>
         <row r="527">
           <cell r="C527">
-            <v>11928.739549893991</v>
+            <v>12525.176527388689</v>
           </cell>
         </row>
         <row r="528">
           <cell r="C528">
-            <v>28376.004580241392</v>
+            <v>29794.804809253459</v>
           </cell>
         </row>
         <row r="529">
           <cell r="C529">
-            <v>42762.482817762531</v>
+            <v>44900.606958650642</v>
           </cell>
         </row>
         <row r="530">
           <cell r="C530">
-            <v>72963.153912328533</v>
+            <v>76611.311607944968</v>
           </cell>
         </row>
         <row r="532">
           <cell r="C532">
-            <v>294454.90074729989</v>
+            <v>309177.6457846649</v>
           </cell>
         </row>
         <row r="533">
           <cell r="C533">
-            <v>2638.7530097944887</v>
+            <v>2770.6906602842132</v>
           </cell>
         </row>
         <row r="534">
           <cell r="C534">
-            <v>2814.5532852359452</v>
+            <v>2955.2809494977419</v>
           </cell>
         </row>
         <row r="535">
           <cell r="C535">
-            <v>4749.0949717114672</v>
+            <v>4986.5497202970382</v>
           </cell>
         </row>
         <row r="536">
           <cell r="C536">
             <v>10657.216182412803</v>
           </cell>
         </row>
         <row r="537">
           <cell r="C537">
-            <v>10040.374764734685</v>
+            <v>10542.393502971419</v>
           </cell>
         </row>
         <row r="538">
           <cell r="C538">
-            <v>16090.548196114705</v>
+            <v>16895.075605920436</v>
           </cell>
         </row>
         <row r="539">
           <cell r="C539">
-            <v>36407.765607200803</v>
+            <v>38228.153887560831</v>
           </cell>
         </row>
         <row r="540">
           <cell r="C540">
-            <v>49810.92894520468</v>
+            <v>52301.475392464919</v>
           </cell>
         </row>
         <row r="541">
           <cell r="C541">
-            <v>100003.72163749719</v>
+            <v>105003.90771937204</v>
           </cell>
         </row>
         <row r="555">
           <cell r="C555">
-            <v>3949.6729826581709</v>
+            <v>4147.1566317910792</v>
           </cell>
         </row>
         <row r="556">
           <cell r="C556">
-            <v>3949.6729826581709</v>
+            <v>4147.1566317910792</v>
           </cell>
         </row>
         <row r="557">
           <cell r="C557">
-            <v>9988.0604959181965</v>
+            <v>10487.463520714105</v>
           </cell>
         </row>
         <row r="558">
           <cell r="C558">
-            <v>9988.0604959181965</v>
+            <v>10487.463520714105</v>
           </cell>
         </row>
         <row r="559">
           <cell r="C559">
-            <v>9988.0604959181965</v>
+            <v>10487.463520714105</v>
           </cell>
         </row>
         <row r="560">
           <cell r="C560">
-            <v>22727.529129694482</v>
+            <v>23863.905586179211</v>
           </cell>
         </row>
         <row r="561">
           <cell r="C561">
-            <v>20661.39011790408</v>
+            <v>21694.459623799285</v>
           </cell>
         </row>
         <row r="562">
           <cell r="C562">
-            <v>15652.568271139453</v>
+            <v>16435.196684696421</v>
           </cell>
         </row>
         <row r="563">
           <cell r="C563">
-            <v>15652.568271139453</v>
+            <v>16435.196684696421</v>
           </cell>
         </row>
         <row r="564">
           <cell r="C564">
-            <v>21463.232293645971</v>
+            <v>22536.393908328275</v>
           </cell>
         </row>
         <row r="565">
           <cell r="C565">
-            <v>25755.878752375163</v>
+            <v>27043.672689993928</v>
           </cell>
         </row>
         <row r="566">
           <cell r="C566">
-            <v>25755.878752375163</v>
+            <v>27043.672689993928</v>
           </cell>
         </row>
         <row r="567">
           <cell r="C567">
-            <v>28331.466627612685</v>
+            <v>29748.039958993315</v>
           </cell>
         </row>
         <row r="568">
           <cell r="C568">
-            <v>28331.466627612685</v>
+            <v>29748.039958993315</v>
           </cell>
         </row>
         <row r="569">
           <cell r="C569">
-            <v>2638.7530097944887</v>
+            <v>2770.6906602842132</v>
           </cell>
         </row>
         <row r="570">
           <cell r="C570">
-            <v>3754.091917450347</v>
+            <v>3941.7965133228645</v>
           </cell>
         </row>
         <row r="571">
           <cell r="C571">
-            <v>6176.9399424033627</v>
+            <v>6485.7869395235321</v>
           </cell>
         </row>
         <row r="572">
           <cell r="C572">
             <v>11574.4285552896</v>
           </cell>
         </row>
         <row r="573">
           <cell r="C573">
-            <v>11429.027484203598</v>
+            <v>12000.478858413779</v>
           </cell>
         </row>
         <row r="574">
           <cell r="C574">
-            <v>18457.671096684706</v>
+            <v>19380.554651518942</v>
           </cell>
         </row>
         <row r="575">
           <cell r="C575">
-            <v>36185.321338757261</v>
+            <v>37994.587405695136</v>
           </cell>
         </row>
         <row r="576">
           <cell r="C576">
-            <v>48302.581265584435</v>
+            <v>50717.71032886365</v>
           </cell>
         </row>
         <row r="577">
           <cell r="C577">
-            <v>80882.324117800614</v>
+            <v>84926.440323690636</v>
           </cell>
         </row>
         <row r="578">
           <cell r="C578">
-            <v>349175.01584637968</v>
+            <v>366633.76663869881</v>
           </cell>
         </row>
         <row r="579">
           <cell r="C579">
             <v>0</v>
           </cell>
         </row>
         <row r="580">
           <cell r="C580">
-            <v>3590.4794762306719</v>
+            <v>3770.0034500422062</v>
           </cell>
         </row>
         <row r="581">
           <cell r="C581">
-            <v>4950.7265036407989</v>
+            <v>5198.2628288228389</v>
           </cell>
         </row>
         <row r="582">
           <cell r="C582">
-            <v>7942.5247897651661</v>
+            <v>8339.6510292534276</v>
           </cell>
         </row>
         <row r="583">
           <cell r="C583">
-            <v>7707.056267104238</v>
+            <v>8092.4090804594507</v>
           </cell>
         </row>
         <row r="584">
           <cell r="C584">
-            <v>11972.124763692385</v>
+            <v>12570.731001877002</v>
           </cell>
         </row>
         <row r="585">
           <cell r="C585">
-            <v>11972.124763692385</v>
+            <v>12570.731001877002</v>
           </cell>
         </row>
         <row r="586">
           <cell r="C586">
-            <v>10653.101293208872</v>
+            <v>11185.756357869315</v>
           </cell>
         </row>
         <row r="587">
           <cell r="C587">
-            <v>15103.062059216756</v>
+            <v>15858.21516217759</v>
           </cell>
         </row>
         <row r="588">
           <cell r="C588">
-            <v>15103.062059216756</v>
+            <v>15858.21516217759</v>
           </cell>
         </row>
         <row r="589">
           <cell r="C589">
-            <v>15103.062059216756</v>
+            <v>15858.21516217759</v>
           </cell>
         </row>
         <row r="590">
           <cell r="C590">
             <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="591">
           <cell r="C591">
             <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="592">
           <cell r="C592">
             <v>26031.278732659204</v>
           </cell>
         </row>
         <row r="593">
           <cell r="C593">
-            <v>20660.953441490783</v>
+            <v>21694.001113565322</v>
           </cell>
         </row>
         <row r="594">
           <cell r="C594">
-            <v>20660.953441490783</v>
+            <v>21694.001113565322</v>
           </cell>
         </row>
         <row r="595">
           <cell r="C595">
-            <v>46958.871594939665</v>
+            <v>51554.164532354276</v>
           </cell>
         </row>
         <row r="596">
           <cell r="C596">
-            <v>42689.883268126963</v>
+            <v>46867.42230214025</v>
           </cell>
         </row>
         <row r="597">
           <cell r="C597">
-            <v>50578.056333046479</v>
+            <v>55527.49053098743</v>
           </cell>
         </row>
         <row r="598">
           <cell r="C598">
-            <v>50578.056333046479</v>
+            <v>55527.49053098743</v>
           </cell>
         </row>
         <row r="599">
           <cell r="C599">
-            <v>72787.252165098078</v>
+            <v>79910.012867989455</v>
           </cell>
         </row>
         <row r="600">
           <cell r="C600">
-            <v>74098.748060984159</v>
+            <v>81349.827649356623</v>
           </cell>
         </row>
         <row r="601">
           <cell r="C601">
-            <v>80065.977381607896</v>
+            <v>87901.014154788412</v>
           </cell>
         </row>
         <row r="602">
           <cell r="C602">
-            <v>80065.977381607896</v>
+            <v>87901.014154788412</v>
           </cell>
         </row>
         <row r="603">
           <cell r="C603">
-            <v>72787.252165098078</v>
+            <v>79910.012867989455</v>
           </cell>
         </row>
         <row r="604">
           <cell r="C604">
-            <v>74098.748060984159</v>
+            <v>81349.827649356623</v>
           </cell>
         </row>
         <row r="605">
           <cell r="C605">
-            <v>74098.748060984159</v>
+            <v>81349.827649356623</v>
           </cell>
         </row>
         <row r="606">
           <cell r="C606">
-            <v>74098.748060984159</v>
+            <v>81349.827649356623</v>
           </cell>
         </row>
         <row r="607">
           <cell r="C607">
-            <v>87237.620559816889</v>
+            <v>95774.443919402707</v>
           </cell>
         </row>
         <row r="608">
           <cell r="C608">
-            <v>168136.74662915681</v>
+            <v>184590.09785018404</v>
           </cell>
         </row>
         <row r="609">
           <cell r="C609">
-            <v>168136.74662915681</v>
+            <v>184590.09785018404</v>
           </cell>
         </row>
         <row r="610">
           <cell r="C610">
-            <v>168136.74662915681</v>
+            <v>184590.09785018404</v>
           </cell>
         </row>
         <row r="611">
           <cell r="C611">
-            <v>168136.74662915681</v>
+            <v>184590.09785018404</v>
           </cell>
         </row>
         <row r="612">
           <cell r="C612">
-            <v>140113.95552429734</v>
+            <v>153825.08154182005</v>
           </cell>
         </row>
         <row r="613">
           <cell r="C613">
-            <v>137634.03905105937</v>
+            <v>151102.51964352457</v>
           </cell>
         </row>
         <row r="614">
           <cell r="C614">
-            <v>140113.95552429734</v>
+            <v>153825.08154182005</v>
           </cell>
         </row>
         <row r="615">
           <cell r="C615">
-            <v>140113.95552429734</v>
+            <v>153825.08154182005</v>
           </cell>
         </row>
         <row r="616">
           <cell r="C616">
-            <v>369705.24671116006</v>
+            <v>411481.93958952121</v>
           </cell>
         </row>
         <row r="617">
           <cell r="C617">
-            <v>369705.24671116006</v>
+            <v>411481.93958952121</v>
           </cell>
         </row>
         <row r="618">
           <cell r="C618">
-            <v>369705.24671116006</v>
+            <v>411481.93958952121</v>
           </cell>
         </row>
         <row r="619">
           <cell r="C619">
-            <v>369705.24671116006</v>
+            <v>411481.93958952121</v>
           </cell>
         </row>
         <row r="620">
           <cell r="C620">
-            <v>721872.81721153134</v>
+            <v>803444.44555643445</v>
           </cell>
         </row>
         <row r="621">
           <cell r="C621">
-            <v>721872.81721153134</v>
+            <v>803444.44555643445</v>
           </cell>
         </row>
         <row r="622">
           <cell r="C622">
-            <v>721872.81721153134</v>
+            <v>803444.44555643445</v>
           </cell>
         </row>
         <row r="623">
           <cell r="C623">
-            <v>721872.81721153134</v>
+            <v>803444.44555643445</v>
           </cell>
         </row>
         <row r="624">
           <cell r="C624">
-            <v>721872.81721153134</v>
+            <v>803444.44555643445</v>
           </cell>
         </row>
         <row r="626">
           <cell r="C626">
-            <v>4237.1733466045998</v>
+            <v>4449.0320139348305</v>
           </cell>
         </row>
         <row r="631">
           <cell r="C631">
-            <v>9796.5762288925162</v>
+            <v>10755.21906742897</v>
           </cell>
         </row>
         <row r="632">
           <cell r="C632">
-            <v>13379.404745370472</v>
+            <v>14688.668074119876</v>
           </cell>
         </row>
         <row r="633">
           <cell r="C633">
-            <v>16824.912474650482</v>
+            <v>18471.35313534602</v>
           </cell>
         </row>
         <row r="634">
           <cell r="C634">
-            <v>27392.715291215834</v>
+            <v>30073.312090658841</v>
           </cell>
         </row>
         <row r="635">
           <cell r="C635">
-            <v>42820.231760095936</v>
+            <v>47010.497620674425</v>
           </cell>
         </row>
         <row r="636">
           <cell r="C636">
-            <v>46943.556423159309</v>
+            <v>51537.319992390992</v>
           </cell>
         </row>
         <row r="637">
           <cell r="C637">
-            <v>72758.957062884627</v>
+            <v>79878.971827586531</v>
           </cell>
         </row>
         <row r="638">
           <cell r="C638">
-            <v>78179.88078682292</v>
+            <v>85830.374993149424</v>
           </cell>
         </row>
         <row r="639">
           <cell r="C639">
-            <v>7653.0252450055232</v>
+            <v>8401.9261613116269</v>
           </cell>
         </row>
         <row r="640">
           <cell r="C640">
-            <v>12203.247785641232</v>
+            <v>13397.444365389258</v>
           </cell>
         </row>
         <row r="641">
           <cell r="C641">
-            <v>14841.951119401952</v>
+            <v>16294.337522132313</v>
           </cell>
         </row>
         <row r="642">
           <cell r="C642">
-            <v>13378.646455794838</v>
+            <v>14047.578778584577</v>
           </cell>
         </row>
         <row r="643">
           <cell r="C643">
-            <v>20434.685538781592</v>
+            <v>21456.419815720674</v>
           </cell>
         </row>
         <row r="644">
           <cell r="C644">
-            <v>27202.73544094136</v>
+            <v>28562.872212988434</v>
           </cell>
         </row>
         <row r="645">
           <cell r="C645">
-            <v>83434.460350786496</v>
+            <v>91599.077758217623</v>
           </cell>
         </row>
         <row r="646">
           <cell r="C646">
-            <v>127906.03964373398</v>
+            <v>140422.55122134936</v>
           </cell>
         </row>
         <row r="647">
           <cell r="C647">
-            <v>274686.38094382925</v>
+            <v>301566.39375848207</v>
           </cell>
         </row>
         <row r="648">
           <cell r="C648">
-            <v>2415.374557979233</v>
+            <v>2536.1432858781945</v>
           </cell>
         </row>
         <row r="649">
           <cell r="C649">
-            <v>3156.3123229237299</v>
+            <v>3314.1279390699156</v>
           </cell>
         </row>
         <row r="650">
           <cell r="C650">
-            <v>3156.3123229237299</v>
+            <v>3314.1279390699156</v>
           </cell>
         </row>
         <row r="651">
           <cell r="C651">
-            <v>4818.9523352411261</v>
+            <v>5059.8999520031821</v>
           </cell>
         </row>
         <row r="652">
           <cell r="C652">
-            <v>4818.9523352411261</v>
+            <v>5059.8999520031821</v>
           </cell>
         </row>
         <row r="653">
           <cell r="C653">
-            <v>4818.9523352411261</v>
+            <v>5059.8999520031821</v>
           </cell>
         </row>
         <row r="654">
           <cell r="C654">
-            <v>6002.5952550062193</v>
+            <v>6302.7250177565311</v>
           </cell>
         </row>
         <row r="655">
           <cell r="C655">
-            <v>6002.5952550062193</v>
+            <v>6302.7250177565311</v>
           </cell>
         </row>
         <row r="656">
           <cell r="C656">
-            <v>6002.5952550062193</v>
+            <v>6302.7250177565311</v>
           </cell>
         </row>
         <row r="657">
           <cell r="C657">
-            <v>6002.5952550062193</v>
+            <v>6302.7250177565311</v>
           </cell>
         </row>
         <row r="658">
           <cell r="C658">
-            <v>9510.4864036181698</v>
+            <v>9986.0107237990778</v>
           </cell>
         </row>
         <row r="659">
           <cell r="C659">
-            <v>9510.4864036181698</v>
+            <v>9986.0107237990778</v>
           </cell>
         </row>
         <row r="660">
           <cell r="C660">
             <v>11954.736124531202</v>
           </cell>
         </row>
         <row r="661">
           <cell r="C661">
             <v>11954.736124531202</v>
           </cell>
         </row>
         <row r="662">
           <cell r="C662">
-            <v>9510.4864036181698</v>
+            <v>9986.0107237990778</v>
           </cell>
         </row>
         <row r="663">
           <cell r="C663">
-            <v>33603.597079880878</v>
+            <v>36891.926710251326</v>
           </cell>
         </row>
         <row r="664">
           <cell r="C664">
-            <v>33603.597079880878</v>
+            <v>36891.926710251326</v>
           </cell>
         </row>
         <row r="665">
           <cell r="C665">
-            <v>29220.519199896418</v>
+            <v>32079.936269783764</v>
           </cell>
         </row>
         <row r="666">
           <cell r="C666">
-            <v>29220.519199896418</v>
+            <v>32079.936269783764</v>
           </cell>
         </row>
         <row r="667">
           <cell r="C667">
-            <v>29220.519199896418</v>
+            <v>32079.936269783764</v>
           </cell>
         </row>
         <row r="668">
           <cell r="C668">
-            <v>29220.519199896418</v>
+            <v>32079.936269783764</v>
           </cell>
         </row>
         <row r="669">
           <cell r="C669">
-            <v>38734.615991691287</v>
+            <v>42525.095338774001</v>
           </cell>
         </row>
         <row r="670">
           <cell r="C670">
-            <v>38734.615991691287</v>
+            <v>42525.095338774001</v>
           </cell>
         </row>
         <row r="671">
           <cell r="C671">
-            <v>38734.615991691287</v>
+            <v>42525.095338774001</v>
           </cell>
         </row>
         <row r="672">
           <cell r="C672">
-            <v>33682.274775383732</v>
+            <v>36978.343772846958</v>
           </cell>
         </row>
         <row r="673">
           <cell r="C673">
-            <v>33193.399878988414</v>
+            <v>36441.616724898158</v>
           </cell>
         </row>
         <row r="674">
           <cell r="C674">
-            <v>33193.399878988414</v>
+            <v>36441.616724898158</v>
           </cell>
         </row>
         <row r="675">
           <cell r="C675">
-            <v>33356.003593594556</v>
+            <v>36620.144493231019</v>
           </cell>
         </row>
         <row r="676">
           <cell r="C676">
-            <v>76472.030800177905</v>
+            <v>83955.343932325006</v>
           </cell>
         </row>
         <row r="677">
           <cell r="C677">
-            <v>76472.030800177905</v>
+            <v>83955.343932325006</v>
           </cell>
         </row>
         <row r="678">
           <cell r="C678">
-            <v>76472.030800177905</v>
+            <v>83955.343932325006</v>
           </cell>
         </row>
         <row r="679">
           <cell r="C679">
-            <v>76472.030800177905</v>
+            <v>83955.343932325006</v>
           </cell>
         </row>
         <row r="680">
           <cell r="C680">
-            <v>76472.030800177905</v>
+            <v>83955.343932325006</v>
           </cell>
         </row>
         <row r="681">
           <cell r="C681">
-            <v>66497.418087111233</v>
+            <v>73004.646897673927</v>
           </cell>
         </row>
         <row r="682">
           <cell r="C682">
-            <v>65955.572849154443</v>
+            <v>72409.781174936579</v>
           </cell>
         </row>
         <row r="683">
           <cell r="C683">
-            <v>67914.656481016107</v>
+            <v>74560.579047871506</v>
           </cell>
         </row>
         <row r="684">
           <cell r="C684">
-            <v>287294.46795847907</v>
+            <v>319758.7428377872</v>
           </cell>
         </row>
         <row r="686">
           <cell r="C686">
-            <v>381914.24085701682</v>
+            <v>425070.55007385986</v>
           </cell>
         </row>
         <row r="687">
           <cell r="C687">
-            <v>381914.24085701682</v>
+            <v>425070.55007385986</v>
           </cell>
         </row>
         <row r="688">
           <cell r="C688">
-            <v>381914.24085701682</v>
+            <v>425070.55007385986</v>
           </cell>
         </row>
         <row r="689">
           <cell r="C689">
-            <v>319300.10373958311</v>
+            <v>355381.01546215604</v>
           </cell>
         </row>
         <row r="690">
           <cell r="C690">
-            <v>323158.20380209119</v>
+            <v>359675.0808317276</v>
           </cell>
         </row>
         <row r="691">
           <cell r="C691">
-            <v>2186.4779067124027</v>
+            <v>2295.8018020480226</v>
           </cell>
         </row>
         <row r="692">
           <cell r="C692">
             <v>3144.2114980226015</v>
           </cell>
         </row>
         <row r="693">
           <cell r="C693">
-            <v>3278.1798025441999</v>
+            <v>3442.0887926714104</v>
           </cell>
         </row>
         <row r="694">
           <cell r="C694">
-            <v>3432.1245321262759</v>
+            <v>3603.7307587325895</v>
           </cell>
         </row>
         <row r="695">
           <cell r="C695">
-            <v>5196.0365394968549</v>
+            <v>5455.8383664716976</v>
           </cell>
         </row>
         <row r="696">
           <cell r="C696">
-            <v>3247.2974382906123</v>
+            <v>3409.6623102051426</v>
           </cell>
         </row>
         <row r="697">
           <cell r="C697">
             <v>7482.2502763007997</v>
           </cell>
         </row>
         <row r="698">
           <cell r="C698">
-            <v>6554.3174367874244</v>
+            <v>6882.0333086267938</v>
           </cell>
         </row>
         <row r="699">
           <cell r="C699">
-            <v>6147.8499067118028</v>
+            <v>6455.2424020473936</v>
           </cell>
         </row>
         <row r="700">
           <cell r="C700">
-            <v>5928.9251198082475</v>
+            <v>6225.3713757986616</v>
           </cell>
         </row>
         <row r="701">
           <cell r="C701">
             <v>9296.024837299201</v>
           </cell>
         </row>
         <row r="702">
           <cell r="C702">
             <v>9296.024837299201</v>
           </cell>
         </row>
         <row r="703">
           <cell r="C703">
-            <v>7034.4225142689784</v>
+            <v>7386.1436399824288</v>
           </cell>
         </row>
         <row r="704">
           <cell r="C704">
-            <v>8247.5247980353852</v>
+            <v>8659.9010379371539</v>
           </cell>
         </row>
         <row r="705">
           <cell r="C705">
-            <v>9568.155932926049</v>
+            <v>10046.563729572352</v>
           </cell>
         </row>
         <row r="706">
           <cell r="C706">
             <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="707">
           <cell r="C707">
             <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="708">
           <cell r="C708">
             <v>18256.4841723264</v>
           </cell>
         </row>
         <row r="709">
           <cell r="C709">
-            <v>13187.768895237663</v>
+            <v>13847.157339999545</v>
           </cell>
         </row>
         <row r="710">
           <cell r="C710">
-            <v>13187.768895237663</v>
+            <v>13847.157339999545</v>
           </cell>
         </row>
         <row r="711">
           <cell r="C711">
-            <v>13187.768895237663</v>
+            <v>13847.157339999545</v>
           </cell>
         </row>
         <row r="712">
           <cell r="C712">
             <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="713">
           <cell r="C713">
             <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="714">
           <cell r="C714">
             <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="715">
           <cell r="C715">
             <v>26640.4591829376</v>
           </cell>
         </row>
         <row r="716">
           <cell r="C716">
-            <v>23361.970859270346</v>
+            <v>24530.069402233858</v>
           </cell>
         </row>
         <row r="717">
           <cell r="C717">
-            <v>23361.970859270346</v>
+            <v>24530.069402233858</v>
           </cell>
         </row>
         <row r="718">
           <cell r="C718">
-            <v>23361.970859270346</v>
+            <v>24530.069402233858</v>
           </cell>
         </row>
         <row r="719">
           <cell r="C719">
             <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="720">
           <cell r="C720">
             <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="721">
           <cell r="C721">
             <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="722">
           <cell r="C722">
             <v>57386.863434700797</v>
           </cell>
         </row>
         <row r="723">
           <cell r="C723">
-            <v>45540.722440072066</v>
+            <v>47817.758562075673</v>
           </cell>
         </row>
         <row r="724">
           <cell r="C724">
-            <v>45540.722440072066</v>
+            <v>47817.758562075673</v>
           </cell>
         </row>
         <row r="725">
           <cell r="C725">
-            <v>45540.722440072066</v>
+            <v>47817.758562075673</v>
           </cell>
         </row>
         <row r="726">
           <cell r="C726">
-            <v>45540.722440072066</v>
+            <v>47817.758562075673</v>
           </cell>
         </row>
         <row r="727">
           <cell r="C727">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="728">
           <cell r="C728">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="729">
           <cell r="C729">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="730">
           <cell r="C730">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="731">
           <cell r="C731">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="732">
           <cell r="C732">
-            <v>239020.25224526544</v>
+            <v>266029.54074898048</v>
           </cell>
         </row>
         <row r="734">
           <cell r="C734">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="735">
           <cell r="C735">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="736">
           <cell r="C736">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="737">
           <cell r="C737">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="738">
           <cell r="C738">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="739">
           <cell r="C739">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="740">
           <cell r="C740">
-            <v>247414.67430452295</v>
+            <v>275372.53250093415</v>
           </cell>
         </row>
         <row r="741">
           <cell r="C741">
-            <v>256337.41357030004</v>
+            <v>285303.54130374396</v>
           </cell>
         </row>
         <row r="742">
           <cell r="C742">
-            <v>2131.5566145329667</v>
+            <v>2238.134445259614</v>
           </cell>
         </row>
         <row r="743">
           <cell r="C743">
-            <v>2379.071757650182</v>
+            <v>2498.0253455326924</v>
           </cell>
         </row>
         <row r="744">
           <cell r="C744">
-            <v>3516.0380966211624</v>
+            <v>3691.8400014522213</v>
           </cell>
         </row>
         <row r="745">
           <cell r="C745">
-            <v>5817.2358939006208</v>
+            <v>6108.0976885956525</v>
           </cell>
         </row>
         <row r="746">
           <cell r="C746">
-            <v>7861.2291112305729</v>
+            <v>8254.2905667921023</v>
           </cell>
         </row>
         <row r="747">
           <cell r="C747">
-            <v>12746.128274956938</v>
+            <v>13383.434688704783</v>
           </cell>
         </row>
         <row r="748">
           <cell r="C748">
-            <v>26651.741053182312</v>
+            <v>27984.328105841432</v>
           </cell>
         </row>
         <row r="749">
           <cell r="C749">
-            <v>32709.920218806055</v>
+            <v>34345.416229746355</v>
           </cell>
         </row>
         <row r="750">
           <cell r="C750">
-            <v>72191.540172480018</v>
+            <v>75801.117181104011</v>
           </cell>
         </row>
         <row r="751">
           <cell r="C751">
-            <v>170130.71829648491</v>
+            <v>178637.2542113091</v>
           </cell>
         </row>
         <row r="752">
           <cell r="C752">
-            <v>1934.0094192055863</v>
+            <v>2030.7098901658649</v>
           </cell>
         </row>
         <row r="753">
           <cell r="C753">
-            <v>2199.8714892395478</v>
+            <v>2309.8650637015257</v>
           </cell>
         </row>
         <row r="754">
           <cell r="C754">
-            <v>3059.3093286273743</v>
+            <v>3212.2747950587427</v>
           </cell>
         </row>
         <row r="755">
           <cell r="C755">
-            <v>4977.7200580446543</v>
+            <v>5226.6060609468877</v>
           </cell>
         </row>
         <row r="756">
           <cell r="C756">
-            <v>6553.5787801679216</v>
+            <v>6881.2577191763166</v>
           </cell>
         </row>
         <row r="757">
           <cell r="C757">
-            <v>9485.0679258294294</v>
+            <v>9959.3213221209007</v>
           </cell>
         </row>
         <row r="758">
           <cell r="C758">
-            <v>16986.038996092633</v>
+            <v>17835.340945897267</v>
           </cell>
         </row>
         <row r="759">
           <cell r="C759">
-            <v>23350.717208420287</v>
+            <v>24518.253068841299</v>
           </cell>
         </row>
         <row r="760">
           <cell r="C760">
-            <v>64833.336219130237</v>
+            <v>68075.003030086766</v>
           </cell>
         </row>
         <row r="761">
           <cell r="C761">
-            <v>300734.04579622409</v>
+            <v>334716.99297119747</v>
           </cell>
         </row>
         <row r="762">
           <cell r="C762">
-            <v>243093.07386715902</v>
+            <v>255247.72756051703</v>
           </cell>
         </row>
         <row r="763">
           <cell r="C763">
-            <v>1096.4597134691767</v>
+            <v>1151.2826991426355</v>
           </cell>
         </row>
         <row r="764">
           <cell r="C764">
             <v>2271.5203230720003</v>
           </cell>
         </row>
         <row r="765">
           <cell r="C765">
-            <v>2131.5566145329667</v>
+            <v>2238.134445259614</v>
           </cell>
         </row>
         <row r="766">
           <cell r="C766">
-            <v>3435.5245250954545</v>
+            <v>3607.3007513502262</v>
           </cell>
         </row>
         <row r="767">
           <cell r="C767">
-            <v>4256.0416781939366</v>
+            <v>4468.8437621036319</v>
           </cell>
         </row>
         <row r="768">
           <cell r="C768">
-            <v>6268.4464624428365</v>
+            <v>6581.8687855649778</v>
           </cell>
         </row>
         <row r="769">
           <cell r="C769">
-            <v>11015.162525335612</v>
+            <v>11565.920651602391</v>
           </cell>
         </row>
         <row r="770">
           <cell r="C770">
-            <v>21636.284331958992</v>
+            <v>22718.098548556936</v>
           </cell>
         </row>
         <row r="771">
           <cell r="C771">
-            <v>33407.983312027405</v>
+            <v>35078.382477628773</v>
           </cell>
         </row>
         <row r="772">
           <cell r="C772">
-            <v>161152.41067221481</v>
+            <v>179362.63307817513</v>
           </cell>
         </row>
         <row r="773">
           <cell r="C773">
-            <v>178761.69205374023</v>
+            <v>198961.76325581287</v>
           </cell>
         </row>
         <row r="774">
           <cell r="C774">
-            <v>1376.8668013489191</v>
+            <v>1445.7101414163653</v>
           </cell>
         </row>
         <row r="775">
           <cell r="C775">
-            <v>1777.6097426234007</v>
+            <v>1866.4902297545705</v>
           </cell>
         </row>
         <row r="776">
           <cell r="C776">
-            <v>2379.071757650182</v>
+            <v>2498.0253455326924</v>
           </cell>
         </row>
         <row r="777">
           <cell r="C777">
-            <v>3738.4932276620407</v>
+            <v>3925.4178890451435</v>
           </cell>
         </row>
         <row r="778">
           <cell r="C778">
-            <v>5327.0720512770258</v>
+            <v>5593.4256538408763</v>
           </cell>
         </row>
         <row r="779">
           <cell r="C779">
-            <v>7947.8800502565555</v>
+            <v>8345.2740527693823</v>
           </cell>
         </row>
         <row r="780">
           <cell r="C780">
             <v>19999.703935411202</v>
           </cell>
         </row>
         <row r="781">
           <cell r="C781">
             <v>28337.216030323198</v>
           </cell>
         </row>
         <row r="782">
           <cell r="C782">
             <v>53759.314312704009</v>
           </cell>
         </row>
         <row r="783">
           <cell r="C783">
-            <v>151883.529521919</v>
+            <v>169046.36835789587</v>
           </cell>
         </row>
         <row r="784">
           <cell r="C784">
-            <v>195166.54256732113</v>
+            <v>217220.36187742846</v>
           </cell>
         </row>
         <row r="785">
           <cell r="C785">
-            <v>1353.2732399142405</v>
+            <v>1420.9369019099524</v>
           </cell>
         </row>
         <row r="786">
           <cell r="C786">
             <v>1774.1950402176003</v>
           </cell>
         </row>
         <row r="787">
           <cell r="C787">
             <v>2188.9195840512002</v>
           </cell>
         </row>
         <row r="788">
           <cell r="C788">
             <v>2942.6513276159999</v>
           </cell>
         </row>
         <row r="789">
           <cell r="C789">
             <v>3248.9624014848009</v>
           </cell>
         </row>
         <row r="790">
           <cell r="C790">
             <v>6093.525351513601</v>
           </cell>
         </row>
         <row r="791">
           <cell r="C791">
             <v>11817.068226163203</v>
           </cell>
         </row>
         <row r="792">
           <cell r="C792">
             <v>24642.553807871998</v>
           </cell>
         </row>
         <row r="793">
           <cell r="C793">
             <v>34960.762790553606</v>
           </cell>
         </row>
         <row r="794">
           <cell r="C794">
-            <v>102226.22505054467</v>
+            <v>113777.78848125623</v>
           </cell>
         </row>
         <row r="795">
           <cell r="C795">
-            <v>102226.22505054467</v>
+            <v>113777.78848125623</v>
           </cell>
         </row>
         <row r="796">
           <cell r="C796">
-            <v>8099.1924453510701</v>
+            <v>9646.7196369164558</v>
           </cell>
         </row>
         <row r="797">
           <cell r="C797">
-            <v>9909.0641837681051</v>
+            <v>11802.400504283984</v>
           </cell>
         </row>
         <row r="798">
           <cell r="C798">
-            <v>13148.793692899986</v>
+            <v>14980.215076673681</v>
           </cell>
         </row>
         <row r="799">
           <cell r="C799">
-            <v>19307.109270471898</v>
+            <v>22996.169778298088</v>
           </cell>
         </row>
         <row r="800">
           <cell r="C800">
-            <v>23502.150675727768</v>
+            <v>26775.655224590384</v>
           </cell>
         </row>
         <row r="801">
           <cell r="C801">
-            <v>31195.612845288975</v>
+            <v>34248.308147131422</v>
           </cell>
         </row>
         <row r="802">
           <cell r="C802">
-            <v>42662.674602327614</v>
+            <v>46837.515453598178</v>
           </cell>
         </row>
         <row r="803">
           <cell r="C803">
-            <v>74376.028123814292</v>
+            <v>81654.256683677653</v>
           </cell>
         </row>
         <row r="804">
           <cell r="C804">
-            <v>113346.87240240283</v>
+            <v>124438.67185869325</v>
           </cell>
         </row>
         <row r="805">
           <cell r="C805">
-            <v>189583.18100282829</v>
+            <v>211006.0804561479</v>
           </cell>
         </row>
         <row r="806">
           <cell r="C806">
-            <v>219688.82770008623</v>
+            <v>244513.66523019603</v>
           </cell>
         </row>
         <row r="807">
           <cell r="C807">
-            <v>6588.9691223199397</v>
+            <v>6918.4175784359368</v>
           </cell>
         </row>
         <row r="808">
           <cell r="C808">
-            <v>7420.5009491268765</v>
+            <v>7791.5259965832201</v>
           </cell>
         </row>
         <row r="809">
           <cell r="C809">
-            <v>9868.2460471960494</v>
+            <v>10361.65834955585</v>
           </cell>
         </row>
         <row r="810">
           <cell r="C810">
-            <v>17512.027684762066</v>
+            <v>18387.629069000177</v>
           </cell>
         </row>
         <row r="811">
           <cell r="C811">
-            <v>17234.455734789532</v>
+            <v>18096.178521529015</v>
           </cell>
         </row>
         <row r="812">
           <cell r="C812">
-            <v>26841.684430367761</v>
+            <v>28183.768651886152</v>
           </cell>
         </row>
         <row r="813">
           <cell r="C813">
-            <v>67817.650175683491</v>
+            <v>71208.53268446766</v>
           </cell>
         </row>
         <row r="814">
           <cell r="C814">
-            <v>101940.59878240201</v>
+            <v>107037.62872152211</v>
           </cell>
         </row>
         <row r="815">
           <cell r="C815">
-            <v>201905.26938244168</v>
+            <v>212000.5328515638</v>
           </cell>
         </row>
         <row r="816">
           <cell r="C816">
-            <v>984664.3618006442</v>
+            <v>1095931.4346841171</v>
           </cell>
         </row>
         <row r="817">
           <cell r="C817">
-            <v>1028019.7816836379</v>
+            <v>1144186.017013889</v>
           </cell>
         </row>
         <row r="818">
           <cell r="C818">
             <v>0</v>
           </cell>
         </row>
         <row r="819">
           <cell r="C819">
             <v>0</v>
           </cell>
         </row>
         <row r="820">
           <cell r="C820">
             <v>0</v>
           </cell>
         </row>
         <row r="821">
           <cell r="C821">
             <v>0</v>
           </cell>
         </row>
         <row r="822">
           <cell r="C822">
             <v>0</v>
           </cell>
         </row>
         <row r="823">
           <cell r="C823">
             <v>0</v>
           </cell>
         </row>
         <row r="824">
           <cell r="C824">
-            <v>20015.738733638376</v>
+            <v>21016.525670320301</v>
           </cell>
         </row>
         <row r="825">
           <cell r="C825">
-            <v>20015.738733638376</v>
+            <v>21016.525670320301</v>
           </cell>
         </row>
         <row r="826">
           <cell r="C826">
-            <v>22949.615622128586</v>
+            <v>24097.096403235013</v>
           </cell>
         </row>
         <row r="827">
           <cell r="C827">
-            <v>22647.646995521631</v>
+            <v>23780.029345297709</v>
           </cell>
         </row>
         <row r="828">
           <cell r="C828">
-            <v>22508.542483680612</v>
+            <v>23633.969607864645</v>
           </cell>
         </row>
         <row r="3647">
           <cell r="C3647">
-            <v>2156.9225897678716</v>
+            <v>2264.7687192562657</v>
           </cell>
         </row>
         <row r="3652">
           <cell r="C3652">
-            <v>1176428.2240080044</v>
+            <v>1246660.6014719999</v>
           </cell>
         </row>
         <row r="3654">
           <cell r="C3654">
-            <v>1176428.2240080044</v>
+            <v>1246660.6014719999</v>
           </cell>
         </row>
         <row r="3715">
           <cell r="C3715">
-            <v>1254.0103316155728</v>
+            <v>1316.7108481963512</v>
           </cell>
         </row>
         <row r="3716">
           <cell r="C3716">
-            <v>1303.0393230742457</v>
+            <v>1368.1912892279579</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14721,51 +14716,51 @@
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="7" width="5.7109375" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="13" width="5.7109375" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="11.7109375" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" customWidth="1"/>
     <col min="18" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" customWidth="1"/>
     <col min="24" max="25" width="5.7109375" customWidth="1"/>
     <col min="26" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="11.7109375" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" customWidth="1"/>
     <col min="30" max="31" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:41" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="289">
-        <v>46126</v>
+        <v>46174</v>
       </c>
       <c r="C1" s="290"/>
       <c r="D1" s="291" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="291"/>
       <c r="F1" s="291"/>
       <c r="G1" s="291"/>
       <c r="H1" s="291"/>
       <c r="I1" s="291"/>
       <c r="J1" s="138" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="139"/>
       <c r="L1" s="139"/>
       <c r="M1" s="139"/>
       <c r="N1" s="139"/>
       <c r="O1" s="139"/>
       <c r="P1" s="139"/>
       <c r="Q1" s="139"/>
       <c r="R1" s="139"/>
       <c r="S1" s="139"/>
       <c r="T1" s="138"/>
       <c r="U1" s="138"/>
       <c r="V1" s="138"/>
@@ -14900,364 +14895,364 @@
         <v>7</v>
       </c>
       <c r="AE3" s="277"/>
       <c r="AF3" s="204"/>
       <c r="AG3" s="78"/>
       <c r="AH3" s="273"/>
       <c r="AI3" s="273"/>
       <c r="AJ3" s="273"/>
       <c r="AK3" s="273"/>
       <c r="AL3" s="273"/>
       <c r="AM3" s="36"/>
       <c r="AN3" s="274"/>
       <c r="AO3" s="274"/>
     </row>
     <row r="4" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="145"/>
       <c r="C4" s="3"/>
       <c r="D4" s="209" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="209" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="257">
         <f>[1]Hoja1!$C8</f>
-        <v>3257.1168971214333</v>
+        <v>3419.972741977504</v>
       </c>
       <c r="G4" s="258"/>
       <c r="H4" s="271"/>
       <c r="I4" s="275"/>
       <c r="J4" s="209" t="s">
         <v>663</v>
       </c>
       <c r="K4" s="209" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="257">
         <f>[1]Hoja1!$C19</f>
-        <v>2902.0391629942651</v>
+        <v>3047.1411211439781</v>
       </c>
       <c r="M4" s="258"/>
       <c r="N4" s="26"/>
       <c r="O4" s="27"/>
       <c r="P4" s="209" t="s">
         <v>14</v>
       </c>
       <c r="Q4" s="209" t="s">
         <v>13</v>
       </c>
       <c r="R4" s="257">
         <f>[1]Hoja1!$C30</f>
         <v>5215.9187808762508</v>
       </c>
       <c r="S4" s="258"/>
       <c r="T4" s="2"/>
       <c r="U4" s="3"/>
       <c r="V4" s="209" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="209" t="s">
         <v>13</v>
       </c>
       <c r="X4" s="257">
         <f>[1]Hoja1!$C41</f>
-        <v>3206.6222779451432</v>
+        <v>3366.9533918424004</v>
       </c>
       <c r="Y4" s="258"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="32"/>
       <c r="AB4" s="209" t="s">
         <v>27</v>
       </c>
       <c r="AC4" s="209" t="s">
         <v>13</v>
       </c>
       <c r="AD4" s="257">
         <f>[1]Hoja1!$C52</f>
-        <v>4093.5196113290303</v>
+        <v>4298.1955918954809</v>
       </c>
       <c r="AE4" s="259"/>
       <c r="AF4" s="204"/>
       <c r="AG4" s="78"/>
       <c r="AJ4" s="17"/>
       <c r="AK4" s="17"/>
       <c r="AL4" s="17"/>
       <c r="AM4" s="18"/>
       <c r="AN4" s="255"/>
       <c r="AO4" s="256"/>
     </row>
     <row r="5" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="145"/>
       <c r="C5" s="3"/>
       <c r="D5" s="210" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="242">
         <f>[1]Hoja1!$C9</f>
-        <v>5411.3649837549683</v>
+        <v>5681.9332329427152</v>
       </c>
       <c r="G5" s="265"/>
       <c r="H5" s="271"/>
       <c r="I5" s="275"/>
       <c r="J5" s="210" t="s">
         <v>664</v>
       </c>
       <c r="K5" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="242">
         <f>[1]Hoja1!$C20</f>
-        <v>4950.8797320972953</v>
+        <v>5198.423718702159</v>
       </c>
       <c r="M5" s="265"/>
       <c r="N5" s="28"/>
       <c r="O5" s="29"/>
       <c r="P5" s="210" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R5" s="242">
         <f>[1]Hoja1!$C31</f>
         <v>7562.9975307638879</v>
       </c>
       <c r="S5" s="265"/>
       <c r="T5" s="2"/>
       <c r="U5" s="3"/>
       <c r="V5" s="210" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="242">
         <f>[1]Hoja1!$C42</f>
-        <v>4300.7508121900273</v>
+        <v>4515.7883527995282</v>
       </c>
       <c r="Y5" s="265"/>
       <c r="Z5" s="28"/>
       <c r="AA5" s="33"/>
       <c r="AB5" s="210" t="s">
         <v>33</v>
       </c>
       <c r="AC5" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD5" s="242">
         <f>[1]Hoja1!$C53</f>
-        <v>5933.4493916026995</v>
+        <v>6230.1218611828353</v>
       </c>
       <c r="AE5" s="270"/>
       <c r="AF5" s="204"/>
       <c r="AG5" s="78"/>
       <c r="AJ5" s="17"/>
       <c r="AK5" s="17"/>
       <c r="AL5" s="17"/>
       <c r="AM5" s="18"/>
       <c r="AN5" s="255"/>
       <c r="AO5" s="256"/>
     </row>
     <row r="6" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="145"/>
       <c r="C6" s="3"/>
       <c r="D6" s="209" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="209" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="257">
         <f>[1]Hoja1!$C10</f>
-        <v>7937.0373676727404</v>
+        <v>8333.889236056375</v>
       </c>
       <c r="G6" s="258"/>
       <c r="H6" s="271"/>
       <c r="I6" s="275"/>
       <c r="J6" s="209" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="209" t="s">
         <v>23</v>
       </c>
       <c r="L6" s="257">
         <f>[1]Hoja1!$C21</f>
-        <v>7294.5682247422146</v>
+        <v>7659.2966359793245</v>
       </c>
       <c r="M6" s="258"/>
       <c r="N6" s="28"/>
       <c r="O6" s="29"/>
       <c r="P6" s="209" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="209" t="s">
         <v>23</v>
       </c>
       <c r="R6" s="257">
         <f>[1]Hoja1!$C32</f>
         <v>13613.395555375</v>
       </c>
       <c r="S6" s="258"/>
       <c r="T6" s="2"/>
       <c r="U6" s="3"/>
       <c r="V6" s="209" t="s">
         <v>26</v>
       </c>
       <c r="W6" s="209" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="257">
         <f>[1]Hoja1!$C43</f>
-        <v>5933.4493916026995</v>
+        <v>6230.1218611828353</v>
       </c>
       <c r="Y6" s="258"/>
       <c r="Z6" s="28"/>
       <c r="AA6" s="33"/>
       <c r="AB6" s="209" t="s">
         <v>39</v>
       </c>
       <c r="AC6" s="209" t="s">
         <v>23</v>
       </c>
       <c r="AD6" s="257">
         <f>[1]Hoja1!$C54</f>
-        <v>7794.422162537332</v>
+        <v>8184.1432706641999</v>
       </c>
       <c r="AE6" s="259"/>
       <c r="AF6" s="204"/>
       <c r="AG6" s="78"/>
       <c r="AJ6" s="17"/>
       <c r="AK6" s="17"/>
       <c r="AL6" s="17"/>
       <c r="AM6" s="18"/>
       <c r="AN6" s="255"/>
       <c r="AO6" s="256"/>
     </row>
     <row r="7" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="145"/>
       <c r="C7" s="3"/>
       <c r="D7" s="210" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="242">
         <f>[1]Hoja1!$C11</f>
-        <v>13600.575902958111</v>
+        <v>14280.604698106014</v>
       </c>
       <c r="G7" s="265"/>
       <c r="H7" s="271"/>
       <c r="I7" s="275"/>
       <c r="J7" s="210" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="242">
         <f>[1]Hoja1!$C22</f>
-        <v>12301.441354459996</v>
+        <v>12916.513422182996</v>
       </c>
       <c r="M7" s="265"/>
       <c r="N7" s="28"/>
       <c r="O7" s="29"/>
       <c r="P7" s="210" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R7" s="242">
         <f>[1]Hoja1!$C33</f>
         <v>22688.992592291666</v>
       </c>
       <c r="S7" s="265"/>
       <c r="T7" s="2"/>
       <c r="U7" s="3"/>
       <c r="V7" s="210" t="s">
         <v>32</v>
       </c>
       <c r="W7" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X7" s="242">
         <f>[1]Hoja1!$C44</f>
         <v>7966.8961663199998</v>
       </c>
       <c r="Y7" s="265"/>
       <c r="Z7" s="28"/>
       <c r="AA7" s="33"/>
       <c r="AB7" s="210" t="s">
         <v>45</v>
       </c>
       <c r="AC7" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD7" s="242">
         <f>[1]Hoja1!$C55</f>
-        <v>13100.304742674032</v>
+        <v>13755.319979807735</v>
       </c>
       <c r="AE7" s="270"/>
       <c r="AF7" s="204"/>
       <c r="AG7" s="78"/>
       <c r="AJ7" s="17"/>
       <c r="AK7" s="17"/>
       <c r="AL7" s="17"/>
       <c r="AM7" s="15"/>
       <c r="AN7" s="255"/>
       <c r="AO7" s="256"/>
     </row>
     <row r="8" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="145"/>
       <c r="C8" s="3"/>
       <c r="D8" s="209" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="209" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="257">
         <f>[1]Hoja1!$C12</f>
-        <v>18234.473523573739</v>
+        <v>19146.197199752427</v>
       </c>
       <c r="G8" s="258"/>
       <c r="H8" s="271"/>
       <c r="I8" s="275"/>
       <c r="J8" s="209" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="209" t="s">
         <v>35</v>
       </c>
       <c r="L8" s="257">
         <f>[1]Hoja1!$C23</f>
-        <v>15879.220479375943</v>
+        <v>16673.181503344742</v>
       </c>
       <c r="M8" s="258"/>
       <c r="N8" s="28"/>
       <c r="O8" s="29"/>
       <c r="P8" s="209" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="209" t="s">
         <v>35</v>
       </c>
       <c r="R8" s="257">
         <f>[1]Hoja1!$C34</f>
         <v>27226.79111075</v>
       </c>
       <c r="S8" s="258"/>
       <c r="T8" s="2"/>
       <c r="U8" s="3"/>
       <c r="V8" s="209" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="209" t="s">
         <v>35</v>
       </c>
       <c r="X8" s="257">
         <f>[1]Hoja1!$C45</f>
@@ -15275,64 +15270,64 @@
       <c r="AD8" s="257">
         <f>[1]Hoja1!$C56</f>
         <v>15724.755380879998</v>
       </c>
       <c r="AE8" s="259"/>
       <c r="AF8" s="204"/>
       <c r="AG8" s="78"/>
       <c r="AJ8" s="17"/>
       <c r="AK8" s="17"/>
       <c r="AL8" s="17"/>
       <c r="AM8" s="37"/>
       <c r="AN8" s="255"/>
       <c r="AO8" s="256"/>
     </row>
     <row r="9" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="145"/>
       <c r="C9" s="3"/>
       <c r="D9" s="210" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="242">
         <f>[1]Hoja1!$C13</f>
-        <v>28023.422445561973</v>
+        <v>29424.593567840075</v>
       </c>
       <c r="G9" s="265"/>
       <c r="H9" s="271"/>
       <c r="I9" s="275"/>
       <c r="J9" s="210" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L9" s="242">
         <f>[1]Hoja1!$C24</f>
-        <v>25214.006675116081</v>
+        <v>26474.707008871883</v>
       </c>
       <c r="M9" s="265"/>
       <c r="N9" s="28"/>
       <c r="O9" s="29"/>
       <c r="P9" s="210" t="s">
         <v>43</v>
       </c>
       <c r="Q9" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R9" s="242">
         <f>[1]Hoja1!$C35</f>
         <v>56722.481480729155</v>
       </c>
       <c r="S9" s="265"/>
       <c r="T9" s="2"/>
       <c r="U9" s="3"/>
       <c r="V9" s="210" t="s">
         <v>44</v>
       </c>
       <c r="W9" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X9" s="242">
         <f>[1]Hoja1!$C46</f>
@@ -15350,367 +15345,367 @@
       <c r="AD9" s="242">
         <f>[1]Hoja1!$C57</f>
         <v>23688.66274320001</v>
       </c>
       <c r="AE9" s="270"/>
       <c r="AF9" s="204"/>
       <c r="AG9" s="78"/>
       <c r="AJ9" s="17"/>
       <c r="AK9" s="17"/>
       <c r="AL9" s="17"/>
       <c r="AM9" s="15"/>
       <c r="AN9" s="255"/>
       <c r="AO9" s="256"/>
     </row>
     <row r="10" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="145"/>
       <c r="C10" s="3"/>
       <c r="D10" s="209" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="209" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="257">
         <f>[1]Hoja1!$C14</f>
-        <v>61157.467346428937</v>
+        <v>64215.340713750396</v>
       </c>
       <c r="G10" s="258"/>
       <c r="H10" s="271"/>
       <c r="I10" s="275"/>
       <c r="J10" s="209" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="209" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="257">
         <f>[1]Hoja1!$C25</f>
-        <v>57550.161706909923</v>
+        <v>60427.669792255423</v>
       </c>
       <c r="M10" s="258"/>
       <c r="N10" s="28"/>
       <c r="O10" s="29"/>
       <c r="P10" s="209" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="209" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="257">
         <f>[1]Hoja1!$C36</f>
         <v>111579.20052323569</v>
       </c>
       <c r="S10" s="258"/>
       <c r="T10" s="2"/>
       <c r="U10" s="3"/>
       <c r="V10" s="209" t="s">
         <v>50</v>
       </c>
       <c r="W10" s="209" t="s">
         <v>47</v>
       </c>
       <c r="X10" s="257">
         <f>[1]Hoja1!$C47</f>
-        <v>50360.883321560294</v>
+        <v>52878.927487638313</v>
       </c>
       <c r="Y10" s="258"/>
       <c r="Z10" s="28"/>
       <c r="AA10" s="33"/>
       <c r="AB10" s="209" t="s">
         <v>63</v>
       </c>
       <c r="AC10" s="209" t="s">
         <v>47</v>
       </c>
       <c r="AD10" s="257">
         <f>[1]Hoja1!$C58</f>
         <v>40575.943327920009</v>
       </c>
       <c r="AE10" s="259"/>
       <c r="AF10" s="204"/>
       <c r="AG10" s="78"/>
       <c r="AJ10" s="17"/>
       <c r="AK10" s="17"/>
       <c r="AL10" s="17"/>
       <c r="AM10" s="15"/>
       <c r="AN10" s="255"/>
       <c r="AO10" s="256"/>
     </row>
     <row r="11" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="145"/>
       <c r="C11" s="3"/>
       <c r="D11" s="210" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="242">
         <f>[1]Hoja1!$C15</f>
-        <v>91731.959257672352</v>
+        <v>96318.557220555987</v>
       </c>
       <c r="G11" s="265"/>
       <c r="H11" s="271"/>
       <c r="I11" s="275"/>
       <c r="J11" s="210" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="242">
         <f>[1]Hoja1!$C26</f>
-        <v>91537.116355329621</v>
+        <v>96113.972173096117</v>
       </c>
       <c r="M11" s="265"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
       <c r="P11" s="210" t="s">
         <v>55</v>
       </c>
       <c r="Q11" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R11" s="242">
         <f>[1]Hoja1!$C37</f>
         <v>141806.2037018229</v>
       </c>
       <c r="S11" s="265"/>
       <c r="T11" s="2"/>
       <c r="U11" s="3"/>
       <c r="V11" s="210" t="s">
         <v>56</v>
       </c>
       <c r="W11" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X11" s="242">
         <f>[1]Hoja1!$C48</f>
-        <v>74671.421441872124</v>
+        <v>78404.992513965757</v>
       </c>
       <c r="Y11" s="265"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="33"/>
       <c r="AB11" s="210" t="s">
         <v>68</v>
       </c>
       <c r="AC11" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD11" s="242">
         <f>[1]Hoja1!$C59</f>
         <v>66161.241313440012</v>
       </c>
       <c r="AE11" s="270"/>
       <c r="AF11" s="204"/>
       <c r="AG11" s="78"/>
       <c r="AJ11" s="17"/>
       <c r="AK11" s="17"/>
       <c r="AL11" s="17"/>
       <c r="AM11" s="15"/>
       <c r="AN11" s="255"/>
       <c r="AO11" s="256"/>
     </row>
     <row r="12" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="145"/>
       <c r="C12" s="3"/>
       <c r="D12" s="209" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="209" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="257">
         <f>[1]Hoja1!$C16</f>
-        <v>172791.41003988424</v>
+        <v>181430.98054187847</v>
       </c>
       <c r="G12" s="258"/>
       <c r="H12" s="295"/>
       <c r="I12" s="296"/>
       <c r="J12" s="209" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="209" t="s">
         <v>59</v>
       </c>
       <c r="L12" s="257">
         <f>[1]Hoja1!$C27</f>
-        <v>191470.99577109952</v>
+        <v>201044.54555965451</v>
       </c>
       <c r="M12" s="258"/>
       <c r="N12" s="28"/>
       <c r="O12" s="29"/>
       <c r="P12" s="209" t="s">
         <v>61</v>
       </c>
       <c r="Q12" s="209" t="s">
         <v>59</v>
       </c>
       <c r="R12" s="257">
         <f>[1]Hoja1!$C38</f>
         <v>323579.68151738343</v>
       </c>
       <c r="S12" s="258"/>
       <c r="T12" s="2"/>
       <c r="U12" s="3"/>
       <c r="V12" s="209" t="s">
         <v>62</v>
       </c>
       <c r="W12" s="209" t="s">
         <v>59</v>
       </c>
       <c r="X12" s="257">
         <f>[1]Hoja1!$C49</f>
-        <v>134897.28446052366</v>
+        <v>141642.14868354981</v>
       </c>
       <c r="Y12" s="258"/>
       <c r="Z12" s="28"/>
       <c r="AA12" s="33"/>
       <c r="AB12" s="209" t="s">
         <v>73</v>
       </c>
       <c r="AC12" s="209" t="s">
         <v>59</v>
       </c>
       <c r="AD12" s="257">
         <f>[1]Hoja1!$C60</f>
         <v>131011.47364031998</v>
       </c>
       <c r="AE12" s="259"/>
       <c r="AF12" s="204"/>
       <c r="AG12" s="78"/>
       <c r="AJ12" s="17"/>
       <c r="AK12" s="17"/>
       <c r="AL12" s="17"/>
       <c r="AM12" s="15"/>
       <c r="AN12" s="255"/>
       <c r="AO12" s="256"/>
     </row>
     <row r="13" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="145"/>
       <c r="C13" s="3"/>
       <c r="D13" s="210" t="s">
         <v>64</v>
       </c>
       <c r="E13" s="215" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="242">
         <f>[1]Hoja1!$C17</f>
-        <v>970650.34984158771</v>
+        <v>1028597.856</v>
       </c>
       <c r="G13" s="265"/>
       <c r="H13" s="287"/>
       <c r="I13" s="288"/>
       <c r="J13" s="210" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L13" s="242">
         <f>[1]Hoja1!$C28</f>
-        <v>980356.85334000364</v>
+        <v>1038883.83456</v>
       </c>
       <c r="M13" s="265"/>
       <c r="N13" s="28"/>
       <c r="O13" s="29"/>
       <c r="P13" s="210" t="s">
         <v>66</v>
       </c>
       <c r="Q13" s="215" t="s">
         <v>65</v>
       </c>
       <c r="R13" s="242">
         <f>[1]Hoja1!$C39</f>
-        <v>980356.85334000364</v>
+        <v>1038883.83456</v>
       </c>
       <c r="S13" s="265"/>
       <c r="T13" s="2"/>
       <c r="U13" s="3"/>
       <c r="V13" s="210" t="s">
         <v>67</v>
       </c>
       <c r="W13" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X13" s="242"/>
       <c r="Y13" s="265"/>
       <c r="Z13" s="28"/>
       <c r="AA13" s="33"/>
       <c r="AB13" s="35"/>
       <c r="AC13" s="4"/>
       <c r="AD13" s="260"/>
       <c r="AE13" s="261"/>
       <c r="AF13" s="204"/>
       <c r="AG13" s="78"/>
       <c r="AJ13" s="17"/>
       <c r="AK13" s="17"/>
       <c r="AL13" s="17"/>
       <c r="AM13" s="15"/>
       <c r="AN13" s="255"/>
       <c r="AO13" s="256"/>
     </row>
     <row r="14" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="146"/>
       <c r="C14" s="10"/>
       <c r="D14" s="209" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="209" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="257">
         <f>[1]Hoja1!$C18</f>
-        <v>483094.63354654395</v>
+        <v>507249.36522387102</v>
       </c>
       <c r="G14" s="258"/>
       <c r="H14" s="297"/>
       <c r="I14" s="298"/>
       <c r="J14" s="209" t="s">
         <v>70</v>
       </c>
       <c r="K14" s="209" t="s">
         <v>69</v>
       </c>
       <c r="L14" s="257">
         <f>[1]Hoja1!$C29</f>
-        <v>980356.85334000364</v>
+        <v>1038883.83456</v>
       </c>
       <c r="M14" s="258"/>
       <c r="N14" s="30"/>
       <c r="O14" s="31"/>
       <c r="P14" s="209" t="s">
         <v>71</v>
       </c>
       <c r="Q14" s="209" t="s">
         <v>69</v>
       </c>
       <c r="R14" s="257">
         <f>[1]Hoja1!$C40</f>
-        <v>980356.85334000364</v>
+        <v>1038883.83456</v>
       </c>
       <c r="S14" s="258"/>
       <c r="T14" s="9"/>
       <c r="U14" s="10"/>
       <c r="V14" s="209" t="s">
         <v>72</v>
       </c>
       <c r="W14" s="209" t="s">
         <v>69</v>
       </c>
       <c r="X14" s="262"/>
       <c r="Y14" s="263"/>
       <c r="Z14" s="30"/>
       <c r="AA14" s="34"/>
       <c r="AB14" s="35"/>
       <c r="AC14" s="4"/>
       <c r="AD14" s="260"/>
       <c r="AE14" s="261"/>
       <c r="AF14" s="204"/>
       <c r="AG14" s="78"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="17"/>
       <c r="AL14" s="17"/>
       <c r="AM14" s="15"/>
       <c r="AN14" s="255"/>
@@ -15787,966 +15782,966 @@
         <v>7</v>
       </c>
       <c r="AE15" s="283"/>
       <c r="AF15" s="204"/>
       <c r="AG15" s="78"/>
       <c r="AH15" s="55"/>
       <c r="AI15" s="55"/>
       <c r="AJ15" s="273"/>
       <c r="AK15" s="273"/>
       <c r="AL15" s="273"/>
       <c r="AM15" s="36"/>
       <c r="AN15" s="274"/>
       <c r="AO15" s="274"/>
     </row>
     <row r="16" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="147"/>
       <c r="C16" s="12"/>
       <c r="D16" s="209" t="s">
         <v>792</v>
       </c>
       <c r="E16" s="209" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="257">
         <f>[1]Hoja1!$C87</f>
-        <v>2977.8311823725189</v>
+        <v>3126.7227414911445</v>
       </c>
       <c r="G16" s="264"/>
       <c r="H16" s="255"/>
       <c r="I16" s="256"/>
       <c r="J16" s="209" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="209" t="s">
         <v>16</v>
       </c>
       <c r="L16" s="257">
         <f>[1]Hoja1!$C61</f>
-        <v>2114.9435885713124</v>
+        <v>2220.6907679998776</v>
       </c>
       <c r="M16" s="258"/>
       <c r="N16" s="26"/>
       <c r="O16" s="27"/>
       <c r="P16" s="209" t="s">
         <v>81</v>
       </c>
       <c r="Q16" s="209" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="257">
         <f>[1]Hoja1!$C74</f>
-        <v>2052.745343679162</v>
+        <v>2155.3826108631201</v>
       </c>
       <c r="S16" s="258"/>
       <c r="T16" s="11"/>
       <c r="U16" s="12"/>
       <c r="V16" s="209" t="s">
         <v>666</v>
       </c>
       <c r="W16" s="209" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="257">
         <f>[1]Hoja1!$C$136</f>
-        <v>2610.6787915395507</v>
+        <v>2741.2127311165291</v>
       </c>
       <c r="Y16" s="258"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="27"/>
       <c r="AB16" s="209" t="s">
         <v>87</v>
       </c>
       <c r="AC16" s="209" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="257">
         <f>[1]Hoja1!$C353</f>
-        <v>1622.1182450132324</v>
+        <v>1703.2241572638934</v>
       </c>
       <c r="AE16" s="259"/>
       <c r="AF16" s="204"/>
       <c r="AG16" s="78"/>
       <c r="AJ16" s="256"/>
       <c r="AK16" s="256"/>
       <c r="AL16" s="256"/>
       <c r="AM16" s="18"/>
       <c r="AN16" s="266"/>
       <c r="AO16" s="266"/>
     </row>
     <row r="17" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="145"/>
       <c r="C17" s="3"/>
       <c r="D17" s="210" t="s">
         <v>793</v>
       </c>
       <c r="E17" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="242">
         <f>[1]Hoja1!$C88</f>
-        <v>3214.0634865612014</v>
+        <v>3374.7666608892619</v>
       </c>
       <c r="G17" s="265"/>
       <c r="H17" s="255"/>
       <c r="I17" s="256"/>
       <c r="J17" s="210" t="s">
         <v>83</v>
       </c>
       <c r="K17" s="215" t="s">
         <v>21</v>
       </c>
       <c r="L17" s="242">
         <f>[1]Hoja1!$C62</f>
-        <v>2052.745343679162</v>
+        <v>2155.3826108631201</v>
       </c>
       <c r="M17" s="265"/>
       <c r="N17" s="28"/>
       <c r="O17" s="29"/>
       <c r="P17" s="210" t="s">
         <v>84</v>
       </c>
       <c r="Q17" s="215" t="s">
         <v>21</v>
       </c>
       <c r="R17" s="242">
         <f>[1]Hoja1!$C75</f>
-        <v>2156.9225897678716</v>
+        <v>2264.7687192562657</v>
       </c>
       <c r="S17" s="265"/>
       <c r="T17" s="2"/>
       <c r="U17" s="3"/>
       <c r="V17" s="210" t="s">
         <v>667</v>
       </c>
       <c r="W17" s="215" t="s">
         <v>21</v>
       </c>
       <c r="X17" s="242">
         <f>[1]Hoja1!$C137</f>
-        <v>2497.9859274711116</v>
+        <v>2622.8852238446671</v>
       </c>
       <c r="Y17" s="265"/>
       <c r="Z17" s="28"/>
       <c r="AA17" s="33"/>
       <c r="AB17" s="210" t="s">
         <v>90</v>
       </c>
       <c r="AC17" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD17" s="242">
         <f>[1]Hoja1!$C354</f>
-        <v>1997.2333566228556</v>
+        <v>2097.0950244539977</v>
       </c>
       <c r="AE17" s="270"/>
       <c r="AF17" s="204"/>
       <c r="AG17" s="78"/>
       <c r="AJ17" s="256"/>
       <c r="AK17" s="256"/>
       <c r="AL17" s="256"/>
       <c r="AM17" s="18"/>
       <c r="AN17" s="266"/>
       <c r="AO17" s="266"/>
     </row>
     <row r="18" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="145"/>
       <c r="C18" s="3"/>
       <c r="D18" s="209" t="s">
         <v>794</v>
       </c>
       <c r="E18" s="209" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="257">
         <f>[1]Hoja1!$C89</f>
-        <v>5716.1461728775321</v>
+        <v>6001.9534815214083</v>
       </c>
       <c r="G18" s="264"/>
       <c r="H18" s="255"/>
       <c r="I18" s="256"/>
       <c r="J18" s="209" t="s">
         <v>86</v>
       </c>
       <c r="K18" s="209" t="s">
         <v>13</v>
       </c>
       <c r="L18" s="257">
         <f>[1]Hoja1!$C63</f>
-        <v>1546.4939943867087</v>
+        <v>1623.8186941060437</v>
       </c>
       <c r="M18" s="258"/>
       <c r="N18" s="28"/>
       <c r="O18" s="29"/>
       <c r="P18" s="209" t="s">
         <v>79</v>
       </c>
       <c r="Q18" s="209" t="s">
         <v>13</v>
       </c>
       <c r="R18" s="257">
         <f>[1]Hoja1!$C76</f>
-        <v>2052.745343679162</v>
+        <v>2155.3826108631201</v>
       </c>
       <c r="S18" s="258"/>
       <c r="T18" s="2"/>
       <c r="U18" s="3"/>
       <c r="V18" s="209" t="s">
         <v>668</v>
       </c>
       <c r="W18" s="209" t="s">
         <v>13</v>
       </c>
       <c r="X18" s="257">
         <f>[1]Hoja1!$C138</f>
-        <v>2527.5338380992707</v>
+        <v>2653.9105300042343</v>
       </c>
       <c r="Y18" s="264"/>
       <c r="Z18" s="28"/>
       <c r="AA18" s="33"/>
       <c r="AB18" s="209" t="s">
         <v>92</v>
       </c>
       <c r="AC18" s="209" t="s">
         <v>23</v>
       </c>
       <c r="AD18" s="257">
         <f>[1]Hoja1!$C355</f>
-        <v>2994.7909316930854</v>
+        <v>3144.5304782777398</v>
       </c>
       <c r="AE18" s="259"/>
       <c r="AF18" s="204"/>
       <c r="AG18" s="78"/>
       <c r="AJ18" s="17"/>
       <c r="AK18" s="17"/>
       <c r="AL18" s="17"/>
       <c r="AM18" s="18"/>
       <c r="AN18" s="255"/>
       <c r="AO18" s="256"/>
     </row>
     <row r="19" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="145"/>
       <c r="C19" s="3"/>
       <c r="D19" s="210" t="s">
         <v>795</v>
       </c>
       <c r="E19" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F19" s="242">
         <f>[1]Hoja1!$C90</f>
-        <v>8718.5382657867813</v>
+        <v>9154.4651790761181</v>
       </c>
       <c r="G19" s="265"/>
       <c r="H19" s="255"/>
       <c r="I19" s="256"/>
       <c r="J19" s="210" t="s">
         <v>89</v>
       </c>
       <c r="K19" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="242">
         <f>[1]Hoja1!$C64</f>
-        <v>2242.0145814899502</v>
+        <v>2354.1153105644466</v>
       </c>
       <c r="M19" s="265"/>
       <c r="N19" s="28"/>
       <c r="O19" s="29"/>
       <c r="P19" s="210" t="s">
         <v>82</v>
       </c>
       <c r="Q19" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R19" s="242">
         <f>[1]Hoja1!$C77</f>
-        <v>2607.1912394523752</v>
+        <v>2737.5508014249936</v>
       </c>
       <c r="S19" s="265"/>
       <c r="T19" s="2"/>
       <c r="U19" s="3"/>
       <c r="V19" s="210" t="s">
         <v>669</v>
       </c>
       <c r="W19" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X19" s="242">
         <f>[1]Hoja1!$C139</f>
-        <v>3646.3105932302083</v>
+        <v>3828.6261228917192</v>
       </c>
       <c r="Y19" s="265"/>
       <c r="Z19" s="28"/>
       <c r="AA19" s="43"/>
       <c r="AB19" s="210" t="s">
         <v>95</v>
       </c>
       <c r="AC19" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD19" s="242">
         <f>[1]Hoja1!$C356</f>
-        <v>4669.9713188915712</v>
+        <v>4903.4698848361495</v>
       </c>
       <c r="AE19" s="270"/>
       <c r="AF19" s="204"/>
       <c r="AG19" s="78"/>
       <c r="AJ19" s="17"/>
       <c r="AK19" s="17"/>
       <c r="AL19" s="17"/>
       <c r="AM19" s="57"/>
       <c r="AN19" s="255"/>
       <c r="AO19" s="256"/>
     </row>
     <row r="20" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="145"/>
       <c r="C20" s="3"/>
       <c r="D20" s="209" t="s">
         <v>796</v>
       </c>
       <c r="E20" s="209" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="257">
         <f>[1]Hoja1!$C91</f>
-        <v>12881.928602829785</v>
+        <v>13526.025032971274</v>
       </c>
       <c r="G20" s="264"/>
       <c r="H20" s="255"/>
       <c r="I20" s="256"/>
       <c r="J20" s="209" t="s">
         <v>91</v>
       </c>
       <c r="K20" s="209" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="257">
         <f>[1]Hoja1!$C65</f>
-        <v>4236.6911131163788</v>
+        <v>4448.5256687721985</v>
       </c>
       <c r="M20" s="258"/>
       <c r="N20" s="28"/>
       <c r="O20" s="29"/>
       <c r="P20" s="209" t="s">
         <v>85</v>
       </c>
       <c r="Q20" s="209" t="s">
         <v>23</v>
       </c>
       <c r="R20" s="257">
         <f>[1]Hoja1!$C78</f>
-        <v>4634.3148431045856</v>
+        <v>4866.030585259814</v>
       </c>
       <c r="S20" s="258"/>
       <c r="T20" s="2"/>
       <c r="U20" s="3"/>
       <c r="V20" s="209" t="s">
         <v>670</v>
       </c>
       <c r="W20" s="209" t="s">
         <v>23</v>
       </c>
       <c r="X20" s="257">
         <f>[1]Hoja1!$C140</f>
-        <v>5421.0680811263437</v>
+        <v>5692.1214851826599</v>
       </c>
       <c r="Y20" s="264"/>
       <c r="Z20" s="28"/>
       <c r="AA20" s="44"/>
       <c r="AB20" s="209" t="s">
         <v>98</v>
       </c>
       <c r="AC20" s="209" t="s">
         <v>35</v>
       </c>
       <c r="AD20" s="257">
         <f>[1]Hoja1!$C357</f>
-        <v>6543.8886849963992</v>
+        <v>6871.0831192462192</v>
       </c>
       <c r="AE20" s="259"/>
       <c r="AF20" s="204"/>
       <c r="AG20" s="78"/>
       <c r="AJ20" s="17"/>
       <c r="AK20" s="17"/>
       <c r="AL20" s="17"/>
       <c r="AM20" s="58"/>
       <c r="AN20" s="255"/>
       <c r="AO20" s="256"/>
     </row>
     <row r="21" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="145"/>
       <c r="C21" s="3"/>
       <c r="D21" s="210" t="s">
         <v>797</v>
       </c>
       <c r="E21" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="242">
         <f>[1]Hoja1!$C92</f>
-        <v>17062.323353019339</v>
+        <v>17915.439520670305</v>
       </c>
       <c r="G21" s="265"/>
       <c r="H21" s="255"/>
       <c r="I21" s="256"/>
       <c r="J21" s="210" t="s">
         <v>94</v>
       </c>
       <c r="K21" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L21" s="242">
         <f>[1]Hoja1!$C66</f>
-        <v>6291.9397917292808</v>
+        <v>6606.5367813157463</v>
       </c>
       <c r="M21" s="265"/>
       <c r="N21" s="28"/>
       <c r="O21" s="29"/>
       <c r="P21" s="210" t="s">
         <v>88</v>
       </c>
       <c r="Q21" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R21" s="242">
         <f>[1]Hoja1!$C79</f>
-        <v>7609.6032979420843</v>
+        <v>7990.0834628391858</v>
       </c>
       <c r="S21" s="265"/>
       <c r="T21" s="2"/>
       <c r="U21" s="3"/>
       <c r="V21" s="210" t="s">
         <v>671</v>
       </c>
       <c r="W21" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X21" s="242">
         <f>[1]Hoja1!$C141</f>
-        <v>8406.7977962002933</v>
+        <v>8827.1376860103082</v>
       </c>
       <c r="Y21" s="265"/>
       <c r="Z21" s="28"/>
       <c r="AA21" s="43"/>
       <c r="AB21" s="210" t="s">
         <v>101</v>
       </c>
       <c r="AC21" s="215" t="s">
         <v>41</v>
       </c>
       <c r="AD21" s="242">
         <f>[1]Hoja1!$C358</f>
-        <v>10733.497844935904</v>
+        <v>11270.172737182698</v>
       </c>
       <c r="AE21" s="270"/>
       <c r="AF21" s="204"/>
       <c r="AG21" s="78"/>
       <c r="AJ21" s="17"/>
       <c r="AK21" s="17"/>
       <c r="AL21" s="17"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="255"/>
       <c r="AO21" s="256"/>
     </row>
     <row r="22" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="145"/>
       <c r="C22" s="3"/>
       <c r="D22" s="209" t="s">
         <v>798</v>
       </c>
       <c r="E22" s="209" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="257">
         <f>[1]Hoja1!$C93</f>
-        <v>36778.62898341137</v>
+        <v>38617.560432581929</v>
       </c>
       <c r="G22" s="264"/>
       <c r="H22" s="255"/>
       <c r="I22" s="256"/>
       <c r="J22" s="209" t="s">
         <v>96</v>
       </c>
       <c r="K22" s="209" t="s">
         <v>35</v>
       </c>
       <c r="L22" s="257">
         <f>[1]Hoja1!$C67</f>
-        <v>8014.1914340921048</v>
+        <v>8414.901005796708</v>
       </c>
       <c r="M22" s="258"/>
       <c r="N22" s="28"/>
       <c r="O22" s="29"/>
       <c r="P22" s="209" t="s">
         <v>97</v>
       </c>
       <c r="Q22" s="209" t="s">
         <v>35</v>
       </c>
       <c r="R22" s="257">
         <f>[1]Hoja1!$C80</f>
-        <v>9431.0148185136004</v>
+        <v>9902.5655594392792</v>
       </c>
       <c r="S22" s="258"/>
       <c r="T22" s="2"/>
       <c r="U22" s="3"/>
       <c r="V22" s="209" t="s">
         <v>672</v>
       </c>
       <c r="W22" s="209" t="s">
         <v>35</v>
       </c>
       <c r="X22" s="257">
         <f>[1]Hoja1!$C142</f>
-        <v>11521.791596763038</v>
+        <v>12097.881176601193</v>
       </c>
       <c r="Y22" s="264"/>
       <c r="Z22" s="28"/>
       <c r="AA22" s="43"/>
       <c r="AB22" s="209" t="s">
         <v>105</v>
       </c>
       <c r="AC22" s="209" t="s">
         <v>47</v>
       </c>
       <c r="AD22" s="257">
         <f>[1]Hoja1!$C359</f>
-        <v>23021.983906213169</v>
+        <v>24173.083101523822</v>
       </c>
       <c r="AE22" s="259"/>
       <c r="AF22" s="204"/>
       <c r="AG22" s="78"/>
       <c r="AJ22" s="17"/>
       <c r="AK22" s="17"/>
       <c r="AL22" s="17"/>
       <c r="AM22" s="18"/>
       <c r="AN22" s="255"/>
       <c r="AO22" s="256"/>
     </row>
     <row r="23" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="145"/>
       <c r="C23" s="3"/>
       <c r="D23" s="210" t="s">
         <v>799</v>
       </c>
       <c r="E23" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="242">
         <f>[1]Hoja1!$C94</f>
-        <v>39074.042383713655</v>
+        <v>41027.744502899339</v>
       </c>
       <c r="G23" s="265"/>
       <c r="H23" s="255"/>
       <c r="I23" s="256"/>
       <c r="J23" s="210" t="s">
         <v>100</v>
       </c>
       <c r="K23" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L23" s="242">
         <f>[1]Hoja1!$C68</f>
-        <v>13082.76000211278</v>
+        <v>13736.898002218419</v>
       </c>
       <c r="M23" s="265"/>
       <c r="N23" s="28"/>
       <c r="O23" s="29"/>
       <c r="P23" s="210" t="s">
         <v>93</v>
       </c>
       <c r="Q23" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R23" s="242">
         <f>[1]Hoja1!$C81</f>
-        <v>15285.780327904093</v>
+        <v>16050.0693442993</v>
       </c>
       <c r="S23" s="265"/>
       <c r="T23" s="2"/>
       <c r="U23" s="3"/>
       <c r="V23" s="210" t="s">
         <v>673</v>
       </c>
       <c r="W23" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X23" s="242">
         <f>[1]Hoja1!$C143</f>
-        <v>18217.902302153383</v>
+        <v>19128.797417261056</v>
       </c>
       <c r="Y23" s="265"/>
       <c r="Z23" s="28"/>
       <c r="AA23" s="43"/>
       <c r="AB23" s="210" t="s">
         <v>108</v>
       </c>
       <c r="AC23" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD23" s="242">
         <f>[1]Hoja1!$C360</f>
-        <v>29888.428367223198</v>
+        <v>31382.849785584356</v>
       </c>
       <c r="AE23" s="270"/>
       <c r="AF23" s="204"/>
       <c r="AG23" s="78"/>
       <c r="AJ23" s="17"/>
       <c r="AK23" s="17"/>
       <c r="AL23" s="17"/>
       <c r="AM23" s="17"/>
       <c r="AN23" s="255"/>
       <c r="AO23" s="256"/>
     </row>
     <row r="24" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="145"/>
       <c r="C24" s="3"/>
       <c r="D24" s="209" t="s">
         <v>800</v>
       </c>
       <c r="E24" s="209" t="s">
         <v>59</v>
       </c>
       <c r="F24" s="257">
         <f>[1]Hoja1!$C95</f>
-        <v>70879.181611705935</v>
+        <v>74423.140692291228</v>
       </c>
       <c r="G24" s="264"/>
       <c r="H24" s="303"/>
       <c r="I24" s="303"/>
       <c r="J24" s="209" t="s">
         <v>103</v>
       </c>
       <c r="K24" s="209" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="257">
         <f>[1]Hoja1!$C69</f>
-        <v>26988.76416301222</v>
+        <v>28338.202371162832</v>
       </c>
       <c r="M24" s="258"/>
       <c r="N24" s="28"/>
       <c r="O24" s="29"/>
       <c r="P24" s="209" t="s">
         <v>104</v>
       </c>
       <c r="Q24" s="209" t="s">
         <v>47</v>
       </c>
       <c r="R24" s="257">
         <f>[1]Hoja1!$C82</f>
-        <v>34173.720551296756</v>
+        <v>35882.406578861592</v>
       </c>
       <c r="S24" s="258"/>
       <c r="T24" s="2"/>
       <c r="U24" s="3"/>
       <c r="V24" s="209" t="s">
         <v>674</v>
       </c>
       <c r="W24" s="209" t="s">
         <v>47</v>
       </c>
       <c r="X24" s="257">
         <f>[1]Hoja1!$C144</f>
-        <v>32813.992459787085</v>
+        <v>34454.692082776441</v>
       </c>
       <c r="Y24" s="264"/>
       <c r="Z24" s="28"/>
       <c r="AA24" s="43"/>
       <c r="AB24" s="209" t="s">
         <v>111</v>
       </c>
       <c r="AC24" s="209" t="s">
         <v>59</v>
       </c>
       <c r="AD24" s="257">
         <f>[1]Hoja1!$C361</f>
-        <v>62574.151656687456</v>
+        <v>65702.859239521829</v>
       </c>
       <c r="AE24" s="259"/>
       <c r="AF24" s="204"/>
       <c r="AG24" s="78"/>
       <c r="AJ24" s="17"/>
       <c r="AK24" s="17"/>
       <c r="AL24" s="17"/>
       <c r="AM24" s="18"/>
       <c r="AN24" s="255"/>
       <c r="AO24" s="256"/>
     </row>
     <row r="25" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="145"/>
       <c r="C25" s="3"/>
       <c r="D25" s="210" t="s">
         <v>801</v>
       </c>
       <c r="E25" s="215" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="242"/>
       <c r="G25" s="265"/>
       <c r="H25" s="266"/>
       <c r="I25" s="266"/>
       <c r="J25" s="210" t="s">
         <v>107</v>
       </c>
       <c r="K25" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L25" s="242">
         <f>[1]Hoja1!$C70</f>
-        <v>40466.633862166935</v>
+        <v>42489.965555275281</v>
       </c>
       <c r="M25" s="265"/>
       <c r="N25" s="28"/>
       <c r="O25" s="29"/>
       <c r="P25" s="210" t="s">
         <v>99</v>
       </c>
       <c r="Q25" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R25" s="242">
         <f>[1]Hoja1!$C83</f>
-        <v>45860.21874908483</v>
+        <v>48153.229686539074</v>
       </c>
       <c r="S25" s="265"/>
       <c r="T25" s="2"/>
       <c r="U25" s="3"/>
       <c r="V25" s="210" t="s">
         <v>675</v>
       </c>
       <c r="W25" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X25" s="242">
         <f>[1]Hoja1!$C145</f>
-        <v>46754.123280680673</v>
+        <v>49091.829444714705</v>
       </c>
       <c r="Y25" s="265"/>
       <c r="Z25" s="28"/>
       <c r="AA25" s="43"/>
       <c r="AB25" s="210" t="s">
         <v>113</v>
       </c>
       <c r="AC25" s="215" t="s">
         <v>65</v>
       </c>
       <c r="AD25" s="242">
         <f>[1]Hoja1!$C362</f>
-        <v>247702.52818176011</v>
+        <v>273092.03732039046</v>
       </c>
       <c r="AE25" s="270"/>
       <c r="AF25" s="204"/>
       <c r="AG25" s="78"/>
       <c r="AJ25" s="17"/>
       <c r="AK25" s="17"/>
       <c r="AL25" s="17"/>
       <c r="AM25" s="17"/>
       <c r="AN25" s="255"/>
       <c r="AO25" s="256"/>
     </row>
     <row r="26" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="145"/>
       <c r="C26" s="3"/>
       <c r="D26" s="209" t="s">
         <v>802</v>
       </c>
       <c r="E26" s="209" t="s">
         <v>69</v>
       </c>
       <c r="F26" s="257">
         <f>[1]Hoja1!$C$96</f>
-        <v>818457.11957190093</v>
+        <v>910942.77408352587</v>
       </c>
       <c r="G26" s="264"/>
       <c r="H26" s="303"/>
       <c r="I26" s="303"/>
       <c r="J26" s="209" t="s">
         <v>110</v>
       </c>
       <c r="K26" s="209" t="s">
         <v>59</v>
       </c>
       <c r="L26" s="257">
         <f>[1]Hoja1!$C71</f>
-        <v>71947.514885637298</v>
+        <v>75544.890629919144</v>
       </c>
       <c r="M26" s="258"/>
       <c r="N26" s="28"/>
       <c r="O26" s="29"/>
       <c r="P26" s="209" t="s">
         <v>102</v>
       </c>
       <c r="Q26" s="209" t="s">
         <v>59</v>
       </c>
       <c r="R26" s="257">
         <f>[1]Hoja1!$C84</f>
-        <v>82191.749825190069</v>
+        <v>86301.337316449542</v>
       </c>
       <c r="S26" s="258"/>
       <c r="T26" s="2"/>
       <c r="U26" s="3"/>
       <c r="V26" s="209" t="s">
         <v>676</v>
       </c>
       <c r="W26" s="209" t="s">
         <v>59</v>
       </c>
       <c r="X26" s="257">
         <f>[1]Hoja1!$C146</f>
-        <v>77929.576046209695</v>
+        <v>81826.054848520202</v>
       </c>
       <c r="Y26" s="264"/>
       <c r="Z26" s="28"/>
       <c r="AA26" s="43"/>
       <c r="AB26" s="209" t="s">
         <v>115</v>
       </c>
       <c r="AC26" s="209" t="s">
         <v>69</v>
       </c>
       <c r="AD26" s="257">
         <f>[1]Hoja1!$C363</f>
-        <v>141775.5985804041</v>
+        <v>148864.37850942425</v>
       </c>
       <c r="AE26" s="259"/>
       <c r="AF26" s="204"/>
       <c r="AG26" s="78"/>
       <c r="AJ26" s="17"/>
       <c r="AK26" s="17"/>
       <c r="AL26" s="17"/>
       <c r="AM26" s="17"/>
       <c r="AN26" s="255"/>
       <c r="AO26" s="256"/>
     </row>
     <row r="27" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="145"/>
       <c r="C27" s="3"/>
       <c r="D27" s="66"/>
       <c r="E27" s="66"/>
       <c r="F27" s="70"/>
       <c r="G27" s="71"/>
       <c r="H27" s="266"/>
       <c r="I27" s="266"/>
       <c r="J27" s="210" t="s">
         <v>112</v>
       </c>
       <c r="K27" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L27" s="242">
         <f>[1]Hoja1!$C72</f>
-        <v>245379.08395608325</v>
+        <v>257648.03815388741</v>
       </c>
       <c r="M27" s="265"/>
       <c r="N27" s="28"/>
       <c r="O27" s="29"/>
       <c r="P27" s="210" t="s">
         <v>106</v>
       </c>
       <c r="Q27" s="215" t="s">
         <v>65</v>
       </c>
       <c r="R27" s="242">
         <f>[1]Hoja1!$C85</f>
         <v>0</v>
       </c>
       <c r="S27" s="265"/>
       <c r="T27" s="2"/>
       <c r="U27" s="3"/>
       <c r="V27" s="210" t="s">
         <v>677</v>
       </c>
       <c r="W27" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X27" s="242">
         <f>[1]Hoja1!$C147</f>
-        <v>479595.54716345971</v>
+        <v>533789.84399293072</v>
       </c>
       <c r="Y27" s="265"/>
       <c r="Z27" s="28"/>
       <c r="AA27" s="43"/>
       <c r="AB27" s="52"/>
       <c r="AC27" s="53"/>
       <c r="AD27" s="134"/>
       <c r="AE27" s="148"/>
       <c r="AF27" s="204"/>
       <c r="AG27" s="78"/>
       <c r="AJ27" s="17"/>
       <c r="AK27" s="17"/>
       <c r="AL27" s="17"/>
       <c r="AM27" s="17"/>
       <c r="AN27" s="255"/>
       <c r="AO27" s="256"/>
     </row>
     <row r="28" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="145"/>
       <c r="C28" s="3"/>
       <c r="D28" s="66"/>
       <c r="E28" s="66"/>
       <c r="F28" s="72"/>
       <c r="G28" s="73"/>
       <c r="H28" s="307"/>
       <c r="I28" s="307"/>
       <c r="J28" s="209" t="s">
         <v>114</v>
       </c>
       <c r="K28" s="209" t="s">
         <v>69</v>
       </c>
       <c r="L28" s="257">
         <f>[1]Hoja1!$C73</f>
-        <v>245379.08395608325</v>
+        <v>257648.03815388741</v>
       </c>
       <c r="M28" s="258"/>
       <c r="N28" s="30"/>
       <c r="O28" s="31"/>
       <c r="P28" s="209" t="s">
         <v>109</v>
       </c>
       <c r="Q28" s="209" t="s">
         <v>69</v>
       </c>
       <c r="R28" s="257">
         <f>[1]Hoja1!$C86</f>
         <v>0</v>
       </c>
       <c r="S28" s="258"/>
       <c r="T28" s="9"/>
       <c r="U28" s="10"/>
       <c r="V28" s="209" t="s">
         <v>678</v>
       </c>
       <c r="W28" s="209" t="s">
         <v>69</v>
       </c>
       <c r="X28" s="257">
         <f>[1]Hoja1!$C148</f>
-        <v>290979.17987198307</v>
+        <v>305528.13886558235</v>
       </c>
       <c r="Y28" s="264"/>
       <c r="Z28" s="30"/>
       <c r="AA28" s="49"/>
       <c r="AB28" s="50"/>
       <c r="AC28" s="51"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="149"/>
       <c r="AF28" s="204"/>
       <c r="AG28" s="78"/>
       <c r="AJ28" s="17"/>
       <c r="AK28" s="17"/>
       <c r="AL28" s="17"/>
       <c r="AM28" s="17"/>
       <c r="AN28" s="255"/>
       <c r="AO28" s="256"/>
     </row>
     <row r="29" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="304" t="s">
         <v>847</v>
       </c>
       <c r="C29" s="305"/>
       <c r="D29" s="61" t="s">
         <v>5</v>
       </c>
@@ -16815,880 +16810,880 @@
       <c r="AE29" s="283"/>
       <c r="AF29" s="204"/>
       <c r="AG29" s="78"/>
       <c r="AH29" s="55"/>
       <c r="AI29" s="55"/>
       <c r="AJ29" s="55"/>
       <c r="AK29" s="55"/>
       <c r="AL29" s="55"/>
       <c r="AM29" s="36"/>
       <c r="AN29" s="54"/>
       <c r="AO29" s="54"/>
     </row>
     <row r="30" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="460" t="s">
         <v>846</v>
       </c>
       <c r="C30" s="461"/>
       <c r="D30" s="227" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="209" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="257">
         <f>[1]Hoja1!$C364</f>
-        <v>1921.9835364351388</v>
+        <v>2018.0827132568957</v>
       </c>
       <c r="G30" s="264"/>
       <c r="H30" s="271"/>
       <c r="I30" s="272"/>
       <c r="J30" s="209" t="s">
         <v>121</v>
       </c>
       <c r="K30" s="209" t="s">
         <v>13</v>
       </c>
       <c r="L30" s="257">
         <f>[1]Hoja1!$C376</f>
-        <v>1035.0755050387147</v>
+        <v>1086.8292802906506</v>
       </c>
       <c r="M30" s="264"/>
       <c r="N30" s="271"/>
       <c r="O30" s="272"/>
       <c r="P30" s="209" t="s">
         <v>122</v>
       </c>
       <c r="Q30" s="209" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="257">
         <f>[1]Hoja1!$C388</f>
-        <v>1530.3613914803855</v>
+        <v>1606.8794610544046</v>
       </c>
       <c r="S30" s="264"/>
       <c r="V30" s="209" t="s">
         <v>679</v>
       </c>
       <c r="W30" s="209" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="257">
         <f>[1]Hoja1!$C$235</f>
-        <v>4487.6557892300616</v>
+        <v>4712.038578691564</v>
       </c>
       <c r="Y30" s="264"/>
       <c r="Z30" s="28"/>
       <c r="AA30" s="33"/>
       <c r="AB30" s="209" t="s">
         <v>123</v>
       </c>
       <c r="AC30" s="209" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="257">
         <f>[1]Hoja1!$C400</f>
-        <v>1225.8852566548808</v>
+        <v>1287.1795194876249</v>
       </c>
       <c r="AE30" s="259"/>
       <c r="AF30" s="204"/>
       <c r="AG30" s="78"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="18"/>
       <c r="AN30" s="56"/>
       <c r="AO30" s="7"/>
     </row>
     <row r="31" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="145"/>
       <c r="C31" s="3"/>
       <c r="D31" s="210" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="242">
         <f>[1]Hoja1!$C365</f>
-        <v>2052.745343679162</v>
+        <v>2155.3826108631201</v>
       </c>
       <c r="G31" s="265"/>
       <c r="H31" s="271"/>
       <c r="I31" s="272"/>
       <c r="J31" s="210" t="s">
         <v>125</v>
       </c>
       <c r="K31" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="242">
         <f>[1]Hoja1!$C377</f>
-        <v>1495.3788904832525</v>
+        <v>1570.1478350074153</v>
       </c>
       <c r="M31" s="265"/>
       <c r="N31" s="271"/>
       <c r="O31" s="272"/>
       <c r="P31" s="210" t="s">
         <v>126</v>
       </c>
       <c r="Q31" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R31" s="242">
         <f>[1]Hoja1!$C389</f>
         <v>2302.4956002048002</v>
       </c>
       <c r="S31" s="265"/>
       <c r="V31" s="210" t="s">
         <v>680</v>
       </c>
       <c r="W31" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X31" s="242">
         <f>[1]Hoja1!$C236</f>
-        <v>7405.2926545037835</v>
+        <v>7775.5572872289695</v>
       </c>
       <c r="Y31" s="265"/>
       <c r="Z31" s="28"/>
       <c r="AA31" s="43"/>
       <c r="AB31" s="210" t="s">
         <v>127</v>
       </c>
       <c r="AC31" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD31" s="242">
         <f>[1]Hoja1!$C401</f>
-        <v>2294.8948574620686</v>
+        <v>2409.639600335172</v>
       </c>
       <c r="AE31" s="270"/>
       <c r="AF31" s="204"/>
       <c r="AG31" s="78"/>
       <c r="AJ31" s="17"/>
       <c r="AK31" s="17"/>
       <c r="AL31" s="17"/>
       <c r="AM31" s="57"/>
       <c r="AN31" s="56"/>
       <c r="AO31" s="7"/>
     </row>
     <row r="32" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="145"/>
       <c r="C32" s="3"/>
       <c r="D32" s="209" t="s">
         <v>128</v>
       </c>
       <c r="E32" s="209" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="257">
         <f>[1]Hoja1!$C366</f>
-        <v>2709.2823730963019</v>
+        <v>2844.746491751117</v>
       </c>
       <c r="G32" s="264"/>
       <c r="H32" s="271"/>
       <c r="I32" s="272"/>
       <c r="J32" s="209" t="s">
         <v>129</v>
       </c>
       <c r="K32" s="209" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="257">
         <f>[1]Hoja1!$C378</f>
-        <v>2423.1747257974262</v>
+        <v>2544.3334620872979</v>
       </c>
       <c r="M32" s="264"/>
       <c r="N32" s="271"/>
       <c r="O32" s="272"/>
       <c r="P32" s="209" t="s">
         <v>130</v>
       </c>
       <c r="Q32" s="209" t="s">
         <v>23</v>
       </c>
       <c r="R32" s="257">
         <f>[1]Hoja1!$C390</f>
-        <v>2513.0808231613119</v>
+        <v>2638.7348643193773</v>
       </c>
       <c r="S32" s="264"/>
       <c r="V32" s="209" t="s">
         <v>681</v>
       </c>
       <c r="W32" s="209" t="s">
         <v>23</v>
       </c>
       <c r="X32" s="257">
         <f>[1]Hoja1!$C237</f>
-        <v>9109.9888582928161</v>
+        <v>9565.488301207457</v>
       </c>
       <c r="Y32" s="264"/>
       <c r="Z32" s="28"/>
       <c r="AA32" s="44"/>
       <c r="AB32" s="209" t="s">
         <v>131</v>
       </c>
       <c r="AC32" s="209" t="s">
         <v>23</v>
       </c>
       <c r="AD32" s="257">
         <f>[1]Hoja1!$C402</f>
-        <v>2661.9222715934552</v>
+        <v>2795.0183851731281</v>
       </c>
       <c r="AE32" s="259"/>
       <c r="AF32" s="204"/>
       <c r="AG32" s="78"/>
       <c r="AJ32" s="17"/>
       <c r="AK32" s="17"/>
       <c r="AL32" s="17"/>
       <c r="AM32" s="58"/>
       <c r="AN32" s="56"/>
       <c r="AO32" s="7"/>
     </row>
     <row r="33" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="145"/>
       <c r="C33" s="3"/>
       <c r="D33" s="210" t="s">
         <v>132</v>
       </c>
       <c r="E33" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="242">
         <f>[1]Hoja1!$C367</f>
-        <v>5062.4279088242383</v>
+        <v>5315.5493042654489</v>
       </c>
       <c r="G33" s="265"/>
       <c r="H33" s="271"/>
       <c r="I33" s="272"/>
       <c r="J33" s="210" t="s">
         <v>133</v>
       </c>
       <c r="K33" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L33" s="242">
         <f>[1]Hoja1!$C379</f>
-        <v>3213.3192337935243</v>
+        <v>3373.9851954832006</v>
       </c>
       <c r="M33" s="265"/>
       <c r="N33" s="271"/>
       <c r="O33" s="272"/>
       <c r="P33" s="210" t="s">
         <v>134</v>
       </c>
       <c r="Q33" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R33" s="242">
         <f>[1]Hoja1!$C391</f>
-        <v>3848.8988566499966</v>
+        <v>4041.3437994824967</v>
       </c>
       <c r="S33" s="265"/>
       <c r="V33" s="210" t="s">
         <v>682</v>
       </c>
       <c r="W33" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X33" s="242">
         <f>[1]Hoja1!$C238</f>
-        <v>12854.346736427831</v>
+        <v>13497.064073249223</v>
       </c>
       <c r="Y33" s="265"/>
       <c r="Z33" s="28"/>
       <c r="AA33" s="33"/>
       <c r="AB33" s="210" t="s">
         <v>135</v>
       </c>
       <c r="AC33" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD33" s="242">
         <f>[1]Hoja1!$C403</f>
-        <v>3806.3956528391068</v>
+        <v>3996.7154354810614</v>
       </c>
       <c r="AE33" s="270"/>
       <c r="AF33" s="204"/>
       <c r="AG33" s="78"/>
       <c r="AJ33" s="17"/>
       <c r="AK33" s="17"/>
       <c r="AL33" s="17"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="56"/>
       <c r="AO33" s="7"/>
     </row>
     <row r="34" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="145"/>
       <c r="C34" s="3"/>
       <c r="D34" s="209" t="s">
         <v>136</v>
       </c>
       <c r="E34" s="209" t="s">
         <v>35</v>
       </c>
       <c r="F34" s="257">
         <f>[1]Hoja1!$C368</f>
-        <v>5953.0267545460474</v>
+        <v>6250.6780922733496</v>
       </c>
       <c r="G34" s="264"/>
       <c r="H34" s="271"/>
       <c r="I34" s="272"/>
       <c r="J34" s="209" t="s">
         <v>137</v>
       </c>
       <c r="K34" s="209" t="s">
         <v>35</v>
       </c>
       <c r="L34" s="257">
         <f>[1]Hoja1!$C380</f>
-        <v>4750.9766698243811</v>
+        <v>4988.5255033155991</v>
       </c>
       <c r="M34" s="264"/>
       <c r="N34" s="271"/>
       <c r="O34" s="272"/>
       <c r="P34" s="209" t="s">
         <v>138</v>
       </c>
       <c r="Q34" s="209" t="s">
         <v>35</v>
       </c>
       <c r="R34" s="257">
         <f>[1]Hoja1!$C392</f>
         <v>6764.6563560576005</v>
       </c>
       <c r="S34" s="264"/>
       <c r="V34" s="209" t="s">
         <v>683</v>
       </c>
       <c r="W34" s="209" t="s">
         <v>35</v>
       </c>
       <c r="X34" s="257">
         <f>[1]Hoja1!$C239</f>
-        <v>17155.24732079338</v>
+        <v>18013.009686833051</v>
       </c>
       <c r="Y34" s="264"/>
       <c r="Z34" s="28"/>
       <c r="AA34" s="33"/>
       <c r="AB34" s="209" t="s">
         <v>139</v>
       </c>
       <c r="AC34" s="209" t="s">
         <v>35</v>
       </c>
       <c r="AD34" s="257">
         <f>[1]Hoja1!$C404</f>
-        <v>3974.0976973745983</v>
+        <v>4172.8025822433283</v>
       </c>
       <c r="AE34" s="259"/>
       <c r="AF34" s="204"/>
       <c r="AG34" s="78"/>
       <c r="AJ34" s="17"/>
       <c r="AK34" s="17"/>
       <c r="AL34" s="17"/>
       <c r="AM34" s="18"/>
       <c r="AN34" s="56"/>
       <c r="AO34" s="7"/>
     </row>
     <row r="35" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="145"/>
       <c r="C35" s="3"/>
       <c r="D35" s="210" t="s">
         <v>140</v>
       </c>
       <c r="E35" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="242">
         <f>[1]Hoja1!$C369</f>
-        <v>8924.0360043686069</v>
+        <v>9370.2378045870337</v>
       </c>
       <c r="G35" s="265"/>
       <c r="H35" s="271"/>
       <c r="I35" s="272"/>
       <c r="J35" s="210" t="s">
         <v>141</v>
       </c>
       <c r="K35" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L35" s="242">
         <f>[1]Hoja1!$C381</f>
-        <v>5231.2425466636132</v>
+        <v>5492.8046739967931</v>
       </c>
       <c r="M35" s="265"/>
       <c r="N35" s="271"/>
       <c r="O35" s="272"/>
       <c r="P35" s="210" t="s">
         <v>142</v>
       </c>
       <c r="Q35" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R35" s="242">
         <f>[1]Hoja1!$C393</f>
-        <v>7000.1482217018174</v>
+        <v>7350.1556327869102</v>
       </c>
       <c r="S35" s="265"/>
       <c r="V35" s="210" t="s">
         <v>684</v>
       </c>
       <c r="W35" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X35" s="242">
         <f>[1]Hoja1!$C240</f>
-        <v>26732.35419851703</v>
+        <v>28068.971908442876</v>
       </c>
       <c r="Y35" s="265"/>
       <c r="Z35" s="28"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="210" t="s">
         <v>143</v>
       </c>
       <c r="AC35" s="215" t="s">
         <v>41</v>
       </c>
       <c r="AD35" s="242">
         <f>[1]Hoja1!$C405</f>
-        <v>7735.090985005193</v>
+        <v>8121.8455342554507</v>
       </c>
       <c r="AE35" s="270"/>
       <c r="AF35" s="204"/>
       <c r="AG35" s="78"/>
       <c r="AJ35" s="17"/>
       <c r="AK35" s="17"/>
       <c r="AL35" s="17"/>
       <c r="AM35" s="17"/>
       <c r="AN35" s="56"/>
       <c r="AO35" s="7"/>
     </row>
     <row r="36" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="145"/>
       <c r="C36" s="3"/>
       <c r="D36" s="209" t="s">
         <v>144</v>
       </c>
       <c r="E36" s="209" t="s">
         <v>47</v>
       </c>
       <c r="F36" s="257">
         <f>[1]Hoja1!$C370</f>
-        <v>14010.737703640089</v>
+        <v>14711.274588822098</v>
       </c>
       <c r="G36" s="264"/>
       <c r="H36" s="271"/>
       <c r="I36" s="272"/>
       <c r="J36" s="209" t="s">
         <v>145</v>
       </c>
       <c r="K36" s="209" t="s">
         <v>47</v>
       </c>
       <c r="L36" s="257">
         <f>[1]Hoja1!$C382</f>
-        <v>9981.8447860491906</v>
+        <v>10480.937025351646</v>
       </c>
       <c r="M36" s="264"/>
       <c r="N36" s="271"/>
       <c r="O36" s="272"/>
       <c r="P36" s="209" t="s">
         <v>146</v>
       </c>
       <c r="Q36" s="209" t="s">
         <v>47</v>
       </c>
       <c r="R36" s="257">
         <f>[1]Hoja1!$C394</f>
-        <v>13082.76000211278</v>
+        <v>13736.898002218419</v>
       </c>
       <c r="S36" s="264"/>
       <c r="V36" s="209" t="s">
         <v>685</v>
       </c>
       <c r="W36" s="209" t="s">
         <v>47</v>
       </c>
       <c r="X36" s="257">
         <f>[1]Hoja1!$C241</f>
         <v>48292.058100000002</v>
       </c>
       <c r="Y36" s="264"/>
       <c r="Z36" s="28"/>
       <c r="AA36" s="33"/>
       <c r="AB36" s="209" t="s">
         <v>147</v>
       </c>
       <c r="AC36" s="209" t="s">
         <v>47</v>
       </c>
       <c r="AD36" s="257">
         <f>[1]Hoja1!$C406</f>
         <v>11817.068226163203</v>
       </c>
       <c r="AE36" s="259"/>
       <c r="AF36" s="204"/>
       <c r="AG36" s="78"/>
       <c r="AJ36" s="17"/>
       <c r="AK36" s="17"/>
       <c r="AL36" s="17"/>
       <c r="AM36" s="18"/>
       <c r="AN36" s="56"/>
       <c r="AO36" s="7"/>
     </row>
     <row r="37" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="145"/>
       <c r="C37" s="3"/>
       <c r="D37" s="210" t="s">
         <v>148</v>
       </c>
       <c r="E37" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="242">
         <f>[1]Hoja1!$C371</f>
-        <v>20550.026243245433</v>
+        <v>21577.527555407698</v>
       </c>
       <c r="G37" s="265"/>
       <c r="H37" s="271"/>
       <c r="I37" s="272"/>
       <c r="J37" s="210" t="s">
         <v>149</v>
       </c>
       <c r="K37" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L37" s="242">
         <f>[1]Hoja1!$C383</f>
-        <v>18675.55258048866</v>
+        <v>19609.330209513089</v>
       </c>
       <c r="M37" s="265"/>
       <c r="N37" s="271"/>
       <c r="O37" s="272"/>
       <c r="P37" s="210" t="s">
         <v>150</v>
       </c>
       <c r="Q37" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R37" s="242">
         <f>[1]Hoja1!$C395</f>
-        <v>21482.604090163797</v>
+        <v>22556.734294671991</v>
       </c>
       <c r="S37" s="265"/>
       <c r="V37" s="210" t="s">
         <v>686</v>
       </c>
       <c r="W37" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X37" s="242">
         <f>[1]Hoja1!$C242</f>
-        <v>117795.0773698681</v>
+        <v>131762.24421526832</v>
       </c>
       <c r="Y37" s="265"/>
       <c r="Z37" s="28"/>
       <c r="AA37" s="45"/>
       <c r="AB37" s="210" t="s">
         <v>151</v>
       </c>
       <c r="AC37" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD37" s="242">
         <f>[1]Hoja1!$C407</f>
         <v>24642.553807871998</v>
       </c>
       <c r="AE37" s="270"/>
       <c r="AF37" s="204"/>
       <c r="AG37" s="78"/>
       <c r="AJ37" s="17"/>
       <c r="AK37" s="17"/>
       <c r="AL37" s="17"/>
       <c r="AM37" s="15"/>
       <c r="AN37" s="56"/>
       <c r="AO37" s="7"/>
     </row>
     <row r="38" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="145"/>
       <c r="C38" s="3"/>
       <c r="D38" s="209" t="s">
         <v>152</v>
       </c>
       <c r="E38" s="209" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="257">
         <f>[1]Hoja1!$C372</f>
-        <v>55107.302638043773</v>
+        <v>57862.667769945961</v>
       </c>
       <c r="G38" s="264"/>
       <c r="H38" s="271"/>
       <c r="I38" s="272"/>
       <c r="J38" s="209" t="s">
         <v>153</v>
       </c>
       <c r="K38" s="209" t="s">
         <v>59</v>
       </c>
       <c r="L38" s="257">
         <f>[1]Hoja1!$C384</f>
-        <v>29448.740051938134</v>
+        <v>30921.17705453503</v>
       </c>
       <c r="M38" s="264"/>
       <c r="N38" s="271"/>
       <c r="O38" s="272"/>
       <c r="P38" s="209" t="s">
         <v>154</v>
       </c>
       <c r="Q38" s="209" t="s">
         <v>59</v>
       </c>
       <c r="R38" s="257">
         <f>[1]Hoja1!$C396</f>
-        <v>39232.115309394401</v>
+        <v>41193.72107486413</v>
       </c>
       <c r="S38" s="264"/>
       <c r="V38" s="209" t="s">
         <v>687</v>
       </c>
       <c r="W38" s="209" t="s">
         <v>59</v>
       </c>
       <c r="X38" s="257">
         <f>[1]Hoja1!$C243</f>
-        <v>241867.08290823246</v>
+        <v>270545.61360383179</v>
       </c>
       <c r="Y38" s="264"/>
       <c r="Z38" s="28"/>
       <c r="AA38" s="45"/>
       <c r="AB38" s="209" t="s">
         <v>155</v>
       </c>
       <c r="AC38" s="209" t="s">
         <v>59</v>
       </c>
       <c r="AD38" s="257">
         <f>[1]Hoja1!$C408</f>
         <v>31351.880780014086</v>
       </c>
       <c r="AE38" s="259"/>
       <c r="AF38" s="204"/>
       <c r="AG38" s="78"/>
       <c r="AJ38" s="17"/>
       <c r="AK38" s="17"/>
       <c r="AL38" s="17"/>
       <c r="AM38" s="15"/>
       <c r="AN38" s="56"/>
       <c r="AO38" s="7"/>
     </row>
     <row r="39" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="145"/>
       <c r="C39" s="3"/>
       <c r="D39" s="210" t="s">
         <v>156</v>
       </c>
       <c r="E39" s="215" t="s">
         <v>65</v>
       </c>
       <c r="F39" s="242">
         <f>[1]Hoja1!$C373</f>
-        <v>300734.04579622409</v>
+        <v>334716.99297119747</v>
       </c>
       <c r="G39" s="265"/>
       <c r="H39" s="295"/>
       <c r="I39" s="296"/>
       <c r="J39" s="210" t="s">
         <v>157</v>
       </c>
       <c r="K39" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L39" s="242">
         <f>[1]Hoja1!$C385</f>
-        <v>124663.73661800637</v>
+        <v>138750.73885584107</v>
       </c>
       <c r="M39" s="265"/>
       <c r="N39" s="271"/>
       <c r="O39" s="272"/>
       <c r="P39" s="210" t="s">
         <v>158</v>
       </c>
       <c r="Q39" s="215" t="s">
         <v>65</v>
       </c>
       <c r="R39" s="242">
         <f>[1]Hoja1!$C397</f>
-        <v>127103.52941999381</v>
+        <v>141466.22824445312</v>
       </c>
       <c r="S39" s="265"/>
       <c r="V39" s="210" t="s">
         <v>688</v>
       </c>
       <c r="W39" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X39" s="242">
         <f>[1]Hoja1!$C244</f>
-        <v>691280.41629042313</v>
+        <v>769395.10333124106</v>
       </c>
       <c r="Y39" s="265"/>
       <c r="Z39" s="28"/>
       <c r="AA39" s="45"/>
       <c r="AB39" s="210" t="s">
         <v>159</v>
       </c>
       <c r="AC39" s="215" t="s">
         <v>65</v>
       </c>
       <c r="AD39" s="242">
         <f>[1]Hoja1!$C409</f>
-        <v>81659.340287144005</v>
+        <v>90886.845739591285</v>
       </c>
       <c r="AE39" s="270"/>
       <c r="AF39" s="204"/>
       <c r="AG39" s="78"/>
       <c r="AJ39" s="17"/>
       <c r="AK39" s="17"/>
       <c r="AL39" s="17"/>
       <c r="AM39" s="15"/>
       <c r="AN39" s="56"/>
       <c r="AO39" s="7"/>
     </row>
     <row r="40" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="145"/>
       <c r="C40" s="3"/>
       <c r="D40" s="209" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="209" t="s">
         <v>69</v>
       </c>
       <c r="F40" s="257">
         <f>[1]Hoja1!$C374</f>
-        <v>202577.56155596586</v>
+        <v>212706.43963376421</v>
       </c>
       <c r="G40" s="264"/>
       <c r="H40" s="295"/>
       <c r="I40" s="296"/>
       <c r="J40" s="209" t="s">
         <v>161</v>
       </c>
       <c r="K40" s="209" t="s">
         <v>69</v>
       </c>
       <c r="L40" s="257">
         <f>[1]Hoja1!$C386</f>
-        <v>153478.48635449031</v>
+        <v>170821.55531254775</v>
       </c>
       <c r="M40" s="264"/>
       <c r="N40" s="271"/>
       <c r="O40" s="272"/>
       <c r="P40" s="209" t="s">
         <v>162</v>
       </c>
       <c r="Q40" s="209" t="s">
         <v>69</v>
       </c>
       <c r="R40" s="257">
         <f>[1]Hoja1!$C398</f>
-        <v>163324.86124786863</v>
+        <v>181780.5705688778</v>
       </c>
       <c r="S40" s="264"/>
       <c r="V40" s="209" t="s">
         <v>689</v>
       </c>
       <c r="W40" s="209" t="s">
         <v>69</v>
       </c>
       <c r="X40" s="257">
         <f>[1]Hoja1!$C245</f>
-        <v>904938.38458142371</v>
+        <v>1007196.4220391248</v>
       </c>
       <c r="Y40" s="264"/>
       <c r="Z40" s="28"/>
       <c r="AA40" s="45"/>
       <c r="AB40" s="209" t="s">
         <v>163</v>
       </c>
       <c r="AC40" s="209" t="s">
         <v>69</v>
       </c>
       <c r="AD40" s="257">
         <f>[1]Hoja1!$C410</f>
-        <v>89369.730578994291</v>
+        <v>99468.510134420663</v>
       </c>
       <c r="AE40" s="259"/>
       <c r="AF40" s="204"/>
       <c r="AG40" s="78"/>
       <c r="AJ40" s="17"/>
       <c r="AK40" s="17"/>
       <c r="AL40" s="17"/>
       <c r="AM40" s="15"/>
       <c r="AN40" s="56"/>
       <c r="AO40" s="7"/>
     </row>
     <row r="41" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="146"/>
       <c r="C41" s="10"/>
       <c r="D41" s="210" t="s">
         <v>164</v>
       </c>
       <c r="E41" s="215" t="s">
         <v>165</v>
       </c>
       <c r="F41" s="242">
         <f>[1]Hoja1!$C375</f>
-        <v>339267.14620105468</v>
+        <v>377604.33372177393</v>
       </c>
       <c r="G41" s="265"/>
       <c r="H41" s="311"/>
       <c r="I41" s="312"/>
       <c r="J41" s="210" t="s">
         <v>166</v>
       </c>
       <c r="K41" s="215" t="s">
         <v>165</v>
       </c>
       <c r="L41" s="242">
         <f>[1]Hoja1!$C387</f>
-        <v>331171.21723963175</v>
+        <v>368593.56478771026</v>
       </c>
       <c r="M41" s="265"/>
       <c r="N41" s="271"/>
       <c r="O41" s="272"/>
       <c r="P41" s="210" t="s">
         <v>167</v>
       </c>
       <c r="Q41" s="215" t="s">
         <v>165</v>
       </c>
       <c r="R41" s="242">
         <f>[1]Hoja1!$C399</f>
-        <v>310188.08583308849</v>
+        <v>345239.33953222755</v>
       </c>
       <c r="S41" s="265"/>
       <c r="V41" s="210" t="s">
         <v>690</v>
       </c>
       <c r="W41" s="215" t="s">
         <v>165</v>
       </c>
       <c r="X41" s="309"/>
       <c r="Y41" s="310"/>
       <c r="Z41" s="30"/>
       <c r="AA41" s="34"/>
       <c r="AB41" s="46"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="9"/>
       <c r="AE41" s="150"/>
       <c r="AF41" s="204"/>
       <c r="AG41" s="78"/>
       <c r="AJ41" s="7"/>
       <c r="AK41" s="7"/>
       <c r="AL41" s="7"/>
       <c r="AM41" s="18"/>
       <c r="AN41" s="8"/>
       <c r="AO41" s="8"/>
     </row>
@@ -17776,831 +17771,831 @@
     </row>
     <row r="43" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="145"/>
       <c r="C43" s="3"/>
       <c r="D43" s="209" t="s">
         <v>176</v>
       </c>
       <c r="E43" s="209" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="257">
         <f>[1]Hoja1!$C445</f>
         <v>11990.44783292928</v>
       </c>
       <c r="G43" s="264"/>
       <c r="H43" s="313"/>
       <c r="I43" s="313"/>
       <c r="J43" s="209" t="s">
         <v>172</v>
       </c>
       <c r="K43" s="209" t="s">
         <v>13</v>
       </c>
       <c r="L43" s="257">
         <f>[1]Hoja1!$C411</f>
-        <v>5748.6412250199855</v>
+        <v>6036.0732862709847</v>
       </c>
       <c r="M43" s="264"/>
       <c r="N43" s="28"/>
       <c r="O43" s="29"/>
       <c r="P43" s="209" t="s">
         <v>173</v>
       </c>
       <c r="Q43" s="209" t="s">
         <v>13</v>
       </c>
       <c r="R43" s="257">
         <f>[1]Hoja1!$C477</f>
-        <v>8507.0552904953202</v>
+        <v>8932.4080550200852</v>
       </c>
       <c r="S43" s="264"/>
       <c r="T43" s="316" t="s">
         <v>174</v>
       </c>
       <c r="U43" s="316"/>
       <c r="V43" s="209" t="s">
         <v>691</v>
       </c>
       <c r="W43" s="209" t="s">
         <v>13</v>
       </c>
       <c r="X43" s="257">
         <f>[1]Hoja1!$C434</f>
-        <v>6543.8886849963992</v>
+        <v>6871.0831192462192</v>
       </c>
       <c r="Y43" s="264"/>
       <c r="Z43" s="317" t="s">
         <v>175</v>
       </c>
       <c r="AA43" s="318"/>
       <c r="AB43" s="209" t="s">
         <v>179</v>
       </c>
       <c r="AC43" s="209" t="s">
         <v>13</v>
       </c>
       <c r="AD43" s="257">
         <f>[1]Hoja1!$C423</f>
-        <v>7852.6664219956783</v>
+        <v>8245.299743095462</v>
       </c>
       <c r="AE43" s="259"/>
       <c r="AF43" s="204"/>
       <c r="AG43" s="78"/>
       <c r="AH43" s="65"/>
       <c r="AI43" s="65"/>
     </row>
     <row r="44" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="145"/>
       <c r="C44" s="3"/>
       <c r="D44" s="210" t="s">
         <v>180</v>
       </c>
       <c r="E44" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="257">
         <f>[1]Hoja1!$C446</f>
         <v>14360.482648512001</v>
       </c>
       <c r="G44" s="264"/>
       <c r="H44" s="255"/>
       <c r="I44" s="256"/>
       <c r="J44" s="210" t="s">
         <v>177</v>
       </c>
       <c r="K44" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="242">
         <f>[1]Hoja1!$C412</f>
-        <v>7958.6259569731101</v>
+        <v>8356.557254821766</v>
       </c>
       <c r="M44" s="265"/>
       <c r="N44" s="28"/>
       <c r="O44" s="29"/>
       <c r="P44" s="210" t="s">
         <v>178</v>
       </c>
       <c r="Q44" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R44" s="242">
         <f>[1]Hoja1!$C478</f>
-        <v>10318.148577974564</v>
+        <v>10834.056006873288</v>
       </c>
       <c r="S44" s="265"/>
       <c r="T44" s="2"/>
       <c r="V44" s="210" t="s">
         <v>692</v>
       </c>
       <c r="W44" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X44" s="242">
         <f>[1]Hoja1!$C435</f>
-        <v>7937.0373676727404</v>
+        <v>8333.889236056375</v>
       </c>
       <c r="Y44" s="265"/>
       <c r="Z44" s="48"/>
       <c r="AA44" s="32"/>
       <c r="AB44" s="210" t="s">
         <v>183</v>
       </c>
       <c r="AC44" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD44" s="242">
         <f>[1]Hoja1!$C424</f>
-        <v>9524.4448412072888</v>
+        <v>10000.66708326765</v>
       </c>
       <c r="AE44" s="270"/>
       <c r="AF44" s="204"/>
       <c r="AG44" s="78"/>
       <c r="AJ44" s="17"/>
       <c r="AK44" s="17"/>
       <c r="AL44" s="17"/>
       <c r="AM44" s="18"/>
       <c r="AN44" s="255"/>
       <c r="AO44" s="256"/>
     </row>
     <row r="45" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="145"/>
       <c r="C45" s="3"/>
       <c r="D45" s="209" t="s">
         <v>184</v>
       </c>
       <c r="E45" s="209" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="257">
         <f>[1]Hoja1!$C447</f>
         <v>18970.37417054208</v>
       </c>
       <c r="G45" s="264"/>
       <c r="H45" s="255"/>
       <c r="I45" s="256"/>
       <c r="J45" s="209" t="s">
         <v>181</v>
       </c>
       <c r="K45" s="209" t="s">
         <v>23</v>
       </c>
       <c r="L45" s="257">
         <f>[1]Hoja1!$C413</f>
-        <v>9283.6710918366862</v>
+        <v>9747.8546464285191</v>
       </c>
       <c r="M45" s="264"/>
       <c r="N45" s="28"/>
       <c r="O45" s="29"/>
       <c r="P45" s="209" t="s">
         <v>182</v>
       </c>
       <c r="Q45" s="209" t="s">
         <v>23</v>
       </c>
       <c r="R45" s="257">
         <f>[1]Hoja1!$C479</f>
-        <v>12746.633797195531</v>
+        <v>13383.965487055304</v>
       </c>
       <c r="S45" s="264"/>
       <c r="T45" s="2"/>
       <c r="V45" s="209" t="s">
         <v>693</v>
       </c>
       <c r="W45" s="209" t="s">
         <v>23</v>
       </c>
       <c r="X45" s="257">
         <f>[1]Hoja1!$C436</f>
-        <v>9805.1029209196386</v>
+        <v>10295.358066965618</v>
       </c>
       <c r="Y45" s="264"/>
       <c r="Z45" s="63"/>
       <c r="AA45" s="33"/>
       <c r="AB45" s="209" t="s">
         <v>187</v>
       </c>
       <c r="AC45" s="209" t="s">
         <v>23</v>
       </c>
       <c r="AD45" s="257">
         <f>[1]Hoja1!$C425</f>
-        <v>11766.123505103566</v>
+        <v>12354.429680358742</v>
       </c>
       <c r="AE45" s="259"/>
       <c r="AF45" s="204"/>
       <c r="AG45" s="78"/>
       <c r="AJ45" s="17"/>
       <c r="AK45" s="17"/>
       <c r="AL45" s="17"/>
       <c r="AM45" s="57"/>
       <c r="AN45" s="255"/>
       <c r="AO45" s="256"/>
     </row>
     <row r="46" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="145"/>
       <c r="C46" s="3"/>
       <c r="D46" s="210" t="s">
         <v>188</v>
       </c>
       <c r="E46" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F46" s="257">
         <f>[1]Hoja1!$C448</f>
         <v>22804.887310148759</v>
       </c>
       <c r="G46" s="264"/>
       <c r="H46" s="255"/>
       <c r="I46" s="256"/>
       <c r="J46" s="210" t="s">
         <v>185</v>
       </c>
       <c r="K46" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L46" s="242">
         <f>[1]Hoja1!$C414</f>
-        <v>13260.047465881738</v>
+        <v>13923.049839175821</v>
       </c>
       <c r="M46" s="265"/>
       <c r="N46" s="28"/>
       <c r="O46" s="29"/>
       <c r="P46" s="210" t="s">
         <v>186</v>
       </c>
       <c r="Q46" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R46" s="242">
         <f>[1]Hoja1!$C480</f>
-        <v>20565.786555315452</v>
+        <v>21594.075883081226</v>
       </c>
       <c r="S46" s="265"/>
       <c r="T46" s="2"/>
       <c r="V46" s="210" t="s">
         <v>694</v>
       </c>
       <c r="W46" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X46" s="242">
         <f>[1]Hoja1!$C437</f>
-        <v>15819.835811781117</v>
+        <v>16610.827602370173</v>
       </c>
       <c r="Y46" s="265"/>
       <c r="Z46" s="63"/>
       <c r="AA46" s="33"/>
       <c r="AB46" s="210" t="s">
         <v>191</v>
       </c>
       <c r="AC46" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD46" s="242">
         <f>[1]Hoja1!$C426</f>
-        <v>18983.802974137339</v>
+        <v>19932.993122844207</v>
       </c>
       <c r="AE46" s="270"/>
       <c r="AF46" s="204"/>
       <c r="AG46" s="78"/>
       <c r="AJ46" s="17"/>
       <c r="AK46" s="17"/>
       <c r="AL46" s="17"/>
       <c r="AM46" s="58"/>
       <c r="AN46" s="255"/>
       <c r="AO46" s="256"/>
     </row>
     <row r="47" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="145"/>
       <c r="C47" s="3"/>
       <c r="D47" s="209" t="s">
         <v>192</v>
       </c>
       <c r="E47" s="209" t="s">
         <v>35</v>
       </c>
       <c r="F47" s="257">
         <f>[1]Hoja1!$C449</f>
         <v>28777</v>
       </c>
       <c r="G47" s="264"/>
       <c r="H47" s="255"/>
       <c r="I47" s="256"/>
       <c r="J47" s="209" t="s">
         <v>189</v>
       </c>
       <c r="K47" s="209" t="s">
         <v>35</v>
       </c>
       <c r="L47" s="257">
         <f>[1]Hoja1!$C415</f>
-        <v>15469.069376706502</v>
+        <v>16242.522845541827</v>
       </c>
       <c r="M47" s="264"/>
       <c r="N47" s="28"/>
       <c r="O47" s="29"/>
       <c r="P47" s="209" t="s">
         <v>190</v>
       </c>
       <c r="Q47" s="209" t="s">
         <v>35</v>
       </c>
       <c r="R47" s="257">
         <f>[1]Hoja1!$C481</f>
-        <v>23075.82486371115</v>
+        <v>24229.616106896694</v>
       </c>
       <c r="S47" s="264"/>
       <c r="T47" s="2"/>
       <c r="V47" s="209" t="s">
         <v>695</v>
       </c>
       <c r="W47" s="209" t="s">
         <v>35</v>
       </c>
       <c r="X47" s="257">
         <f>[1]Hoja1!$C438</f>
-        <v>17750.634510547039</v>
+        <v>18638.166236074379</v>
       </c>
       <c r="Y47" s="264"/>
       <c r="Z47" s="63"/>
       <c r="AA47" s="33"/>
       <c r="AB47" s="209" t="s">
         <v>195</v>
       </c>
       <c r="AC47" s="209" t="s">
         <v>35</v>
       </c>
       <c r="AD47" s="257">
         <f>[1]Hoja1!$C427</f>
-        <v>21300.761412656448</v>
+        <v>22365.799483289255</v>
       </c>
       <c r="AE47" s="259"/>
       <c r="AF47" s="204"/>
       <c r="AG47" s="78"/>
       <c r="AJ47" s="17"/>
       <c r="AK47" s="17"/>
       <c r="AL47" s="17"/>
       <c r="AM47" s="18"/>
       <c r="AN47" s="255"/>
       <c r="AO47" s="256"/>
     </row>
     <row r="48" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="145"/>
       <c r="C48" s="3"/>
       <c r="D48" s="210" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F48" s="257">
         <f>[1]Hoja1!$C450</f>
         <v>46962</v>
       </c>
       <c r="G48" s="264"/>
       <c r="H48" s="255"/>
       <c r="I48" s="256"/>
       <c r="J48" s="210" t="s">
         <v>193</v>
       </c>
       <c r="K48" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L48" s="242">
         <f>[1]Hoja1!$C416</f>
-        <v>18786.833306902168</v>
+        <v>19726.174972247278</v>
       </c>
       <c r="M48" s="265"/>
       <c r="N48" s="28"/>
       <c r="O48" s="29"/>
       <c r="P48" s="210" t="s">
         <v>194</v>
       </c>
       <c r="Q48" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R48" s="242">
         <f>[1]Hoja1!$C482</f>
-        <v>34761.114186082494</v>
+        <v>36499.169895386614</v>
       </c>
       <c r="S48" s="265"/>
       <c r="T48" s="2"/>
       <c r="V48" s="210" t="s">
         <v>696</v>
       </c>
       <c r="W48" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X48" s="242">
         <f>[1]Hoja1!$C439</f>
-        <v>26739.31860467884</v>
+        <v>28076.284534912782</v>
       </c>
       <c r="Y48" s="265"/>
       <c r="Z48" s="63"/>
       <c r="AA48" s="33"/>
       <c r="AB48" s="210" t="s">
         <v>199</v>
       </c>
       <c r="AC48" s="215" t="s">
         <v>41</v>
       </c>
       <c r="AD48" s="242">
         <f>[1]Hoja1!$C428</f>
-        <v>32087.182325614605</v>
+        <v>33691.541441895337</v>
       </c>
       <c r="AE48" s="270"/>
       <c r="AF48" s="204"/>
       <c r="AG48" s="78"/>
       <c r="AJ48" s="17"/>
       <c r="AK48" s="17"/>
       <c r="AL48" s="17"/>
       <c r="AM48" s="18"/>
       <c r="AN48" s="255"/>
       <c r="AO48" s="256"/>
     </row>
     <row r="49" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="145"/>
       <c r="C49" s="3"/>
       <c r="D49" s="210" t="s">
         <v>853</v>
       </c>
       <c r="E49" s="215" t="s">
         <v>854</v>
       </c>
       <c r="F49" s="257">
         <f>[1]Hoja1!$C451</f>
         <v>107762</v>
       </c>
       <c r="G49" s="264"/>
       <c r="H49" s="255"/>
       <c r="I49" s="256"/>
       <c r="J49" s="209" t="s">
         <v>197</v>
       </c>
       <c r="K49" s="209" t="s">
         <v>47</v>
       </c>
       <c r="L49" s="257">
         <f>[1]Hoja1!$C417</f>
-        <v>30943.006349117499</v>
+        <v>32490.156666573374</v>
       </c>
       <c r="M49" s="264"/>
       <c r="N49" s="28"/>
       <c r="O49" s="29"/>
       <c r="P49" s="209" t="s">
         <v>198</v>
       </c>
       <c r="Q49" s="209" t="s">
         <v>47</v>
       </c>
       <c r="R49" s="257">
         <f>[1]Hoja1!$C483</f>
-        <v>75456.73151800262</v>
+        <v>79229.568093902737</v>
       </c>
       <c r="S49" s="264"/>
       <c r="T49" s="2"/>
       <c r="V49" s="209" t="s">
         <v>697</v>
       </c>
       <c r="W49" s="209" t="s">
         <v>47</v>
       </c>
       <c r="X49" s="257">
         <f>[1]Hoja1!$C440</f>
-        <v>58043.639629232777</v>
+        <v>60945.821610694409</v>
       </c>
       <c r="Y49" s="264"/>
       <c r="Z49" s="63"/>
       <c r="AA49" s="33"/>
       <c r="AB49" s="209" t="s">
         <v>202</v>
       </c>
       <c r="AC49" s="209" t="s">
         <v>47</v>
       </c>
       <c r="AD49" s="257">
         <f>[1]Hoja1!$C429</f>
-        <v>69652.367555079327</v>
+        <v>73134.985932833282</v>
       </c>
       <c r="AE49" s="259"/>
       <c r="AF49" s="204"/>
       <c r="AG49" s="78"/>
       <c r="AJ49" s="17"/>
       <c r="AK49" s="17"/>
       <c r="AL49" s="17"/>
       <c r="AM49" s="17"/>
       <c r="AN49" s="255"/>
       <c r="AO49" s="256"/>
     </row>
     <row r="50" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="145"/>
       <c r="C50" s="3"/>
       <c r="D50" s="210" t="s">
         <v>855</v>
       </c>
       <c r="E50" s="215" t="s">
         <v>856</v>
       </c>
       <c r="F50" s="257">
         <f>[1]Hoja1!$C452</f>
         <v>166047</v>
       </c>
       <c r="G50" s="264"/>
       <c r="H50" s="307"/>
       <c r="I50" s="307"/>
       <c r="J50" s="210" t="s">
         <v>200</v>
       </c>
       <c r="K50" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L50" s="242">
         <f>[1]Hoja1!$C418</f>
-        <v>44828.117291531489</v>
+        <v>47069.523156108065</v>
       </c>
       <c r="M50" s="265"/>
       <c r="N50" s="28"/>
       <c r="O50" s="29"/>
       <c r="P50" s="210" t="s">
         <v>201</v>
       </c>
       <c r="Q50" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R50" s="242">
         <f>[1]Hoja1!$C484</f>
-        <v>114125.87140622782</v>
+        <v>119832.16497653916</v>
       </c>
       <c r="S50" s="265"/>
       <c r="T50" s="2"/>
       <c r="V50" s="210" t="s">
         <v>698</v>
       </c>
       <c r="W50" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X50" s="242">
         <f>[1]Hoja1!$C441</f>
-        <v>87789.131850944468</v>
+        <v>92178.588443491666</v>
       </c>
       <c r="Y50" s="265"/>
       <c r="Z50" s="63"/>
       <c r="AA50" s="33"/>
       <c r="AB50" s="210" t="s">
         <v>205</v>
       </c>
       <c r="AC50" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD50" s="242">
         <f>[1]Hoja1!$C430</f>
-        <v>105346.95822113336</v>
+        <v>110614.30613219</v>
       </c>
       <c r="AE50" s="270"/>
       <c r="AF50" s="204"/>
       <c r="AG50" s="78"/>
       <c r="AJ50" s="17"/>
       <c r="AK50" s="17"/>
       <c r="AL50" s="17"/>
       <c r="AM50" s="18"/>
       <c r="AN50" s="255"/>
       <c r="AO50" s="256"/>
     </row>
     <row r="51" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="145"/>
       <c r="C51" s="3"/>
       <c r="D51" s="210" t="s">
         <v>857</v>
       </c>
       <c r="E51" s="215" t="s">
         <v>858</v>
       </c>
       <c r="F51" s="257">
         <f>[1]Hoja1!$C453</f>
         <v>317984</v>
       </c>
       <c r="G51" s="264"/>
       <c r="H51" s="307"/>
       <c r="I51" s="307"/>
       <c r="J51" s="209" t="s">
         <v>203</v>
       </c>
       <c r="K51" s="209" t="s">
         <v>59</v>
       </c>
       <c r="L51" s="257">
         <f>[1]Hoja1!$C419</f>
-        <v>82191.749825190069</v>
+        <v>86301.337316449542</v>
       </c>
       <c r="M51" s="264"/>
       <c r="N51" s="28"/>
       <c r="O51" s="29"/>
       <c r="P51" s="209" t="s">
         <v>204</v>
       </c>
       <c r="Q51" s="209" t="s">
         <v>59</v>
       </c>
       <c r="R51" s="257">
         <f>[1]Hoja1!$C485</f>
-        <v>218553.35042699351</v>
+        <v>229481.01794834313</v>
       </c>
       <c r="S51" s="264"/>
       <c r="T51" s="2"/>
       <c r="V51" s="209" t="s">
         <v>699</v>
       </c>
       <c r="W51" s="209" t="s">
         <v>59</v>
       </c>
       <c r="X51" s="257">
         <f>[1]Hoja1!$C442</f>
-        <v>168117.96186691808</v>
+        <v>176523.85996026394</v>
       </c>
       <c r="Y51" s="264"/>
       <c r="Z51" s="63"/>
       <c r="AA51" s="33"/>
       <c r="AB51" s="209" t="s">
         <v>207</v>
       </c>
       <c r="AC51" s="209" t="s">
         <v>59</v>
       </c>
       <c r="AD51" s="257">
         <f>[1]Hoja1!$C431</f>
-        <v>201741.55424030169</v>
+        <v>211828.63195231673</v>
       </c>
       <c r="AE51" s="259"/>
       <c r="AF51" s="204"/>
       <c r="AG51" s="78"/>
       <c r="AJ51" s="17"/>
       <c r="AK51" s="17"/>
       <c r="AL51" s="17"/>
       <c r="AM51" s="17"/>
       <c r="AN51" s="255"/>
       <c r="AO51" s="256"/>
     </row>
     <row r="52" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="145"/>
       <c r="C52" s="3"/>
       <c r="D52" s="13"/>
       <c r="E52" s="13"/>
       <c r="F52" s="332"/>
       <c r="G52" s="333"/>
       <c r="H52" s="307"/>
       <c r="I52" s="307"/>
       <c r="J52" s="210" t="s">
         <v>206</v>
       </c>
       <c r="K52" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L52" s="242">
         <f>[1]Hoja1!$C420</f>
-        <v>158557.87627894481</v>
+        <v>176474.91629846557</v>
       </c>
       <c r="M52" s="265"/>
       <c r="N52" s="28"/>
       <c r="O52" s="29"/>
       <c r="P52" s="59"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="309"/>
       <c r="S52" s="319"/>
       <c r="T52" s="2"/>
       <c r="V52" s="210" t="s">
         <v>700</v>
       </c>
       <c r="W52" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X52" s="242">
         <f>[1]Hoja1!$C443</f>
-        <v>895149.41981876735</v>
+        <v>996301.30425828812</v>
       </c>
       <c r="Y52" s="265"/>
       <c r="Z52" s="63"/>
       <c r="AA52" s="45"/>
       <c r="AB52" s="210" t="s">
         <v>209</v>
       </c>
       <c r="AC52" s="215" t="s">
         <v>65</v>
       </c>
       <c r="AD52" s="242">
         <f>[1]Hoja1!$C432</f>
-        <v>1074179.3037825208</v>
+        <v>1195561.5651099456</v>
       </c>
       <c r="AE52" s="270"/>
       <c r="AF52" s="204"/>
       <c r="AG52" s="78"/>
       <c r="AJ52" s="17"/>
       <c r="AK52" s="17"/>
       <c r="AL52" s="17"/>
       <c r="AM52" s="17"/>
       <c r="AN52" s="255"/>
       <c r="AO52" s="256"/>
     </row>
     <row r="53" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="145"/>
       <c r="C53" s="3"/>
       <c r="D53" s="39"/>
       <c r="E53" s="39"/>
       <c r="F53" s="334"/>
       <c r="G53" s="335"/>
       <c r="H53" s="313"/>
       <c r="I53" s="331"/>
       <c r="J53" s="209" t="s">
         <v>208</v>
       </c>
       <c r="K53" s="209" t="s">
         <v>69</v>
       </c>
       <c r="L53" s="257">
         <f>[1]Hoja1!$C421</f>
-        <v>194695.48807377275</v>
+        <v>216696.07822610909</v>
       </c>
       <c r="M53" s="264"/>
       <c r="N53" s="28"/>
       <c r="O53" s="29"/>
       <c r="P53" s="59"/>
       <c r="Q53" s="4"/>
       <c r="R53" s="309"/>
       <c r="S53" s="319"/>
       <c r="T53" s="2"/>
       <c r="V53" s="209" t="s">
         <v>701</v>
       </c>
       <c r="W53" s="209" t="s">
         <v>69</v>
       </c>
       <c r="X53" s="257">
         <f>[1]Hoja1!$C444</f>
-        <v>934563.43789421616</v>
+        <v>1040169.1063762627</v>
       </c>
       <c r="Y53" s="264"/>
       <c r="Z53" s="63"/>
       <c r="AA53" s="45"/>
       <c r="AB53" s="209" t="s">
         <v>211</v>
       </c>
       <c r="AC53" s="209" t="s">
         <v>69</v>
       </c>
       <c r="AD53" s="257">
         <f>[1]Hoja1!$C433</f>
-        <v>1121476.1254730592</v>
+        <v>1248202.9276515152</v>
       </c>
       <c r="AE53" s="259"/>
       <c r="AF53" s="204"/>
       <c r="AG53" s="78"/>
       <c r="AJ53" s="17"/>
       <c r="AK53" s="17"/>
       <c r="AL53" s="17"/>
       <c r="AM53" s="17"/>
       <c r="AN53" s="255"/>
       <c r="AO53" s="256"/>
     </row>
     <row r="54" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="151"/>
       <c r="C54" s="152"/>
       <c r="D54" s="153"/>
       <c r="E54" s="153"/>
       <c r="F54" s="322"/>
       <c r="G54" s="323"/>
       <c r="H54" s="327"/>
       <c r="I54" s="328"/>
       <c r="J54" s="216" t="s">
         <v>210</v>
       </c>
       <c r="K54" s="218" t="s">
         <v>165</v>
       </c>
       <c r="L54" s="320">
         <f>[1]Hoja1!$C422</f>
-        <v>249242.21739922772</v>
+        <v>277406.58796534047</v>
       </c>
       <c r="M54" s="321"/>
       <c r="N54" s="155"/>
       <c r="O54" s="156"/>
       <c r="P54" s="157"/>
       <c r="Q54" s="154"/>
       <c r="R54" s="329"/>
       <c r="S54" s="330"/>
       <c r="T54" s="158"/>
       <c r="U54" s="159"/>
       <c r="V54" s="160"/>
       <c r="W54" s="161"/>
       <c r="X54" s="158"/>
       <c r="Y54" s="152"/>
       <c r="Z54" s="158"/>
       <c r="AA54" s="152"/>
       <c r="AB54" s="162"/>
       <c r="AC54" s="162"/>
       <c r="AD54" s="158"/>
       <c r="AE54" s="163"/>
       <c r="AF54" s="204"/>
       <c r="AG54" s="78"/>
       <c r="AJ54" s="17"/>
       <c r="AK54" s="17"/>
       <c r="AL54" s="17"/>
@@ -18768,810 +18763,810 @@
         <v>7</v>
       </c>
       <c r="AE58" s="283"/>
       <c r="AF58" s="204"/>
       <c r="AG58" s="78"/>
       <c r="AH58" s="55"/>
       <c r="AI58" s="54"/>
       <c r="AJ58" s="273"/>
       <c r="AK58" s="273"/>
       <c r="AL58" s="273"/>
       <c r="AM58" s="274"/>
       <c r="AN58" s="274"/>
       <c r="AO58" s="274"/>
     </row>
     <row r="59" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="338"/>
       <c r="C59" s="339"/>
       <c r="D59" s="209" t="s">
         <v>816</v>
       </c>
       <c r="E59" s="209" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="257">
         <f>[1]Hoja1!$C226</f>
-        <v>8348.7146547439661</v>
+        <v>9338.6492497789313</v>
       </c>
       <c r="G59" s="264"/>
       <c r="H59" s="271"/>
       <c r="I59" s="272"/>
       <c r="J59" s="209" t="s">
         <v>218</v>
       </c>
       <c r="K59" s="209" t="s">
         <v>13</v>
       </c>
       <c r="L59" s="257">
         <f>[1]Hoja1!$C149</f>
-        <v>10229.683680028891</v>
+        <v>11385.637935872157</v>
       </c>
       <c r="M59" s="264"/>
       <c r="N59" s="26"/>
       <c r="O59" s="27"/>
       <c r="P59" s="209" t="s">
         <v>219</v>
       </c>
       <c r="Q59" s="209" t="s">
         <v>13</v>
       </c>
       <c r="R59" s="257">
         <f>[1]Hoja1!$C160</f>
-        <v>11240.799067961543</v>
+        <v>12511.0093626412</v>
       </c>
       <c r="S59" s="264"/>
       <c r="V59" s="209" t="s">
         <v>781</v>
       </c>
       <c r="W59" s="209" t="s">
         <v>13</v>
       </c>
       <c r="X59" s="257">
         <f>[1]Hoja1!$C455</f>
-        <v>4484.0291629799003</v>
+        <v>4708.2306211288933</v>
       </c>
       <c r="Y59" s="264"/>
       <c r="Z59" s="129"/>
       <c r="AA59" s="128"/>
       <c r="AB59" s="209" t="s">
         <v>220</v>
       </c>
       <c r="AC59" s="131" t="s">
         <v>705</v>
       </c>
       <c r="AD59" s="257">
         <f>[1]Hoja1!$C$472</f>
-        <v>4237.1733466045998</v>
+        <v>4449.0320139348305</v>
       </c>
       <c r="AE59" s="259"/>
       <c r="AF59" s="204"/>
       <c r="AG59" s="78"/>
       <c r="AI59" s="79"/>
       <c r="AJ59" s="337"/>
       <c r="AK59" s="337"/>
       <c r="AL59" s="337"/>
       <c r="AM59" s="255"/>
       <c r="AN59" s="256"/>
       <c r="AO59" s="256"/>
     </row>
     <row r="60" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="145"/>
       <c r="C60" s="3"/>
       <c r="D60" s="210" t="s">
         <v>817</v>
       </c>
       <c r="E60" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F60" s="242">
         <f>[1]Hoja1!$C227</f>
-        <v>10888.659724576552</v>
+        <v>12179.775983551926</v>
       </c>
       <c r="G60" s="265"/>
       <c r="H60" s="271"/>
       <c r="I60" s="272"/>
       <c r="J60" s="210" t="s">
         <v>221</v>
       </c>
       <c r="K60" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="242">
         <f>[1]Hoja1!$C150</f>
-        <v>11390.276830171575</v>
+        <v>12677.378111980965</v>
       </c>
       <c r="M60" s="265"/>
       <c r="N60" s="28"/>
       <c r="O60" s="29"/>
       <c r="P60" s="210" t="s">
         <v>222</v>
       </c>
       <c r="Q60" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R60" s="242">
         <f>[1]Hoja1!$C161</f>
-        <v>12515.462658358783</v>
+        <v>13929.709938753327</v>
       </c>
       <c r="S60" s="265"/>
       <c r="V60" s="210" t="s">
         <v>782</v>
       </c>
       <c r="W60" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X60" s="242">
         <f>[1]Hoja1!$C456</f>
-        <v>8473.3822262327576</v>
+        <v>8897.051337544397</v>
       </c>
       <c r="Y60" s="265"/>
       <c r="Z60" s="17"/>
       <c r="AA60" s="18"/>
       <c r="AB60" s="210"/>
       <c r="AC60" s="215"/>
       <c r="AD60" s="242"/>
       <c r="AE60" s="270"/>
       <c r="AF60" s="204"/>
       <c r="AG60" s="78"/>
       <c r="AI60" s="80"/>
       <c r="AJ60" s="337"/>
       <c r="AK60" s="337"/>
       <c r="AL60" s="337"/>
       <c r="AM60" s="255"/>
       <c r="AN60" s="256"/>
       <c r="AO60" s="256"/>
     </row>
     <row r="61" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="145"/>
       <c r="C61" s="3"/>
       <c r="D61" s="209" t="s">
         <v>818</v>
       </c>
       <c r="E61" s="209" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="257">
         <f>[1]Hoja1!$C228</f>
-        <v>13787.654120977651</v>
+        <v>15993.669229244722</v>
       </c>
       <c r="G61" s="264"/>
       <c r="H61" s="271"/>
       <c r="I61" s="272"/>
       <c r="J61" s="209" t="s">
         <v>223</v>
       </c>
       <c r="K61" s="209" t="s">
         <v>23</v>
       </c>
       <c r="L61" s="257">
         <f>[1]Hoja1!$C151</f>
-        <v>12943.918010182762</v>
+        <v>14406.580745333416</v>
       </c>
       <c r="M61" s="264"/>
       <c r="N61" s="28"/>
       <c r="O61" s="29"/>
       <c r="P61" s="209" t="s">
         <v>224</v>
       </c>
       <c r="Q61" s="209" t="s">
         <v>23</v>
       </c>
       <c r="R61" s="257">
         <f>[1]Hoja1!$C162</f>
-        <v>15683.392320471143</v>
+        <v>17455.615652684384</v>
       </c>
       <c r="S61" s="264"/>
       <c r="V61" s="209" t="s">
         <v>783</v>
       </c>
       <c r="W61" s="209" t="s">
         <v>23</v>
       </c>
       <c r="X61" s="257">
         <f>[1]Hoja1!$C457</f>
-        <v>12583.879583458562</v>
+        <v>13213.073562631493</v>
       </c>
       <c r="Y61" s="264"/>
       <c r="Z61" s="17"/>
       <c r="AA61" s="232"/>
       <c r="AB61" s="209" t="s">
         <v>704</v>
       </c>
       <c r="AC61" s="131" t="s">
         <v>706</v>
       </c>
       <c r="AD61" s="257">
         <f>[1]Hoja1!$C$473</f>
-        <v>4237.1733466045998</v>
+        <v>4449.0320139348305</v>
       </c>
       <c r="AE61" s="259"/>
       <c r="AF61" s="204"/>
       <c r="AG61" s="78"/>
       <c r="AI61" s="81"/>
       <c r="AJ61" s="337"/>
       <c r="AK61" s="337"/>
       <c r="AL61" s="337"/>
       <c r="AM61" s="255"/>
       <c r="AN61" s="256"/>
       <c r="AO61" s="256"/>
     </row>
     <row r="62" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="145"/>
       <c r="C62" s="3"/>
       <c r="D62" s="210" t="s">
         <v>819</v>
       </c>
       <c r="E62" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F62" s="242">
         <f>[1]Hoja1!$C229</f>
-        <v>25213.717826961016</v>
+        <v>28203.352061338719</v>
       </c>
       <c r="G62" s="265"/>
       <c r="H62" s="271"/>
       <c r="I62" s="272"/>
       <c r="J62" s="210" t="s">
         <v>225</v>
       </c>
       <c r="K62" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L62" s="242">
         <f>[1]Hoja1!$C152</f>
-        <v>14352.005665177972</v>
+        <v>15973.782305343086</v>
       </c>
       <c r="M62" s="265"/>
       <c r="N62" s="28"/>
       <c r="O62" s="29"/>
       <c r="P62" s="210" t="s">
         <v>226</v>
       </c>
       <c r="Q62" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R62" s="242">
         <f>[1]Hoja1!$C163</f>
-        <v>19200.222344018857</v>
+        <v>21369.847468892993</v>
       </c>
       <c r="S62" s="265"/>
       <c r="V62" s="210" t="s">
         <v>784</v>
       </c>
       <c r="W62" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X62" s="242">
         <f>[1]Hoja1!$C458</f>
-        <v>16028.38286818421</v>
+        <v>16829.802011593416</v>
       </c>
       <c r="Y62" s="265"/>
       <c r="Z62" s="17"/>
       <c r="AA62" s="18"/>
       <c r="AB62" s="210"/>
       <c r="AC62" s="215"/>
       <c r="AD62" s="242"/>
       <c r="AE62" s="270"/>
       <c r="AF62" s="204"/>
       <c r="AG62" s="78"/>
       <c r="AI62" s="81"/>
       <c r="AJ62" s="337"/>
       <c r="AK62" s="337"/>
       <c r="AL62" s="337"/>
       <c r="AM62" s="255"/>
       <c r="AN62" s="256"/>
       <c r="AO62" s="256"/>
     </row>
     <row r="63" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="145"/>
       <c r="C63" s="3"/>
       <c r="D63" s="209" t="s">
         <v>820</v>
       </c>
       <c r="E63" s="209" t="s">
         <v>35</v>
       </c>
       <c r="F63" s="257">
         <f>[1]Hoja1!$C230</f>
-        <v>39181.290593658814</v>
+        <v>43827.071783288811</v>
       </c>
       <c r="G63" s="264"/>
       <c r="H63" s="271"/>
       <c r="I63" s="272"/>
       <c r="J63" s="209" t="s">
         <v>227</v>
       </c>
       <c r="K63" s="209" t="s">
         <v>35</v>
       </c>
       <c r="L63" s="257">
         <f>[1]Hoja1!$C153</f>
-        <v>17836.728293501579</v>
+        <v>19852.278590667262</v>
       </c>
       <c r="M63" s="264"/>
       <c r="N63" s="28"/>
       <c r="O63" s="29"/>
       <c r="P63" s="209" t="s">
         <v>228</v>
       </c>
       <c r="Q63" s="209" t="s">
         <v>35</v>
       </c>
       <c r="R63" s="257">
         <f>[1]Hoja1!$C164</f>
-        <v>28153.369502262438</v>
+        <v>31334.700256018095</v>
       </c>
       <c r="S63" s="264"/>
       <c r="V63" s="209" t="s">
         <v>785</v>
       </c>
       <c r="W63" s="209" t="s">
         <v>35</v>
       </c>
       <c r="X63" s="257">
         <f>[1]Hoja1!$C459</f>
-        <v>26165.52000422556</v>
+        <v>27473.796004436837</v>
       </c>
       <c r="Y63" s="264"/>
       <c r="Z63" s="273"/>
       <c r="AA63" s="273"/>
       <c r="AB63" s="209" t="s">
         <v>702</v>
       </c>
       <c r="AC63" s="131" t="s">
         <v>708</v>
       </c>
       <c r="AD63" s="257">
         <f>[1]Hoja1!$C$474</f>
-        <v>5508.3253505859802</v>
+        <v>5783.7416181152803</v>
       </c>
       <c r="AE63" s="259"/>
       <c r="AF63" s="204"/>
       <c r="AG63" s="78"/>
       <c r="AH63" s="273"/>
       <c r="AI63" s="273"/>
       <c r="AJ63" s="273"/>
       <c r="AK63" s="273"/>
       <c r="AL63" s="273"/>
       <c r="AM63" s="36"/>
       <c r="AN63" s="274"/>
       <c r="AO63" s="274"/>
     </row>
     <row r="64" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="145"/>
       <c r="C64" s="3"/>
       <c r="D64" s="210" t="s">
         <v>821</v>
       </c>
       <c r="E64" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F64" s="242">
         <f>[1]Hoja1!$C231</f>
-        <v>42541.232501181934</v>
+        <v>47585.413505522032</v>
       </c>
       <c r="G64" s="265"/>
       <c r="H64" s="271"/>
       <c r="I64" s="272"/>
       <c r="J64" s="210" t="s">
         <v>230</v>
       </c>
       <c r="K64" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L64" s="242">
         <f>[1]Hoja1!$C154</f>
-        <v>32868.786426968036</v>
+        <v>36582.959293215426</v>
       </c>
       <c r="M64" s="265"/>
       <c r="N64" s="28"/>
       <c r="O64" s="29"/>
       <c r="P64" s="210" t="s">
         <v>231</v>
       </c>
       <c r="Q64" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R64" s="242">
         <f>[1]Hoja1!$C165</f>
-        <v>45924.010073927719</v>
+        <v>51113.423212281559</v>
       </c>
       <c r="S64" s="265"/>
       <c r="V64" s="210" t="s">
         <v>786</v>
       </c>
       <c r="W64" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X64" s="242">
         <f>[1]Hoja1!$C460</f>
-        <v>53977.52832602444</v>
+        <v>56676.404742325663</v>
       </c>
       <c r="Y64" s="265"/>
       <c r="Z64" s="17"/>
       <c r="AA64" s="18"/>
       <c r="AB64" s="210"/>
       <c r="AC64" s="215"/>
       <c r="AD64" s="242"/>
       <c r="AE64" s="270"/>
       <c r="AF64" s="204"/>
       <c r="AG64" s="78"/>
       <c r="AI64" s="82"/>
       <c r="AJ64" s="7"/>
       <c r="AK64" s="7"/>
       <c r="AL64" s="7"/>
       <c r="AM64" s="18"/>
       <c r="AN64" s="255"/>
       <c r="AO64" s="256"/>
     </row>
     <row r="65" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="145"/>
       <c r="C65" s="3"/>
       <c r="D65" s="209" t="s">
         <v>822</v>
       </c>
       <c r="E65" s="209" t="s">
         <v>47</v>
       </c>
       <c r="F65" s="257">
         <f>[1]Hoja1!$C232</f>
-        <v>66169.326228913807</v>
+        <v>74015.152151406684</v>
       </c>
       <c r="G65" s="264"/>
       <c r="H65" s="271"/>
       <c r="I65" s="272"/>
       <c r="J65" s="209" t="s">
         <v>233</v>
       </c>
       <c r="K65" s="209" t="s">
         <v>47</v>
       </c>
       <c r="L65" s="257">
         <f>[1]Hoja1!$C155</f>
-        <v>43900.798238763891</v>
+        <v>48861.588439744221</v>
       </c>
       <c r="M65" s="264"/>
       <c r="N65" s="28"/>
       <c r="O65" s="29"/>
       <c r="P65" s="209" t="s">
         <v>234</v>
       </c>
       <c r="Q65" s="209" t="s">
         <v>47</v>
       </c>
       <c r="R65" s="257">
         <f>[1]Hoja1!$C166</f>
-        <v>88691.328074071513</v>
+        <v>98713.448146441602</v>
       </c>
       <c r="S65" s="264"/>
       <c r="V65" s="209" t="s">
         <v>787</v>
       </c>
       <c r="W65" s="209" t="s">
         <v>47</v>
       </c>
       <c r="X65" s="257">
         <f>[1]Hoja1!$C461</f>
-        <v>80933.267724333869</v>
+        <v>84979.931110550562</v>
       </c>
       <c r="Y65" s="264"/>
       <c r="Z65" s="17"/>
       <c r="AA65" s="18"/>
       <c r="AB65" s="209" t="s">
         <v>703</v>
       </c>
       <c r="AC65" s="131" t="s">
         <v>707</v>
       </c>
       <c r="AD65" s="257">
         <f>[1]Hoja1!$C$475</f>
-        <v>6059.1578856445785</v>
+        <v>6362.1157799268085</v>
       </c>
       <c r="AE65" s="259"/>
       <c r="AF65" s="204"/>
       <c r="AG65" s="78"/>
       <c r="AJ65" s="7"/>
       <c r="AK65" s="7"/>
       <c r="AL65" s="7"/>
       <c r="AM65" s="18"/>
       <c r="AN65" s="255"/>
       <c r="AO65" s="256"/>
     </row>
     <row r="66" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="145"/>
       <c r="C66" s="3"/>
       <c r="D66" s="210" t="s">
         <v>822</v>
       </c>
       <c r="E66" s="215" t="s">
         <v>236</v>
       </c>
       <c r="F66" s="242">
         <f>[1]Hoja1!$C233</f>
-        <v>73324.441246994407</v>
+        <v>82018.618803699748</v>
       </c>
       <c r="G66" s="265"/>
       <c r="H66" s="342"/>
       <c r="I66" s="343"/>
       <c r="J66" s="210" t="s">
         <v>237</v>
       </c>
       <c r="K66" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L66" s="242">
         <f>[1]Hoja1!$C156</f>
-        <v>68232.228275640591</v>
+        <v>75942.470070787982</v>
       </c>
       <c r="M66" s="265"/>
       <c r="N66" s="28"/>
       <c r="O66" s="29"/>
       <c r="P66" s="210" t="s">
         <v>238</v>
       </c>
       <c r="Q66" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R66" s="242">
         <f>[1]Hoja1!$C167</f>
-        <v>197968.84771933604</v>
+        <v>220339.32751162106</v>
       </c>
       <c r="S66" s="265"/>
       <c r="V66" s="210" t="s">
         <v>788</v>
       </c>
       <c r="W66" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X66" s="242">
         <f>[1]Hoja1!$C462</f>
-        <v>143895.0297712746</v>
+        <v>151089.78125983829</v>
       </c>
       <c r="Y66" s="265"/>
       <c r="Z66" s="17"/>
       <c r="AA66" s="18"/>
       <c r="AB66" s="210"/>
       <c r="AC66" s="215"/>
       <c r="AD66" s="242"/>
       <c r="AE66" s="270"/>
       <c r="AF66" s="204"/>
       <c r="AG66" s="78"/>
       <c r="AJ66" s="7"/>
       <c r="AK66" s="7"/>
       <c r="AL66" s="7"/>
       <c r="AM66" s="18"/>
       <c r="AN66" s="255"/>
       <c r="AO66" s="256"/>
     </row>
     <row r="67" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="145"/>
       <c r="C67" s="3"/>
       <c r="D67" s="209" t="s">
         <v>822</v>
       </c>
       <c r="E67" s="209" t="s">
         <v>240</v>
       </c>
       <c r="F67" s="257">
         <f>[1]Hoja1!$C234</f>
-        <v>303504.60401250003</v>
+        <v>345060.375</v>
       </c>
       <c r="G67" s="264"/>
       <c r="H67" s="342"/>
       <c r="I67" s="343"/>
       <c r="J67" s="209" t="s">
         <v>241</v>
       </c>
       <c r="K67" s="209" t="s">
         <v>59</v>
       </c>
       <c r="L67" s="257">
         <f>[1]Hoja1!$C157</f>
-        <v>332538.96795239463</v>
+        <v>370115.87133101525</v>
       </c>
       <c r="M67" s="264"/>
       <c r="N67" s="28"/>
       <c r="O67" s="29"/>
       <c r="P67" s="209" t="s">
         <v>242</v>
       </c>
       <c r="Q67" s="209" t="s">
         <v>59</v>
       </c>
       <c r="R67" s="257">
         <f>[1]Hoja1!$C168</f>
-        <v>527785.64367997972</v>
+        <v>587425.42141581757</v>
       </c>
       <c r="S67" s="264"/>
       <c r="V67" s="209" t="s">
         <v>789</v>
       </c>
       <c r="W67" s="209" t="s">
         <v>59</v>
       </c>
       <c r="X67" s="257">
         <f>[1]Hoja1!$C463</f>
         <v>0</v>
       </c>
       <c r="Y67" s="264"/>
       <c r="Z67" s="17"/>
       <c r="AA67" s="18"/>
       <c r="AB67" s="209" t="s">
         <v>779</v>
       </c>
       <c r="AC67" s="131" t="s">
         <v>780</v>
       </c>
       <c r="AD67" s="257">
         <f>[1]Hoja1!$C$476</f>
-        <v>6609.9904207031759</v>
+        <v>6940.4899417383358</v>
       </c>
       <c r="AE67" s="259"/>
       <c r="AF67" s="204"/>
       <c r="AG67" s="78"/>
       <c r="AJ67" s="7"/>
       <c r="AK67" s="7"/>
       <c r="AL67" s="7"/>
       <c r="AM67" s="18"/>
       <c r="AN67" s="255"/>
       <c r="AO67" s="256"/>
     </row>
     <row r="68" spans="2:41" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="344" t="s">
         <v>844</v>
       </c>
       <c r="C68" s="282"/>
       <c r="D68" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="41" t="s">
         <v>6</v>
       </c>
       <c r="F68" s="282" t="s">
         <v>7</v>
       </c>
       <c r="G68" s="299"/>
       <c r="H68" s="345"/>
       <c r="I68" s="346"/>
       <c r="J68" s="210" t="s">
         <v>243</v>
       </c>
       <c r="K68" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L68" s="242">
         <f>[1]Hoja1!$C158</f>
-        <v>565354.15008287714</v>
+        <v>629239.16904224223</v>
       </c>
       <c r="M68" s="265"/>
       <c r="N68" s="28"/>
       <c r="O68" s="29"/>
       <c r="P68" s="210" t="s">
         <v>244</v>
       </c>
       <c r="Q68" s="215" t="s">
         <v>65</v>
       </c>
       <c r="R68" s="242">
         <f>[1]Hoja1!$C169</f>
-        <v>680526.23074245267</v>
+        <v>757425.69481635001</v>
       </c>
       <c r="S68" s="265"/>
       <c r="V68" s="109"/>
       <c r="W68" s="16"/>
       <c r="X68" s="429"/>
       <c r="Y68" s="430"/>
       <c r="Z68" s="17"/>
       <c r="AA68" s="18"/>
       <c r="AB68" s="210"/>
       <c r="AC68" s="4"/>
       <c r="AD68" s="433"/>
       <c r="AE68" s="434"/>
       <c r="AF68" s="204"/>
       <c r="AG68" s="78"/>
       <c r="AJ68" s="7"/>
       <c r="AK68" s="7"/>
       <c r="AL68" s="7"/>
       <c r="AM68" s="18"/>
       <c r="AN68" s="255"/>
       <c r="AO68" s="256"/>
     </row>
     <row r="69" spans="2:41" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="351" t="s">
         <v>863</v>
       </c>
       <c r="C69" s="352"/>
       <c r="D69" s="234" t="s">
         <v>861</v>
       </c>
       <c r="E69" s="234" t="s">
         <v>862</v>
       </c>
       <c r="F69" s="242">
         <f>[1]Hoja1!$C$3715</f>
-        <v>1254.0103316155728</v>
+        <v>1316.7108481963512</v>
       </c>
       <c r="G69" s="265"/>
       <c r="H69" s="345"/>
       <c r="I69" s="346"/>
       <c r="J69" s="209" t="s">
         <v>246</v>
       </c>
       <c r="K69" s="209" t="s">
         <v>69</v>
       </c>
       <c r="L69" s="257">
         <f>[1]Hoja1!$C159</f>
-        <v>831342.51458449394</v>
+        <v>925284.21873254189</v>
       </c>
       <c r="M69" s="264"/>
       <c r="N69" s="30"/>
       <c r="O69" s="31"/>
       <c r="P69" s="209" t="s">
         <v>247</v>
       </c>
       <c r="Q69" s="209" t="s">
         <v>69</v>
       </c>
       <c r="R69" s="257">
         <f>[1]Hoja1!$C170</f>
-        <v>863853.74949075794</v>
+        <v>961469.22318321373</v>
       </c>
       <c r="S69" s="264"/>
       <c r="V69" s="132"/>
       <c r="W69" s="133"/>
       <c r="X69" s="431"/>
       <c r="Y69" s="432"/>
       <c r="Z69" s="463"/>
       <c r="AA69" s="463"/>
       <c r="AB69" s="135"/>
       <c r="AC69" s="136"/>
       <c r="AD69" s="435"/>
       <c r="AE69" s="436"/>
       <c r="AF69" s="204"/>
       <c r="AG69" s="78"/>
       <c r="AJ69" s="7"/>
       <c r="AK69" s="7"/>
       <c r="AL69" s="7"/>
       <c r="AM69" s="18"/>
       <c r="AN69" s="255"/>
       <c r="AO69" s="256"/>
     </row>
     <row r="70" spans="2:41" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="350" t="s">
         <v>863</v>
       </c>
       <c r="C70" s="260"/>
       <c r="D70" s="233" t="s">
         <v>859</v>
       </c>
       <c r="E70" s="233" t="s">
         <v>860</v>
       </c>
       <c r="F70" s="353">
         <f>[1]Hoja1!$C$3716</f>
-        <v>1303.0393230742457</v>
+        <v>1368.1912892279579</v>
       </c>
       <c r="G70" s="354"/>
       <c r="H70" s="349" t="s">
         <v>844</v>
       </c>
       <c r="I70" s="300"/>
       <c r="J70" s="61" t="s">
         <v>5</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>6</v>
       </c>
       <c r="L70" s="282" t="s">
         <v>7</v>
       </c>
       <c r="M70" s="282"/>
       <c r="N70" s="347" t="s">
         <v>249</v>
       </c>
       <c r="O70" s="348"/>
       <c r="P70" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q70" s="41" t="s">
         <v>6</v>
@@ -19608,1570 +19603,1570 @@
         <v>7</v>
       </c>
       <c r="AE70" s="283"/>
       <c r="AF70" s="204"/>
       <c r="AG70" s="78"/>
       <c r="AH70" s="55"/>
       <c r="AI70" s="55"/>
       <c r="AJ70" s="356"/>
       <c r="AK70" s="356"/>
       <c r="AL70" s="357"/>
       <c r="AM70" s="357"/>
       <c r="AN70" s="274"/>
       <c r="AO70" s="274"/>
     </row>
     <row r="71" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="145"/>
       <c r="C71" s="3"/>
       <c r="D71" s="233" t="s">
         <v>252</v>
       </c>
       <c r="E71" s="233" t="s">
         <v>253</v>
       </c>
       <c r="F71" s="437">
         <f>[1]Hoja1!$C$292</f>
-        <v>1406.6602725110131</v>
+        <v>1476.9932861365639</v>
       </c>
       <c r="G71" s="438"/>
       <c r="H71" s="28"/>
       <c r="I71" s="83"/>
       <c r="J71" s="209" t="s">
         <v>254</v>
       </c>
       <c r="K71" s="209" t="s">
         <v>255</v>
       </c>
       <c r="L71" s="268">
         <f>[1]Hoja1!$C333</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="M71" s="269"/>
       <c r="N71" s="22"/>
       <c r="O71" s="77"/>
       <c r="P71" s="209" t="s">
         <v>317</v>
       </c>
       <c r="Q71" s="209" t="s">
         <v>318</v>
       </c>
       <c r="R71" s="257">
         <f>[1]Hoja1!$C271</f>
-        <v>23731.583077815561</v>
+        <v>24918.162231706341</v>
       </c>
       <c r="S71" s="264"/>
       <c r="T71" s="22"/>
       <c r="U71" s="77"/>
       <c r="V71" s="209" t="s">
         <v>328</v>
       </c>
       <c r="W71" s="228" t="s">
         <v>275</v>
       </c>
       <c r="X71" s="257">
         <f>[1]Hoja1!$C195</f>
-        <v>81538.862809865896</v>
+        <v>91207.091500009221</v>
       </c>
       <c r="Y71" s="264"/>
       <c r="Z71" s="26"/>
       <c r="AA71" s="32"/>
       <c r="AB71" s="209" t="s">
         <v>232</v>
       </c>
       <c r="AC71" s="130" t="s">
         <v>35</v>
       </c>
       <c r="AD71" s="257">
         <f>[1]Hoja1!$C$465</f>
-        <v>112914.78077865095</v>
+        <v>125674.15100663852</v>
       </c>
       <c r="AE71" s="259"/>
       <c r="AF71" s="204"/>
       <c r="AG71" s="78"/>
       <c r="AI71" s="93"/>
       <c r="AJ71" s="93"/>
       <c r="AK71" s="93"/>
       <c r="AL71" s="17"/>
       <c r="AM71" s="17"/>
       <c r="AN71" s="255"/>
       <c r="AO71" s="256"/>
     </row>
     <row r="72" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="145"/>
       <c r="C72" s="3"/>
       <c r="D72" s="210" t="s">
         <v>260</v>
       </c>
       <c r="E72" s="215" t="s">
         <v>261</v>
       </c>
       <c r="F72" s="242">
         <f>[1]Hoja1!$C$293</f>
-        <v>1815.4313315631377</v>
+        <v>1906.2028981412946</v>
       </c>
       <c r="G72" s="265"/>
       <c r="H72" s="28"/>
       <c r="I72" s="83"/>
       <c r="J72" s="210" t="s">
         <v>264</v>
       </c>
       <c r="K72" s="215" t="s">
         <v>265</v>
       </c>
       <c r="L72" s="242">
         <f>[1]Hoja1!$C334</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="M72" s="265"/>
       <c r="N72" s="38"/>
       <c r="O72" s="42"/>
       <c r="P72" s="210" t="s">
         <v>326</v>
       </c>
       <c r="Q72" s="215" t="s">
         <v>327</v>
       </c>
       <c r="R72" s="242">
         <f>[1]Hoja1!$C272</f>
-        <v>23731.583077815561</v>
+        <v>24918.162231706341</v>
       </c>
       <c r="S72" s="265"/>
       <c r="T72" s="24"/>
       <c r="U72" s="25"/>
       <c r="V72" s="210" t="s">
         <v>337</v>
       </c>
       <c r="W72" s="228" t="s">
         <v>283</v>
       </c>
       <c r="X72" s="242">
         <f>[1]Hoja1!$C196</f>
-        <v>81538.862809865896</v>
+        <v>91207.091500009221</v>
       </c>
       <c r="Y72" s="265"/>
       <c r="Z72" s="28"/>
       <c r="AA72" s="18"/>
       <c r="AB72" s="210"/>
       <c r="AC72" s="137"/>
       <c r="AD72" s="242"/>
       <c r="AE72" s="270"/>
       <c r="AF72" s="204"/>
       <c r="AG72" s="78"/>
       <c r="AI72" s="355"/>
       <c r="AJ72" s="355"/>
       <c r="AK72" s="355"/>
       <c r="AL72" s="18"/>
       <c r="AM72" s="18"/>
       <c r="AN72" s="255"/>
       <c r="AO72" s="255"/>
     </row>
     <row r="73" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="145"/>
       <c r="C73" s="3"/>
       <c r="D73" s="209" t="s">
         <v>262</v>
       </c>
       <c r="E73" s="209" t="s">
         <v>263</v>
       </c>
       <c r="F73" s="268">
         <f>[1]Hoja1!$C$294</f>
-        <v>1815.4313315631377</v>
+        <v>1906.2028981412946</v>
       </c>
       <c r="G73" s="269"/>
       <c r="H73" s="28"/>
       <c r="I73" s="83"/>
       <c r="J73" s="209" t="s">
         <v>272</v>
       </c>
       <c r="K73" s="209" t="s">
         <v>273</v>
       </c>
       <c r="L73" s="268">
         <f>[1]Hoja1!$C335</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="M73" s="269"/>
       <c r="N73" s="24"/>
       <c r="O73" s="25"/>
       <c r="P73" s="209" t="s">
         <v>335</v>
       </c>
       <c r="Q73" s="209" t="s">
         <v>336</v>
       </c>
       <c r="R73" s="257">
         <f>[1]Hoja1!$C273</f>
-        <v>64549.222697113997</v>
+        <v>72202.85443629355</v>
       </c>
       <c r="S73" s="264"/>
       <c r="T73" s="24"/>
       <c r="U73" s="25"/>
       <c r="V73" s="209" t="s">
         <v>346</v>
       </c>
       <c r="W73" s="228" t="s">
         <v>292</v>
       </c>
       <c r="X73" s="257">
         <f>[1]Hoja1!$C197</f>
-        <v>67949.052341554911</v>
+        <v>76005.909583341025</v>
       </c>
       <c r="Y73" s="264"/>
       <c r="Z73" s="28"/>
       <c r="AA73" s="18"/>
       <c r="AB73" s="209" t="s">
         <v>235</v>
       </c>
       <c r="AC73" s="130" t="s">
         <v>41</v>
       </c>
       <c r="AD73" s="257">
         <f>[1]Hoja1!$C$466</f>
-        <v>242161.65744750993</v>
+        <v>269525.92473907862</v>
       </c>
       <c r="AE73" s="259"/>
       <c r="AF73" s="204"/>
       <c r="AG73" s="78"/>
       <c r="AI73" s="7"/>
       <c r="AJ73" s="7"/>
       <c r="AK73" s="7"/>
       <c r="AL73" s="337"/>
       <c r="AM73" s="337"/>
       <c r="AN73" s="255"/>
       <c r="AO73" s="256"/>
     </row>
     <row r="74" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="145"/>
       <c r="C74" s="3"/>
       <c r="D74" s="210" t="s">
         <v>270</v>
       </c>
       <c r="E74" s="215" t="s">
         <v>271</v>
       </c>
       <c r="F74" s="242">
         <f>[1]Hoja1!$C295</f>
-        <v>2994.7909316930854</v>
+        <v>3144.5304782777398</v>
       </c>
       <c r="G74" s="265"/>
       <c r="H74" s="28"/>
       <c r="I74" s="83"/>
       <c r="J74" s="210" t="s">
         <v>280</v>
       </c>
       <c r="K74" s="215" t="s">
         <v>281</v>
       </c>
       <c r="L74" s="242">
         <f>[1]Hoja1!$C336</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="M74" s="265"/>
       <c r="N74" s="24"/>
       <c r="O74" s="25"/>
       <c r="P74" s="210" t="s">
         <v>344</v>
       </c>
       <c r="Q74" s="215" t="s">
         <v>345</v>
       </c>
       <c r="R74" s="242">
         <f>[1]Hoja1!$C274</f>
-        <v>64549.222697113997</v>
+        <v>72202.85443629355</v>
       </c>
       <c r="S74" s="265"/>
       <c r="T74" s="24"/>
       <c r="U74" s="25"/>
       <c r="V74" s="210" t="s">
         <v>354</v>
       </c>
       <c r="W74" s="228" t="s">
         <v>301</v>
       </c>
       <c r="X74" s="242">
         <f>[1]Hoja1!$C198</f>
-        <v>67949.052341554911</v>
+        <v>76005.909583341025</v>
       </c>
       <c r="Y74" s="265"/>
       <c r="Z74" s="28"/>
       <c r="AA74" s="18"/>
       <c r="AB74" s="210"/>
       <c r="AC74" s="137"/>
       <c r="AD74" s="242"/>
       <c r="AE74" s="270"/>
       <c r="AF74" s="204"/>
       <c r="AG74" s="78"/>
       <c r="AI74" s="7"/>
       <c r="AJ74" s="7"/>
       <c r="AK74" s="7"/>
       <c r="AL74" s="337"/>
       <c r="AM74" s="337"/>
       <c r="AN74" s="255"/>
       <c r="AO74" s="256"/>
     </row>
     <row r="75" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="145"/>
       <c r="C75" s="3"/>
       <c r="D75" s="209" t="s">
         <v>278</v>
       </c>
       <c r="E75" s="209" t="s">
         <v>279</v>
       </c>
       <c r="F75" s="268">
         <f>[1]Hoja1!$C296</f>
-        <v>2994.7909316930854</v>
+        <v>3144.5304782777398</v>
       </c>
       <c r="G75" s="269"/>
       <c r="H75" s="28"/>
       <c r="I75" s="83"/>
       <c r="J75" s="209" t="s">
         <v>289</v>
       </c>
       <c r="K75" s="209" t="s">
         <v>290</v>
       </c>
       <c r="L75" s="268">
         <f>[1]Hoja1!$C337</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M75" s="269"/>
       <c r="N75" s="24"/>
       <c r="O75" s="25"/>
       <c r="P75" s="209" t="s">
         <v>352</v>
       </c>
       <c r="Q75" s="209" t="s">
         <v>353</v>
       </c>
       <c r="R75" s="257">
         <f>[1]Hoja1!$C275</f>
-        <v>64549.222697113997</v>
+        <v>72202.85443629355</v>
       </c>
       <c r="S75" s="264"/>
       <c r="T75" s="24"/>
       <c r="U75" s="25"/>
       <c r="V75" s="209" t="s">
         <v>361</v>
       </c>
       <c r="W75" s="228" t="s">
         <v>310</v>
       </c>
       <c r="X75" s="257">
         <f>[1]Hoja1!$C199</f>
-        <v>54652.166392654777</v>
+        <v>57384.774712287508</v>
       </c>
       <c r="Y75" s="264"/>
       <c r="Z75" s="28"/>
       <c r="AA75" s="18"/>
       <c r="AB75" s="209" t="s">
         <v>239</v>
       </c>
       <c r="AC75" s="130" t="s">
         <v>47</v>
       </c>
       <c r="AD75" s="257">
         <f>[1]Hoja1!$C$467</f>
-        <v>282465.54795421375</v>
+        <v>314384.15487303998</v>
       </c>
       <c r="AE75" s="259"/>
       <c r="AF75" s="204"/>
       <c r="AG75" s="78"/>
       <c r="AI75" s="7"/>
       <c r="AJ75" s="7"/>
       <c r="AK75" s="7"/>
       <c r="AL75" s="337"/>
       <c r="AM75" s="337"/>
       <c r="AN75" s="255"/>
       <c r="AO75" s="256"/>
     </row>
     <row r="76" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="145"/>
       <c r="C76" s="3"/>
       <c r="D76" s="210" t="s">
         <v>287</v>
       </c>
       <c r="E76" s="215" t="s">
         <v>288</v>
       </c>
       <c r="F76" s="242">
         <f>[1]Hoja1!$C297</f>
-        <v>2994.7909316930854</v>
+        <v>3144.5304782777398</v>
       </c>
       <c r="G76" s="265"/>
       <c r="H76" s="28"/>
       <c r="I76" s="83"/>
       <c r="J76" s="210" t="s">
         <v>298</v>
       </c>
       <c r="K76" s="215" t="s">
         <v>299</v>
       </c>
       <c r="L76" s="242">
         <f>[1]Hoja1!$C338</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M76" s="265"/>
       <c r="N76" s="24"/>
       <c r="O76" s="25"/>
       <c r="P76" s="210" t="s">
         <v>359</v>
       </c>
       <c r="Q76" s="215" t="s">
         <v>360</v>
       </c>
       <c r="R76" s="242">
         <f>[1]Hoja1!$C276</f>
-        <v>64549.222697113997</v>
+        <v>72202.85443629355</v>
       </c>
       <c r="S76" s="265"/>
       <c r="T76" s="24"/>
       <c r="U76" s="25"/>
       <c r="V76" s="210" t="s">
         <v>369</v>
       </c>
       <c r="W76" s="228" t="s">
         <v>318</v>
       </c>
       <c r="X76" s="242">
         <f>[1]Hoja1!$C200</f>
-        <v>54652.166392654777</v>
+        <v>57384.774712287508</v>
       </c>
       <c r="Y76" s="265"/>
       <c r="Z76" s="28"/>
       <c r="AA76" s="18"/>
       <c r="AB76" s="210"/>
       <c r="AC76" s="5"/>
       <c r="AD76" s="242"/>
       <c r="AE76" s="270"/>
       <c r="AF76" s="204"/>
       <c r="AG76" s="78"/>
       <c r="AI76" s="7"/>
       <c r="AJ76" s="7"/>
       <c r="AK76" s="7"/>
       <c r="AL76" s="337"/>
       <c r="AM76" s="337"/>
       <c r="AN76" s="255"/>
       <c r="AO76" s="256"/>
     </row>
     <row r="77" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="145"/>
       <c r="C77" s="3"/>
       <c r="D77" s="209" t="s">
         <v>296</v>
       </c>
       <c r="E77" s="209" t="s">
         <v>297</v>
       </c>
       <c r="F77" s="268">
         <f>[1]Hoja1!$C298</f>
-        <v>3262.6156755656307</v>
+        <v>3425.7464593439122</v>
       </c>
       <c r="G77" s="269"/>
       <c r="H77" s="28"/>
       <c r="I77" s="83"/>
       <c r="J77" s="209" t="s">
         <v>307</v>
       </c>
       <c r="K77" s="209" t="s">
         <v>308</v>
       </c>
       <c r="L77" s="268">
         <f>[1]Hoja1!$C339</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M77" s="269"/>
       <c r="N77" s="24"/>
       <c r="O77" s="25"/>
       <c r="P77" s="209" t="s">
         <v>367</v>
       </c>
       <c r="Q77" s="209" t="s">
         <v>368</v>
       </c>
       <c r="R77" s="257">
         <f>[1]Hoja1!$C277</f>
-        <v>64549.222697113997</v>
+        <v>72202.85443629355</v>
       </c>
       <c r="S77" s="264"/>
       <c r="T77" s="24"/>
       <c r="U77" s="25"/>
       <c r="V77" s="209" t="s">
         <v>376</v>
       </c>
       <c r="W77" s="228" t="s">
         <v>327</v>
       </c>
       <c r="X77" s="257">
         <f>[1]Hoja1!$C201</f>
-        <v>55846.567398412233</v>
+        <v>58638.895768332841</v>
       </c>
       <c r="Y77" s="264"/>
       <c r="Z77" s="273"/>
       <c r="AA77" s="273"/>
       <c r="AB77" s="209" t="s">
         <v>790</v>
       </c>
       <c r="AC77" s="130" t="s">
         <v>236</v>
       </c>
       <c r="AD77" s="257">
         <f>[1]Hoja1!$C$468</f>
-        <v>451958.7927853298</v>
+        <v>503030.13637007208</v>
       </c>
       <c r="AE77" s="259"/>
       <c r="AF77" s="204"/>
       <c r="AG77" s="78"/>
       <c r="AI77" s="7"/>
       <c r="AJ77" s="7"/>
       <c r="AK77" s="7"/>
       <c r="AL77" s="337"/>
       <c r="AM77" s="337"/>
       <c r="AN77" s="255"/>
       <c r="AO77" s="256"/>
     </row>
     <row r="78" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="145"/>
       <c r="C78" s="3"/>
       <c r="D78" s="210" t="s">
         <v>305</v>
       </c>
       <c r="E78" s="215" t="s">
         <v>306</v>
       </c>
       <c r="F78" s="242">
         <f>[1]Hoja1!$C299</f>
-        <v>3262.6156755656307</v>
+        <v>3425.7464593439122</v>
       </c>
       <c r="G78" s="265"/>
       <c r="H78" s="28"/>
       <c r="I78" s="83"/>
       <c r="J78" s="210" t="s">
         <v>315</v>
       </c>
       <c r="K78" s="215" t="s">
         <v>316</v>
       </c>
       <c r="L78" s="242">
         <f>[1]Hoja1!$C340</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M78" s="265"/>
       <c r="N78" s="24"/>
       <c r="O78" s="25"/>
       <c r="P78" s="210" t="s">
         <v>374</v>
       </c>
       <c r="Q78" s="215" t="s">
         <v>375</v>
       </c>
       <c r="R78" s="242">
         <f>[1]Hoja1!$C278</f>
-        <v>42030.672597114906</v>
+        <v>44132.206226970637</v>
       </c>
       <c r="S78" s="265"/>
       <c r="T78" s="24"/>
       <c r="U78" s="25"/>
       <c r="V78" s="210" t="s">
         <v>383</v>
       </c>
       <c r="W78" s="228" t="s">
         <v>336</v>
       </c>
       <c r="X78" s="242">
         <f>[1]Hoja1!$C202</f>
-        <v>154874.00844025463</v>
+        <v>173237.6730431258</v>
       </c>
       <c r="Y78" s="265"/>
       <c r="Z78" s="24"/>
       <c r="AA78" s="235"/>
       <c r="AB78" s="210"/>
       <c r="AC78" s="4"/>
       <c r="AD78" s="242"/>
       <c r="AE78" s="270"/>
       <c r="AF78" s="204"/>
       <c r="AG78" s="78"/>
       <c r="AI78" s="7"/>
       <c r="AJ78" s="7"/>
       <c r="AK78" s="7"/>
       <c r="AL78" s="337"/>
       <c r="AM78" s="337"/>
       <c r="AN78" s="255"/>
       <c r="AO78" s="256"/>
     </row>
     <row r="79" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="145"/>
       <c r="C79" s="3"/>
       <c r="D79" s="209" t="s">
         <v>313</v>
       </c>
       <c r="E79" s="209" t="s">
         <v>314</v>
       </c>
       <c r="F79" s="268">
         <f>[1]Hoja1!$C300</f>
-        <v>3262.6156755656307</v>
+        <v>3425.7464593439122</v>
       </c>
       <c r="G79" s="269"/>
       <c r="H79" s="28"/>
       <c r="I79" s="83"/>
       <c r="J79" s="209" t="s">
         <v>324</v>
       </c>
       <c r="K79" s="209" t="s">
         <v>325</v>
       </c>
       <c r="L79" s="268">
         <f>[1]Hoja1!$C341</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M79" s="269"/>
       <c r="N79" s="24"/>
       <c r="O79" s="25"/>
       <c r="P79" s="209" t="s">
         <v>381</v>
       </c>
       <c r="Q79" s="209" t="s">
         <v>382</v>
       </c>
       <c r="R79" s="257">
         <f>[1]Hoja1!$C279</f>
-        <v>42030.672597114906</v>
+        <v>44132.206226970637</v>
       </c>
       <c r="S79" s="264"/>
       <c r="T79" s="24"/>
       <c r="U79" s="25"/>
       <c r="V79" s="209" t="s">
         <v>390</v>
       </c>
       <c r="W79" s="228" t="s">
         <v>345</v>
       </c>
       <c r="X79" s="257">
         <f>[1]Hoja1!$C203</f>
-        <v>154874.00844025463</v>
+        <v>173237.6730431258</v>
       </c>
       <c r="Y79" s="264"/>
       <c r="Z79" s="24"/>
       <c r="AA79" s="235"/>
       <c r="AB79" s="209" t="s">
         <v>245</v>
       </c>
       <c r="AC79" s="130" t="s">
         <v>59</v>
       </c>
       <c r="AD79" s="257">
         <f>[1]Hoja1!$C$469</f>
-        <v>645839.53494899475</v>
+        <v>718819.40239823132</v>
       </c>
       <c r="AE79" s="259"/>
       <c r="AF79" s="204"/>
       <c r="AG79" s="78"/>
       <c r="AI79" s="7"/>
       <c r="AJ79" s="7"/>
       <c r="AK79" s="7"/>
       <c r="AL79" s="337"/>
       <c r="AM79" s="337"/>
       <c r="AN79" s="255"/>
       <c r="AO79" s="256"/>
     </row>
     <row r="80" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="145"/>
       <c r="C80" s="3"/>
       <c r="D80" s="210" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="215" t="s">
         <v>323</v>
       </c>
       <c r="F80" s="242">
         <f>[1]Hoja1!$C301</f>
-        <v>3262.6156755656307</v>
+        <v>3425.7464593439122</v>
       </c>
       <c r="G80" s="265"/>
       <c r="H80" s="28"/>
       <c r="I80" s="83"/>
       <c r="J80" s="210" t="s">
         <v>333</v>
       </c>
       <c r="K80" s="215" t="s">
         <v>334</v>
       </c>
       <c r="L80" s="242">
         <f>[1]Hoja1!$C342</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M80" s="265"/>
       <c r="N80" s="24"/>
       <c r="O80" s="25"/>
       <c r="P80" s="210" t="s">
         <v>388</v>
       </c>
       <c r="Q80" s="215" t="s">
         <v>389</v>
       </c>
       <c r="R80" s="242">
         <f>[1]Hoja1!$C280</f>
-        <v>42030.672597114906</v>
+        <v>44132.206226970637</v>
       </c>
       <c r="S80" s="265"/>
       <c r="T80" s="24"/>
       <c r="U80" s="25"/>
       <c r="V80" s="210" t="s">
         <v>395</v>
       </c>
       <c r="W80" s="228" t="s">
         <v>353</v>
       </c>
       <c r="X80" s="242">
         <f>[1]Hoja1!$C204</f>
-        <v>154874.00844025463</v>
+        <v>173237.6730431258</v>
       </c>
       <c r="Y80" s="265"/>
       <c r="Z80" s="24"/>
       <c r="AA80" s="235"/>
       <c r="AB80" s="210"/>
       <c r="AC80" s="137"/>
       <c r="AD80" s="242"/>
       <c r="AE80" s="270"/>
       <c r="AF80" s="204"/>
       <c r="AG80" s="78"/>
       <c r="AI80" s="7"/>
       <c r="AJ80" s="7"/>
       <c r="AK80" s="7"/>
       <c r="AL80" s="337"/>
       <c r="AM80" s="337"/>
       <c r="AN80" s="255"/>
       <c r="AO80" s="256"/>
     </row>
     <row r="81" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="145"/>
       <c r="C81" s="3"/>
       <c r="D81" s="209" t="s">
         <v>331</v>
       </c>
       <c r="E81" s="209" t="s">
         <v>332</v>
       </c>
       <c r="F81" s="268">
         <f>[1]Hoja1!$C302</f>
-        <v>6073.7003359673499</v>
+        <v>6377.3853527657166</v>
       </c>
       <c r="G81" s="269"/>
       <c r="H81" s="28"/>
       <c r="I81" s="83"/>
       <c r="J81" s="209" t="s">
         <v>342</v>
       </c>
       <c r="K81" s="209" t="s">
         <v>343</v>
       </c>
       <c r="L81" s="268">
         <f>[1]Hoja1!$C343</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M81" s="269"/>
       <c r="N81" s="24"/>
       <c r="O81" s="25"/>
       <c r="P81" s="209" t="s">
         <v>393</v>
       </c>
       <c r="Q81" s="209" t="s">
         <v>394</v>
       </c>
       <c r="R81" s="268">
         <f>[1]Hoja1!$C281</f>
-        <v>249821.27648563398</v>
+        <v>278051.08072851063</v>
       </c>
       <c r="S81" s="269"/>
       <c r="T81" s="24"/>
       <c r="U81" s="25"/>
       <c r="V81" s="209" t="s">
         <v>399</v>
       </c>
       <c r="W81" s="228" t="s">
         <v>360</v>
       </c>
       <c r="X81" s="257">
         <f>[1]Hoja1!$C205</f>
-        <v>154874.00844025463</v>
+        <v>173237.6730431258</v>
       </c>
       <c r="Y81" s="264"/>
       <c r="Z81" s="24"/>
       <c r="AA81" s="235"/>
       <c r="AB81" s="209" t="s">
         <v>248</v>
       </c>
       <c r="AC81" s="130" t="s">
         <v>69</v>
       </c>
       <c r="AD81" s="257">
         <f>[1]Hoja1!$C$471</f>
-        <v>832588.00057948136</v>
+        <v>926670.4446449629</v>
       </c>
       <c r="AE81" s="259"/>
       <c r="AF81" s="204"/>
       <c r="AG81" s="78"/>
       <c r="AI81" s="7"/>
       <c r="AJ81" s="7"/>
       <c r="AK81" s="7"/>
       <c r="AL81" s="337"/>
       <c r="AM81" s="337"/>
       <c r="AN81" s="255"/>
       <c r="AO81" s="256"/>
     </row>
     <row r="82" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="145"/>
       <c r="C82" s="3"/>
       <c r="D82" s="210" t="s">
         <v>340</v>
       </c>
       <c r="E82" s="215" t="s">
         <v>341</v>
       </c>
       <c r="F82" s="242">
         <f>[1]Hoja1!$C303</f>
-        <v>6073.7003359673499</v>
+        <v>6377.3853527657166</v>
       </c>
       <c r="G82" s="265"/>
       <c r="H82" s="28"/>
       <c r="I82" s="83"/>
       <c r="J82" s="210" t="s">
         <v>350</v>
       </c>
       <c r="K82" s="215" t="s">
         <v>351</v>
       </c>
       <c r="L82" s="242">
         <f>[1]Hoja1!$C344</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M82" s="265"/>
       <c r="N82" s="24"/>
       <c r="O82" s="25"/>
       <c r="P82" s="210" t="s">
         <v>398</v>
       </c>
       <c r="Q82" s="215" t="s">
         <v>334</v>
       </c>
       <c r="R82" s="242">
         <f>[1]Hoja1!$C287</f>
-        <v>332099.33987566683</v>
+        <v>369626.56528161728</v>
       </c>
       <c r="S82" s="265"/>
       <c r="T82" s="24"/>
       <c r="U82" s="25"/>
       <c r="V82" s="210" t="s">
         <v>405</v>
       </c>
       <c r="W82" s="228" t="s">
         <v>368</v>
       </c>
       <c r="X82" s="242">
         <f>[1]Hoja1!$C206</f>
-        <v>129061.67370021221</v>
+        <v>144364.72753593817</v>
       </c>
       <c r="Y82" s="265"/>
       <c r="Z82" s="24"/>
       <c r="AA82" s="235"/>
       <c r="AB82" s="231"/>
       <c r="AC82" s="18"/>
       <c r="AD82" s="266"/>
       <c r="AE82" s="267"/>
       <c r="AF82" s="204"/>
       <c r="AG82" s="78"/>
       <c r="AI82" s="7"/>
       <c r="AJ82" s="7"/>
       <c r="AK82" s="7"/>
       <c r="AL82" s="337"/>
       <c r="AM82" s="337"/>
       <c r="AN82" s="255"/>
       <c r="AO82" s="256"/>
     </row>
     <row r="83" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="145"/>
       <c r="C83" s="3"/>
       <c r="D83" s="209" t="s">
         <v>348</v>
       </c>
       <c r="E83" s="209" t="s">
         <v>349</v>
       </c>
       <c r="F83" s="268">
         <f>[1]Hoja1!$C304</f>
-        <v>6073.7003359673499</v>
+        <v>6377.3853527657166</v>
       </c>
       <c r="G83" s="269"/>
       <c r="H83" s="28"/>
       <c r="I83" s="83"/>
       <c r="J83" s="209" t="s">
         <v>324</v>
       </c>
       <c r="K83" s="209" t="s">
         <v>358</v>
       </c>
       <c r="L83" s="268">
         <f>[1]Hoja1!$C345</f>
-        <v>197637.33886364708</v>
+        <v>219970.35815523926</v>
       </c>
       <c r="M83" s="269"/>
       <c r="N83" s="24"/>
       <c r="O83" s="25"/>
       <c r="P83" s="209" t="s">
         <v>403</v>
       </c>
       <c r="Q83" s="209" t="s">
         <v>404</v>
       </c>
       <c r="R83" s="268">
         <f>[1]Hoja1!$C288</f>
-        <v>332099.33987566683</v>
+        <v>369626.56528161728</v>
       </c>
       <c r="S83" s="269"/>
       <c r="T83" s="24"/>
       <c r="U83" s="25"/>
       <c r="V83" s="209" t="s">
         <v>409</v>
       </c>
       <c r="W83" s="228" t="s">
         <v>375</v>
       </c>
       <c r="X83" s="257">
         <f>[1]Hoja1!$C207</f>
-        <v>103829.63556733348</v>
+        <v>109021.11734570014</v>
       </c>
       <c r="Y83" s="264"/>
       <c r="Z83" s="24"/>
       <c r="AA83" s="235"/>
       <c r="AB83" s="231"/>
       <c r="AC83" s="18"/>
       <c r="AD83" s="266"/>
       <c r="AE83" s="267"/>
       <c r="AF83" s="204"/>
       <c r="AG83" s="78"/>
       <c r="AI83" s="7"/>
       <c r="AJ83" s="7"/>
       <c r="AK83" s="7"/>
       <c r="AL83" s="337"/>
       <c r="AM83" s="337"/>
       <c r="AN83" s="255"/>
       <c r="AO83" s="256"/>
     </row>
     <row r="84" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="358"/>
       <c r="C84" s="359"/>
       <c r="D84" s="210" t="s">
         <v>356</v>
       </c>
       <c r="E84" s="215" t="s">
         <v>357</v>
       </c>
       <c r="F84" s="242">
         <f>[1]Hoja1!$C305</f>
-        <v>6073.7003359673499</v>
+        <v>6377.3853527657166</v>
       </c>
       <c r="G84" s="265"/>
       <c r="H84" s="28"/>
       <c r="I84" s="83"/>
       <c r="J84" s="210" t="s">
         <v>365</v>
       </c>
       <c r="K84" s="215" t="s">
         <v>366</v>
       </c>
       <c r="L84" s="242">
         <f>[1]Hoja1!$C346</f>
-        <v>204764.91304177299</v>
+        <v>227903.34821549337</v>
       </c>
       <c r="M84" s="265"/>
       <c r="N84" s="24"/>
       <c r="O84" s="25"/>
       <c r="P84" s="210" t="s">
         <v>408</v>
       </c>
       <c r="Q84" s="215" t="s">
         <v>351</v>
       </c>
       <c r="R84" s="242">
         <f>[1]Hoja1!$C289</f>
-        <v>332099.33987566683</v>
+        <v>369626.56528161728</v>
       </c>
       <c r="S84" s="265"/>
       <c r="T84" s="24"/>
       <c r="U84" s="25"/>
       <c r="V84" s="210" t="s">
         <v>414</v>
       </c>
       <c r="W84" s="228" t="s">
         <v>382</v>
       </c>
       <c r="X84" s="242">
         <f>[1]Hoja1!$C208</f>
-        <v>103829.63556733348</v>
+        <v>109021.11734570014</v>
       </c>
       <c r="Y84" s="265"/>
       <c r="Z84" s="28"/>
       <c r="AA84" s="235"/>
       <c r="AB84" s="17"/>
       <c r="AC84" s="17"/>
       <c r="AD84" s="7"/>
       <c r="AE84" s="166"/>
       <c r="AF84" s="204"/>
       <c r="AG84" s="78"/>
       <c r="AI84" s="7"/>
       <c r="AJ84" s="7"/>
       <c r="AK84" s="7"/>
       <c r="AL84" s="337"/>
       <c r="AM84" s="337"/>
       <c r="AN84" s="255"/>
       <c r="AO84" s="256"/>
     </row>
     <row r="85" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="145"/>
       <c r="C85" s="3"/>
       <c r="D85" s="209" t="s">
         <v>363</v>
       </c>
       <c r="E85" s="209" t="s">
         <v>364</v>
       </c>
       <c r="F85" s="268">
         <f>[1]Hoja1!$C306</f>
-        <v>6073.7003359673499</v>
+        <v>6377.3853527657166</v>
       </c>
       <c r="G85" s="269"/>
       <c r="H85" s="360" t="s">
         <v>249</v>
       </c>
       <c r="I85" s="361"/>
       <c r="J85" s="40" t="s">
         <v>5</v>
       </c>
       <c r="K85" s="41" t="s">
         <v>6</v>
       </c>
       <c r="L85" s="282" t="s">
         <v>7</v>
       </c>
       <c r="M85" s="299"/>
       <c r="N85" s="89"/>
       <c r="O85" s="90"/>
       <c r="P85" s="209" t="s">
         <v>413</v>
       </c>
       <c r="Q85" s="209" t="s">
         <v>358</v>
       </c>
       <c r="R85" s="268">
         <f>[1]Hoja1!$C290</f>
-        <v>277652.26412137662</v>
+        <v>309026.96996709221</v>
       </c>
       <c r="S85" s="269"/>
       <c r="T85" s="24"/>
       <c r="U85" s="25"/>
       <c r="V85" s="209" t="s">
         <v>418</v>
       </c>
       <c r="W85" s="228" t="s">
         <v>389</v>
       </c>
       <c r="X85" s="257">
         <f>[1]Hoja1!$C209</f>
-        <v>103829.63556733348</v>
+        <v>109021.11734570014</v>
       </c>
       <c r="Y85" s="264"/>
       <c r="Z85" s="24"/>
       <c r="AA85" s="235"/>
       <c r="AB85" s="17"/>
       <c r="AC85" s="17"/>
       <c r="AD85" s="7"/>
       <c r="AE85" s="166"/>
       <c r="AF85" s="204"/>
       <c r="AG85" s="78"/>
       <c r="AI85" s="7"/>
       <c r="AJ85" s="7"/>
       <c r="AK85" s="7"/>
       <c r="AL85" s="337"/>
       <c r="AM85" s="337"/>
       <c r="AN85" s="255"/>
       <c r="AO85" s="256"/>
     </row>
     <row r="86" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="145"/>
       <c r="C86" s="3"/>
       <c r="D86" s="210" t="s">
         <v>372</v>
       </c>
       <c r="E86" s="215" t="s">
         <v>373</v>
       </c>
       <c r="F86" s="242">
         <f>[1]Hoja1!$C307</f>
         <v>17354.759438016001</v>
       </c>
       <c r="G86" s="265"/>
       <c r="H86" s="28"/>
       <c r="I86" s="83"/>
       <c r="J86" s="215" t="s">
         <v>412</v>
       </c>
       <c r="K86" s="215" t="s">
         <v>253</v>
       </c>
       <c r="L86" s="242">
         <f>[1]Hoja1!$C$3647</f>
-        <v>2156.9225897678716</v>
+        <v>2264.7687192562657</v>
       </c>
       <c r="M86" s="265"/>
       <c r="N86" s="76"/>
       <c r="O86" s="88"/>
       <c r="P86" s="210" t="s">
         <v>417</v>
       </c>
       <c r="Q86" s="215" t="s">
         <v>366</v>
       </c>
       <c r="R86" s="242">
         <f>[1]Hoja1!$C291</f>
-        <v>281007.13374094886</v>
+        <v>312760.93985367619</v>
       </c>
       <c r="S86" s="265"/>
       <c r="T86" s="24"/>
       <c r="U86" s="25"/>
       <c r="V86" s="210" t="s">
         <v>393</v>
       </c>
       <c r="W86" s="228" t="s">
         <v>394</v>
       </c>
       <c r="X86" s="242">
         <f>[1]Hoja1!$C$212</f>
-        <v>319290.89488691092</v>
+        <v>355370.76600913185</v>
       </c>
       <c r="Y86" s="265"/>
       <c r="Z86" s="24"/>
       <c r="AA86" s="235"/>
       <c r="AB86" s="17"/>
       <c r="AC86" s="17"/>
       <c r="AD86" s="7"/>
       <c r="AE86" s="166"/>
       <c r="AF86" s="204"/>
       <c r="AG86" s="78"/>
       <c r="AI86" s="7"/>
       <c r="AJ86" s="7"/>
       <c r="AK86" s="7"/>
       <c r="AL86" s="337"/>
       <c r="AM86" s="337"/>
       <c r="AN86" s="255"/>
       <c r="AO86" s="256"/>
     </row>
     <row r="87" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="145"/>
       <c r="C87" s="3"/>
       <c r="D87" s="209" t="s">
         <v>379</v>
       </c>
       <c r="E87" s="209" t="s">
         <v>380</v>
       </c>
       <c r="F87" s="268">
         <f>[1]Hoja1!$C308</f>
         <v>17354.759438016001</v>
       </c>
       <c r="G87" s="269"/>
       <c r="H87" s="28"/>
       <c r="I87" s="83"/>
       <c r="J87" s="217" t="s">
         <v>416</v>
       </c>
       <c r="K87" s="209" t="s">
         <v>261</v>
       </c>
       <c r="L87" s="268">
         <f>[1]Hoja1!$C246</f>
-        <v>2810.9455862387344</v>
+        <v>2951.492865550671</v>
       </c>
       <c r="M87" s="269"/>
       <c r="N87" s="360" t="s">
         <v>709</v>
       </c>
       <c r="O87" s="361"/>
       <c r="P87" s="40" t="s">
         <v>5</v>
       </c>
       <c r="Q87" s="41" t="s">
         <v>6</v>
       </c>
       <c r="R87" s="282" t="s">
         <v>7</v>
       </c>
       <c r="S87" s="299"/>
       <c r="T87" s="24"/>
       <c r="U87" s="25"/>
       <c r="V87" s="209" t="s">
         <v>398</v>
       </c>
       <c r="W87" s="228" t="s">
         <v>334</v>
       </c>
       <c r="X87" s="257">
         <f>[1]Hoja1!$C217</f>
-        <v>656248.01564684662</v>
+        <v>730404.04141494038</v>
       </c>
       <c r="Y87" s="264"/>
       <c r="Z87" s="24"/>
       <c r="AA87" s="235"/>
       <c r="AB87" s="17"/>
       <c r="AC87" s="17"/>
       <c r="AD87" s="7"/>
       <c r="AE87" s="166"/>
       <c r="AF87" s="204"/>
       <c r="AG87" s="78"/>
       <c r="AI87" s="7"/>
       <c r="AJ87" s="7"/>
       <c r="AK87" s="7"/>
       <c r="AL87" s="337"/>
       <c r="AM87" s="337"/>
       <c r="AN87" s="255"/>
       <c r="AO87" s="256"/>
     </row>
     <row r="88" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="145"/>
       <c r="C88" s="3"/>
       <c r="D88" s="210" t="s">
         <v>386</v>
       </c>
       <c r="E88" s="215" t="s">
         <v>387</v>
       </c>
       <c r="F88" s="242">
         <f>[1]Hoja1!$C309</f>
-        <v>14010.309783138593</v>
+        <v>14710.825272295526</v>
       </c>
       <c r="G88" s="265"/>
       <c r="H88" s="24"/>
       <c r="I88" s="83"/>
       <c r="J88" s="215" t="s">
         <v>420</v>
       </c>
       <c r="K88" s="215" t="s">
         <v>263</v>
       </c>
       <c r="L88" s="242">
         <f>[1]Hoja1!$C247</f>
-        <v>2810.9455862387344</v>
+        <v>2951.492865550671</v>
       </c>
       <c r="M88" s="265"/>
       <c r="N88" s="84"/>
       <c r="O88" s="85"/>
       <c r="P88" s="210" t="s">
         <v>423</v>
       </c>
       <c r="Q88" s="215" t="s">
         <v>424</v>
       </c>
       <c r="R88" s="257">
         <f>[1]Hoja1!$C171</f>
-        <v>4908.1274879647026</v>
+        <v>5462.7458941047144</v>
       </c>
       <c r="S88" s="264"/>
       <c r="T88" s="24"/>
       <c r="U88" s="25"/>
       <c r="V88" s="210" t="s">
         <v>403</v>
       </c>
       <c r="W88" s="228" t="s">
         <v>404</v>
       </c>
       <c r="X88" s="242">
         <f>[1]Hoja1!$C218</f>
-        <v>656248.01564684662</v>
+        <v>730404.04141494038</v>
       </c>
       <c r="Y88" s="265"/>
       <c r="Z88" s="24"/>
       <c r="AA88" s="235"/>
       <c r="AB88" s="17"/>
       <c r="AC88" s="17"/>
       <c r="AD88" s="7"/>
       <c r="AE88" s="166"/>
       <c r="AF88" s="204"/>
       <c r="AG88" s="78"/>
       <c r="AI88" s="7"/>
       <c r="AJ88" s="7"/>
       <c r="AK88" s="7"/>
       <c r="AL88" s="337"/>
       <c r="AM88" s="337"/>
       <c r="AN88" s="255"/>
       <c r="AO88" s="256"/>
     </row>
     <row r="89" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="145"/>
       <c r="C89" s="3"/>
       <c r="D89" s="209" t="s">
         <v>392</v>
       </c>
       <c r="E89" s="209" t="s">
         <v>303</v>
       </c>
       <c r="F89" s="268">
         <f>[1]Hoja1!$C310</f>
-        <v>14010.309783138593</v>
+        <v>14710.825272295526</v>
       </c>
       <c r="G89" s="269"/>
       <c r="H89" s="24"/>
       <c r="I89" s="83"/>
       <c r="J89" s="217" t="s">
         <v>422</v>
       </c>
       <c r="K89" s="209" t="s">
         <v>271</v>
       </c>
       <c r="L89" s="268">
         <f>[1]Hoja1!$C248</f>
         <v>5489.5074474240009</v>
       </c>
       <c r="M89" s="269"/>
       <c r="N89" s="24"/>
       <c r="O89" s="25"/>
       <c r="P89" s="209" t="s">
         <v>428</v>
       </c>
       <c r="Q89" s="209" t="s">
         <v>429</v>
       </c>
       <c r="R89" s="268">
         <f>[1]Hoja1!$C172</f>
-        <v>4908.1274879647026</v>
+        <v>5462.7458941047144</v>
       </c>
       <c r="S89" s="269"/>
       <c r="T89" s="24"/>
       <c r="U89" s="25"/>
       <c r="V89" s="209" t="s">
         <v>408</v>
       </c>
       <c r="W89" s="228" t="s">
         <v>351</v>
       </c>
       <c r="X89" s="257">
         <f>[1]Hoja1!$C219</f>
-        <v>656248.01564684662</v>
+        <v>730404.04141494038</v>
       </c>
       <c r="Y89" s="264"/>
       <c r="Z89" s="28"/>
       <c r="AA89" s="235"/>
       <c r="AB89" s="17"/>
       <c r="AC89" s="17"/>
       <c r="AD89" s="7"/>
       <c r="AE89" s="166"/>
       <c r="AF89" s="204"/>
       <c r="AG89" s="78"/>
       <c r="AI89" s="7"/>
       <c r="AJ89" s="7"/>
       <c r="AK89" s="7"/>
       <c r="AL89" s="337"/>
       <c r="AM89" s="337"/>
       <c r="AN89" s="255"/>
       <c r="AO89" s="256"/>
     </row>
     <row r="90" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="145"/>
       <c r="C90" s="3"/>
       <c r="D90" s="210" t="s">
         <v>397</v>
       </c>
       <c r="E90" s="215" t="s">
         <v>257</v>
       </c>
       <c r="F90" s="242">
         <f>[1]Hoja1!$C311</f>
-        <v>14010.309783138593</v>
+        <v>14710.825272295526</v>
       </c>
       <c r="G90" s="265"/>
       <c r="H90" s="24"/>
       <c r="I90" s="83"/>
       <c r="J90" s="215" t="s">
         <v>427</v>
       </c>
       <c r="K90" s="215" t="s">
         <v>321</v>
       </c>
       <c r="L90" s="242">
         <f>[1]Hoja1!$C249</f>
         <v>5489.5074474240009</v>
       </c>
       <c r="M90" s="265"/>
       <c r="N90" s="24"/>
       <c r="O90" s="25"/>
       <c r="P90" s="210" t="s">
         <v>432</v>
       </c>
       <c r="Q90" s="215" t="s">
         <v>433</v>
       </c>
       <c r="R90" s="242">
         <f>[1]Hoja1!$C173</f>
-        <v>4908.1274879647026</v>
+        <v>5462.7458941047144</v>
       </c>
       <c r="S90" s="265"/>
       <c r="T90" s="24"/>
       <c r="U90" s="25"/>
       <c r="V90" s="210" t="s">
         <v>413</v>
       </c>
       <c r="W90" s="228" t="s">
         <v>358</v>
       </c>
       <c r="X90" s="242">
         <f>[1]Hoja1!$C220</f>
-        <v>656248.01564684662</v>
+        <v>730404.04141494038</v>
       </c>
       <c r="Y90" s="265"/>
       <c r="Z90" s="24"/>
       <c r="AA90" s="235"/>
       <c r="AB90" s="17"/>
       <c r="AC90" s="17"/>
       <c r="AD90" s="7"/>
       <c r="AE90" s="166"/>
       <c r="AF90" s="204"/>
       <c r="AG90" s="78"/>
       <c r="AI90" s="256"/>
       <c r="AJ90" s="256"/>
       <c r="AK90" s="256"/>
       <c r="AL90" s="337"/>
       <c r="AM90" s="337"/>
       <c r="AN90" s="255"/>
       <c r="AO90" s="256"/>
     </row>
     <row r="91" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="145"/>
       <c r="C91" s="3"/>
       <c r="D91" s="209" t="s">
         <v>401</v>
       </c>
       <c r="E91" s="209" t="s">
         <v>402</v>
       </c>
       <c r="F91" s="268">
         <f>[1]Hoja1!$C312</f>
-        <v>14010.309783138593</v>
+        <v>14710.825272295526</v>
       </c>
       <c r="G91" s="269"/>
       <c r="H91" s="24"/>
       <c r="I91" s="83"/>
       <c r="J91" s="217" t="s">
         <v>431</v>
       </c>
       <c r="K91" s="209" t="s">
         <v>330</v>
       </c>
       <c r="L91" s="268">
         <f>[1]Hoja1!$C250</f>
-        <v>4204.0942689150743</v>
+        <v>4414.2989823608295</v>
       </c>
       <c r="M91" s="269"/>
       <c r="N91" s="24"/>
       <c r="O91" s="25"/>
       <c r="P91" s="209" t="s">
         <v>721</v>
       </c>
       <c r="Q91" s="209" t="s">
         <v>437</v>
       </c>
       <c r="R91" s="268">
         <f>[1]Hoja1!$C174</f>
-        <v>3169.5750605283024</v>
+        <v>3328.0538135547172</v>
       </c>
       <c r="S91" s="269"/>
       <c r="T91" s="24"/>
       <c r="U91" s="25"/>
       <c r="V91" s="209" t="s">
         <v>417</v>
       </c>
       <c r="W91" s="228" t="s">
         <v>366</v>
       </c>
       <c r="X91" s="257">
         <f>X90</f>
-        <v>656248.01564684662</v>
+        <v>730404.04141494038</v>
       </c>
       <c r="Y91" s="264"/>
       <c r="Z91" s="24"/>
       <c r="AA91" s="235"/>
       <c r="AB91" s="17"/>
       <c r="AC91" s="17"/>
       <c r="AD91" s="7"/>
       <c r="AE91" s="166"/>
       <c r="AF91" s="204"/>
       <c r="AG91" s="78"/>
       <c r="AI91" s="256"/>
       <c r="AJ91" s="256"/>
       <c r="AK91" s="256"/>
       <c r="AL91" s="337"/>
       <c r="AM91" s="337"/>
       <c r="AN91" s="255"/>
       <c r="AO91" s="256"/>
     </row>
     <row r="92" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="145"/>
       <c r="C92" s="3"/>
       <c r="D92" s="210" t="s">
         <v>407</v>
       </c>
       <c r="E92" s="215" t="s">
         <v>275</v>
       </c>
       <c r="F92" s="242">
         <f>[1]Hoja1!$C313</f>
         <v>26642.180031667202</v>
       </c>
       <c r="G92" s="265"/>
       <c r="H92" s="24"/>
       <c r="I92" s="83"/>
       <c r="J92" s="215" t="s">
         <v>435</v>
       </c>
       <c r="K92" s="215" t="s">
         <v>436</v>
       </c>
       <c r="L92" s="242">
         <f>[1]Hoja1!$C251</f>
-        <v>5602.3993936344177</v>
+        <v>5882.519363316138</v>
       </c>
       <c r="M92" s="265"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="210" t="s">
         <v>710</v>
       </c>
       <c r="Q92" s="215" t="s">
         <v>261</v>
       </c>
       <c r="R92" s="242">
         <f>[1]Hoja1!$C175</f>
-        <v>4388.4959110213686</v>
+        <v>4607.9207065724349</v>
       </c>
       <c r="S92" s="265"/>
       <c r="T92" s="280" t="s">
         <v>251</v>
       </c>
       <c r="U92" s="281"/>
       <c r="V92" s="61" t="s">
         <v>5</v>
       </c>
       <c r="W92" s="41" t="s">
         <v>6</v>
       </c>
       <c r="X92" s="282" t="s">
         <v>7</v>
       </c>
       <c r="Y92" s="299"/>
       <c r="Z92" s="24"/>
       <c r="AA92" s="235"/>
       <c r="AB92" s="17"/>
       <c r="AC92" s="17"/>
       <c r="AD92" s="7"/>
       <c r="AE92" s="166"/>
       <c r="AF92" s="204"/>
       <c r="AG92" s="78"/>
       <c r="AI92" s="256"/>
@@ -21184,1319 +21179,1319 @@
     </row>
     <row r="93" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="145"/>
       <c r="C93" s="3"/>
       <c r="D93" s="209" t="s">
         <v>411</v>
       </c>
       <c r="E93" s="209" t="s">
         <v>283</v>
       </c>
       <c r="F93" s="268">
         <f>[1]Hoja1!$C314</f>
         <v>26642.180031667202</v>
       </c>
       <c r="G93" s="269"/>
       <c r="H93" s="24"/>
       <c r="I93" s="83"/>
       <c r="J93" s="217" t="s">
         <v>439</v>
       </c>
       <c r="K93" s="209" t="s">
         <v>440</v>
       </c>
       <c r="L93" s="268">
         <f>[1]Hoja1!$C252</f>
-        <v>5602.3993936344177</v>
+        <v>5882.519363316138</v>
       </c>
       <c r="M93" s="269"/>
       <c r="N93" s="24"/>
       <c r="O93" s="25"/>
       <c r="P93" s="209" t="s">
         <v>711</v>
       </c>
       <c r="Q93" s="209" t="s">
         <v>263</v>
       </c>
       <c r="R93" s="268">
         <f>[1]Hoja1!$C176</f>
-        <v>4669.9713188915712</v>
+        <v>4903.4698848361495</v>
       </c>
       <c r="S93" s="269"/>
       <c r="T93" s="24"/>
       <c r="U93" s="25"/>
       <c r="V93" s="209" t="s">
         <v>286</v>
       </c>
       <c r="W93" s="125" t="s">
         <v>437</v>
       </c>
       <c r="X93" s="257">
         <f>[1]Hoja1!$C100</f>
-        <v>2527.5338380992707</v>
+        <v>2653.9105300042343</v>
       </c>
       <c r="Y93" s="264"/>
       <c r="Z93" s="229"/>
       <c r="AA93" s="235"/>
       <c r="AB93" s="17"/>
       <c r="AC93" s="17"/>
       <c r="AD93" s="7"/>
       <c r="AE93" s="166"/>
       <c r="AF93" s="204"/>
       <c r="AG93" s="78"/>
       <c r="AI93" s="256"/>
       <c r="AJ93" s="256"/>
       <c r="AK93" s="256"/>
       <c r="AL93" s="337"/>
       <c r="AM93" s="337"/>
       <c r="AN93" s="256"/>
       <c r="AO93" s="256"/>
     </row>
     <row r="94" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="362"/>
       <c r="C94" s="363"/>
       <c r="D94" s="210" t="s">
         <v>415</v>
       </c>
       <c r="E94" s="215" t="s">
         <v>292</v>
       </c>
       <c r="F94" s="242">
         <f>[1]Hoja1!$C315</f>
-        <v>21482.604090163797</v>
+        <v>22556.734294671991</v>
       </c>
       <c r="G94" s="265"/>
       <c r="H94" s="24"/>
       <c r="I94" s="83"/>
       <c r="J94" s="215" t="s">
         <v>442</v>
       </c>
       <c r="K94" s="215" t="s">
         <v>443</v>
       </c>
       <c r="L94" s="242">
         <f>[1]Hoja1!$C253</f>
-        <v>5602.3993936344177</v>
+        <v>5882.519363316138</v>
       </c>
       <c r="M94" s="265"/>
       <c r="N94" s="24"/>
       <c r="O94" s="25"/>
       <c r="P94" s="210" t="s">
         <v>712</v>
       </c>
       <c r="Q94" s="215" t="s">
         <v>271</v>
       </c>
       <c r="R94" s="242">
         <f>[1]Hoja1!$C177</f>
         <v>8941.529999001601</v>
       </c>
       <c r="S94" s="265"/>
       <c r="T94" s="24"/>
       <c r="U94" s="25"/>
       <c r="V94" s="210" t="s">
         <v>295</v>
       </c>
       <c r="W94" s="5" t="s">
         <v>261</v>
       </c>
       <c r="X94" s="242">
         <f>[1]Hoja1!$C101</f>
-        <v>3514.1366483312554</v>
+        <v>3689.843480747817</v>
       </c>
       <c r="Y94" s="265"/>
       <c r="Z94" s="86"/>
       <c r="AA94" s="235"/>
       <c r="AB94" s="17"/>
       <c r="AC94" s="17"/>
       <c r="AD94" s="7"/>
       <c r="AE94" s="166"/>
       <c r="AF94" s="204"/>
       <c r="AG94" s="78"/>
       <c r="AI94" s="307"/>
       <c r="AJ94" s="307"/>
       <c r="AK94" s="307"/>
       <c r="AL94" s="7"/>
       <c r="AN94" s="256"/>
       <c r="AO94" s="256"/>
     </row>
     <row r="95" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="145"/>
       <c r="C95" s="3"/>
       <c r="D95" s="209" t="s">
         <v>419</v>
       </c>
       <c r="E95" s="209" t="s">
         <v>301</v>
       </c>
       <c r="F95" s="268">
         <f>[1]Hoja1!$C316</f>
         <v>26642.180031667202</v>
       </c>
       <c r="G95" s="269"/>
       <c r="H95" s="24"/>
       <c r="I95" s="83"/>
       <c r="J95" s="217" t="s">
         <v>445</v>
       </c>
       <c r="K95" s="209" t="s">
         <v>323</v>
       </c>
       <c r="L95" s="268">
         <f>[1]Hoja1!$C254</f>
-        <v>5602.3993936344177</v>
+        <v>5882.519363316138</v>
       </c>
       <c r="M95" s="269"/>
       <c r="N95" s="24"/>
       <c r="O95" s="25"/>
       <c r="P95" s="209" t="s">
         <v>713</v>
       </c>
       <c r="Q95" s="209" t="s">
         <v>321</v>
       </c>
       <c r="R95" s="268">
         <f>[1]Hoja1!$C178</f>
         <v>8941.529999001601</v>
       </c>
       <c r="S95" s="269"/>
       <c r="T95" s="24"/>
       <c r="U95" s="25"/>
       <c r="V95" s="209" t="s">
         <v>304</v>
       </c>
       <c r="W95" s="125" t="s">
         <v>263</v>
       </c>
       <c r="X95" s="257">
         <f>[1]Hoja1!$C102</f>
-        <v>3735.4464336914052</v>
+        <v>3922.2187553759736</v>
       </c>
       <c r="Y95" s="264"/>
       <c r="Z95" s="94"/>
       <c r="AA95" s="236"/>
       <c r="AB95" s="57"/>
       <c r="AC95" s="57"/>
       <c r="AD95" s="195"/>
       <c r="AE95" s="167"/>
       <c r="AF95" s="204"/>
       <c r="AG95" s="78"/>
       <c r="AH95" s="364"/>
       <c r="AI95" s="364"/>
       <c r="AJ95" s="256"/>
       <c r="AK95" s="256"/>
       <c r="AL95" s="256"/>
       <c r="AM95" s="256"/>
       <c r="AN95" s="256"/>
       <c r="AO95" s="256"/>
     </row>
     <row r="96" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="145"/>
       <c r="C96" s="3"/>
       <c r="D96" s="210" t="s">
         <v>421</v>
       </c>
       <c r="E96" s="215" t="s">
         <v>310</v>
       </c>
       <c r="F96" s="242">
         <f>[1]Hoja1!$C317</f>
-        <v>21482.604090163797</v>
+        <v>22556.734294671991</v>
       </c>
       <c r="G96" s="265"/>
       <c r="H96" s="24"/>
       <c r="I96" s="83"/>
       <c r="J96" s="215" t="s">
         <v>447</v>
       </c>
       <c r="K96" s="215" t="s">
         <v>371</v>
       </c>
       <c r="L96" s="242">
         <f>[1]Hoja1!$C255</f>
         <v>7711.2936482400009</v>
       </c>
       <c r="M96" s="265"/>
       <c r="N96" s="24"/>
       <c r="O96" s="25"/>
       <c r="P96" s="210" t="s">
         <v>714</v>
       </c>
       <c r="Q96" s="215" t="s">
         <v>330</v>
       </c>
       <c r="R96" s="242">
         <f>[1]Hoja1!$C179</f>
-        <v>7892.5871255800539</v>
+        <v>8287.2164818590536</v>
       </c>
       <c r="S96" s="265"/>
       <c r="T96" s="24"/>
       <c r="U96" s="25"/>
       <c r="V96" s="210" t="s">
         <v>312</v>
       </c>
       <c r="W96" s="4" t="s">
         <v>271</v>
       </c>
       <c r="X96" s="242">
         <f>[1]Hoja1!$C103</f>
         <v>7933.7802179999999</v>
       </c>
       <c r="Y96" s="265"/>
       <c r="Z96" s="94"/>
       <c r="AA96" s="236"/>
       <c r="AB96" s="57"/>
       <c r="AC96" s="57"/>
       <c r="AD96" s="56"/>
       <c r="AE96" s="166"/>
       <c r="AF96" s="204"/>
       <c r="AG96" s="78"/>
       <c r="AH96" s="255"/>
       <c r="AI96" s="256"/>
       <c r="AJ96" s="256"/>
       <c r="AK96" s="256"/>
       <c r="AL96" s="256"/>
       <c r="AM96" s="256"/>
       <c r="AN96" s="256"/>
       <c r="AO96" s="256"/>
     </row>
     <row r="97" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="145"/>
       <c r="C97" s="3"/>
       <c r="D97" s="209" t="s">
         <v>426</v>
       </c>
       <c r="E97" s="209" t="s">
         <v>318</v>
       </c>
       <c r="F97" s="268">
         <f>[1]Hoja1!$C318</f>
-        <v>21482.604090163797</v>
+        <v>22556.734294671991</v>
       </c>
       <c r="G97" s="269"/>
       <c r="H97" s="24"/>
       <c r="I97" s="83"/>
       <c r="J97" s="217" t="s">
         <v>449</v>
       </c>
       <c r="K97" s="209" t="s">
         <v>378</v>
       </c>
       <c r="L97" s="268">
         <f>[1]Hoja1!$C256</f>
         <v>7711.2936482400009</v>
       </c>
       <c r="M97" s="269"/>
       <c r="N97" s="24"/>
       <c r="O97" s="25"/>
       <c r="P97" s="209" t="s">
         <v>715</v>
       </c>
       <c r="Q97" s="209" t="s">
         <v>339</v>
       </c>
       <c r="R97" s="268">
         <f>[1]Hoja1!$C180</f>
-        <v>13725.679489927006</v>
+        <v>15353.149299391665</v>
       </c>
       <c r="S97" s="269"/>
       <c r="T97" s="89"/>
       <c r="U97" s="90"/>
       <c r="V97" s="209" t="s">
         <v>320</v>
       </c>
       <c r="W97" s="124" t="s">
         <v>321</v>
       </c>
       <c r="X97" s="257">
         <f>[1]Hoja1!$C104</f>
         <v>7933.7802179999999</v>
       </c>
       <c r="Y97" s="264"/>
       <c r="Z97" s="94"/>
       <c r="AA97" s="236"/>
       <c r="AB97" s="57"/>
       <c r="AC97" s="57"/>
       <c r="AD97" s="56"/>
       <c r="AE97" s="166"/>
       <c r="AF97" s="204"/>
       <c r="AG97" s="78"/>
       <c r="AH97" s="255"/>
       <c r="AI97" s="256"/>
       <c r="AJ97" s="256"/>
       <c r="AK97" s="256"/>
       <c r="AL97" s="256"/>
       <c r="AM97" s="256"/>
       <c r="AN97" s="256"/>
       <c r="AO97" s="256"/>
     </row>
     <row r="98" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="145"/>
       <c r="C98" s="3"/>
       <c r="D98" s="210" t="s">
         <v>326</v>
       </c>
       <c r="E98" s="215" t="s">
         <v>327</v>
       </c>
       <c r="F98" s="242">
         <f>[1]Hoja1!$C319</f>
-        <v>21482.604090163797</v>
+        <v>22556.734294671991</v>
       </c>
       <c r="G98" s="265"/>
       <c r="H98" s="24"/>
       <c r="I98" s="83"/>
       <c r="J98" s="215" t="s">
         <v>451</v>
       </c>
       <c r="K98" s="215" t="s">
         <v>385</v>
       </c>
       <c r="L98" s="242">
         <f>[1]Hoja1!$C257</f>
-        <v>8425.3267539149838</v>
+        <v>8846.5930916107318</v>
       </c>
       <c r="M98" s="265"/>
       <c r="N98" s="24"/>
       <c r="O98" s="25"/>
       <c r="P98" s="210" t="s">
         <v>716</v>
       </c>
       <c r="Q98" s="215" t="s">
         <v>306</v>
       </c>
       <c r="R98" s="242">
         <f>[1]Hoja1!$C181</f>
-        <v>13725.679489927006</v>
+        <v>15353.149299391665</v>
       </c>
       <c r="S98" s="265"/>
       <c r="T98" s="89"/>
       <c r="U98" s="90"/>
       <c r="V98" s="210" t="s">
         <v>329</v>
       </c>
       <c r="W98" s="198" t="s">
         <v>330</v>
       </c>
       <c r="X98" s="242">
         <f>[1]Hoja1!$C105</f>
         <v>7933.7802179999999</v>
       </c>
       <c r="Y98" s="265"/>
       <c r="Z98" s="453" t="s">
         <v>864</v>
       </c>
       <c r="AA98" s="454"/>
       <c r="AB98" s="454"/>
       <c r="AC98" s="454"/>
       <c r="AD98" s="454"/>
       <c r="AE98" s="455"/>
       <c r="AF98" s="204"/>
       <c r="AG98" s="78"/>
       <c r="AH98" s="255"/>
       <c r="AI98" s="256"/>
       <c r="AJ98" s="256"/>
       <c r="AK98" s="256"/>
       <c r="AL98" s="256"/>
       <c r="AM98" s="256"/>
       <c r="AN98" s="256"/>
       <c r="AO98" s="256"/>
     </row>
     <row r="99" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="145"/>
       <c r="C99" s="3"/>
       <c r="D99" s="209" t="s">
         <v>434</v>
       </c>
       <c r="E99" s="209" t="s">
         <v>336</v>
       </c>
       <c r="F99" s="268">
         <f>[1]Hoja1!$C320</f>
-        <v>51552.334885261211</v>
+        <v>54129.951629524272</v>
       </c>
       <c r="G99" s="269"/>
       <c r="H99" s="24"/>
       <c r="I99" s="83"/>
       <c r="J99" s="217" t="s">
         <v>453</v>
       </c>
       <c r="K99" s="209" t="s">
         <v>259</v>
       </c>
       <c r="L99" s="268">
         <f>[1]Hoja1!$C258</f>
-        <v>8425.3267539149838</v>
+        <v>8846.5930916107318</v>
       </c>
       <c r="M99" s="269"/>
       <c r="N99" s="24"/>
       <c r="O99" s="25"/>
       <c r="P99" s="209" t="s">
         <v>717</v>
       </c>
       <c r="Q99" s="209" t="s">
         <v>314</v>
       </c>
       <c r="R99" s="268">
         <f>[1]Hoja1!$C182</f>
-        <v>9343.8367143467385</v>
+        <v>9811.0285500640748</v>
       </c>
       <c r="S99" s="269"/>
       <c r="T99" s="89"/>
       <c r="U99" s="90"/>
       <c r="V99" s="209" t="s">
         <v>338</v>
       </c>
       <c r="W99" s="126" t="s">
         <v>339</v>
       </c>
       <c r="X99" s="257">
         <f>[1]Hoja1!$C106</f>
         <v>12216.55702176</v>
       </c>
       <c r="Y99" s="264"/>
       <c r="Z99" s="94"/>
       <c r="AA99" s="236"/>
       <c r="AB99" s="57"/>
       <c r="AC99" s="57"/>
       <c r="AD99" s="56"/>
       <c r="AE99" s="166"/>
       <c r="AF99" s="204"/>
       <c r="AG99" s="78"/>
       <c r="AH99" s="255"/>
       <c r="AI99" s="256"/>
       <c r="AJ99" s="256"/>
       <c r="AK99" s="256"/>
       <c r="AL99" s="256"/>
       <c r="AM99" s="256"/>
       <c r="AN99" s="256"/>
       <c r="AO99" s="256"/>
     </row>
     <row r="100" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="145"/>
       <c r="C100" s="3"/>
       <c r="D100" s="210" t="s">
         <v>438</v>
       </c>
       <c r="E100" s="215" t="s">
         <v>345</v>
       </c>
       <c r="F100" s="242">
         <f>[1]Hoja1!$C321</f>
-        <v>51552.334885261211</v>
+        <v>54129.951629524272</v>
       </c>
       <c r="G100" s="265"/>
       <c r="H100" s="24"/>
       <c r="I100" s="83"/>
       <c r="J100" s="215" t="s">
         <v>456</v>
       </c>
       <c r="K100" s="215" t="s">
         <v>269</v>
       </c>
       <c r="L100" s="242">
         <f>[1]Hoja1!$C259</f>
-        <v>8421.4326773513858</v>
+        <v>8842.5043112189578</v>
       </c>
       <c r="M100" s="265"/>
       <c r="N100" s="24"/>
       <c r="O100" s="25"/>
       <c r="P100" s="210" t="s">
         <v>258</v>
       </c>
       <c r="Q100" s="215" t="s">
         <v>323</v>
       </c>
       <c r="R100" s="242">
         <f>[1]Hoja1!$C183</f>
-        <v>9343.8367143467385</v>
+        <v>9811.0285500640748</v>
       </c>
       <c r="S100" s="265"/>
       <c r="T100" s="89"/>
       <c r="U100" s="90"/>
       <c r="V100" s="210" t="s">
         <v>347</v>
       </c>
       <c r="W100" s="6" t="s">
         <v>306</v>
       </c>
       <c r="X100" s="242">
         <f>[1]Hoja1!$C107</f>
         <v>12216.55702176</v>
       </c>
       <c r="Y100" s="265"/>
       <c r="Z100" s="456" t="s">
         <v>865</v>
       </c>
       <c r="AA100" s="457"/>
       <c r="AB100" s="457"/>
       <c r="AC100" s="457"/>
       <c r="AD100" s="457"/>
       <c r="AE100" s="458"/>
       <c r="AF100" s="204"/>
       <c r="AG100" s="78"/>
       <c r="AH100" s="255"/>
       <c r="AI100" s="256"/>
       <c r="AJ100" s="256"/>
       <c r="AK100" s="256"/>
       <c r="AL100" s="256"/>
       <c r="AM100" s="256"/>
       <c r="AN100" s="256"/>
       <c r="AO100" s="256"/>
     </row>
     <row r="101" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="145"/>
       <c r="C101" s="3"/>
       <c r="D101" s="209" t="s">
         <v>441</v>
       </c>
       <c r="E101" s="209" t="s">
         <v>353</v>
       </c>
       <c r="F101" s="268">
         <f>[1]Hoja1!$C322</f>
-        <v>51552.334885261211</v>
+        <v>54129.951629524272</v>
       </c>
       <c r="G101" s="269"/>
       <c r="H101" s="24"/>
       <c r="I101" s="83"/>
       <c r="J101" s="217" t="s">
         <v>459</v>
       </c>
       <c r="K101" s="209" t="s">
         <v>277</v>
       </c>
       <c r="L101" s="268">
         <f>[1]Hoja1!$C260</f>
-        <v>30196.747981707314</v>
+        <v>33777.174399212548</v>
       </c>
       <c r="M101" s="269"/>
       <c r="N101" s="24"/>
       <c r="O101" s="25"/>
       <c r="P101" s="209" t="s">
         <v>718</v>
       </c>
       <c r="Q101" s="209" t="s">
         <v>371</v>
       </c>
       <c r="R101" s="268">
         <f>[1]Hoja1!$C184</f>
         <v>23766.641804505605</v>
       </c>
       <c r="S101" s="269"/>
       <c r="T101" s="89"/>
       <c r="U101" s="90"/>
       <c r="V101" s="209" t="s">
         <v>355</v>
       </c>
       <c r="W101" s="127" t="s">
         <v>314</v>
       </c>
       <c r="X101" s="257">
         <f>[1]Hoja1!$C108</f>
-        <v>14335.657740424467</v>
+        <v>15052.440627445691</v>
       </c>
       <c r="Y101" s="264"/>
       <c r="Z101" s="94"/>
       <c r="AA101" s="236"/>
       <c r="AB101" s="57"/>
       <c r="AC101" s="57"/>
       <c r="AD101" s="56"/>
       <c r="AE101" s="166"/>
       <c r="AF101" s="204"/>
       <c r="AG101" s="78"/>
       <c r="AH101" s="255"/>
       <c r="AI101" s="256"/>
       <c r="AJ101" s="256"/>
       <c r="AK101" s="256"/>
       <c r="AL101" s="256"/>
       <c r="AM101" s="256"/>
       <c r="AN101" s="256"/>
       <c r="AO101" s="256"/>
     </row>
     <row r="102" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="145"/>
       <c r="C102" s="3"/>
       <c r="D102" s="210" t="s">
         <v>444</v>
       </c>
       <c r="E102" s="215" t="s">
         <v>360</v>
       </c>
       <c r="F102" s="242">
         <f>[1]Hoja1!$C323</f>
-        <v>49310.929020684642</v>
+        <v>51776.475471718877</v>
       </c>
       <c r="G102" s="265"/>
       <c r="H102" s="24"/>
       <c r="I102" s="83"/>
       <c r="J102" s="215" t="s">
         <v>282</v>
       </c>
       <c r="K102" s="215" t="s">
         <v>285</v>
       </c>
       <c r="L102" s="242">
         <f>[1]Hoja1!$C261</f>
-        <v>30196.747981707314</v>
+        <v>33777.174399212548</v>
       </c>
       <c r="M102" s="265"/>
       <c r="N102" s="24"/>
       <c r="O102" s="25"/>
       <c r="P102" s="210" t="s">
         <v>719</v>
       </c>
       <c r="Q102" s="215" t="s">
         <v>378</v>
       </c>
       <c r="R102" s="242">
         <f>[1]Hoja1!$C185</f>
         <v>23766.641804505605</v>
       </c>
       <c r="S102" s="265"/>
       <c r="T102" s="89"/>
       <c r="U102" s="90"/>
       <c r="V102" s="210" t="s">
         <v>362</v>
       </c>
       <c r="W102" s="230" t="s">
         <v>323</v>
       </c>
       <c r="X102" s="242">
         <f>[1]Hoja1!$C109</f>
-        <v>14335.657740424467</v>
+        <v>15052.440627445691</v>
       </c>
       <c r="Y102" s="265"/>
       <c r="Z102" s="94"/>
       <c r="AA102" s="236"/>
       <c r="AB102" s="57"/>
       <c r="AC102" s="57"/>
       <c r="AD102" s="56"/>
       <c r="AE102" s="168"/>
       <c r="AF102" s="204"/>
       <c r="AG102" s="78"/>
       <c r="AH102" s="255"/>
       <c r="AI102" s="256"/>
       <c r="AJ102" s="256"/>
       <c r="AK102" s="256"/>
       <c r="AL102" s="256"/>
       <c r="AM102" s="256"/>
       <c r="AN102" s="256"/>
       <c r="AO102" s="256"/>
     </row>
     <row r="103" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="145"/>
       <c r="C103" s="3"/>
       <c r="D103" s="209" t="s">
         <v>446</v>
       </c>
       <c r="E103" s="209" t="s">
         <v>368</v>
       </c>
       <c r="F103" s="268">
         <f>[1]Hoja1!$C324</f>
-        <v>49310.929020684642</v>
+        <v>51776.475471718877</v>
       </c>
       <c r="G103" s="269"/>
       <c r="H103" s="24"/>
       <c r="I103" s="83"/>
       <c r="J103" s="217" t="s">
         <v>463</v>
       </c>
       <c r="K103" s="209" t="s">
         <v>294</v>
       </c>
       <c r="L103" s="268">
         <f>[1]Hoja1!$C262</f>
-        <v>30196.747981707314</v>
+        <v>33777.174399212548</v>
       </c>
       <c r="M103" s="269"/>
       <c r="N103" s="24"/>
       <c r="O103" s="25"/>
       <c r="P103" s="209" t="s">
         <v>720</v>
       </c>
       <c r="Q103" s="209" t="s">
         <v>385</v>
       </c>
       <c r="R103" s="268">
         <f>[1]Hoja1!$C186</f>
-        <v>19356.181534139909</v>
+        <v>20323.990610846904</v>
       </c>
       <c r="S103" s="269"/>
       <c r="T103" s="89"/>
       <c r="U103" s="90"/>
       <c r="V103" s="209" t="s">
         <v>370</v>
       </c>
       <c r="W103" s="127" t="s">
         <v>371</v>
       </c>
       <c r="X103" s="257">
         <f>[1]Hoja1!$C110</f>
         <v>20798.668603439994</v>
       </c>
       <c r="Y103" s="264"/>
       <c r="Z103" s="94"/>
       <c r="AA103" s="236"/>
       <c r="AB103" s="57"/>
       <c r="AC103" s="57"/>
       <c r="AD103" s="56"/>
       <c r="AE103" s="166"/>
       <c r="AF103" s="204"/>
       <c r="AG103" s="78"/>
       <c r="AH103" s="255"/>
       <c r="AI103" s="256"/>
       <c r="AJ103" s="256"/>
       <c r="AK103" s="256"/>
       <c r="AL103" s="256"/>
       <c r="AM103" s="256"/>
       <c r="AN103" s="256"/>
       <c r="AO103" s="256"/>
     </row>
     <row r="104" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="145"/>
       <c r="C104" s="3"/>
       <c r="D104" s="210" t="s">
         <v>448</v>
       </c>
       <c r="E104" s="215" t="s">
         <v>375</v>
       </c>
       <c r="F104" s="242">
         <f>[1]Hoja1!$C325</f>
-        <v>44828.117291531489</v>
+        <v>47069.523156108065</v>
       </c>
       <c r="G104" s="265"/>
       <c r="H104" s="24"/>
       <c r="I104" s="83"/>
       <c r="J104" s="215" t="s">
         <v>465</v>
       </c>
       <c r="K104" s="215" t="s">
         <v>303</v>
       </c>
       <c r="L104" s="242">
         <f>[1]Hoja1!$C263</f>
-        <v>21077.35</v>
+        <v>23576.49</v>
       </c>
       <c r="M104" s="265"/>
       <c r="N104" s="24"/>
       <c r="O104" s="25"/>
       <c r="P104" s="210" t="s">
         <v>258</v>
       </c>
       <c r="Q104" s="215" t="s">
         <v>259</v>
       </c>
       <c r="R104" s="242">
         <f>[1]Hoja1!$C187</f>
-        <v>19356.181534139909</v>
+        <v>20323.990610846904</v>
       </c>
       <c r="S104" s="265"/>
       <c r="T104" s="89"/>
       <c r="U104" s="90"/>
       <c r="V104" s="210" t="s">
         <v>377</v>
       </c>
       <c r="W104" s="198" t="s">
         <v>378</v>
       </c>
       <c r="X104" s="242">
         <f>[1]Hoja1!$C111</f>
         <v>20798.668603439994</v>
       </c>
       <c r="Y104" s="265"/>
       <c r="Z104" s="94"/>
       <c r="AA104" s="236"/>
       <c r="AB104" s="57"/>
       <c r="AC104" s="57"/>
       <c r="AD104" s="56"/>
       <c r="AE104" s="166"/>
       <c r="AF104" s="204"/>
       <c r="AG104" s="78"/>
       <c r="AH104" s="255"/>
       <c r="AI104" s="256"/>
       <c r="AJ104" s="256"/>
       <c r="AK104" s="256"/>
       <c r="AL104" s="256"/>
       <c r="AM104" s="256"/>
       <c r="AN104" s="256"/>
       <c r="AO104" s="256"/>
     </row>
     <row r="105" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="145"/>
       <c r="C105" s="3"/>
       <c r="D105" s="209" t="s">
         <v>450</v>
       </c>
       <c r="E105" s="209" t="s">
         <v>382</v>
       </c>
       <c r="F105" s="268">
         <f>[1]Hoja1!$C326</f>
-        <v>44828.117291531489</v>
+        <v>47069.523156108065</v>
       </c>
       <c r="G105" s="269"/>
       <c r="H105" s="24"/>
       <c r="I105" s="83"/>
       <c r="J105" s="217" t="s">
         <v>256</v>
       </c>
       <c r="K105" s="209" t="s">
         <v>257</v>
       </c>
       <c r="L105" s="268">
         <f>[1]Hoja1!$C264</f>
-        <v>22258.76</v>
+        <v>24898</v>
       </c>
       <c r="M105" s="269"/>
       <c r="N105" s="24"/>
       <c r="O105" s="25"/>
       <c r="P105" s="209" t="s">
         <v>268</v>
       </c>
       <c r="Q105" s="209" t="s">
         <v>269</v>
       </c>
       <c r="R105" s="268">
         <f>[1]Hoja1!$C188</f>
-        <v>19356.181534139909</v>
+        <v>20323.990610846904</v>
       </c>
       <c r="S105" s="269"/>
       <c r="T105" s="89"/>
       <c r="U105" s="90"/>
       <c r="V105" s="209" t="s">
         <v>384</v>
       </c>
       <c r="W105" s="127" t="s">
         <v>385</v>
       </c>
       <c r="X105" s="268">
         <f>[1]Hoja1!$C112</f>
         <v>20798.668603439994</v>
       </c>
       <c r="Y105" s="269"/>
       <c r="Z105" s="94"/>
       <c r="AA105" s="236"/>
       <c r="AB105" s="57"/>
       <c r="AC105" s="57"/>
       <c r="AD105" s="56"/>
       <c r="AE105" s="166"/>
       <c r="AF105" s="204"/>
       <c r="AG105" s="78"/>
       <c r="AH105" s="255"/>
       <c r="AI105" s="256"/>
       <c r="AJ105" s="256"/>
       <c r="AK105" s="256"/>
       <c r="AL105" s="256"/>
       <c r="AM105" s="256"/>
       <c r="AN105" s="256"/>
       <c r="AO105" s="256"/>
     </row>
     <row r="106" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="145"/>
       <c r="C106" s="3"/>
       <c r="D106" s="210" t="s">
         <v>452</v>
       </c>
       <c r="E106" s="215" t="s">
         <v>389</v>
       </c>
       <c r="F106" s="242">
         <f>[1]Hoja1!$C327</f>
-        <v>44828.117291531489</v>
+        <v>47069.523156108065</v>
       </c>
       <c r="G106" s="265"/>
       <c r="H106" s="24"/>
       <c r="I106" s="83"/>
       <c r="J106" s="215" t="s">
         <v>266</v>
       </c>
       <c r="K106" s="215" t="s">
         <v>267</v>
       </c>
       <c r="L106" s="242">
         <f>[1]Hoja1!$C265</f>
-        <v>18217.902302153383</v>
+        <v>19128.797417261056</v>
       </c>
       <c r="M106" s="265"/>
       <c r="N106" s="24"/>
       <c r="O106" s="25"/>
       <c r="P106" s="210" t="s">
         <v>276</v>
       </c>
       <c r="Q106" s="215" t="s">
         <v>277</v>
       </c>
       <c r="R106" s="242">
         <f>[1]Hoja1!$C189</f>
-        <v>46192.769166705635</v>
+        <v>51669.948806943423</v>
       </c>
       <c r="S106" s="265"/>
       <c r="T106" s="89"/>
       <c r="U106" s="90"/>
       <c r="V106" s="210" t="s">
         <v>391</v>
       </c>
       <c r="W106" s="5" t="s">
         <v>259</v>
       </c>
       <c r="X106" s="242">
         <f>[1]Hoja1!$C113</f>
         <v>20798.668603439994</v>
       </c>
       <c r="Y106" s="265"/>
       <c r="Z106" s="94"/>
       <c r="AA106" s="236"/>
       <c r="AB106" s="57"/>
       <c r="AC106" s="57"/>
       <c r="AD106" s="56"/>
       <c r="AE106" s="166"/>
       <c r="AF106" s="204"/>
       <c r="AG106" s="78"/>
       <c r="AH106" s="255"/>
       <c r="AI106" s="256"/>
       <c r="AJ106" s="256"/>
       <c r="AK106" s="256"/>
       <c r="AL106" s="256"/>
       <c r="AM106" s="256"/>
       <c r="AN106" s="256"/>
       <c r="AO106" s="256"/>
     </row>
     <row r="107" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="145"/>
       <c r="C107" s="3"/>
       <c r="D107" s="209" t="s">
         <v>454</v>
       </c>
       <c r="E107" s="209" t="s">
         <v>455</v>
       </c>
       <c r="F107" s="268">
         <f>[1]Hoja1!$C328</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="G107" s="269"/>
       <c r="H107" s="24"/>
       <c r="I107" s="83"/>
       <c r="J107" s="217" t="s">
         <v>274</v>
       </c>
       <c r="K107" s="209" t="s">
         <v>275</v>
       </c>
       <c r="L107" s="268">
         <f>[1]Hoja1!$C266</f>
-        <v>74743.957575710403</v>
+        <v>83606.500541675137</v>
       </c>
       <c r="M107" s="269"/>
       <c r="N107" s="24"/>
       <c r="O107" s="25"/>
       <c r="P107" s="209" t="s">
         <v>284</v>
       </c>
       <c r="Q107" s="209" t="s">
         <v>285</v>
       </c>
       <c r="R107" s="268">
         <f>[1]Hoja1!$C190</f>
-        <v>46192.769166705635</v>
+        <v>51669.948806943423</v>
       </c>
       <c r="S107" s="269"/>
       <c r="T107" s="89"/>
       <c r="U107" s="90"/>
       <c r="V107" s="209" t="s">
         <v>396</v>
       </c>
       <c r="W107" s="125" t="s">
         <v>269</v>
       </c>
       <c r="X107" s="268">
         <f>[1]Hoja1!$C114</f>
         <v>20798.668603439994</v>
       </c>
       <c r="Y107" s="269"/>
       <c r="Z107" s="94"/>
       <c r="AA107" s="236"/>
       <c r="AB107" s="57"/>
       <c r="AC107" s="57"/>
       <c r="AD107" s="56"/>
       <c r="AE107" s="166"/>
       <c r="AF107" s="204"/>
       <c r="AG107" s="78"/>
       <c r="AH107" s="255"/>
       <c r="AI107" s="256"/>
       <c r="AJ107" s="256"/>
       <c r="AK107" s="256"/>
       <c r="AL107" s="256"/>
       <c r="AM107" s="256"/>
       <c r="AN107" s="256"/>
       <c r="AO107" s="256"/>
     </row>
     <row r="108" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="145"/>
       <c r="C108" s="3"/>
       <c r="D108" s="210" t="s">
         <v>457</v>
       </c>
       <c r="E108" s="215" t="s">
         <v>458</v>
       </c>
       <c r="F108" s="242">
         <f>[1]Hoja1!$C329</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="G108" s="265"/>
       <c r="H108" s="24"/>
       <c r="I108" s="83"/>
       <c r="J108" s="215" t="s">
         <v>282</v>
       </c>
       <c r="K108" s="215" t="s">
         <v>283</v>
       </c>
       <c r="L108" s="242">
         <f>[1]Hoja1!$C267</f>
-        <v>74743.957575710403</v>
+        <v>83606.500541675137</v>
       </c>
       <c r="M108" s="265"/>
       <c r="N108" s="86"/>
       <c r="O108" s="87"/>
       <c r="P108" s="210" t="s">
         <v>293</v>
       </c>
       <c r="Q108" s="215" t="s">
         <v>294</v>
       </c>
       <c r="R108" s="242">
         <f>[1]Hoja1!$C191</f>
-        <v>46192.769166705635</v>
+        <v>51669.948806943423</v>
       </c>
       <c r="S108" s="265"/>
       <c r="T108" s="89"/>
       <c r="U108" s="90"/>
       <c r="V108" s="210" t="s">
         <v>400</v>
       </c>
       <c r="W108" s="189" t="s">
         <v>831</v>
       </c>
       <c r="X108" s="242">
         <f>[1]Hoja1!$C$118</f>
-        <v>45074.509637086703</v>
+        <v>47328.235118941047</v>
       </c>
       <c r="Y108" s="265"/>
       <c r="Z108" s="94"/>
       <c r="AA108" s="236"/>
       <c r="AB108" s="57"/>
       <c r="AC108" s="57"/>
       <c r="AD108" s="56"/>
       <c r="AE108" s="166"/>
       <c r="AF108" s="204"/>
       <c r="AG108" s="78"/>
       <c r="AJ108" s="256"/>
       <c r="AK108" s="256"/>
       <c r="AL108" s="256"/>
       <c r="AM108" s="256"/>
       <c r="AN108" s="256"/>
       <c r="AO108" s="256"/>
     </row>
     <row r="109" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="145"/>
       <c r="C109" s="3"/>
       <c r="D109" s="209" t="s">
         <v>460</v>
       </c>
       <c r="E109" s="209" t="s">
         <v>461</v>
       </c>
       <c r="F109" s="268">
         <f>[1]Hoja1!$C330</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="G109" s="269"/>
       <c r="H109" s="24"/>
       <c r="I109" s="83"/>
       <c r="J109" s="217" t="s">
         <v>291</v>
       </c>
       <c r="K109" s="209" t="s">
         <v>292</v>
       </c>
       <c r="L109" s="268">
         <f>[1]Hoja1!$C268</f>
-        <v>74743.957575710403</v>
+        <v>83606.500541675137</v>
       </c>
       <c r="M109" s="269"/>
       <c r="N109" s="86"/>
       <c r="O109" s="87"/>
       <c r="P109" s="209" t="s">
         <v>302</v>
       </c>
       <c r="Q109" s="209" t="s">
         <v>303</v>
       </c>
       <c r="R109" s="268">
         <f>[1]Hoja1!$C192</f>
-        <v>46192.769166705635</v>
+        <v>51669.948806943423</v>
       </c>
       <c r="S109" s="269"/>
       <c r="T109" s="89"/>
       <c r="U109" s="90"/>
       <c r="V109" s="209" t="s">
         <v>406</v>
       </c>
       <c r="W109" s="199" t="s">
         <v>722</v>
       </c>
       <c r="X109" s="268">
         <f>[1]Hoja1!$C$125</f>
-        <v>67015.880878094671</v>
+        <v>70366.674921999409</v>
       </c>
       <c r="Y109" s="269"/>
       <c r="Z109" s="94"/>
       <c r="AA109" s="236"/>
       <c r="AB109" s="57"/>
       <c r="AC109" s="57"/>
       <c r="AD109" s="56"/>
       <c r="AE109" s="166"/>
       <c r="AF109" s="204"/>
       <c r="AG109" s="78"/>
       <c r="AJ109" s="256"/>
       <c r="AK109" s="256"/>
       <c r="AL109" s="256"/>
       <c r="AM109" s="256"/>
       <c r="AN109" s="256"/>
       <c r="AO109" s="256"/>
     </row>
     <row r="110" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="145"/>
       <c r="C110" s="3"/>
       <c r="D110" s="210" t="s">
         <v>462</v>
       </c>
       <c r="E110" s="215" t="s">
         <v>425</v>
       </c>
       <c r="F110" s="242">
         <f>[1]Hoja1!$C331</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="G110" s="265"/>
       <c r="H110" s="24"/>
       <c r="I110" s="83"/>
       <c r="J110" s="215" t="s">
         <v>300</v>
       </c>
       <c r="K110" s="215" t="s">
         <v>301</v>
       </c>
       <c r="L110" s="242">
         <f>[1]Hoja1!$C269</f>
-        <v>31905.031945974868</v>
+        <v>35688.075173051817</v>
       </c>
       <c r="M110" s="265"/>
       <c r="N110" s="86"/>
       <c r="O110" s="87"/>
       <c r="P110" s="210" t="s">
         <v>311</v>
       </c>
       <c r="Q110" s="215" t="s">
         <v>257</v>
       </c>
       <c r="R110" s="242">
         <f>[1]Hoja1!$C193</f>
-        <v>47809.44624519944</v>
+        <v>53478.292371063697</v>
       </c>
       <c r="S110" s="265"/>
       <c r="T110" s="89"/>
       <c r="U110" s="90"/>
       <c r="V110" s="210" t="s">
         <v>410</v>
       </c>
       <c r="W110" s="189" t="s">
         <v>723</v>
       </c>
       <c r="X110" s="242">
         <f>[1]Hoja1!$C$131</f>
-        <v>114909.33821479806</v>
+        <v>120654.805125538</v>
       </c>
       <c r="Y110" s="265"/>
       <c r="Z110" s="94"/>
       <c r="AA110" s="236"/>
       <c r="AB110" s="57"/>
       <c r="AC110" s="57"/>
       <c r="AD110" s="56"/>
       <c r="AE110" s="166"/>
       <c r="AF110" s="204"/>
       <c r="AG110" s="78"/>
       <c r="AJ110" s="256"/>
       <c r="AK110" s="256"/>
       <c r="AL110" s="256"/>
       <c r="AM110" s="256"/>
       <c r="AN110" s="256"/>
       <c r="AO110" s="256"/>
     </row>
     <row r="111" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B111" s="151"/>
       <c r="C111" s="152"/>
       <c r="D111" s="214" t="s">
         <v>464</v>
       </c>
       <c r="E111" s="214" t="s">
         <v>430</v>
       </c>
       <c r="F111" s="370">
         <f>[1]Hoja1!$C332</f>
-        <v>190931.78980212309</v>
+        <v>212507.08204976303</v>
       </c>
       <c r="G111" s="371"/>
       <c r="H111" s="170"/>
       <c r="I111" s="171"/>
       <c r="J111" s="216" t="s">
         <v>309</v>
       </c>
       <c r="K111" s="214" t="s">
         <v>310</v>
       </c>
       <c r="L111" s="370">
         <f>[1]Hoja1!$C270</f>
-        <v>31905.031945974868</v>
+        <v>35688.075173051817</v>
       </c>
       <c r="M111" s="371"/>
       <c r="N111" s="172"/>
       <c r="O111" s="173"/>
       <c r="P111" s="214" t="s">
         <v>319</v>
       </c>
       <c r="Q111" s="214" t="s">
         <v>267</v>
       </c>
       <c r="R111" s="370">
         <f>[1]Hoja1!$C194</f>
-        <v>37156.390634785021</v>
+        <v>39014.210166524274</v>
       </c>
       <c r="S111" s="371"/>
       <c r="T111" s="174"/>
       <c r="U111" s="175"/>
       <c r="V111" s="169"/>
       <c r="W111" s="176"/>
       <c r="X111" s="372"/>
       <c r="Y111" s="373"/>
       <c r="Z111" s="158"/>
       <c r="AA111" s="159"/>
       <c r="AB111" s="177"/>
       <c r="AC111" s="177"/>
       <c r="AD111" s="178"/>
       <c r="AE111" s="179"/>
       <c r="AF111" s="204"/>
       <c r="AG111" s="78"/>
       <c r="AJ111" s="256"/>
       <c r="AK111" s="256"/>
       <c r="AL111" s="256"/>
       <c r="AM111" s="256"/>
       <c r="AN111" s="256"/>
       <c r="AO111" s="256"/>
     </row>
     <row r="112" spans="2:41" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B112" s="145"/>
@@ -22666,708 +22661,708 @@
         <v>7</v>
       </c>
       <c r="AE115" s="248"/>
       <c r="AF115" s="204"/>
       <c r="AG115" s="78"/>
       <c r="AH115" s="55"/>
       <c r="AI115" s="55"/>
       <c r="AJ115" s="55"/>
       <c r="AK115" s="55"/>
       <c r="AL115" s="55"/>
       <c r="AM115" s="36"/>
       <c r="AN115" s="274"/>
       <c r="AO115" s="274"/>
     </row>
     <row r="116" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="145"/>
       <c r="C116" s="3"/>
       <c r="D116" s="211" t="s">
         <v>468</v>
       </c>
       <c r="E116" s="219" t="s">
         <v>13</v>
       </c>
       <c r="F116" s="244">
         <f>[1]Hoja1!$C486</f>
-        <v>3475.5206085220138</v>
+        <v>3649.2966389481139</v>
       </c>
       <c r="G116" s="245"/>
       <c r="H116" s="95"/>
       <c r="I116" s="192"/>
       <c r="J116" s="211" t="s">
         <v>469</v>
       </c>
       <c r="K116" s="92" t="s">
         <v>13</v>
       </c>
       <c r="L116" s="244">
         <f>[1]Hoja1!$C495</f>
-        <v>3516.0380966211624</v>
+        <v>3691.8400014522213</v>
       </c>
       <c r="M116" s="245"/>
       <c r="N116" s="26"/>
       <c r="O116" s="27"/>
       <c r="P116" s="211" t="s">
         <v>470</v>
       </c>
       <c r="Q116" s="92" t="s">
         <v>13</v>
       </c>
       <c r="R116" s="244"/>
       <c r="S116" s="245"/>
       <c r="T116" s="2"/>
       <c r="U116" s="3"/>
       <c r="V116" s="211" t="s">
         <v>839</v>
       </c>
       <c r="W116" s="92" t="s">
         <v>13</v>
       </c>
       <c r="X116" s="244">
         <f>[1]Hoja1!$C504</f>
-        <v>3516.0380966211624</v>
+        <v>3691.8400014522213</v>
       </c>
       <c r="Y116" s="245"/>
       <c r="Z116" s="26"/>
       <c r="AA116" s="32"/>
       <c r="AB116" s="211" t="s">
         <v>471</v>
       </c>
       <c r="AC116" s="91" t="s">
         <v>13</v>
       </c>
       <c r="AD116" s="244">
         <f>[1]Hoja1!$C513</f>
-        <v>3567.0923041455608</v>
+        <v>3745.4469193528375</v>
       </c>
       <c r="AE116" s="377"/>
       <c r="AF116" s="204"/>
       <c r="AG116" s="78"/>
       <c r="AJ116" s="17"/>
       <c r="AK116" s="17"/>
       <c r="AL116" s="17"/>
       <c r="AM116" s="18"/>
       <c r="AN116" s="376"/>
       <c r="AO116" s="376"/>
     </row>
     <row r="117" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="145"/>
       <c r="C117" s="3"/>
       <c r="D117" s="212" t="s">
         <v>472</v>
       </c>
       <c r="E117" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F117" s="242">
         <f>[1]Hoja1!$C487</f>
-        <v>4855.1356469993734</v>
+        <v>5097.8924293493428</v>
       </c>
       <c r="G117" s="243"/>
       <c r="H117" s="95"/>
       <c r="I117" s="96"/>
       <c r="J117" s="212" t="s">
         <v>473</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L117" s="242">
         <f>[1]Hoja1!$C496</f>
-        <v>5102.6399275192425</v>
+        <v>5357.771923895205</v>
       </c>
       <c r="M117" s="243"/>
       <c r="N117" s="28"/>
       <c r="O117" s="29"/>
       <c r="P117" s="212" t="s">
         <v>474</v>
       </c>
       <c r="Q117" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R117" s="242"/>
       <c r="S117" s="243"/>
       <c r="T117" s="2"/>
       <c r="U117" s="3"/>
       <c r="V117" s="212" t="s">
         <v>725</v>
       </c>
       <c r="W117" s="5" t="s">
         <v>18</v>
       </c>
       <c r="X117" s="242">
         <f>[1]Hoja1!$C505</f>
-        <v>5138.4321857730502</v>
+        <v>5395.3537950617037</v>
       </c>
       <c r="Y117" s="243"/>
       <c r="Z117" s="28"/>
       <c r="AA117" s="33"/>
       <c r="AB117" s="212" t="s">
         <v>475</v>
       </c>
       <c r="AC117" s="198" t="s">
         <v>18</v>
       </c>
       <c r="AD117" s="242">
         <f>[1]Hoja1!$C514</f>
-        <v>4836.7887200826281</v>
+        <v>5078.6281560867592</v>
       </c>
       <c r="AE117" s="270"/>
       <c r="AF117" s="204"/>
       <c r="AG117" s="78"/>
       <c r="AJ117" s="17"/>
       <c r="AK117" s="17"/>
       <c r="AL117" s="17"/>
       <c r="AM117" s="15"/>
       <c r="AN117" s="376"/>
       <c r="AO117" s="376"/>
     </row>
     <row r="118" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="145"/>
       <c r="C118" s="3"/>
       <c r="D118" s="211" t="s">
         <v>476</v>
       </c>
       <c r="E118" s="219" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="244">
         <f>[1]Hoja1!$C488</f>
-        <v>8935.398774946545</v>
+        <v>9382.1687136938726</v>
       </c>
       <c r="G118" s="245"/>
       <c r="H118" s="95"/>
       <c r="I118" s="96"/>
       <c r="J118" s="211" t="s">
         <v>477</v>
       </c>
       <c r="K118" s="92" t="s">
         <v>23</v>
       </c>
       <c r="L118" s="244">
         <f>[1]Hoja1!$C497</f>
-        <v>7926.2417563440886</v>
+        <v>8322.5538441612916</v>
       </c>
       <c r="M118" s="245"/>
       <c r="N118" s="28"/>
       <c r="O118" s="29"/>
       <c r="P118" s="211" t="s">
         <v>478</v>
       </c>
       <c r="Q118" s="200" t="s">
         <v>23</v>
       </c>
       <c r="R118" s="244"/>
       <c r="S118" s="245"/>
       <c r="T118" s="2"/>
       <c r="U118" s="3"/>
       <c r="V118" s="211" t="s">
         <v>726</v>
       </c>
       <c r="W118" s="92" t="s">
         <v>23</v>
       </c>
       <c r="X118" s="244">
         <f>[1]Hoja1!$C506</f>
-        <v>7262.42843255347</v>
+        <v>7625.5498541811403</v>
       </c>
       <c r="Y118" s="245"/>
       <c r="Z118" s="28"/>
       <c r="AA118" s="33"/>
       <c r="AB118" s="211" t="s">
         <v>479</v>
       </c>
       <c r="AC118" s="201" t="s">
         <v>23</v>
       </c>
       <c r="AD118" s="244">
         <f>[1]Hoja1!$C515</f>
-        <v>7470.8273626291184</v>
+        <v>7844.3687307605751</v>
       </c>
       <c r="AE118" s="377"/>
       <c r="AF118" s="204"/>
       <c r="AG118" s="78"/>
       <c r="AJ118" s="17"/>
       <c r="AK118" s="17"/>
       <c r="AL118" s="17"/>
       <c r="AM118" s="37"/>
       <c r="AN118" s="376"/>
       <c r="AO118" s="376"/>
     </row>
     <row r="119" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="145"/>
       <c r="C119" s="3"/>
       <c r="D119" s="212" t="s">
         <v>480</v>
       </c>
       <c r="E119" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F119" s="242">
         <f>[1]Hoja1!$C489</f>
-        <v>14278.992836786256</v>
+        <v>14992.942478625568</v>
       </c>
       <c r="G119" s="243"/>
       <c r="H119" s="95"/>
       <c r="I119" s="96"/>
       <c r="J119" s="212" t="s">
         <v>481</v>
       </c>
       <c r="K119" s="5" t="s">
         <v>29</v>
       </c>
       <c r="L119" s="242">
         <f>[1]Hoja1!$C498</f>
-        <v>13038.321280956674</v>
+        <v>13690.237345004505</v>
       </c>
       <c r="M119" s="243"/>
       <c r="N119" s="28"/>
       <c r="O119" s="29"/>
       <c r="P119" s="212" t="s">
         <v>482</v>
       </c>
       <c r="Q119" s="5" t="s">
         <v>29</v>
       </c>
       <c r="R119" s="242"/>
       <c r="S119" s="243"/>
       <c r="T119" s="2"/>
       <c r="U119" s="3"/>
       <c r="V119" s="212" t="s">
         <v>727</v>
       </c>
       <c r="W119" s="5" t="s">
         <v>29</v>
       </c>
       <c r="X119" s="242">
         <f>[1]Hoja1!$C507</f>
-        <v>11429.027484203598</v>
+        <v>12000.478858413779</v>
       </c>
       <c r="Y119" s="243"/>
       <c r="Z119" s="28"/>
       <c r="AA119" s="33"/>
       <c r="AB119" s="212" t="s">
         <v>483</v>
       </c>
       <c r="AC119" s="198" t="s">
         <v>29</v>
       </c>
       <c r="AD119" s="242">
         <f>[1]Hoja1!$C516</f>
-        <v>12313.764312809368</v>
+        <v>12929.452528449836</v>
       </c>
       <c r="AE119" s="270"/>
       <c r="AF119" s="204"/>
       <c r="AG119" s="78"/>
       <c r="AJ119" s="17"/>
       <c r="AK119" s="17"/>
       <c r="AL119" s="17"/>
       <c r="AM119" s="15"/>
       <c r="AN119" s="376"/>
       <c r="AO119" s="376"/>
     </row>
     <row r="120" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="145"/>
       <c r="C120" s="3"/>
       <c r="D120" s="211" t="s">
         <v>484</v>
       </c>
       <c r="E120" s="219" t="s">
         <v>35</v>
       </c>
       <c r="F120" s="244">
         <f>[1]Hoja1!$C490</f>
-        <v>19073.417427220975</v>
+        <v>20027.088298582024</v>
       </c>
       <c r="G120" s="245"/>
       <c r="H120" s="95"/>
       <c r="I120" s="96"/>
       <c r="J120" s="211" t="s">
         <v>485</v>
       </c>
       <c r="K120" s="92" t="s">
         <v>35</v>
       </c>
       <c r="L120" s="244">
         <f>[1]Hoja1!$C499</f>
-        <v>16704.176320168579</v>
+        <v>17539.385136177007</v>
       </c>
       <c r="M120" s="245"/>
       <c r="N120" s="28"/>
       <c r="O120" s="29"/>
       <c r="P120" s="211" t="s">
         <v>486</v>
       </c>
       <c r="Q120" s="92" t="s">
         <v>35</v>
       </c>
       <c r="R120" s="244"/>
       <c r="S120" s="245"/>
       <c r="T120" s="2"/>
       <c r="U120" s="3"/>
       <c r="V120" s="211" t="s">
         <v>728</v>
       </c>
       <c r="W120" s="92" t="s">
         <v>35</v>
       </c>
       <c r="X120" s="244">
         <f>[1]Hoja1!$C508</f>
-        <v>17578.571956101317</v>
+        <v>18457.500553906382</v>
       </c>
       <c r="Y120" s="245"/>
       <c r="Z120" s="28"/>
       <c r="AA120" s="33"/>
       <c r="AB120" s="211" t="s">
         <v>487</v>
       </c>
       <c r="AC120" s="202" t="s">
         <v>35</v>
       </c>
       <c r="AD120" s="244">
         <f>[1]Hoja1!$C517</f>
-        <v>16785.721838442121</v>
+        <v>17625.007930364231</v>
       </c>
       <c r="AE120" s="377"/>
       <c r="AF120" s="204"/>
       <c r="AG120" s="78"/>
       <c r="AJ120" s="17"/>
       <c r="AK120" s="17"/>
       <c r="AL120" s="17"/>
       <c r="AM120" s="15"/>
       <c r="AN120" s="376"/>
       <c r="AO120" s="376"/>
     </row>
     <row r="121" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="145"/>
       <c r="C121" s="3"/>
       <c r="D121" s="212" t="s">
         <v>488</v>
       </c>
       <c r="E121" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F121" s="242">
         <f>[1]Hoja1!$C491</f>
-        <v>28766.275977674704</v>
+        <v>30204.589776558434</v>
       </c>
       <c r="G121" s="243"/>
       <c r="H121" s="95"/>
       <c r="I121" s="96"/>
       <c r="J121" s="212" t="s">
         <v>489</v>
       </c>
       <c r="K121" s="5" t="s">
         <v>41</v>
       </c>
       <c r="L121" s="242">
         <f>[1]Hoja1!$C500</f>
-        <v>28445.351401695811</v>
+        <v>29867.618971780594</v>
       </c>
       <c r="M121" s="243"/>
       <c r="N121" s="28"/>
       <c r="O121" s="29"/>
       <c r="P121" s="212" t="s">
         <v>490</v>
       </c>
       <c r="Q121" s="5" t="s">
         <v>41</v>
       </c>
       <c r="R121" s="242"/>
       <c r="S121" s="243"/>
       <c r="T121" s="2"/>
       <c r="U121" s="3"/>
       <c r="V121" s="212" t="s">
         <v>729</v>
       </c>
       <c r="W121" s="5" t="s">
         <v>41</v>
       </c>
       <c r="X121" s="242">
         <f>[1]Hoja1!$C509</f>
-        <v>28132.823613465083</v>
+        <v>29539.464794138334</v>
       </c>
       <c r="Y121" s="243"/>
       <c r="Z121" s="28"/>
       <c r="AA121" s="33"/>
       <c r="AB121" s="212" t="s">
         <v>491</v>
       </c>
       <c r="AC121" s="198" t="s">
         <v>41</v>
       </c>
       <c r="AD121" s="242">
         <f>[1]Hoja1!$C518</f>
-        <v>24748.809524982535</v>
+        <v>25986.250001231663</v>
       </c>
       <c r="AE121" s="270"/>
       <c r="AF121" s="204"/>
       <c r="AG121" s="78"/>
       <c r="AJ121" s="17"/>
       <c r="AK121" s="17"/>
       <c r="AL121" s="17"/>
       <c r="AM121" s="15"/>
       <c r="AN121" s="376"/>
       <c r="AO121" s="376"/>
     </row>
     <row r="122" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="145"/>
       <c r="C122" s="3"/>
       <c r="D122" s="211" t="s">
         <v>492</v>
       </c>
       <c r="E122" s="219" t="s">
         <v>47</v>
       </c>
       <c r="F122" s="244">
         <f>[1]Hoja1!$C492</f>
-        <v>64177.202751662975</v>
+        <v>67386.06288924611</v>
       </c>
       <c r="G122" s="245"/>
       <c r="H122" s="95"/>
       <c r="I122" s="96"/>
       <c r="J122" s="211" t="s">
         <v>493</v>
       </c>
       <c r="K122" s="92" t="s">
         <v>47</v>
       </c>
       <c r="L122" s="244">
         <f>[1]Hoja1!$C501</f>
-        <v>61014.742198641623</v>
+        <v>64065.479308573696</v>
       </c>
       <c r="M122" s="245"/>
       <c r="N122" s="28"/>
       <c r="O122" s="29"/>
       <c r="P122" s="211" t="s">
         <v>494</v>
       </c>
       <c r="Q122" s="92" t="s">
         <v>47</v>
       </c>
       <c r="R122" s="244"/>
       <c r="S122" s="245"/>
       <c r="T122" s="2"/>
       <c r="U122" s="3"/>
       <c r="V122" s="211" t="s">
         <v>730</v>
       </c>
       <c r="W122" s="92" t="s">
         <v>47</v>
       </c>
       <c r="X122" s="244">
         <f>[1]Hoja1!$C510</f>
-        <v>58247.245685106886</v>
+        <v>61159.607969362209</v>
       </c>
       <c r="Y122" s="245"/>
       <c r="Z122" s="28"/>
       <c r="AA122" s="33"/>
       <c r="AB122" s="211" t="s">
         <v>495</v>
       </c>
       <c r="AC122" s="202" t="s">
         <v>47</v>
       </c>
       <c r="AD122" s="244">
         <f>[1]Hoja1!$C519</f>
-        <v>48345.96647938282</v>
+        <v>50763.264803351965</v>
       </c>
       <c r="AE122" s="377"/>
       <c r="AF122" s="204"/>
       <c r="AG122" s="78"/>
       <c r="AJ122" s="17"/>
       <c r="AK122" s="17"/>
       <c r="AL122" s="17"/>
       <c r="AM122" s="15"/>
       <c r="AN122" s="376"/>
       <c r="AO122" s="376"/>
     </row>
     <row r="123" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="145"/>
       <c r="C123" s="3"/>
       <c r="D123" s="212" t="s">
         <v>496</v>
       </c>
       <c r="E123" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F123" s="242">
         <f>[1]Hoja1!$C493</f>
-        <v>96703.599388314848</v>
+        <v>101538.77935773057</v>
       </c>
       <c r="G123" s="243"/>
       <c r="H123" s="97"/>
       <c r="I123" s="98"/>
       <c r="J123" s="212" t="s">
         <v>497</v>
       </c>
       <c r="K123" s="5" t="s">
         <v>53</v>
       </c>
       <c r="L123" s="242">
         <f>[1]Hoja1!$C502</f>
-        <v>103176.15405488182</v>
+        <v>108334.96175762586</v>
       </c>
       <c r="M123" s="243"/>
       <c r="N123" s="28"/>
       <c r="O123" s="29"/>
       <c r="P123" s="212" t="s">
         <v>498</v>
       </c>
       <c r="Q123" s="5" t="s">
         <v>53</v>
       </c>
       <c r="R123" s="242"/>
       <c r="S123" s="243"/>
       <c r="T123" s="2"/>
       <c r="U123" s="3"/>
       <c r="V123" s="212" t="s">
         <v>731</v>
       </c>
       <c r="W123" s="5" t="s">
         <v>53</v>
       </c>
       <c r="X123" s="242">
         <f>[1]Hoja1!$C511</f>
-        <v>79718.092659492148</v>
+        <v>83703.997292466753</v>
       </c>
       <c r="Y123" s="243"/>
       <c r="Z123" s="28"/>
       <c r="AA123" s="33"/>
       <c r="AB123" s="212" t="s">
         <v>499</v>
       </c>
       <c r="AC123" s="198" t="s">
         <v>53</v>
       </c>
       <c r="AD123" s="242">
         <f>[1]Hoja1!$C520</f>
-        <v>96703.599388314848</v>
+        <v>101538.77935773057</v>
       </c>
       <c r="AE123" s="270"/>
       <c r="AF123" s="204"/>
       <c r="AG123" s="78"/>
       <c r="AJ123" s="17"/>
       <c r="AK123" s="17"/>
       <c r="AL123" s="17"/>
       <c r="AM123" s="15"/>
       <c r="AN123" s="376"/>
       <c r="AO123" s="376"/>
     </row>
     <row r="124" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="145"/>
       <c r="C124" s="3"/>
       <c r="D124" s="211" t="s">
         <v>500</v>
       </c>
       <c r="E124" s="219" t="s">
         <v>59</v>
       </c>
       <c r="F124" s="244">
         <f>[1]Hoja1!$C494</f>
-        <v>189014.9618529164</v>
+        <v>198465.70994556218</v>
       </c>
       <c r="G124" s="245"/>
       <c r="H124" s="97"/>
       <c r="I124" s="98"/>
       <c r="J124" s="211" t="s">
         <v>501</v>
       </c>
       <c r="K124" s="92" t="s">
         <v>59</v>
       </c>
       <c r="L124" s="244">
         <f>[1]Hoja1!$C503</f>
-        <v>211043.46198723355</v>
+        <v>221595.63508659523</v>
       </c>
       <c r="M124" s="245"/>
       <c r="N124" s="28"/>
       <c r="O124" s="29"/>
       <c r="P124" s="120"/>
       <c r="Q124" s="20"/>
       <c r="R124" s="381"/>
       <c r="S124" s="381"/>
       <c r="T124" s="2"/>
       <c r="U124" s="3"/>
       <c r="V124" s="211" t="s">
         <v>732</v>
       </c>
       <c r="W124" s="92" t="s">
         <v>59</v>
       </c>
       <c r="X124" s="244">
         <f>[1]Hoja1!$C512</f>
-        <v>184654.41011035428</v>
+        <v>202724.19963264148</v>
       </c>
       <c r="Y124" s="245"/>
       <c r="Z124" s="30"/>
       <c r="AA124" s="34"/>
       <c r="AB124" s="211" t="s">
         <v>502</v>
       </c>
       <c r="AC124" s="202" t="s">
         <v>59</v>
       </c>
       <c r="AD124" s="244">
         <f>[1]Hoja1!$C521</f>
-        <v>175818.79616993055</v>
+        <v>184609.73597842708</v>
       </c>
       <c r="AE124" s="377"/>
       <c r="AF124" s="204"/>
       <c r="AG124" s="78"/>
       <c r="AJ124" s="17"/>
       <c r="AK124" s="17"/>
       <c r="AL124" s="17"/>
       <c r="AM124" s="15"/>
       <c r="AN124" s="376"/>
       <c r="AO124" s="376"/>
     </row>
     <row r="125" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="145"/>
       <c r="C125" s="3"/>
       <c r="D125" s="212" t="s">
         <v>503</v>
       </c>
       <c r="E125" s="215" t="s">
         <v>69</v>
       </c>
       <c r="F125" s="242">
         <f>[1]Hoja1!$C$3652</f>
-        <v>1176428.2240080044</v>
+        <v>1246660.6014719999</v>
       </c>
       <c r="G125" s="243"/>
       <c r="H125" s="97"/>
       <c r="I125" s="98"/>
       <c r="J125" s="212" t="s">
         <v>724</v>
       </c>
       <c r="K125" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L125" s="242">
         <f>[1]Hoja1!$C$3654</f>
-        <v>1176428.2240080044</v>
+        <v>1246660.6014719999</v>
       </c>
       <c r="M125" s="243"/>
       <c r="N125" s="30"/>
       <c r="O125" s="31"/>
       <c r="P125" s="99"/>
       <c r="Q125" s="4"/>
       <c r="R125" s="260"/>
       <c r="S125" s="260"/>
       <c r="T125" s="9"/>
       <c r="U125" s="10"/>
       <c r="V125" s="212"/>
       <c r="W125" s="16"/>
       <c r="X125" s="462"/>
       <c r="Y125" s="333"/>
       <c r="Z125" s="462"/>
       <c r="AA125" s="333"/>
       <c r="AB125" s="66"/>
       <c r="AC125" s="66"/>
       <c r="AD125" s="374"/>
       <c r="AE125" s="375"/>
       <c r="AF125" s="204"/>
       <c r="AG125" s="78"/>
       <c r="AJ125" s="387"/>
       <c r="AK125" s="387"/>
       <c r="AL125" s="387"/>
@@ -23456,776 +23451,776 @@
       <c r="AM126" s="36"/>
       <c r="AN126" s="274"/>
       <c r="AO126" s="274"/>
     </row>
     <row r="127" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="145"/>
       <c r="C127" s="3"/>
       <c r="D127" s="211" t="s">
         <v>803</v>
       </c>
       <c r="E127" s="220" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="244"/>
       <c r="G127" s="245"/>
       <c r="H127" s="378"/>
       <c r="I127" s="379"/>
       <c r="J127" s="211" t="s">
         <v>504</v>
       </c>
       <c r="K127" s="220" t="s">
         <v>13</v>
       </c>
       <c r="L127" s="244">
         <f>[1]Hoja1!$C522</f>
-        <v>1885.5079220574089</v>
+        <v>1979.7833181602794</v>
       </c>
       <c r="M127" s="245"/>
       <c r="N127" s="26"/>
       <c r="O127" s="27"/>
       <c r="P127" s="211" t="s">
         <v>505</v>
       </c>
       <c r="Q127" s="220" t="s">
         <v>13</v>
       </c>
       <c r="R127" s="244">
         <f>[1]Hoja1!$C533</f>
-        <v>2638.7530097944887</v>
+        <v>2770.6906602842132</v>
       </c>
       <c r="S127" s="245"/>
       <c r="T127" s="11"/>
       <c r="U127" s="12"/>
       <c r="V127" s="211" t="s">
         <v>535</v>
       </c>
       <c r="W127" s="220" t="s">
         <v>13</v>
       </c>
       <c r="X127" s="244">
         <f>[1]Hoja1!$C569</f>
-        <v>2638.7530097944887</v>
+        <v>2770.6906602842132</v>
       </c>
       <c r="Y127" s="245"/>
       <c r="Z127" s="26"/>
       <c r="AA127" s="32"/>
       <c r="AB127" s="211" t="s">
         <v>506</v>
       </c>
       <c r="AC127" s="220" t="s">
         <v>13</v>
       </c>
       <c r="AD127" s="244">
         <f>[1]Hoja1!$C742</f>
-        <v>2131.5566145329667</v>
+        <v>2238.134445259614</v>
       </c>
       <c r="AE127" s="377"/>
       <c r="AF127" s="204"/>
       <c r="AG127" s="78"/>
       <c r="AJ127" s="17"/>
       <c r="AK127" s="17"/>
       <c r="AL127" s="17"/>
       <c r="AM127" s="18"/>
       <c r="AN127" s="376"/>
       <c r="AO127" s="376"/>
     </row>
     <row r="128" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="145"/>
       <c r="C128" s="3"/>
       <c r="D128" s="212" t="s">
         <v>804</v>
       </c>
       <c r="E128" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F128" s="242"/>
       <c r="G128" s="243"/>
       <c r="H128" s="378"/>
       <c r="I128" s="379"/>
       <c r="J128" s="212" t="s">
         <v>507</v>
       </c>
       <c r="K128" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L128" s="242">
         <f>[1]Hoja1!$C523</f>
-        <v>2387.7292477346386</v>
+        <v>2507.1157101213698</v>
       </c>
       <c r="M128" s="243"/>
       <c r="N128" s="28"/>
       <c r="O128" s="29"/>
       <c r="P128" s="212" t="s">
         <v>508</v>
       </c>
       <c r="Q128" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R128" s="242">
         <f>[1]Hoja1!$C534</f>
-        <v>2814.5532852359452</v>
+        <v>2955.2809494977419</v>
       </c>
       <c r="S128" s="243"/>
       <c r="T128" s="2"/>
       <c r="U128" s="3"/>
       <c r="V128" s="212" t="s">
         <v>538</v>
       </c>
       <c r="W128" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X128" s="242">
         <f>[1]Hoja1!$C570</f>
-        <v>3754.091917450347</v>
+        <v>3941.7965133228645</v>
       </c>
       <c r="Y128" s="243"/>
       <c r="Z128" s="28"/>
       <c r="AA128" s="43"/>
       <c r="AB128" s="212" t="s">
         <v>509</v>
       </c>
       <c r="AC128" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD128" s="242">
         <f>[1]Hoja1!$C743</f>
-        <v>2379.071757650182</v>
+        <v>2498.0253455326924</v>
       </c>
       <c r="AE128" s="270"/>
       <c r="AF128" s="204"/>
       <c r="AG128" s="78"/>
       <c r="AJ128" s="17"/>
       <c r="AK128" s="17"/>
       <c r="AL128" s="17"/>
       <c r="AM128" s="57"/>
       <c r="AN128" s="376"/>
       <c r="AO128" s="376"/>
     </row>
     <row r="129" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="145"/>
       <c r="C129" s="3"/>
       <c r="D129" s="211" t="s">
         <v>805</v>
       </c>
       <c r="E129" s="220" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="244"/>
       <c r="G129" s="245"/>
       <c r="H129" s="378"/>
       <c r="I129" s="379"/>
       <c r="J129" s="211" t="s">
         <v>510</v>
       </c>
       <c r="K129" s="220" t="s">
         <v>23</v>
       </c>
       <c r="L129" s="244">
         <f>[1]Hoja1!$C524</f>
-        <v>4758.1326527030196</v>
+        <v>6222.5890062336011</v>
       </c>
       <c r="M129" s="245"/>
       <c r="N129" s="28"/>
       <c r="O129" s="29"/>
       <c r="P129" s="211" t="s">
         <v>511</v>
       </c>
       <c r="Q129" s="220" t="s">
         <v>23</v>
       </c>
       <c r="R129" s="244">
         <f>[1]Hoja1!$C535</f>
-        <v>4749.0949717114672</v>
+        <v>4986.5497202970382</v>
       </c>
       <c r="S129" s="245"/>
       <c r="T129" s="2"/>
       <c r="U129" s="3"/>
       <c r="V129" s="211" t="s">
         <v>541</v>
       </c>
       <c r="W129" s="220" t="s">
         <v>23</v>
       </c>
       <c r="X129" s="244">
         <f>[1]Hoja1!$C571</f>
-        <v>6176.9399424033627</v>
+        <v>6485.7869395235321</v>
       </c>
       <c r="Y129" s="245"/>
       <c r="Z129" s="28"/>
       <c r="AA129" s="44"/>
       <c r="AB129" s="211" t="s">
         <v>512</v>
       </c>
       <c r="AC129" s="220" t="s">
         <v>23</v>
       </c>
       <c r="AD129" s="244">
         <f>[1]Hoja1!$C744</f>
-        <v>3516.0380966211624</v>
+        <v>3691.8400014522213</v>
       </c>
       <c r="AE129" s="377"/>
       <c r="AF129" s="204"/>
       <c r="AG129" s="78"/>
       <c r="AJ129" s="17"/>
       <c r="AK129" s="17"/>
       <c r="AL129" s="17"/>
       <c r="AM129" s="58"/>
       <c r="AN129" s="376"/>
       <c r="AO129" s="376"/>
     </row>
     <row r="130" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="145"/>
       <c r="C130" s="3"/>
       <c r="D130" s="212" t="s">
         <v>806</v>
       </c>
       <c r="E130" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F130" s="242"/>
       <c r="G130" s="243"/>
       <c r="H130" s="378"/>
       <c r="I130" s="379"/>
       <c r="J130" s="212" t="s">
         <v>513</v>
       </c>
       <c r="K130" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L130" s="242">
         <f>[1]Hoja1!$C525</f>
-        <v>6588.9691223199397</v>
+        <v>8566.3849759487985</v>
       </c>
       <c r="M130" s="243"/>
       <c r="N130" s="28"/>
       <c r="O130" s="29"/>
       <c r="P130" s="212" t="s">
         <v>514</v>
       </c>
       <c r="Q130" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R130" s="242">
         <f>[1]Hoja1!$C536</f>
         <v>10657.216182412803</v>
       </c>
       <c r="S130" s="243"/>
       <c r="T130" s="2"/>
       <c r="U130" s="3"/>
       <c r="V130" s="212" t="s">
         <v>545</v>
       </c>
       <c r="W130" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X130" s="242">
         <f>[1]Hoja1!$C572</f>
         <v>11574.4285552896</v>
       </c>
       <c r="Y130" s="243"/>
       <c r="Z130" s="28"/>
       <c r="AA130" s="43"/>
       <c r="AB130" s="212" t="s">
         <v>515</v>
       </c>
       <c r="AC130" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD130" s="242">
         <f>[1]Hoja1!$C745</f>
-        <v>5817.2358939006208</v>
+        <v>6108.0976885956525</v>
       </c>
       <c r="AE130" s="270"/>
       <c r="AF130" s="204"/>
       <c r="AG130" s="78"/>
       <c r="AJ130" s="17"/>
       <c r="AK130" s="17"/>
       <c r="AL130" s="17"/>
       <c r="AM130" s="18"/>
       <c r="AN130" s="376"/>
       <c r="AO130" s="376"/>
     </row>
     <row r="131" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="145"/>
       <c r="C131" s="3"/>
       <c r="D131" s="211" t="s">
         <v>807</v>
       </c>
       <c r="E131" s="220" t="s">
         <v>35</v>
       </c>
       <c r="F131" s="244"/>
       <c r="G131" s="245"/>
       <c r="H131" s="378"/>
       <c r="I131" s="379"/>
       <c r="J131" s="211" t="s">
         <v>516</v>
       </c>
       <c r="K131" s="220" t="s">
         <v>35</v>
       </c>
       <c r="L131" s="244">
         <f>[1]Hoja1!$C526</f>
         <v>10836.184450291201</v>
       </c>
       <c r="M131" s="245"/>
       <c r="N131" s="28"/>
       <c r="O131" s="29"/>
       <c r="P131" s="211" t="s">
         <v>517</v>
       </c>
       <c r="Q131" s="220" t="s">
         <v>35</v>
       </c>
       <c r="R131" s="244">
         <f>[1]Hoja1!$C537</f>
-        <v>10040.374764734685</v>
+        <v>10542.393502971419</v>
       </c>
       <c r="S131" s="245"/>
       <c r="T131" s="2"/>
       <c r="U131" s="3"/>
       <c r="V131" s="211" t="s">
         <v>548</v>
       </c>
       <c r="W131" s="220" t="s">
         <v>35</v>
       </c>
       <c r="X131" s="244">
         <f>[1]Hoja1!$C573</f>
-        <v>11429.027484203598</v>
+        <v>12000.478858413779</v>
       </c>
       <c r="Y131" s="245"/>
       <c r="Z131" s="28"/>
       <c r="AA131" s="43"/>
       <c r="AB131" s="211" t="s">
         <v>518</v>
       </c>
       <c r="AC131" s="220" t="s">
         <v>35</v>
       </c>
       <c r="AD131" s="244">
         <f>[1]Hoja1!$C746</f>
-        <v>7861.2291112305729</v>
+        <v>8254.2905667921023</v>
       </c>
       <c r="AE131" s="377"/>
       <c r="AF131" s="204"/>
       <c r="AG131" s="78"/>
       <c r="AJ131" s="17"/>
       <c r="AK131" s="17"/>
       <c r="AL131" s="17"/>
       <c r="AM131" s="18"/>
       <c r="AN131" s="376"/>
       <c r="AO131" s="376"/>
     </row>
     <row r="132" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="145"/>
       <c r="C132" s="3"/>
       <c r="D132" s="212" t="s">
         <v>808</v>
       </c>
       <c r="E132" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F132" s="242"/>
       <c r="G132" s="243"/>
       <c r="H132" s="378"/>
       <c r="I132" s="379"/>
       <c r="J132" s="212" t="s">
         <v>519</v>
       </c>
       <c r="K132" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L132" s="242">
         <f>[1]Hoja1!$C527</f>
-        <v>11928.739549893991</v>
+        <v>12525.176527388689</v>
       </c>
       <c r="M132" s="243"/>
       <c r="N132" s="28"/>
       <c r="O132" s="29"/>
       <c r="P132" s="212" t="s">
         <v>520</v>
       </c>
       <c r="Q132" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R132" s="242">
         <f>[1]Hoja1!$C538</f>
-        <v>16090.548196114705</v>
+        <v>16895.075605920436</v>
       </c>
       <c r="S132" s="243"/>
       <c r="T132" s="2"/>
       <c r="U132" s="3"/>
       <c r="V132" s="212" t="s">
         <v>551</v>
       </c>
       <c r="W132" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X132" s="242">
         <f>[1]Hoja1!$C574</f>
-        <v>18457.671096684706</v>
+        <v>19380.554651518942</v>
       </c>
       <c r="Y132" s="243"/>
       <c r="Z132" s="28"/>
       <c r="AA132" s="43"/>
       <c r="AB132" s="212" t="s">
         <v>521</v>
       </c>
       <c r="AC132" s="215" t="s">
         <v>41</v>
       </c>
       <c r="AD132" s="242">
         <f>[1]Hoja1!$C747</f>
-        <v>12746.128274956938</v>
+        <v>13383.434688704783</v>
       </c>
       <c r="AE132" s="270"/>
       <c r="AF132" s="204"/>
       <c r="AG132" s="78"/>
       <c r="AJ132" s="17"/>
       <c r="AK132" s="17"/>
       <c r="AL132" s="17"/>
       <c r="AM132" s="17"/>
       <c r="AN132" s="376"/>
       <c r="AO132" s="376"/>
     </row>
     <row r="133" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="145"/>
       <c r="C133" s="3"/>
       <c r="D133" s="211" t="s">
         <v>809</v>
       </c>
       <c r="E133" s="220" t="s">
         <v>47</v>
       </c>
       <c r="F133" s="244"/>
       <c r="G133" s="245"/>
       <c r="H133" s="378"/>
       <c r="I133" s="379"/>
       <c r="J133" s="211" t="s">
         <v>522</v>
       </c>
       <c r="K133" s="220" t="s">
         <v>47</v>
       </c>
       <c r="L133" s="244">
         <f>[1]Hoja1!$C528</f>
-        <v>28376.004580241392</v>
+        <v>29794.804809253459</v>
       </c>
       <c r="M133" s="245"/>
       <c r="N133" s="28"/>
       <c r="O133" s="29"/>
       <c r="P133" s="211" t="s">
         <v>523</v>
       </c>
       <c r="Q133" s="220" t="s">
         <v>47</v>
       </c>
       <c r="R133" s="244">
         <f>[1]Hoja1!$C539</f>
-        <v>36407.765607200803</v>
+        <v>38228.153887560831</v>
       </c>
       <c r="S133" s="245"/>
       <c r="T133" s="2"/>
       <c r="U133" s="3"/>
       <c r="V133" s="211" t="s">
         <v>555</v>
       </c>
       <c r="W133" s="220" t="s">
         <v>47</v>
       </c>
       <c r="X133" s="244">
         <f>[1]Hoja1!$C575</f>
-        <v>36185.321338757261</v>
+        <v>37994.587405695136</v>
       </c>
       <c r="Y133" s="245"/>
       <c r="Z133" s="28"/>
       <c r="AA133" s="43"/>
       <c r="AB133" s="211" t="s">
         <v>524</v>
       </c>
       <c r="AC133" s="220" t="s">
         <v>47</v>
       </c>
       <c r="AD133" s="244">
         <f>[1]Hoja1!$C748</f>
-        <v>26651.741053182312</v>
+        <v>27984.328105841432</v>
       </c>
       <c r="AE133" s="377"/>
       <c r="AF133" s="204"/>
       <c r="AG133" s="78"/>
       <c r="AJ133" s="17"/>
       <c r="AK133" s="17"/>
       <c r="AL133" s="17"/>
       <c r="AM133" s="18"/>
       <c r="AN133" s="376"/>
       <c r="AO133" s="376"/>
     </row>
     <row r="134" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="145"/>
       <c r="C134" s="3"/>
       <c r="D134" s="212" t="s">
         <v>810</v>
       </c>
       <c r="E134" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F134" s="242"/>
       <c r="G134" s="243"/>
       <c r="H134" s="378"/>
       <c r="I134" s="379"/>
       <c r="J134" s="212" t="s">
         <v>525</v>
       </c>
       <c r="K134" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L134" s="242">
         <f>[1]Hoja1!$C529</f>
-        <v>42762.482817762531</v>
+        <v>44900.606958650642</v>
       </c>
       <c r="M134" s="243"/>
       <c r="N134" s="28"/>
       <c r="O134" s="29"/>
       <c r="P134" s="212" t="s">
         <v>526</v>
       </c>
       <c r="Q134" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R134" s="242">
         <f>[1]Hoja1!$C540</f>
-        <v>49810.92894520468</v>
+        <v>52301.475392464919</v>
       </c>
       <c r="S134" s="243"/>
       <c r="T134" s="2"/>
       <c r="U134" s="3"/>
       <c r="V134" s="212" t="s">
         <v>559</v>
       </c>
       <c r="W134" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X134" s="242">
         <f>[1]Hoja1!$C576</f>
-        <v>48302.581265584435</v>
+        <v>50717.71032886365</v>
       </c>
       <c r="Y134" s="243"/>
       <c r="Z134" s="28"/>
       <c r="AA134" s="43"/>
       <c r="AB134" s="212" t="s">
         <v>527</v>
       </c>
       <c r="AC134" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD134" s="242">
         <f>[1]Hoja1!$C749</f>
-        <v>32709.920218806055</v>
+        <v>34345.416229746355</v>
       </c>
       <c r="AE134" s="270"/>
       <c r="AF134" s="204"/>
       <c r="AG134" s="78"/>
       <c r="AJ134" s="17"/>
       <c r="AK134" s="17"/>
       <c r="AL134" s="17"/>
       <c r="AM134" s="17"/>
       <c r="AN134" s="376"/>
       <c r="AO134" s="376"/>
     </row>
     <row r="135" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="145"/>
       <c r="C135" s="3"/>
       <c r="D135" s="211" t="s">
         <v>811</v>
       </c>
       <c r="E135" s="220" t="s">
         <v>59</v>
       </c>
       <c r="F135" s="244"/>
       <c r="G135" s="245"/>
       <c r="H135" s="391"/>
       <c r="I135" s="392"/>
       <c r="J135" s="211" t="s">
         <v>528</v>
       </c>
       <c r="K135" s="220" t="s">
         <v>59</v>
       </c>
       <c r="L135" s="244">
         <f>[1]Hoja1!$C530</f>
-        <v>72963.153912328533</v>
+        <v>76611.311607944968</v>
       </c>
       <c r="M135" s="245"/>
       <c r="N135" s="28"/>
       <c r="O135" s="29"/>
       <c r="P135" s="211" t="s">
         <v>529</v>
       </c>
       <c r="Q135" s="220" t="s">
         <v>59</v>
       </c>
       <c r="R135" s="244">
         <f>[1]Hoja1!$C541</f>
-        <v>100003.72163749719</v>
+        <v>105003.90771937204</v>
       </c>
       <c r="S135" s="245"/>
       <c r="T135" s="2"/>
       <c r="U135" s="3"/>
       <c r="V135" s="211" t="s">
         <v>563</v>
       </c>
       <c r="W135" s="220" t="s">
         <v>59</v>
       </c>
       <c r="X135" s="244">
         <f>[1]Hoja1!$C577</f>
-        <v>80882.324117800614</v>
+        <v>84926.440323690636</v>
       </c>
       <c r="Y135" s="245"/>
       <c r="Z135" s="28"/>
       <c r="AA135" s="43"/>
       <c r="AB135" s="211" t="s">
         <v>530</v>
       </c>
       <c r="AC135" s="220" t="s">
         <v>59</v>
       </c>
       <c r="AD135" s="244">
         <f>[1]Hoja1!$C750</f>
-        <v>72191.540172480018</v>
+        <v>75801.117181104011</v>
       </c>
       <c r="AE135" s="377"/>
       <c r="AF135" s="204"/>
       <c r="AG135" s="78"/>
       <c r="AJ135" s="17"/>
       <c r="AK135" s="17"/>
       <c r="AL135" s="17"/>
       <c r="AM135" s="17"/>
       <c r="AN135" s="376"/>
       <c r="AO135" s="376"/>
     </row>
     <row r="136" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="145"/>
       <c r="C136" s="3"/>
       <c r="D136" s="212" t="s">
         <v>812</v>
       </c>
       <c r="E136" s="215" t="s">
         <v>834</v>
       </c>
       <c r="F136" s="242"/>
       <c r="G136" s="243"/>
       <c r="H136" s="345"/>
       <c r="I136" s="346"/>
       <c r="J136" s="212" t="s">
         <v>531</v>
       </c>
       <c r="K136" s="215" t="s">
         <v>69</v>
       </c>
       <c r="L136" s="242">
         <f>[1]Hoja1!$C$532</f>
-        <v>294454.90074729989</v>
+        <v>309177.6457846649</v>
       </c>
       <c r="M136" s="243"/>
       <c r="N136" s="28"/>
       <c r="O136" s="29"/>
       <c r="P136" s="27"/>
       <c r="Q136" s="190"/>
       <c r="R136" s="390"/>
       <c r="S136" s="390"/>
       <c r="T136" s="2"/>
       <c r="U136" s="3"/>
       <c r="V136" s="212" t="s">
         <v>567</v>
       </c>
       <c r="W136" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X136" s="242">
         <f>[1]Hoja1!$C579</f>
         <v>0</v>
       </c>
       <c r="Y136" s="243"/>
       <c r="Z136" s="28"/>
       <c r="AA136" s="43"/>
       <c r="AB136" s="212" t="s">
         <v>532</v>
       </c>
       <c r="AC136" s="215" t="s">
         <v>69</v>
       </c>
       <c r="AD136" s="242">
         <f>[1]Hoja1!$C751</f>
-        <v>170130.71829648491</v>
+        <v>178637.2542113091</v>
       </c>
       <c r="AE136" s="270"/>
       <c r="AF136" s="204"/>
       <c r="AG136" s="78"/>
       <c r="AJ136" s="17"/>
       <c r="AK136" s="17"/>
       <c r="AL136" s="17"/>
       <c r="AM136" s="17"/>
       <c r="AN136" s="376"/>
       <c r="AO136" s="376"/>
     </row>
     <row r="137" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="145"/>
       <c r="C137" s="3"/>
       <c r="D137" s="211" t="s">
         <v>813</v>
       </c>
       <c r="E137" s="220" t="s">
         <v>791</v>
       </c>
       <c r="F137" s="244"/>
       <c r="G137" s="245"/>
       <c r="H137" s="384"/>
       <c r="I137" s="385"/>
       <c r="J137" s="123"/>
       <c r="K137" s="220"/>
       <c r="L137" s="440"/>
       <c r="M137" s="441"/>
       <c r="N137" s="30"/>
       <c r="O137" s="31"/>
       <c r="P137" s="118"/>
       <c r="Q137" s="119"/>
       <c r="R137" s="386"/>
       <c r="S137" s="386"/>
       <c r="T137" s="9"/>
       <c r="U137" s="10"/>
       <c r="V137" s="211" t="s">
         <v>571</v>
       </c>
       <c r="W137" s="220" t="s">
         <v>69</v>
       </c>
       <c r="X137" s="244">
         <f>[1]Hoja1!$C$578</f>
-        <v>349175.01584637968</v>
+        <v>366633.76663869881</v>
       </c>
       <c r="Y137" s="245"/>
       <c r="Z137" s="30"/>
       <c r="AA137" s="49"/>
       <c r="AB137" s="116"/>
       <c r="AC137" s="117"/>
       <c r="AD137" s="468"/>
       <c r="AE137" s="469"/>
       <c r="AF137" s="204"/>
       <c r="AG137" s="78"/>
       <c r="AJ137" s="387"/>
       <c r="AK137" s="387"/>
       <c r="AL137" s="387"/>
       <c r="AM137" s="17"/>
       <c r="AN137" s="266"/>
       <c r="AO137" s="266"/>
     </row>
     <row r="138" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="382" t="s">
         <v>845</v>
       </c>
       <c r="C138" s="383"/>
       <c r="D138" s="107" t="s">
         <v>5</v>
       </c>
@@ -24294,849 +24289,849 @@
       <c r="AE138" s="395"/>
       <c r="AF138" s="204"/>
       <c r="AG138" s="78"/>
       <c r="AH138" s="273"/>
       <c r="AI138" s="273"/>
       <c r="AJ138" s="273"/>
       <c r="AK138" s="273"/>
       <c r="AL138" s="273"/>
       <c r="AM138" s="36"/>
       <c r="AN138" s="274"/>
       <c r="AO138" s="274"/>
     </row>
     <row r="139" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="459" t="s">
         <v>846</v>
       </c>
       <c r="C139" s="407"/>
       <c r="D139" s="226" t="s">
         <v>533</v>
       </c>
       <c r="E139" s="220" t="s">
         <v>13</v>
       </c>
       <c r="F139" s="244">
         <f>[1]Hoja1!$C752</f>
-        <v>1934.0094192055863</v>
+        <v>2030.7098901658649</v>
       </c>
       <c r="G139" s="245"/>
       <c r="H139" s="378"/>
       <c r="I139" s="379"/>
       <c r="J139" s="211" t="s">
         <v>534</v>
       </c>
       <c r="K139" s="220" t="s">
         <v>13</v>
       </c>
       <c r="L139" s="244">
         <f>[1]Hoja1!$C763</f>
-        <v>1096.4597134691767</v>
+        <v>1151.2826991426355</v>
       </c>
       <c r="M139" s="245"/>
       <c r="N139" s="26"/>
       <c r="O139" s="27"/>
       <c r="P139" s="211" t="s">
         <v>535</v>
       </c>
       <c r="Q139" s="220" t="s">
         <v>13</v>
       </c>
       <c r="R139" s="244">
         <f>[1]Hoja1!$C774</f>
-        <v>1376.8668013489191</v>
+        <v>1445.7101414163653</v>
       </c>
       <c r="S139" s="245"/>
       <c r="T139" s="11"/>
       <c r="U139" s="12"/>
       <c r="V139" s="211" t="s">
         <v>733</v>
       </c>
       <c r="W139" s="220" t="s">
         <v>13</v>
       </c>
       <c r="X139" s="244">
         <f>[1]Hoja1!$C639</f>
-        <v>7653.0252450055232</v>
+        <v>8401.9261613116269</v>
       </c>
       <c r="Y139" s="245"/>
       <c r="Z139" s="396"/>
       <c r="AA139" s="397"/>
       <c r="AB139" s="211" t="s">
         <v>536</v>
       </c>
       <c r="AC139" s="220" t="s">
         <v>13</v>
       </c>
       <c r="AD139" s="244">
         <f>[1]Hoja1!$C785</f>
-        <v>1353.2732399142405</v>
+        <v>1420.9369019099524</v>
       </c>
       <c r="AE139" s="377"/>
       <c r="AF139" s="204"/>
       <c r="AG139" s="78"/>
       <c r="AJ139" s="17"/>
       <c r="AK139" s="17"/>
       <c r="AL139" s="17"/>
       <c r="AM139" s="18"/>
       <c r="AN139" s="376"/>
       <c r="AO139" s="376"/>
     </row>
     <row r="140" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="145"/>
       <c r="C140" s="3"/>
       <c r="D140" s="212" t="s">
         <v>537</v>
       </c>
       <c r="E140" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F140" s="242">
         <f>[1]Hoja1!$C753</f>
-        <v>2199.8714892395478</v>
+        <v>2309.8650637015257</v>
       </c>
       <c r="G140" s="243"/>
       <c r="H140" s="378"/>
       <c r="I140" s="379"/>
       <c r="J140" s="212" t="s">
         <v>840</v>
       </c>
       <c r="K140" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L140" s="242">
         <f>[1]Hoja1!$C764</f>
         <v>2271.5203230720003</v>
       </c>
       <c r="M140" s="243"/>
       <c r="N140" s="28"/>
       <c r="O140" s="29"/>
       <c r="P140" s="212" t="s">
         <v>538</v>
       </c>
       <c r="Q140" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R140" s="242">
         <f>[1]Hoja1!$C775</f>
-        <v>1777.6097426234007</v>
+        <v>1866.4902297545705</v>
       </c>
       <c r="S140" s="243"/>
       <c r="T140" s="2"/>
       <c r="U140" s="3"/>
       <c r="V140" s="212" t="s">
         <v>769</v>
       </c>
       <c r="W140" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X140" s="242">
         <f>[1]Hoja1!$C640</f>
-        <v>12203.247785641232</v>
+        <v>13397.444365389258</v>
       </c>
       <c r="Y140" s="243"/>
       <c r="Z140" s="393"/>
       <c r="AA140" s="394"/>
       <c r="AB140" s="212" t="s">
         <v>539</v>
       </c>
       <c r="AC140" s="215" t="s">
         <v>18</v>
       </c>
       <c r="AD140" s="242">
         <f>[1]Hoja1!$C786</f>
         <v>1774.1950402176003</v>
       </c>
       <c r="AE140" s="270"/>
       <c r="AF140" s="204"/>
       <c r="AG140" s="78"/>
       <c r="AJ140" s="17"/>
       <c r="AK140" s="17"/>
       <c r="AL140" s="17"/>
       <c r="AM140" s="57"/>
       <c r="AN140" s="376"/>
       <c r="AO140" s="376"/>
     </row>
     <row r="141" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="145"/>
       <c r="C141" s="3"/>
       <c r="D141" s="211" t="s">
         <v>540</v>
       </c>
       <c r="E141" s="220" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="244">
         <f>[1]Hoja1!$C754</f>
-        <v>3059.3093286273743</v>
+        <v>3212.2747950587427</v>
       </c>
       <c r="G141" s="245"/>
       <c r="H141" s="378"/>
       <c r="I141" s="379"/>
       <c r="J141" s="211" t="s">
         <v>841</v>
       </c>
       <c r="K141" s="220" t="s">
         <v>23</v>
       </c>
       <c r="L141" s="244">
         <f>[1]Hoja1!$C765</f>
-        <v>2131.5566145329667</v>
+        <v>2238.134445259614</v>
       </c>
       <c r="M141" s="245"/>
       <c r="N141" s="28"/>
       <c r="O141" s="29"/>
       <c r="P141" s="211" t="s">
         <v>541</v>
       </c>
       <c r="Q141" s="220" t="s">
         <v>23</v>
       </c>
       <c r="R141" s="244">
         <f>[1]Hoja1!$C776</f>
-        <v>2379.071757650182</v>
+        <v>2498.0253455326924</v>
       </c>
       <c r="S141" s="245"/>
       <c r="T141" s="2"/>
       <c r="U141" s="3"/>
       <c r="V141" s="211" t="s">
         <v>770</v>
       </c>
       <c r="W141" s="220" t="s">
         <v>23</v>
       </c>
       <c r="X141" s="244">
         <f>[1]Hoja1!$C641</f>
-        <v>14841.951119401952</v>
+        <v>16294.337522132313</v>
       </c>
       <c r="Y141" s="245"/>
       <c r="Z141" s="393"/>
       <c r="AA141" s="394"/>
       <c r="AB141" s="211" t="s">
         <v>542</v>
       </c>
       <c r="AC141" s="220" t="s">
         <v>23</v>
       </c>
       <c r="AD141" s="244">
         <f>[1]Hoja1!$C787</f>
         <v>2188.9195840512002</v>
       </c>
       <c r="AE141" s="377"/>
       <c r="AF141" s="204"/>
       <c r="AG141" s="78"/>
       <c r="AJ141" s="17"/>
       <c r="AK141" s="17"/>
       <c r="AL141" s="17"/>
       <c r="AM141" s="58"/>
       <c r="AN141" s="376"/>
       <c r="AO141" s="376"/>
     </row>
     <row r="142" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B142" s="145"/>
       <c r="C142" s="3"/>
       <c r="D142" s="212" t="s">
         <v>543</v>
       </c>
       <c r="E142" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F142" s="242">
         <f>[1]Hoja1!$C755</f>
-        <v>4977.7200580446543</v>
+        <v>5226.6060609468877</v>
       </c>
       <c r="G142" s="243"/>
       <c r="H142" s="378"/>
       <c r="I142" s="379"/>
       <c r="J142" s="212" t="s">
         <v>544</v>
       </c>
       <c r="K142" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L142" s="242">
         <f>[1]Hoja1!$C766</f>
-        <v>3435.5245250954545</v>
+        <v>3607.3007513502262</v>
       </c>
       <c r="M142" s="243"/>
       <c r="N142" s="28"/>
       <c r="O142" s="29"/>
       <c r="P142" s="212" t="s">
         <v>545</v>
       </c>
       <c r="Q142" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R142" s="242">
         <f>[1]Hoja1!$C777</f>
-        <v>3738.4932276620407</v>
+        <v>3925.4178890451435</v>
       </c>
       <c r="S142" s="243"/>
       <c r="T142" s="2"/>
       <c r="U142" s="3"/>
       <c r="V142" s="212" t="s">
         <v>771</v>
       </c>
       <c r="W142" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X142" s="242">
         <f>[1]Hoja1!$C642</f>
-        <v>13378.646455794838</v>
+        <v>14047.578778584577</v>
       </c>
       <c r="Y142" s="243"/>
       <c r="Z142" s="393"/>
       <c r="AA142" s="394"/>
       <c r="AB142" s="212" t="s">
         <v>546</v>
       </c>
       <c r="AC142" s="215" t="s">
         <v>29</v>
       </c>
       <c r="AD142" s="242">
         <f>[1]Hoja1!$C788</f>
         <v>2942.6513276159999</v>
       </c>
       <c r="AE142" s="270"/>
       <c r="AF142" s="204"/>
       <c r="AG142" s="78"/>
       <c r="AJ142" s="17"/>
       <c r="AK142" s="17"/>
       <c r="AL142" s="17"/>
       <c r="AM142" s="18"/>
       <c r="AN142" s="376"/>
       <c r="AO142" s="376"/>
     </row>
     <row r="143" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="145"/>
       <c r="C143" s="3"/>
       <c r="D143" s="211" t="s">
         <v>547</v>
       </c>
       <c r="E143" s="220" t="s">
         <v>35</v>
       </c>
       <c r="F143" s="244">
         <f>[1]Hoja1!$C756</f>
-        <v>6553.5787801679216</v>
+        <v>6881.2577191763166</v>
       </c>
       <c r="G143" s="245"/>
       <c r="H143" s="378"/>
       <c r="I143" s="379"/>
       <c r="J143" s="211" t="s">
         <v>842</v>
       </c>
       <c r="K143" s="220" t="s">
         <v>35</v>
       </c>
       <c r="L143" s="244">
         <f>[1]Hoja1!$C767</f>
-        <v>4256.0416781939366</v>
+        <v>4468.8437621036319</v>
       </c>
       <c r="M143" s="245"/>
       <c r="N143" s="28"/>
       <c r="O143" s="29"/>
       <c r="P143" s="211" t="s">
         <v>548</v>
       </c>
       <c r="Q143" s="220" t="s">
         <v>35</v>
       </c>
       <c r="R143" s="244">
         <f>[1]Hoja1!$C778</f>
-        <v>5327.0720512770258</v>
+        <v>5593.4256538408763</v>
       </c>
       <c r="S143" s="245"/>
       <c r="T143" s="2"/>
       <c r="U143" s="3"/>
       <c r="V143" s="211" t="s">
         <v>772</v>
       </c>
       <c r="W143" s="220" t="s">
         <v>35</v>
       </c>
       <c r="X143" s="244">
         <f>[1]Hoja1!$C643</f>
-        <v>20434.685538781592</v>
+        <v>21456.419815720674</v>
       </c>
       <c r="Y143" s="245"/>
       <c r="Z143" s="393"/>
       <c r="AA143" s="394"/>
       <c r="AB143" s="211" t="s">
         <v>549</v>
       </c>
       <c r="AC143" s="220" t="s">
         <v>35</v>
       </c>
       <c r="AD143" s="244">
         <f>[1]Hoja1!$C789</f>
         <v>3248.9624014848009</v>
       </c>
       <c r="AE143" s="377"/>
       <c r="AF143" s="204"/>
       <c r="AG143" s="78"/>
       <c r="AJ143" s="17"/>
       <c r="AK143" s="17"/>
       <c r="AL143" s="17"/>
       <c r="AM143" s="18"/>
       <c r="AN143" s="376"/>
       <c r="AO143" s="376"/>
     </row>
     <row r="144" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="145"/>
       <c r="C144" s="3"/>
       <c r="D144" s="212" t="s">
         <v>550</v>
       </c>
       <c r="E144" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F144" s="242">
         <f>[1]Hoja1!$C757</f>
-        <v>9485.0679258294294</v>
+        <v>9959.3213221209007</v>
       </c>
       <c r="G144" s="243"/>
       <c r="H144" s="378"/>
       <c r="I144" s="379"/>
       <c r="J144" s="212" t="s">
         <v>843</v>
       </c>
       <c r="K144" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L144" s="242">
         <f>[1]Hoja1!$C768</f>
-        <v>6268.4464624428365</v>
+        <v>6581.8687855649778</v>
       </c>
       <c r="M144" s="243"/>
       <c r="N144" s="28"/>
       <c r="O144" s="29"/>
       <c r="P144" s="212" t="s">
         <v>551</v>
       </c>
       <c r="Q144" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R144" s="242">
         <f>[1]Hoja1!$C779</f>
-        <v>7947.8800502565555</v>
+        <v>8345.2740527693823</v>
       </c>
       <c r="S144" s="243"/>
       <c r="T144" s="2"/>
       <c r="U144" s="3"/>
       <c r="V144" s="212" t="s">
         <v>776</v>
       </c>
       <c r="W144" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X144" s="242">
         <f>[1]Hoja1!$C644</f>
-        <v>27202.73544094136</v>
+        <v>28562.872212988434</v>
       </c>
       <c r="Y144" s="243"/>
       <c r="Z144" s="393"/>
       <c r="AA144" s="394"/>
       <c r="AB144" s="212" t="s">
         <v>552</v>
       </c>
       <c r="AC144" s="215" t="s">
         <v>41</v>
       </c>
       <c r="AD144" s="242">
         <f>[1]Hoja1!$C790</f>
         <v>6093.525351513601</v>
       </c>
       <c r="AE144" s="270"/>
       <c r="AF144" s="204"/>
       <c r="AG144" s="78"/>
       <c r="AJ144" s="17"/>
       <c r="AK144" s="17"/>
       <c r="AL144" s="17"/>
       <c r="AM144" s="17"/>
       <c r="AN144" s="376"/>
       <c r="AO144" s="376"/>
     </row>
     <row r="145" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B145" s="145"/>
       <c r="C145" s="3"/>
       <c r="D145" s="211" t="s">
         <v>553</v>
       </c>
       <c r="E145" s="220" t="s">
         <v>47</v>
       </c>
       <c r="F145" s="244">
         <f>[1]Hoja1!$C758</f>
-        <v>16986.038996092633</v>
+        <v>17835.340945897267</v>
       </c>
       <c r="G145" s="245"/>
       <c r="H145" s="378"/>
       <c r="I145" s="379"/>
       <c r="J145" s="211" t="s">
         <v>554</v>
       </c>
       <c r="K145" s="220" t="s">
         <v>47</v>
       </c>
       <c r="L145" s="244">
         <f>[1]Hoja1!$C769</f>
-        <v>11015.162525335612</v>
+        <v>11565.920651602391</v>
       </c>
       <c r="M145" s="245"/>
       <c r="N145" s="28"/>
       <c r="O145" s="29"/>
       <c r="P145" s="211" t="s">
         <v>555</v>
       </c>
       <c r="Q145" s="220" t="s">
         <v>47</v>
       </c>
       <c r="R145" s="244">
         <f>[1]Hoja1!$C780</f>
         <v>19999.703935411202</v>
       </c>
       <c r="S145" s="245"/>
       <c r="T145" s="2"/>
       <c r="U145" s="3"/>
       <c r="V145" s="211" t="s">
         <v>773</v>
       </c>
       <c r="W145" s="220" t="s">
         <v>47</v>
       </c>
       <c r="X145" s="244">
         <f>[1]Hoja1!$C645</f>
-        <v>83434.460350786496</v>
+        <v>91599.077758217623</v>
       </c>
       <c r="Y145" s="245"/>
       <c r="Z145" s="393"/>
       <c r="AA145" s="394"/>
       <c r="AB145" s="211" t="s">
         <v>556</v>
       </c>
       <c r="AC145" s="220" t="s">
         <v>47</v>
       </c>
       <c r="AD145" s="244">
         <f>[1]Hoja1!$C791</f>
         <v>11817.068226163203</v>
       </c>
       <c r="AE145" s="377"/>
       <c r="AF145" s="204"/>
       <c r="AG145" s="78"/>
       <c r="AJ145" s="17"/>
       <c r="AK145" s="17"/>
       <c r="AL145" s="17"/>
       <c r="AM145" s="18"/>
       <c r="AN145" s="376"/>
       <c r="AO145" s="376"/>
     </row>
     <row r="146" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="145"/>
       <c r="C146" s="3"/>
       <c r="D146" s="212" t="s">
         <v>557</v>
       </c>
       <c r="E146" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F146" s="242">
         <f>[1]Hoja1!$C759</f>
-        <v>23350.717208420287</v>
+        <v>24518.253068841299</v>
       </c>
       <c r="G146" s="243"/>
       <c r="H146" s="378"/>
       <c r="I146" s="379"/>
       <c r="J146" s="212" t="s">
         <v>558</v>
       </c>
       <c r="K146" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L146" s="242">
         <f>[1]Hoja1!$C770</f>
-        <v>21636.284331958992</v>
+        <v>22718.098548556936</v>
       </c>
       <c r="M146" s="243"/>
       <c r="N146" s="28"/>
       <c r="O146" s="29"/>
       <c r="P146" s="212" t="s">
         <v>559</v>
       </c>
       <c r="Q146" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R146" s="242">
         <f>[1]Hoja1!$C781</f>
         <v>28337.216030323198</v>
       </c>
       <c r="S146" s="243"/>
       <c r="T146" s="2"/>
       <c r="U146" s="3"/>
       <c r="V146" s="212" t="s">
         <v>774</v>
       </c>
       <c r="W146" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X146" s="242">
         <f>[1]Hoja1!$C646</f>
-        <v>127906.03964373398</v>
+        <v>140422.55122134936</v>
       </c>
       <c r="Y146" s="243"/>
       <c r="Z146" s="393"/>
       <c r="AA146" s="394"/>
       <c r="AB146" s="212" t="s">
         <v>560</v>
       </c>
       <c r="AC146" s="215" t="s">
         <v>53</v>
       </c>
       <c r="AD146" s="242">
         <f>[1]Hoja1!$C792</f>
         <v>24642.553807871998</v>
       </c>
       <c r="AE146" s="270"/>
       <c r="AF146" s="204"/>
       <c r="AG146" s="78"/>
       <c r="AJ146" s="17"/>
       <c r="AK146" s="17"/>
       <c r="AL146" s="17"/>
       <c r="AM146" s="15"/>
       <c r="AN146" s="376"/>
       <c r="AO146" s="376"/>
     </row>
     <row r="147" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B147" s="145"/>
       <c r="C147" s="3"/>
       <c r="D147" s="211" t="s">
         <v>561</v>
       </c>
       <c r="E147" s="220" t="s">
         <v>59</v>
       </c>
       <c r="F147" s="244">
         <f>[1]Hoja1!$C760</f>
-        <v>64833.336219130237</v>
+        <v>68075.003030086766</v>
       </c>
       <c r="G147" s="245"/>
       <c r="H147" s="378"/>
       <c r="I147" s="379"/>
       <c r="J147" s="211" t="s">
         <v>562</v>
       </c>
       <c r="K147" s="220" t="s">
         <v>59</v>
       </c>
       <c r="L147" s="244">
         <f>[1]Hoja1!$C771</f>
-        <v>33407.983312027405</v>
+        <v>35078.382477628773</v>
       </c>
       <c r="M147" s="245"/>
       <c r="N147" s="28"/>
       <c r="O147" s="29"/>
       <c r="P147" s="211" t="s">
         <v>563</v>
       </c>
       <c r="Q147" s="220" t="s">
         <v>59</v>
       </c>
       <c r="R147" s="244">
         <f>[1]Hoja1!$C782</f>
         <v>53759.314312704009</v>
       </c>
       <c r="S147" s="245"/>
       <c r="T147" s="2"/>
       <c r="U147" s="3"/>
       <c r="V147" s="211" t="s">
         <v>775</v>
       </c>
       <c r="W147" s="220" t="s">
         <v>59</v>
       </c>
       <c r="X147" s="244">
         <f>[1]Hoja1!$C647</f>
-        <v>274686.38094382925</v>
+        <v>301566.39375848207</v>
       </c>
       <c r="Y147" s="245"/>
       <c r="Z147" s="393"/>
       <c r="AA147" s="394"/>
       <c r="AB147" s="211" t="s">
         <v>564</v>
       </c>
       <c r="AC147" s="220" t="s">
         <v>59</v>
       </c>
       <c r="AD147" s="244">
         <f>[1]Hoja1!$C793</f>
         <v>34960.762790553606</v>
       </c>
       <c r="AE147" s="377"/>
       <c r="AF147" s="204"/>
       <c r="AG147" s="78"/>
       <c r="AJ147" s="17"/>
       <c r="AK147" s="17"/>
       <c r="AL147" s="17"/>
       <c r="AM147" s="15"/>
       <c r="AN147" s="376"/>
       <c r="AO147" s="376"/>
     </row>
     <row r="148" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="145"/>
       <c r="C148" s="3"/>
       <c r="D148" s="212" t="s">
         <v>565</v>
       </c>
       <c r="E148" s="215" t="s">
         <v>65</v>
       </c>
       <c r="F148" s="242">
         <f>[1]Hoja1!$C761</f>
-        <v>300734.04579622409</v>
+        <v>334716.99297119747</v>
       </c>
       <c r="G148" s="243"/>
       <c r="H148" s="391"/>
       <c r="I148" s="392"/>
       <c r="J148" s="212" t="s">
         <v>566</v>
       </c>
       <c r="K148" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L148" s="242">
         <f>[1]Hoja1!$C772</f>
-        <v>161152.41067221481</v>
+        <v>179362.63307817513</v>
       </c>
       <c r="M148" s="243"/>
       <c r="N148" s="28"/>
       <c r="O148" s="29"/>
       <c r="P148" s="212" t="s">
         <v>567</v>
       </c>
       <c r="Q148" s="215" t="s">
         <v>65</v>
       </c>
       <c r="R148" s="242">
         <f>[1]Hoja1!$C783</f>
-        <v>151883.529521919</v>
+        <v>169046.36835789587</v>
       </c>
       <c r="S148" s="243"/>
       <c r="T148" s="2"/>
       <c r="U148" s="3"/>
       <c r="V148" s="212" t="s">
         <v>777</v>
       </c>
       <c r="W148" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X148" s="242"/>
       <c r="Y148" s="243"/>
       <c r="Z148" s="393"/>
       <c r="AA148" s="394"/>
       <c r="AB148" s="212" t="s">
         <v>568</v>
       </c>
       <c r="AC148" s="215" t="s">
         <v>65</v>
       </c>
       <c r="AD148" s="242">
         <f>[1]Hoja1!$C794</f>
-        <v>102226.22505054467</v>
+        <v>113777.78848125623</v>
       </c>
       <c r="AE148" s="270"/>
       <c r="AF148" s="204"/>
       <c r="AG148" s="78"/>
       <c r="AJ148" s="17"/>
       <c r="AK148" s="17"/>
       <c r="AL148" s="17"/>
       <c r="AM148" s="15"/>
       <c r="AN148" s="376"/>
       <c r="AO148" s="376"/>
     </row>
     <row r="149" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B149" s="145"/>
       <c r="C149" s="3"/>
       <c r="D149" s="211" t="s">
         <v>569</v>
       </c>
       <c r="E149" s="220" t="s">
         <v>69</v>
       </c>
       <c r="F149" s="244">
         <f>[1]Hoja1!$C762</f>
-        <v>243093.07386715902</v>
+        <v>255247.72756051703</v>
       </c>
       <c r="G149" s="245"/>
       <c r="H149" s="391"/>
       <c r="I149" s="392"/>
       <c r="J149" s="211" t="s">
         <v>570</v>
       </c>
       <c r="K149" s="220" t="s">
         <v>69</v>
       </c>
       <c r="L149" s="244">
         <f>[1]Hoja1!$C773</f>
-        <v>178761.69205374023</v>
+        <v>198961.76325581287</v>
       </c>
       <c r="M149" s="245"/>
       <c r="N149" s="28"/>
       <c r="O149" s="29"/>
       <c r="P149" s="211" t="s">
         <v>571</v>
       </c>
       <c r="Q149" s="220" t="s">
         <v>69</v>
       </c>
       <c r="R149" s="244">
         <f>[1]Hoja1!$C784</f>
-        <v>195166.54256732113</v>
+        <v>217220.36187742846</v>
       </c>
       <c r="S149" s="245"/>
       <c r="T149" s="9"/>
       <c r="U149" s="10"/>
       <c r="V149" s="211" t="s">
         <v>778</v>
       </c>
       <c r="W149" s="220" t="s">
         <v>69</v>
       </c>
       <c r="X149" s="244"/>
       <c r="Y149" s="245"/>
       <c r="Z149" s="399"/>
       <c r="AA149" s="400" t="s">
         <v>69</v>
       </c>
       <c r="AB149" s="211" t="s">
         <v>572</v>
       </c>
       <c r="AC149" s="220" t="s">
         <v>69</v>
       </c>
       <c r="AD149" s="244">
         <f>[1]Hoja1!$C795</f>
-        <v>102226.22505054467</v>
+        <v>113777.78848125623</v>
       </c>
       <c r="AE149" s="377"/>
       <c r="AF149" s="204"/>
       <c r="AG149" s="78"/>
       <c r="AJ149" s="17"/>
       <c r="AK149" s="17"/>
       <c r="AL149" s="17"/>
       <c r="AM149" s="15"/>
       <c r="AN149" s="376"/>
       <c r="AO149" s="376"/>
     </row>
     <row r="150" spans="2:41" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="398" t="s">
         <v>168</v>
       </c>
       <c r="C150" s="366"/>
       <c r="D150" s="103" t="s">
         <v>5</v>
       </c>
       <c r="E150" s="103" t="s">
         <v>6</v>
       </c>
       <c r="F150" s="388" t="s">
         <v>7</v>
       </c>
@@ -25210,793 +25205,793 @@
     </row>
     <row r="151" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="145"/>
       <c r="C151" s="3"/>
       <c r="D151" s="211" t="s">
         <v>575</v>
       </c>
       <c r="E151" s="220" t="s">
         <v>13</v>
       </c>
       <c r="F151" s="244">
         <f>[1]Hoja1!$C$820</f>
         <v>0</v>
       </c>
       <c r="G151" s="245"/>
       <c r="H151" s="402"/>
       <c r="I151" s="331"/>
       <c r="J151" s="211" t="s">
         <v>573</v>
       </c>
       <c r="K151" s="220" t="s">
         <v>13</v>
       </c>
       <c r="L151" s="244">
         <f>[1]Hoja1!$C796</f>
-        <v>8099.1924453510701</v>
+        <v>9646.7196369164558</v>
       </c>
       <c r="M151" s="245"/>
       <c r="N151" s="28"/>
       <c r="O151" s="29"/>
       <c r="P151" s="211" t="s">
         <v>823</v>
       </c>
       <c r="Q151" s="220" t="s">
         <v>13</v>
       </c>
       <c r="R151" s="244">
         <f>[1]Hoja1!$C631</f>
-        <v>9796.5762288925162</v>
+        <v>10755.21906742897</v>
       </c>
       <c r="S151" s="245"/>
       <c r="T151" s="389" t="s">
         <v>174</v>
       </c>
       <c r="U151" s="407"/>
       <c r="V151" s="211" t="s">
         <v>734</v>
       </c>
       <c r="W151" s="220" t="s">
         <v>13</v>
       </c>
       <c r="X151" s="244">
         <f>[1]Hoja1!$C807</f>
-        <v>6588.9691223199397</v>
+        <v>6918.4175784359368</v>
       </c>
       <c r="Y151" s="245"/>
       <c r="Z151" s="111"/>
       <c r="AA151" s="32"/>
       <c r="AB151" s="211" t="s">
         <v>574</v>
       </c>
       <c r="AC151" s="220" t="s">
         <v>745</v>
       </c>
       <c r="AD151" s="244">
         <f>[1]Hoja1!$C$626</f>
-        <v>4237.1733466045998</v>
+        <v>4449.0320139348305</v>
       </c>
       <c r="AE151" s="377"/>
       <c r="AF151" s="204"/>
       <c r="AG151" s="78"/>
       <c r="AH151" s="7"/>
       <c r="AI151" s="7"/>
       <c r="AJ151" s="7"/>
       <c r="AK151" s="7"/>
       <c r="AL151" s="7"/>
       <c r="AM151" s="7"/>
       <c r="AN151" s="376"/>
       <c r="AO151" s="376"/>
     </row>
     <row r="152" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="145"/>
       <c r="C152" s="3"/>
       <c r="D152" s="212" t="s">
         <v>578</v>
       </c>
       <c r="E152" s="215" t="s">
         <v>18</v>
       </c>
       <c r="F152" s="242">
         <f>[1]Hoja1!$C$818</f>
         <v>0</v>
       </c>
       <c r="G152" s="243" t="s">
         <v>13</v>
       </c>
       <c r="H152" s="378"/>
       <c r="I152" s="401"/>
       <c r="J152" s="212" t="s">
         <v>576</v>
       </c>
       <c r="K152" s="215" t="s">
         <v>18</v>
       </c>
       <c r="L152" s="242">
         <f>[1]Hoja1!$C797</f>
-        <v>9909.0641837681051</v>
+        <v>11802.400504283984</v>
       </c>
       <c r="M152" s="243"/>
       <c r="N152" s="28"/>
       <c r="O152" s="29"/>
       <c r="P152" s="212" t="s">
         <v>824</v>
       </c>
       <c r="Q152" s="215" t="s">
         <v>18</v>
       </c>
       <c r="R152" s="242">
         <f>[1]Hoja1!$C632</f>
-        <v>13379.404745370472</v>
+        <v>14688.668074119876</v>
       </c>
       <c r="S152" s="243"/>
       <c r="T152" s="11"/>
       <c r="U152" s="12"/>
       <c r="V152" s="212" t="s">
         <v>735</v>
       </c>
       <c r="W152" s="215" t="s">
         <v>18</v>
       </c>
       <c r="X152" s="242">
         <f>[1]Hoja1!$C808</f>
-        <v>7420.5009491268765</v>
+        <v>7791.5259965832201</v>
       </c>
       <c r="Y152" s="243"/>
       <c r="Z152" s="100"/>
       <c r="AA152" s="33"/>
       <c r="AB152" s="212"/>
       <c r="AC152" s="215"/>
       <c r="AD152" s="242"/>
       <c r="AE152" s="270"/>
       <c r="AF152" s="204"/>
       <c r="AG152" s="78"/>
       <c r="AH152" s="7"/>
       <c r="AI152" s="7"/>
       <c r="AJ152" s="7"/>
       <c r="AK152" s="7"/>
       <c r="AL152" s="7"/>
       <c r="AM152" s="7"/>
       <c r="AN152" s="376"/>
       <c r="AO152" s="376"/>
     </row>
     <row r="153" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="145"/>
       <c r="C153" s="3"/>
       <c r="D153" s="211" t="s">
         <v>581</v>
       </c>
       <c r="E153" s="220" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="244">
         <f>[1]Hoja1!$C$819</f>
         <v>0</v>
       </c>
       <c r="G153" s="245" t="s">
         <v>18</v>
       </c>
       <c r="H153" s="378"/>
       <c r="I153" s="401"/>
       <c r="J153" s="211" t="s">
         <v>579</v>
       </c>
       <c r="K153" s="220" t="s">
         <v>23</v>
       </c>
       <c r="L153" s="244">
         <f>[1]Hoja1!$C798</f>
-        <v>13148.793692899986</v>
+        <v>14980.215076673681</v>
       </c>
       <c r="M153" s="245"/>
       <c r="N153" s="28"/>
       <c r="O153" s="29"/>
       <c r="P153" s="211" t="s">
         <v>825</v>
       </c>
       <c r="Q153" s="220" t="s">
         <v>23</v>
       </c>
       <c r="R153" s="244">
         <f>[1]Hoja1!$C633</f>
-        <v>16824.912474650482</v>
+        <v>18471.35313534602</v>
       </c>
       <c r="S153" s="245"/>
       <c r="T153" s="2"/>
       <c r="U153" s="3"/>
       <c r="V153" s="211" t="s">
         <v>736</v>
       </c>
       <c r="W153" s="220" t="s">
         <v>23</v>
       </c>
       <c r="X153" s="244">
         <f>[1]Hoja1!$C809</f>
-        <v>9868.2460471960494</v>
+        <v>10361.65834955585</v>
       </c>
       <c r="Y153" s="245"/>
       <c r="Z153" s="100"/>
       <c r="AA153" s="33"/>
       <c r="AB153" s="211" t="s">
         <v>577</v>
       </c>
       <c r="AC153" s="220" t="s">
         <v>746</v>
       </c>
       <c r="AD153" s="244">
         <f>[1]Hoja1!$C$626</f>
-        <v>4237.1733466045998</v>
+        <v>4449.0320139348305</v>
       </c>
       <c r="AE153" s="377"/>
       <c r="AF153" s="204"/>
       <c r="AG153" s="78"/>
       <c r="AH153" s="7"/>
       <c r="AI153" s="7"/>
       <c r="AJ153" s="17"/>
       <c r="AK153" s="17"/>
       <c r="AL153" s="17"/>
       <c r="AM153" s="17"/>
       <c r="AN153" s="376"/>
       <c r="AO153" s="376"/>
     </row>
     <row r="154" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="145"/>
       <c r="C154" s="3"/>
       <c r="D154" s="212" t="s">
         <v>584</v>
       </c>
       <c r="E154" s="215" t="s">
         <v>29</v>
       </c>
       <c r="F154" s="242">
         <f>[1]Hoja1!$C$821</f>
         <v>0</v>
       </c>
       <c r="G154" s="243" t="s">
         <v>23</v>
       </c>
       <c r="H154" s="378"/>
       <c r="I154" s="401"/>
       <c r="J154" s="212" t="s">
         <v>582</v>
       </c>
       <c r="K154" s="215" t="s">
         <v>29</v>
       </c>
       <c r="L154" s="242">
         <f>[1]Hoja1!$C799</f>
-        <v>19307.109270471898</v>
+        <v>22996.169778298088</v>
       </c>
       <c r="M154" s="243"/>
       <c r="N154" s="28"/>
       <c r="O154" s="29"/>
       <c r="P154" s="212" t="s">
         <v>826</v>
       </c>
       <c r="Q154" s="215" t="s">
         <v>29</v>
       </c>
       <c r="R154" s="412">
         <f>[1]Hoja1!$C634</f>
-        <v>27392.715291215834</v>
+        <v>30073.312090658841</v>
       </c>
       <c r="S154" s="413"/>
       <c r="T154" s="2"/>
       <c r="U154" s="3"/>
       <c r="V154" s="212" t="s">
         <v>737</v>
       </c>
       <c r="W154" s="215" t="s">
         <v>29</v>
       </c>
       <c r="X154" s="242">
         <f>[1]Hoja1!$C810</f>
-        <v>17512.027684762066</v>
+        <v>18387.629069000177</v>
       </c>
       <c r="Y154" s="243"/>
       <c r="Z154" s="100"/>
       <c r="AA154" s="33"/>
       <c r="AB154" s="212"/>
       <c r="AC154" s="215"/>
       <c r="AD154" s="242"/>
       <c r="AE154" s="270"/>
       <c r="AF154" s="204"/>
       <c r="AG154" s="78"/>
       <c r="AH154" s="7"/>
       <c r="AI154" s="7"/>
       <c r="AJ154" s="17"/>
       <c r="AK154" s="17"/>
       <c r="AL154" s="17"/>
       <c r="AM154" s="17"/>
       <c r="AN154" s="376"/>
       <c r="AO154" s="376"/>
     </row>
     <row r="155" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="145"/>
       <c r="C155" s="3"/>
       <c r="D155" s="211" t="s">
         <v>587</v>
       </c>
       <c r="E155" s="220" t="s">
         <v>35</v>
       </c>
       <c r="F155" s="244">
         <f>[1]Hoja1!$C$822</f>
         <v>0</v>
       </c>
       <c r="G155" s="245" t="s">
         <v>23</v>
       </c>
       <c r="H155" s="378"/>
       <c r="I155" s="401"/>
       <c r="J155" s="211" t="s">
         <v>585</v>
       </c>
       <c r="K155" s="220" t="s">
         <v>35</v>
       </c>
       <c r="L155" s="244">
         <f>[1]Hoja1!$C800</f>
-        <v>23502.150675727768</v>
+        <v>26775.655224590384</v>
       </c>
       <c r="M155" s="245"/>
       <c r="N155" s="28"/>
       <c r="O155" s="29"/>
       <c r="P155" s="211" t="s">
         <v>827</v>
       </c>
       <c r="Q155" s="220" t="s">
         <v>35</v>
       </c>
       <c r="R155" s="410">
         <f>[1]Hoja1!$C635</f>
-        <v>42820.231760095936</v>
+        <v>47010.497620674425</v>
       </c>
       <c r="S155" s="411"/>
       <c r="T155" s="2"/>
       <c r="U155" s="3"/>
       <c r="V155" s="211" t="s">
         <v>738</v>
       </c>
       <c r="W155" s="220" t="s">
         <v>35</v>
       </c>
       <c r="X155" s="244">
         <f>[1]Hoja1!$C811</f>
-        <v>17234.455734789532</v>
+        <v>18096.178521529015</v>
       </c>
       <c r="Y155" s="245"/>
       <c r="Z155" s="100"/>
       <c r="AA155" s="33"/>
       <c r="AB155" s="211" t="s">
         <v>580</v>
       </c>
       <c r="AC155" s="220" t="s">
         <v>747</v>
       </c>
       <c r="AD155" s="244">
         <f>AD63*1.2</f>
-        <v>6609.9904207031759</v>
+        <v>6940.4899417383358</v>
       </c>
       <c r="AE155" s="377"/>
       <c r="AF155" s="204"/>
       <c r="AG155" s="78"/>
       <c r="AH155" s="7"/>
       <c r="AI155" s="7"/>
       <c r="AJ155" s="17"/>
       <c r="AK155" s="17"/>
       <c r="AL155" s="17"/>
       <c r="AM155" s="17"/>
       <c r="AN155" s="376"/>
       <c r="AO155" s="376"/>
     </row>
     <row r="156" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="145"/>
       <c r="C156" s="3"/>
       <c r="D156" s="212" t="s">
         <v>589</v>
       </c>
       <c r="E156" s="215" t="s">
         <v>41</v>
       </c>
       <c r="F156" s="242">
         <f>[1]Hoja1!$C$823</f>
         <v>0</v>
       </c>
       <c r="G156" s="243" t="s">
         <v>23</v>
       </c>
       <c r="H156" s="378"/>
       <c r="I156" s="401"/>
       <c r="J156" s="212" t="s">
         <v>588</v>
       </c>
       <c r="K156" s="215" t="s">
         <v>41</v>
       </c>
       <c r="L156" s="242">
         <f>[1]Hoja1!$C801</f>
-        <v>31195.612845288975</v>
+        <v>34248.308147131422</v>
       </c>
       <c r="M156" s="243"/>
       <c r="N156" s="28"/>
       <c r="O156" s="29"/>
       <c r="P156" s="212" t="s">
         <v>828</v>
       </c>
       <c r="Q156" s="215" t="s">
         <v>41</v>
       </c>
       <c r="R156" s="412">
         <f>[1]Hoja1!$C636</f>
-        <v>46943.556423159309</v>
+        <v>51537.319992390992</v>
       </c>
       <c r="S156" s="413"/>
       <c r="T156" s="2"/>
       <c r="U156" s="3"/>
       <c r="V156" s="212" t="s">
         <v>739</v>
       </c>
       <c r="W156" s="215" t="s">
         <v>41</v>
       </c>
       <c r="X156" s="242">
         <f>[1]Hoja1!$C812</f>
-        <v>26841.684430367761</v>
+        <v>28183.768651886152</v>
       </c>
       <c r="Y156" s="243"/>
       <c r="Z156" s="100"/>
       <c r="AA156" s="33"/>
       <c r="AB156" s="212"/>
       <c r="AC156" s="215"/>
       <c r="AD156" s="242"/>
       <c r="AE156" s="270"/>
       <c r="AF156" s="204"/>
       <c r="AG156" s="78"/>
       <c r="AH156" s="409"/>
       <c r="AI156" s="409"/>
       <c r="AJ156" s="387"/>
       <c r="AK156" s="387"/>
       <c r="AL156" s="387"/>
       <c r="AM156" s="18"/>
       <c r="AN156" s="266"/>
       <c r="AO156" s="266"/>
     </row>
     <row r="157" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="145"/>
       <c r="C157" s="3"/>
       <c r="D157" s="211" t="s">
         <v>591</v>
       </c>
       <c r="E157" s="220" t="s">
         <v>47</v>
       </c>
       <c r="F157" s="244"/>
       <c r="G157" s="245" t="s">
         <v>41</v>
       </c>
       <c r="H157" s="378"/>
       <c r="I157" s="401"/>
       <c r="J157" s="211" t="s">
         <v>590</v>
       </c>
       <c r="K157" s="220" t="s">
         <v>47</v>
       </c>
       <c r="L157" s="244">
         <f>[1]Hoja1!$C802</f>
-        <v>42662.674602327614</v>
+        <v>46837.515453598178</v>
       </c>
       <c r="M157" s="245"/>
       <c r="N157" s="28"/>
       <c r="O157" s="29"/>
       <c r="P157" s="211" t="s">
         <v>829</v>
       </c>
       <c r="Q157" s="220" t="s">
         <v>47</v>
       </c>
       <c r="R157" s="410">
         <f>[1]Hoja1!$C637</f>
-        <v>72758.957062884627</v>
+        <v>79878.971827586531</v>
       </c>
       <c r="S157" s="411"/>
       <c r="T157" s="2"/>
       <c r="U157" s="3"/>
       <c r="V157" s="211" t="s">
         <v>740</v>
       </c>
       <c r="W157" s="220" t="s">
         <v>47</v>
       </c>
       <c r="X157" s="244">
         <f>[1]Hoja1!$C813</f>
-        <v>67817.650175683491</v>
+        <v>71208.53268446766</v>
       </c>
       <c r="Y157" s="245"/>
       <c r="Z157" s="100"/>
       <c r="AA157" s="33"/>
       <c r="AB157" s="211" t="s">
         <v>583</v>
       </c>
       <c r="AC157" s="220" t="s">
         <v>748</v>
       </c>
       <c r="AD157" s="244">
         <f>AD67*1.2</f>
-        <v>7931.9885048438109</v>
+        <v>8328.5879300860033</v>
       </c>
       <c r="AE157" s="377"/>
       <c r="AF157" s="204"/>
       <c r="AG157" s="78"/>
       <c r="AJ157" s="387"/>
       <c r="AK157" s="387"/>
       <c r="AL157" s="387"/>
       <c r="AM157" s="17"/>
       <c r="AN157" s="266"/>
       <c r="AO157" s="266"/>
     </row>
     <row r="158" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="145"/>
       <c r="C158" s="3"/>
       <c r="D158" s="212" t="s">
         <v>593</v>
       </c>
       <c r="E158" s="215" t="s">
         <v>53</v>
       </c>
       <c r="F158" s="242"/>
       <c r="G158" s="243" t="s">
         <v>47</v>
       </c>
       <c r="H158" s="384"/>
       <c r="I158" s="385"/>
       <c r="J158" s="212" t="s">
         <v>592</v>
       </c>
       <c r="K158" s="215" t="s">
         <v>53</v>
       </c>
       <c r="L158" s="242">
         <f>[1]Hoja1!$C803</f>
-        <v>74376.028123814292</v>
+        <v>81654.256683677653</v>
       </c>
       <c r="M158" s="243"/>
       <c r="N158" s="28"/>
       <c r="O158" s="29"/>
       <c r="P158" s="212" t="s">
         <v>830</v>
       </c>
       <c r="Q158" s="215" t="s">
         <v>53</v>
       </c>
       <c r="R158" s="412">
         <f>[1]Hoja1!$C638</f>
-        <v>78179.88078682292</v>
+        <v>85830.374993149424</v>
       </c>
       <c r="S158" s="413"/>
       <c r="T158" s="2"/>
       <c r="U158" s="3"/>
       <c r="V158" s="212" t="s">
         <v>741</v>
       </c>
       <c r="W158" s="215" t="s">
         <v>53</v>
       </c>
       <c r="X158" s="242">
         <f>[1]Hoja1!$C814</f>
-        <v>101940.59878240201</v>
+        <v>107037.62872152211</v>
       </c>
       <c r="Y158" s="243"/>
       <c r="Z158" s="100"/>
       <c r="AA158" s="33"/>
       <c r="AB158" s="212"/>
       <c r="AC158" s="215"/>
       <c r="AD158" s="242"/>
       <c r="AE158" s="270"/>
       <c r="AF158" s="204"/>
       <c r="AG158" s="78"/>
       <c r="AJ158" s="387"/>
       <c r="AK158" s="387"/>
       <c r="AL158" s="387"/>
       <c r="AM158" s="18"/>
       <c r="AN158" s="266"/>
       <c r="AO158" s="266"/>
     </row>
     <row r="159" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="145"/>
       <c r="C159" s="3"/>
       <c r="D159" s="211" t="s">
         <v>595</v>
       </c>
       <c r="E159" s="220" t="s">
         <v>59</v>
       </c>
       <c r="F159" s="244"/>
       <c r="G159" s="245" t="s">
         <v>53</v>
       </c>
       <c r="H159" s="384"/>
       <c r="I159" s="385"/>
       <c r="J159" s="211" t="s">
         <v>594</v>
       </c>
       <c r="K159" s="220" t="s">
         <v>59</v>
       </c>
       <c r="L159" s="244">
         <f>[1]Hoja1!$C804</f>
-        <v>113346.87240240283</v>
+        <v>124438.67185869325</v>
       </c>
       <c r="M159" s="245"/>
       <c r="N159" s="28"/>
       <c r="O159" s="29"/>
       <c r="P159" s="21"/>
       <c r="Q159" s="20"/>
       <c r="R159" s="381"/>
       <c r="S159" s="381"/>
       <c r="T159" s="2"/>
       <c r="U159" s="3"/>
       <c r="V159" s="211" t="s">
         <v>742</v>
       </c>
       <c r="W159" s="220" t="s">
         <v>59</v>
       </c>
       <c r="X159" s="244">
         <f>[1]Hoja1!$C815</f>
-        <v>201905.26938244168</v>
+        <v>212000.5328515638</v>
       </c>
       <c r="Y159" s="245"/>
       <c r="Z159" s="100"/>
       <c r="AA159" s="33"/>
       <c r="AB159" s="211" t="s">
         <v>586</v>
       </c>
       <c r="AC159" s="220" t="s">
         <v>749</v>
       </c>
       <c r="AD159" s="244">
         <f>AD65*1.1</f>
-        <v>6665.0736742090367</v>
+        <v>6998.3273579194902</v>
       </c>
       <c r="AE159" s="377"/>
       <c r="AF159" s="204"/>
       <c r="AG159" s="78"/>
       <c r="AJ159" s="387"/>
       <c r="AK159" s="387"/>
       <c r="AL159" s="387"/>
       <c r="AM159" s="17"/>
       <c r="AN159" s="266"/>
       <c r="AO159" s="266"/>
     </row>
     <row r="160" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="145"/>
       <c r="C160" s="3"/>
       <c r="D160" s="4"/>
       <c r="E160" s="102"/>
       <c r="F160" s="374"/>
       <c r="G160" s="446" t="s">
         <v>59</v>
       </c>
       <c r="H160" s="384"/>
       <c r="I160" s="385"/>
       <c r="J160" s="212" t="s">
         <v>596</v>
       </c>
       <c r="K160" s="215" t="s">
         <v>65</v>
       </c>
       <c r="L160" s="242">
         <f>[1]Hoja1!$C805</f>
-        <v>189583.18100282829</v>
+        <v>211006.0804561479</v>
       </c>
       <c r="M160" s="243"/>
       <c r="N160" s="28"/>
       <c r="O160" s="29"/>
       <c r="P160" s="13"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="390"/>
       <c r="S160" s="390"/>
       <c r="T160" s="2"/>
       <c r="U160" s="3"/>
       <c r="V160" s="212" t="s">
         <v>743</v>
       </c>
       <c r="W160" s="215" t="s">
         <v>65</v>
       </c>
       <c r="X160" s="242">
         <f>[1]Hoja1!$C816</f>
-        <v>984664.3618006442</v>
+        <v>1095931.4346841171</v>
       </c>
       <c r="Y160" s="243"/>
       <c r="Z160" s="24"/>
       <c r="AA160" s="45"/>
       <c r="AB160" s="212"/>
       <c r="AC160" s="215"/>
       <c r="AD160" s="242"/>
       <c r="AE160" s="270"/>
       <c r="AF160" s="204"/>
       <c r="AG160" s="78"/>
       <c r="AJ160" s="387"/>
       <c r="AK160" s="387"/>
       <c r="AL160" s="387"/>
       <c r="AM160" s="17"/>
       <c r="AN160" s="266"/>
       <c r="AO160" s="266"/>
     </row>
     <row r="161" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B161" s="145"/>
       <c r="C161" s="3"/>
       <c r="D161" s="115"/>
       <c r="E161" s="114"/>
       <c r="F161" s="121"/>
       <c r="G161" s="122"/>
       <c r="H161" s="402"/>
       <c r="I161" s="331"/>
       <c r="J161" s="211" t="s">
         <v>597</v>
       </c>
       <c r="K161" s="220" t="s">
         <v>69</v>
       </c>
       <c r="L161" s="244">
         <f>[1]Hoja1!$C806</f>
-        <v>219688.82770008623</v>
+        <v>244513.66523019603</v>
       </c>
       <c r="M161" s="245"/>
       <c r="N161" s="28"/>
       <c r="O161" s="29"/>
       <c r="P161" s="21"/>
       <c r="Q161" s="20"/>
       <c r="R161" s="381"/>
       <c r="S161" s="381"/>
       <c r="T161" s="9"/>
       <c r="U161" s="10"/>
       <c r="V161" s="211" t="s">
         <v>744</v>
       </c>
       <c r="W161" s="220" t="s">
         <v>69</v>
       </c>
       <c r="X161" s="244">
         <f>[1]Hoja1!$C817</f>
-        <v>1028019.7816836379</v>
+        <v>1144186.017013889</v>
       </c>
       <c r="Y161" s="245"/>
       <c r="Z161" s="24"/>
       <c r="AA161" s="45"/>
       <c r="AB161" s="211" t="s">
         <v>814</v>
       </c>
       <c r="AC161" s="220" t="s">
         <v>815</v>
       </c>
       <c r="AD161" s="244">
         <f>AD65*1.05</f>
-        <v>6362.1157799268076</v>
+        <v>6680.2215689231489</v>
       </c>
       <c r="AE161" s="377"/>
       <c r="AF161" s="204"/>
       <c r="AG161" s="78"/>
       <c r="AJ161" s="387"/>
       <c r="AK161" s="387"/>
       <c r="AL161" s="387"/>
       <c r="AM161" s="17"/>
       <c r="AN161" s="266"/>
       <c r="AO161" s="266"/>
     </row>
     <row r="162" spans="2:41" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B162" s="151"/>
       <c r="C162" s="152"/>
       <c r="D162" s="154"/>
       <c r="E162" s="153"/>
       <c r="F162" s="170"/>
       <c r="G162" s="182"/>
       <c r="H162" s="414"/>
       <c r="I162" s="328"/>
       <c r="J162" s="160"/>
       <c r="K162" s="159"/>
       <c r="L162" s="183"/>
       <c r="M162" s="184"/>
       <c r="N162" s="182"/>
@@ -26184,3414 +26179,3413 @@
       <c r="AD166" s="246" t="s">
         <v>7</v>
       </c>
       <c r="AE166" s="380"/>
       <c r="AF166" s="204"/>
       <c r="AG166" s="78"/>
       <c r="AH166" s="273"/>
       <c r="AI166" s="274"/>
       <c r="AJ166" s="364"/>
       <c r="AK166" s="364"/>
       <c r="AL166" s="364"/>
       <c r="AM166" s="364"/>
       <c r="AN166" s="274"/>
       <c r="AO166" s="274"/>
     </row>
     <row r="167" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B167" s="145"/>
       <c r="D167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="E167" s="220" t="s">
         <v>253</v>
       </c>
       <c r="F167" s="244">
         <f>[1]Hoja1!$C691</f>
-        <v>2186.4779067124027</v>
+        <v>2295.8018020480226</v>
       </c>
       <c r="G167" s="245"/>
       <c r="H167" s="26"/>
       <c r="I167" s="112"/>
       <c r="J167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="K167" s="220" t="s">
         <v>253</v>
       </c>
       <c r="L167" s="244">
         <f>[1]Hoja1!$C648</f>
-        <v>2415.374557979233</v>
+        <v>2536.1432858781945</v>
       </c>
       <c r="M167" s="425"/>
       <c r="N167" s="223"/>
       <c r="O167" s="223"/>
       <c r="P167" s="211" t="s">
         <v>599</v>
       </c>
       <c r="Q167" s="220" t="s">
         <v>253</v>
       </c>
       <c r="R167" s="244">
         <f>[1]Hoja1!$C580</f>
-        <v>3590.4794762306719</v>
+        <v>3770.0034500422062</v>
       </c>
       <c r="S167" s="425"/>
       <c r="T167" s="448"/>
       <c r="U167" s="449"/>
       <c r="V167" s="211" t="s">
         <v>750</v>
       </c>
       <c r="W167" s="220" t="s">
         <v>253</v>
       </c>
       <c r="X167" s="244">
         <f>[1]Hoja1!$C555</f>
-        <v>3949.6729826581709</v>
+        <v>4147.1566317910792</v>
       </c>
       <c r="Y167" s="425"/>
       <c r="Z167" s="466" t="s">
         <v>836</v>
       </c>
       <c r="AA167" s="467"/>
       <c r="AB167" s="211"/>
       <c r="AC167" s="220"/>
       <c r="AD167" s="244"/>
       <c r="AE167" s="377"/>
       <c r="AF167" s="204"/>
       <c r="AG167" s="78"/>
       <c r="AH167" s="256"/>
       <c r="AI167" s="256"/>
       <c r="AJ167" s="337"/>
       <c r="AK167" s="337"/>
       <c r="AL167" s="337"/>
       <c r="AM167" s="337"/>
       <c r="AN167" s="376"/>
       <c r="AO167" s="364"/>
     </row>
     <row r="168" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B168" s="145"/>
       <c r="D168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="E168" s="215" t="s">
         <v>261</v>
       </c>
       <c r="F168" s="242">
         <f>[1]Hoja1!$C692</f>
         <v>3144.2114980226015</v>
       </c>
       <c r="G168" s="243"/>
       <c r="H168" s="28"/>
       <c r="I168" s="113"/>
       <c r="J168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="K168" s="215" t="s">
         <v>261</v>
       </c>
       <c r="L168" s="242">
         <f>[1]Hoja1!$C649</f>
-        <v>3156.3123229237299</v>
+        <v>3314.1279390699156</v>
       </c>
       <c r="M168" s="265"/>
       <c r="N168" s="223"/>
       <c r="O168" s="223"/>
       <c r="P168" s="212" t="s">
         <v>600</v>
       </c>
       <c r="Q168" s="215" t="s">
         <v>261</v>
       </c>
       <c r="R168" s="242">
         <f>[1]Hoja1!$C581</f>
-        <v>4950.7265036407989</v>
+        <v>5198.2628288228389</v>
       </c>
       <c r="S168" s="265"/>
       <c r="T168" s="378"/>
       <c r="U168" s="379"/>
       <c r="V168" s="212" t="s">
         <v>751</v>
       </c>
       <c r="W168" s="215" t="s">
         <v>261</v>
       </c>
       <c r="X168" s="242">
         <f>[1]Hoja1!$C556</f>
-        <v>3949.6729826581709</v>
+        <v>4147.1566317910792</v>
       </c>
       <c r="Y168" s="265"/>
       <c r="Z168" s="389" t="s">
         <v>837</v>
       </c>
       <c r="AA168" s="407"/>
       <c r="AB168" s="212" t="s">
         <v>618</v>
       </c>
       <c r="AC168" s="215" t="s">
         <v>767</v>
       </c>
       <c r="AD168" s="242">
         <f>[1]Hoja1!$C$824</f>
-        <v>20015.738733638376</v>
+        <v>21016.525670320301</v>
       </c>
       <c r="AE168" s="270"/>
       <c r="AF168" s="204"/>
       <c r="AG168" s="78"/>
       <c r="AH168" s="256"/>
       <c r="AI168" s="256"/>
       <c r="AJ168" s="337"/>
       <c r="AK168" s="337"/>
       <c r="AL168" s="337"/>
       <c r="AM168" s="337"/>
       <c r="AN168" s="376"/>
       <c r="AO168" s="364"/>
     </row>
     <row r="169" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="145"/>
       <c r="C169" s="3"/>
       <c r="D169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="E169" s="220" t="s">
         <v>263</v>
       </c>
       <c r="F169" s="244">
         <f>[1]Hoja1!$C693</f>
-        <v>3278.1798025441999</v>
+        <v>3442.0887926714104</v>
       </c>
       <c r="G169" s="245"/>
       <c r="H169" s="28"/>
       <c r="I169" s="113"/>
       <c r="J169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="K169" s="220" t="s">
         <v>263</v>
       </c>
       <c r="L169" s="244">
         <f>[1]Hoja1!$C650</f>
-        <v>3156.3123229237299</v>
+        <v>3314.1279390699156</v>
       </c>
       <c r="M169" s="425"/>
       <c r="N169" s="223"/>
       <c r="O169" s="223"/>
       <c r="P169" s="211" t="s">
         <v>601</v>
       </c>
       <c r="Q169" s="220" t="s">
         <v>263</v>
       </c>
       <c r="R169" s="244">
         <f>[1]Hoja1!$C582</f>
-        <v>7942.5247897651661</v>
+        <v>8339.6510292534276</v>
       </c>
       <c r="S169" s="425"/>
       <c r="T169" s="378"/>
       <c r="U169" s="379"/>
       <c r="V169" s="211" t="s">
         <v>752</v>
       </c>
       <c r="W169" s="220" t="s">
         <v>263</v>
       </c>
       <c r="X169" s="244">
         <f>[1]Hoja1!$C557</f>
-        <v>9988.0604959181965</v>
+        <v>10487.463520714105</v>
       </c>
       <c r="Y169" s="425"/>
       <c r="Z169" s="24"/>
       <c r="AA169" s="25"/>
       <c r="AB169" s="211"/>
       <c r="AC169" s="220"/>
       <c r="AD169" s="244"/>
       <c r="AE169" s="377"/>
       <c r="AF169" s="204"/>
       <c r="AG169" s="78"/>
       <c r="AH169" s="256"/>
       <c r="AI169" s="256"/>
       <c r="AJ169" s="337"/>
       <c r="AK169" s="337"/>
       <c r="AL169" s="337"/>
       <c r="AM169" s="337"/>
       <c r="AN169" s="376"/>
       <c r="AO169" s="364"/>
     </row>
     <row r="170" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="145"/>
       <c r="C170" s="3"/>
       <c r="D170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="E170" s="215" t="s">
         <v>603</v>
       </c>
       <c r="F170" s="242">
         <f>[1]Hoja1!$C694</f>
-        <v>3432.1245321262759</v>
+        <v>3603.7307587325895</v>
       </c>
       <c r="G170" s="243"/>
       <c r="H170" s="28"/>
       <c r="I170" s="113"/>
       <c r="J170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="K170" s="215" t="s">
         <v>271</v>
       </c>
       <c r="L170" s="242">
         <f>[1]Hoja1!$C651</f>
-        <v>4818.9523352411261</v>
+        <v>5059.8999520031821</v>
       </c>
       <c r="M170" s="265"/>
       <c r="N170" s="223"/>
       <c r="O170" s="223"/>
       <c r="P170" s="212" t="s">
         <v>602</v>
       </c>
       <c r="Q170" s="215" t="s">
         <v>271</v>
       </c>
       <c r="R170" s="242">
         <f>[1]Hoja1!$C583</f>
-        <v>7707.056267104238</v>
+        <v>8092.4090804594507</v>
       </c>
       <c r="S170" s="265"/>
       <c r="T170" s="378"/>
       <c r="U170" s="379"/>
       <c r="V170" s="212" t="s">
         <v>753</v>
       </c>
       <c r="W170" s="215" t="s">
         <v>271</v>
       </c>
       <c r="X170" s="242">
         <f>[1]Hoja1!$C558</f>
-        <v>9988.0604959181965</v>
+        <v>10487.463520714105</v>
       </c>
       <c r="Y170" s="265"/>
       <c r="Z170" s="24"/>
       <c r="AA170" s="25"/>
       <c r="AB170" s="212" t="s">
         <v>621</v>
       </c>
       <c r="AC170" s="215" t="s">
         <v>253</v>
       </c>
       <c r="AD170" s="242">
         <f>[1]Hoja1!$C$825</f>
-        <v>20015.738733638376</v>
+        <v>21016.525670320301</v>
       </c>
       <c r="AE170" s="270"/>
       <c r="AF170" s="204"/>
       <c r="AG170" s="78"/>
       <c r="AH170" s="256"/>
       <c r="AI170" s="256"/>
       <c r="AJ170" s="337"/>
       <c r="AK170" s="337"/>
       <c r="AL170" s="337"/>
       <c r="AM170" s="337"/>
       <c r="AN170" s="376"/>
       <c r="AO170" s="364"/>
     </row>
     <row r="171" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B171" s="145"/>
       <c r="C171" s="3"/>
       <c r="D171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="E171" s="220" t="s">
         <v>279</v>
       </c>
       <c r="F171" s="244">
         <f>[1]Hoja1!$C695</f>
-        <v>5196.0365394968549</v>
+        <v>5455.8383664716976</v>
       </c>
       <c r="G171" s="245"/>
       <c r="H171" s="28"/>
       <c r="I171" s="113"/>
       <c r="J171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="K171" s="220" t="s">
         <v>321</v>
       </c>
       <c r="L171" s="244">
         <f>[1]Hoja1!$C652</f>
-        <v>4818.9523352411261</v>
+        <v>5059.8999520031821</v>
       </c>
       <c r="M171" s="425"/>
       <c r="N171" s="223"/>
       <c r="O171" s="223"/>
       <c r="P171" s="211" t="s">
         <v>604</v>
       </c>
       <c r="Q171" s="220" t="s">
         <v>321</v>
       </c>
       <c r="R171" s="244">
         <f>[1]Hoja1!$C584</f>
-        <v>11972.124763692385</v>
+        <v>12570.731001877002</v>
       </c>
       <c r="S171" s="425"/>
       <c r="T171" s="378"/>
       <c r="U171" s="379"/>
       <c r="V171" s="211" t="s">
         <v>754</v>
       </c>
       <c r="W171" s="220" t="s">
         <v>321</v>
       </c>
       <c r="X171" s="244">
         <f>[1]Hoja1!$C559</f>
-        <v>9988.0604959181965</v>
+        <v>10487.463520714105</v>
       </c>
       <c r="Y171" s="425"/>
       <c r="Z171" s="24"/>
       <c r="AA171" s="25"/>
       <c r="AB171" s="211"/>
       <c r="AC171" s="220"/>
       <c r="AD171" s="244"/>
       <c r="AE171" s="377"/>
       <c r="AF171" s="204"/>
       <c r="AG171" s="78"/>
       <c r="AH171" s="256"/>
       <c r="AI171" s="256"/>
       <c r="AJ171" s="337"/>
       <c r="AK171" s="337"/>
       <c r="AL171" s="337"/>
       <c r="AM171" s="337"/>
       <c r="AN171" s="376"/>
       <c r="AO171" s="364"/>
     </row>
     <row r="172" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B172" s="145"/>
       <c r="C172" s="3"/>
       <c r="D172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="E172" s="215" t="s">
         <v>288</v>
       </c>
       <c r="F172" s="242">
         <f>[1]Hoja1!$C696</f>
-        <v>3247.2974382906123</v>
+        <v>3409.6623102051426</v>
       </c>
       <c r="G172" s="243"/>
       <c r="H172" s="28"/>
       <c r="I172" s="113"/>
       <c r="J172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="K172" s="215" t="s">
         <v>330</v>
       </c>
       <c r="L172" s="242">
         <f>[1]Hoja1!$C653</f>
-        <v>4818.9523352411261</v>
+        <v>5059.8999520031821</v>
       </c>
       <c r="M172" s="265"/>
       <c r="N172" s="223"/>
       <c r="O172" s="223"/>
       <c r="P172" s="212" t="s">
         <v>605</v>
       </c>
       <c r="Q172" s="215" t="s">
         <v>330</v>
       </c>
       <c r="R172" s="242">
         <f>[1]Hoja1!$C585</f>
-        <v>11972.124763692385</v>
+        <v>12570.731001877002</v>
       </c>
       <c r="S172" s="265"/>
       <c r="T172" s="378"/>
       <c r="U172" s="379"/>
       <c r="V172" s="212" t="s">
         <v>755</v>
       </c>
       <c r="W172" s="215" t="s">
         <v>330</v>
       </c>
       <c r="X172" s="242">
         <f>[1]Hoja1!$C560</f>
-        <v>22727.529129694482</v>
+        <v>23863.905586179211</v>
       </c>
       <c r="Y172" s="265"/>
       <c r="Z172" s="24"/>
       <c r="AA172" s="25"/>
       <c r="AB172" s="212" t="s">
         <v>624</v>
       </c>
       <c r="AC172" s="215" t="s">
         <v>768</v>
       </c>
       <c r="AD172" s="242">
         <f>[1]Hoja1!$C$827</f>
-        <v>22647.646995521631</v>
+        <v>23780.029345297709</v>
       </c>
       <c r="AE172" s="270"/>
       <c r="AF172" s="204"/>
       <c r="AG172" s="78"/>
       <c r="AH172" s="256"/>
       <c r="AI172" s="256"/>
       <c r="AJ172" s="337"/>
       <c r="AK172" s="337"/>
       <c r="AL172" s="337"/>
       <c r="AM172" s="337"/>
       <c r="AN172" s="376"/>
       <c r="AO172" s="364"/>
     </row>
     <row r="173" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B173" s="145"/>
       <c r="C173" s="3"/>
       <c r="D173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="E173" s="220" t="s">
         <v>297</v>
       </c>
       <c r="F173" s="244">
         <f>[1]Hoja1!$C697</f>
         <v>7482.2502763007997</v>
       </c>
       <c r="G173" s="245"/>
       <c r="H173" s="28"/>
       <c r="I173" s="113"/>
       <c r="J173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="K173" s="220" t="s">
         <v>436</v>
       </c>
       <c r="L173" s="244">
         <f>[1]Hoja1!$C654</f>
-        <v>6002.5952550062193</v>
+        <v>6302.7250177565311</v>
       </c>
       <c r="M173" s="425"/>
       <c r="N173" s="223"/>
       <c r="O173" s="223"/>
       <c r="P173" s="211" t="s">
         <v>606</v>
       </c>
       <c r="Q173" s="220" t="s">
         <v>436</v>
       </c>
       <c r="R173" s="244">
         <f>[1]Hoja1!$C586</f>
-        <v>10653.101293208872</v>
+        <v>11185.756357869315</v>
       </c>
       <c r="S173" s="425"/>
       <c r="T173" s="378"/>
       <c r="U173" s="379"/>
       <c r="V173" s="211" t="s">
         <v>756</v>
       </c>
       <c r="W173" s="220" t="s">
         <v>436</v>
       </c>
       <c r="X173" s="244">
         <f>[1]Hoja1!$C561</f>
-        <v>20661.39011790408</v>
+        <v>21694.459623799285</v>
       </c>
       <c r="Y173" s="425"/>
       <c r="Z173" s="24"/>
       <c r="AA173" s="25"/>
       <c r="AB173" s="211"/>
       <c r="AC173" s="220"/>
       <c r="AD173" s="244"/>
       <c r="AE173" s="377"/>
       <c r="AF173" s="204"/>
       <c r="AG173" s="78"/>
       <c r="AH173" s="256"/>
       <c r="AI173" s="256"/>
       <c r="AJ173" s="337"/>
       <c r="AK173" s="337"/>
       <c r="AL173" s="337"/>
       <c r="AM173" s="337"/>
       <c r="AN173" s="376"/>
       <c r="AO173" s="364"/>
     </row>
     <row r="174" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="145"/>
       <c r="C174" s="3"/>
       <c r="D174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="E174" s="215" t="s">
         <v>306</v>
       </c>
       <c r="F174" s="242">
         <f>[1]Hoja1!$C698</f>
-        <v>6554.3174367874244</v>
+        <v>6882.0333086267938</v>
       </c>
       <c r="G174" s="243"/>
       <c r="H174" s="28"/>
       <c r="I174" s="113"/>
       <c r="J174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="K174" s="215" t="s">
         <v>440</v>
       </c>
       <c r="L174" s="242">
         <f>[1]Hoja1!$C655</f>
-        <v>6002.5952550062193</v>
+        <v>6302.7250177565311</v>
       </c>
       <c r="M174" s="265"/>
       <c r="N174" s="223"/>
       <c r="O174" s="223"/>
       <c r="P174" s="212" t="s">
         <v>607</v>
       </c>
       <c r="Q174" s="215" t="s">
         <v>440</v>
       </c>
       <c r="R174" s="242">
         <f>[1]Hoja1!$C587</f>
-        <v>15103.062059216756</v>
+        <v>15858.21516217759</v>
       </c>
       <c r="S174" s="265"/>
       <c r="T174" s="378"/>
       <c r="U174" s="379"/>
       <c r="V174" s="212" t="s">
         <v>757</v>
       </c>
       <c r="W174" s="215" t="s">
         <v>440</v>
       </c>
       <c r="X174" s="242">
         <f>[1]Hoja1!$C562</f>
-        <v>15652.568271139453</v>
+        <v>16435.196684696421</v>
       </c>
       <c r="Y174" s="265"/>
       <c r="Z174" s="24"/>
       <c r="AA174" s="25"/>
       <c r="AB174" s="212" t="s">
         <v>627</v>
       </c>
       <c r="AC174" s="215" t="s">
         <v>261</v>
       </c>
       <c r="AD174" s="242">
         <f>[1]Hoja1!$C$828</f>
-        <v>22508.542483680612</v>
+        <v>23633.969607864645</v>
       </c>
       <c r="AE174" s="270"/>
       <c r="AF174" s="204"/>
       <c r="AG174" s="78"/>
       <c r="AH174" s="256"/>
       <c r="AI174" s="256"/>
       <c r="AJ174" s="337"/>
       <c r="AK174" s="337"/>
       <c r="AL174" s="337"/>
       <c r="AM174" s="337"/>
       <c r="AN174" s="376"/>
       <c r="AO174" s="364"/>
     </row>
     <row r="175" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B175" s="145"/>
       <c r="C175" s="3"/>
       <c r="D175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="E175" s="220" t="s">
         <v>314</v>
       </c>
       <c r="F175" s="244">
         <f>[1]Hoja1!$C699</f>
-        <v>6147.8499067118028</v>
+        <v>6455.2424020473936</v>
       </c>
       <c r="G175" s="245"/>
       <c r="H175" s="28"/>
       <c r="I175" s="113"/>
       <c r="J175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="K175" s="220" t="s">
         <v>443</v>
       </c>
       <c r="L175" s="244">
         <f>[1]Hoja1!$C656</f>
-        <v>6002.5952550062193</v>
+        <v>6302.7250177565311</v>
       </c>
       <c r="M175" s="425"/>
       <c r="N175" s="223"/>
       <c r="O175" s="223"/>
       <c r="P175" s="211" t="s">
         <v>608</v>
       </c>
       <c r="Q175" s="220" t="s">
         <v>443</v>
       </c>
       <c r="R175" s="244">
         <f>[1]Hoja1!$C588</f>
-        <v>15103.062059216756</v>
+        <v>15858.21516217759</v>
       </c>
       <c r="S175" s="425"/>
       <c r="T175" s="378"/>
       <c r="U175" s="379"/>
       <c r="V175" s="211" t="s">
         <v>758</v>
       </c>
       <c r="W175" s="220" t="s">
         <v>443</v>
       </c>
       <c r="X175" s="244">
         <f>[1]Hoja1!$C563</f>
-        <v>15652.568271139453</v>
+        <v>16435.196684696421</v>
       </c>
       <c r="Y175" s="425"/>
       <c r="Z175" s="24"/>
       <c r="AA175" s="25"/>
       <c r="AB175" s="211"/>
       <c r="AC175" s="220"/>
       <c r="AD175" s="244"/>
       <c r="AE175" s="377"/>
       <c r="AF175" s="204"/>
       <c r="AG175" s="78"/>
       <c r="AH175" s="256"/>
       <c r="AI175" s="256"/>
       <c r="AJ175" s="337"/>
       <c r="AK175" s="337"/>
       <c r="AL175" s="337"/>
       <c r="AM175" s="337"/>
       <c r="AN175" s="376"/>
       <c r="AO175" s="364"/>
     </row>
     <row r="176" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B176" s="145"/>
       <c r="C176" s="3"/>
       <c r="D176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="E176" s="215" t="s">
         <v>323</v>
       </c>
       <c r="F176" s="242">
         <f>[1]Hoja1!$C700</f>
-        <v>5928.9251198082475</v>
+        <v>6225.3713757986616</v>
       </c>
       <c r="G176" s="243"/>
       <c r="H176" s="28"/>
       <c r="I176" s="113"/>
       <c r="J176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="K176" s="215" t="s">
         <v>323</v>
       </c>
       <c r="L176" s="242">
         <f>[1]Hoja1!$C657</f>
-        <v>6002.5952550062193</v>
+        <v>6302.7250177565311</v>
       </c>
       <c r="M176" s="265"/>
       <c r="N176" s="223"/>
       <c r="O176" s="223"/>
       <c r="P176" s="212" t="s">
         <v>609</v>
       </c>
       <c r="Q176" s="215" t="s">
         <v>323</v>
       </c>
       <c r="R176" s="242">
         <f>[1]Hoja1!$C589</f>
-        <v>15103.062059216756</v>
+        <v>15858.21516217759</v>
       </c>
       <c r="S176" s="265"/>
       <c r="T176" s="378"/>
       <c r="U176" s="379"/>
       <c r="V176" s="212" t="s">
         <v>759</v>
       </c>
       <c r="W176" s="215" t="s">
         <v>323</v>
       </c>
       <c r="X176" s="242">
         <f>[1]Hoja1!$C564</f>
-        <v>21463.232293645971</v>
+        <v>22536.393908328275</v>
       </c>
       <c r="Y176" s="265"/>
       <c r="Z176" s="24"/>
       <c r="AA176" s="25"/>
       <c r="AB176" s="212" t="s">
         <v>630</v>
       </c>
       <c r="AC176" s="215" t="s">
         <v>263</v>
       </c>
       <c r="AD176" s="242">
         <f>[1]Hoja1!$C$826</f>
-        <v>22949.615622128586</v>
+        <v>24097.096403235013</v>
       </c>
       <c r="AE176" s="270"/>
       <c r="AF176" s="204"/>
       <c r="AG176" s="78"/>
       <c r="AH176" s="256"/>
       <c r="AI176" s="256"/>
       <c r="AJ176" s="337"/>
       <c r="AK176" s="337"/>
       <c r="AL176" s="337"/>
       <c r="AM176" s="337"/>
       <c r="AN176" s="376"/>
       <c r="AO176" s="364"/>
     </row>
     <row r="177" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B177" s="145"/>
       <c r="C177" s="3"/>
       <c r="D177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="E177" s="220" t="s">
         <v>332</v>
       </c>
       <c r="F177" s="244">
         <f>[1]Hoja1!$C701</f>
         <v>9296.024837299201</v>
       </c>
       <c r="G177" s="245"/>
       <c r="H177" s="28"/>
       <c r="I177" s="113"/>
       <c r="J177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="K177" s="220" t="s">
         <v>371</v>
       </c>
       <c r="L177" s="244">
         <f>[1]Hoja1!$C658</f>
-        <v>9510.4864036181698</v>
+        <v>9986.0107237990778</v>
       </c>
       <c r="M177" s="425"/>
       <c r="N177" s="223"/>
       <c r="O177" s="223"/>
       <c r="P177" s="211" t="s">
         <v>610</v>
       </c>
       <c r="Q177" s="220" t="s">
         <v>371</v>
       </c>
       <c r="R177" s="244">
         <f>[1]Hoja1!$C590</f>
         <v>26031.278732659204</v>
       </c>
       <c r="S177" s="425"/>
       <c r="T177" s="378"/>
       <c r="U177" s="379"/>
       <c r="V177" s="211" t="s">
         <v>760</v>
       </c>
       <c r="W177" s="220" t="s">
         <v>371</v>
       </c>
       <c r="X177" s="244">
         <f>[1]Hoja1!$C565</f>
-        <v>25755.878752375163</v>
+        <v>27043.672689993928</v>
       </c>
       <c r="Y177" s="425"/>
       <c r="Z177" s="76"/>
       <c r="AA177" s="88"/>
       <c r="AB177" s="211"/>
       <c r="AC177" s="220"/>
       <c r="AD177" s="244"/>
       <c r="AE177" s="377"/>
       <c r="AF177" s="204"/>
       <c r="AG177" s="78"/>
       <c r="AH177" s="256"/>
       <c r="AI177" s="256"/>
       <c r="AJ177" s="337"/>
       <c r="AK177" s="337"/>
       <c r="AL177" s="337"/>
       <c r="AM177" s="337"/>
       <c r="AN177" s="376"/>
       <c r="AO177" s="364"/>
     </row>
     <row r="178" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B178" s="145"/>
       <c r="C178" s="3"/>
       <c r="D178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="E178" s="215" t="s">
         <v>341</v>
       </c>
       <c r="F178" s="242">
         <f>[1]Hoja1!$C702</f>
         <v>9296.024837299201</v>
       </c>
       <c r="G178" s="243"/>
       <c r="H178" s="28"/>
       <c r="I178" s="113"/>
       <c r="J178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="K178" s="215" t="s">
         <v>378</v>
       </c>
       <c r="L178" s="242">
         <f>[1]Hoja1!$C659</f>
-        <v>9510.4864036181698</v>
+        <v>9986.0107237990778</v>
       </c>
       <c r="M178" s="265"/>
       <c r="N178" s="223"/>
       <c r="O178" s="223"/>
       <c r="P178" s="212" t="s">
         <v>611</v>
       </c>
       <c r="Q178" s="215" t="s">
         <v>378</v>
       </c>
       <c r="R178" s="242">
         <f>[1]Hoja1!$C591</f>
         <v>26031.278732659204</v>
       </c>
       <c r="S178" s="265"/>
       <c r="T178" s="378"/>
       <c r="U178" s="379"/>
       <c r="V178" s="212" t="s">
         <v>761</v>
       </c>
       <c r="W178" s="215" t="s">
         <v>378</v>
       </c>
       <c r="X178" s="242">
         <f>[1]Hoja1!$C566</f>
-        <v>25755.878752375163</v>
+        <v>27043.672689993928</v>
       </c>
       <c r="Y178" s="265"/>
       <c r="Z178" s="7"/>
       <c r="AA178" s="7"/>
       <c r="AB178" s="23"/>
       <c r="AC178" s="23"/>
       <c r="AD178" s="23"/>
       <c r="AE178" s="187"/>
       <c r="AF178" s="204"/>
       <c r="AG178" s="78"/>
       <c r="AH178" s="256"/>
       <c r="AI178" s="256"/>
       <c r="AJ178" s="337"/>
       <c r="AK178" s="337"/>
       <c r="AL178" s="337"/>
       <c r="AM178" s="337"/>
       <c r="AN178" s="376"/>
       <c r="AO178" s="364"/>
     </row>
     <row r="179" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B179" s="358"/>
       <c r="C179" s="418"/>
       <c r="D179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="E179" s="220" t="s">
         <v>349</v>
       </c>
       <c r="F179" s="419">
         <f>[1]Hoja1!$C703</f>
-        <v>7034.4225142689784</v>
+        <v>7386.1436399824288</v>
       </c>
       <c r="G179" s="422"/>
       <c r="H179" s="28"/>
       <c r="I179" s="113"/>
       <c r="J179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="K179" s="220" t="s">
         <v>385</v>
       </c>
       <c r="L179" s="419">
         <f>[1]Hoja1!$C660</f>
         <v>11954.736124531202</v>
       </c>
       <c r="M179" s="420"/>
       <c r="N179" s="223"/>
       <c r="O179" s="223"/>
       <c r="P179" s="222" t="s">
         <v>612</v>
       </c>
       <c r="Q179" s="220" t="s">
         <v>385</v>
       </c>
       <c r="R179" s="419">
         <f>[1]Hoja1!$C592</f>
         <v>26031.278732659204</v>
       </c>
       <c r="S179" s="420"/>
       <c r="T179" s="378"/>
       <c r="U179" s="379"/>
       <c r="V179" s="222" t="s">
         <v>762</v>
       </c>
       <c r="W179" s="220" t="s">
         <v>385</v>
       </c>
       <c r="X179" s="419">
         <f>[1]Hoja1!$C567</f>
-        <v>28331.466627612685</v>
+        <v>29748.039958993315</v>
       </c>
       <c r="Y179" s="420"/>
       <c r="Z179" s="7"/>
       <c r="AA179" s="7"/>
       <c r="AB179" s="7"/>
       <c r="AC179" s="7"/>
       <c r="AD179" s="7"/>
       <c r="AE179" s="166"/>
       <c r="AF179" s="204"/>
       <c r="AG179" s="78"/>
       <c r="AH179" s="256"/>
       <c r="AI179" s="256"/>
       <c r="AJ179" s="337"/>
       <c r="AK179" s="337"/>
       <c r="AL179" s="337"/>
       <c r="AM179" s="337"/>
       <c r="AN179" s="376"/>
       <c r="AO179" s="364"/>
     </row>
     <row r="180" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B180" s="145"/>
       <c r="C180" s="3"/>
       <c r="D180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="E180" s="215" t="s">
         <v>357</v>
       </c>
       <c r="F180" s="242">
         <f>[1]Hoja1!$C704</f>
-        <v>8247.5247980353852</v>
+        <v>8659.9010379371539</v>
       </c>
       <c r="G180" s="243"/>
       <c r="H180" s="28"/>
       <c r="I180" s="113"/>
       <c r="J180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="K180" s="215" t="s">
         <v>259</v>
       </c>
       <c r="L180" s="242">
         <f>[1]Hoja1!$C661</f>
         <v>11954.736124531202</v>
       </c>
       <c r="M180" s="265"/>
       <c r="N180" s="223"/>
       <c r="O180" s="223"/>
       <c r="P180" s="212" t="s">
         <v>613</v>
       </c>
       <c r="Q180" s="215" t="s">
         <v>259</v>
       </c>
       <c r="R180" s="242">
         <f>[1]Hoja1!$C593</f>
-        <v>20660.953441490783</v>
+        <v>21694.001113565322</v>
       </c>
       <c r="S180" s="265"/>
       <c r="T180" s="378"/>
       <c r="U180" s="379"/>
       <c r="V180" s="212" t="s">
         <v>763</v>
       </c>
       <c r="W180" s="215" t="s">
         <v>259</v>
       </c>
       <c r="X180" s="242">
         <f>[1]Hoja1!$C568</f>
-        <v>28331.466627612685</v>
+        <v>29748.039958993315</v>
       </c>
       <c r="Y180" s="265"/>
       <c r="Z180" s="7"/>
       <c r="AA180" s="7"/>
       <c r="AB180" s="7"/>
       <c r="AC180" s="7"/>
       <c r="AD180" s="7"/>
       <c r="AE180" s="166"/>
       <c r="AF180" s="204"/>
       <c r="AG180" s="78"/>
       <c r="AH180" s="256"/>
       <c r="AI180" s="256"/>
       <c r="AJ180" s="337"/>
       <c r="AK180" s="337"/>
       <c r="AL180" s="337"/>
       <c r="AM180" s="337"/>
       <c r="AN180" s="376"/>
       <c r="AO180" s="364"/>
     </row>
     <row r="181" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B181" s="145"/>
       <c r="C181" s="3"/>
       <c r="D181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="E181" s="220" t="s">
         <v>364</v>
       </c>
       <c r="F181" s="419">
         <f>[1]Hoja1!$C705</f>
-        <v>9568.155932926049</v>
+        <v>10046.563729572352</v>
       </c>
       <c r="G181" s="422"/>
       <c r="H181" s="28"/>
       <c r="I181" s="113"/>
       <c r="J181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="K181" s="220" t="s">
         <v>269</v>
       </c>
       <c r="L181" s="419">
         <f>[1]Hoja1!$C662</f>
-        <v>9510.4864036181698</v>
+        <v>9986.0107237990778</v>
       </c>
       <c r="M181" s="420"/>
       <c r="N181" s="223"/>
       <c r="O181" s="223"/>
       <c r="P181" s="222" t="s">
         <v>614</v>
       </c>
       <c r="Q181" s="220" t="s">
         <v>269</v>
       </c>
       <c r="R181" s="419">
         <f>[1]Hoja1!$C594</f>
-        <v>20660.953441490783</v>
+        <v>21694.001113565322</v>
       </c>
       <c r="S181" s="420"/>
       <c r="T181" s="378"/>
       <c r="U181" s="379"/>
       <c r="V181" s="222" t="s">
         <v>764</v>
       </c>
       <c r="W181" s="220" t="s">
         <v>269</v>
       </c>
       <c r="X181" s="419">
         <f>[1]Hoja1!$C569</f>
-        <v>2638.7530097944887</v>
+        <v>2770.6906602842132</v>
       </c>
       <c r="Y181" s="420"/>
       <c r="Z181" s="7"/>
       <c r="AA181" s="7"/>
       <c r="AB181" s="7"/>
       <c r="AC181" s="7"/>
       <c r="AD181" s="7"/>
       <c r="AE181" s="166"/>
       <c r="AF181" s="204"/>
       <c r="AG181" s="78"/>
       <c r="AH181" s="256"/>
       <c r="AI181" s="256"/>
       <c r="AJ181" s="337"/>
       <c r="AK181" s="337"/>
       <c r="AL181" s="337"/>
       <c r="AM181" s="337"/>
       <c r="AN181" s="376"/>
       <c r="AO181" s="364"/>
     </row>
     <row r="182" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B182" s="145"/>
       <c r="C182" s="3"/>
       <c r="D182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="E182" s="215" t="s">
         <v>373</v>
       </c>
       <c r="F182" s="242">
         <f>[1]Hoja1!$C706</f>
         <v>18256.4841723264</v>
       </c>
       <c r="G182" s="243"/>
       <c r="H182" s="28"/>
       <c r="I182" s="113"/>
       <c r="J182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="K182" s="215" t="s">
         <v>277</v>
       </c>
       <c r="L182" s="242">
         <f>[1]Hoja1!$C663</f>
-        <v>33603.597079880878</v>
+        <v>36891.926710251326</v>
       </c>
       <c r="M182" s="265"/>
       <c r="N182" s="223"/>
       <c r="O182" s="223"/>
       <c r="P182" s="212" t="s">
         <v>615</v>
       </c>
       <c r="Q182" s="215" t="s">
         <v>277</v>
       </c>
       <c r="R182" s="242">
         <f>[1]Hoja1!$C595</f>
-        <v>46958.871594939665</v>
+        <v>51554.164532354276</v>
       </c>
       <c r="S182" s="265"/>
       <c r="T182" s="378"/>
       <c r="U182" s="376"/>
       <c r="V182" s="221"/>
       <c r="W182" s="18"/>
       <c r="X182" s="256"/>
       <c r="Y182" s="256"/>
       <c r="Z182" s="7"/>
       <c r="AA182" s="7"/>
       <c r="AB182" s="7"/>
       <c r="AC182" s="7"/>
       <c r="AD182" s="7"/>
       <c r="AE182" s="166"/>
       <c r="AF182" s="204"/>
       <c r="AG182" s="78"/>
       <c r="AH182" s="364"/>
       <c r="AI182" s="364"/>
       <c r="AJ182" s="423"/>
       <c r="AK182" s="423"/>
       <c r="AL182" s="423"/>
       <c r="AM182" s="423"/>
       <c r="AN182" s="364"/>
       <c r="AO182" s="364"/>
     </row>
     <row r="183" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B183" s="145"/>
       <c r="C183" s="3"/>
       <c r="D183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="E183" s="220" t="s">
         <v>380</v>
       </c>
       <c r="F183" s="419">
         <f>[1]Hoja1!$C707</f>
         <v>18256.4841723264</v>
       </c>
       <c r="G183" s="422"/>
       <c r="H183" s="28"/>
       <c r="I183" s="113"/>
       <c r="J183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="K183" s="220" t="s">
         <v>285</v>
       </c>
       <c r="L183" s="419">
         <f>[1]Hoja1!$C664</f>
-        <v>33603.597079880878</v>
+        <v>36891.926710251326</v>
       </c>
       <c r="M183" s="420"/>
       <c r="N183" s="223"/>
       <c r="O183" s="223"/>
       <c r="P183" s="222" t="s">
         <v>616</v>
       </c>
       <c r="Q183" s="220" t="s">
         <v>285</v>
       </c>
       <c r="R183" s="419">
         <f>[1]Hoja1!$C596</f>
-        <v>42689.883268126963</v>
+        <v>46867.42230214025</v>
       </c>
       <c r="S183" s="420"/>
       <c r="T183" s="378"/>
       <c r="U183" s="376"/>
       <c r="V183" s="221"/>
       <c r="W183" s="18"/>
       <c r="X183" s="256"/>
       <c r="Y183" s="256"/>
       <c r="Z183" s="7"/>
       <c r="AA183" s="7"/>
       <c r="AB183" s="7"/>
       <c r="AC183" s="7"/>
       <c r="AD183" s="7"/>
       <c r="AE183" s="166"/>
       <c r="AF183" s="204"/>
       <c r="AG183" s="78"/>
       <c r="AH183" s="307"/>
       <c r="AI183" s="307"/>
       <c r="AJ183" s="421"/>
       <c r="AK183" s="421"/>
       <c r="AL183" s="421"/>
       <c r="AM183" s="421"/>
       <c r="AN183" s="256"/>
       <c r="AO183" s="256"/>
     </row>
     <row r="184" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B184" s="145"/>
       <c r="C184" s="3"/>
       <c r="D184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="E184" s="215" t="s">
         <v>387</v>
       </c>
       <c r="F184" s="242">
         <f>[1]Hoja1!$C708</f>
         <v>18256.4841723264</v>
       </c>
       <c r="G184" s="243"/>
       <c r="H184" s="28"/>
       <c r="I184" s="113"/>
       <c r="J184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="K184" s="215" t="s">
         <v>294</v>
       </c>
       <c r="L184" s="242">
         <f>[1]Hoja1!$C665</f>
-        <v>29220.519199896418</v>
+        <v>32079.936269783764</v>
       </c>
       <c r="M184" s="265"/>
       <c r="N184" s="223"/>
       <c r="O184" s="223"/>
       <c r="P184" s="212" t="s">
         <v>617</v>
       </c>
       <c r="Q184" s="215" t="s">
         <v>294</v>
       </c>
       <c r="R184" s="242">
         <f>[1]Hoja1!$C597</f>
-        <v>50578.056333046479</v>
+        <v>55527.49053098743</v>
       </c>
       <c r="S184" s="265"/>
       <c r="T184" s="378"/>
       <c r="U184" s="376"/>
       <c r="V184" s="221"/>
       <c r="W184" s="18"/>
       <c r="X184" s="256"/>
       <c r="Y184" s="256"/>
       <c r="Z184" s="7"/>
       <c r="AA184" s="7"/>
       <c r="AB184" s="7"/>
       <c r="AC184" s="7"/>
       <c r="AD184" s="7"/>
       <c r="AE184" s="166"/>
       <c r="AF184" s="204"/>
       <c r="AG184" s="78"/>
       <c r="AH184" s="17"/>
       <c r="AI184" s="17"/>
       <c r="AJ184" s="421"/>
       <c r="AK184" s="421"/>
       <c r="AL184" s="421"/>
       <c r="AM184" s="421"/>
       <c r="AN184" s="376"/>
       <c r="AO184" s="364"/>
     </row>
     <row r="185" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B185" s="145"/>
       <c r="C185" s="3"/>
       <c r="D185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="E185" s="220" t="s">
         <v>303</v>
       </c>
       <c r="F185" s="419">
         <f>[1]Hoja1!$C709</f>
-        <v>13187.768895237663</v>
+        <v>13847.157339999545</v>
       </c>
       <c r="G185" s="422"/>
       <c r="H185" s="28"/>
       <c r="I185" s="113"/>
       <c r="J185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="K185" s="220" t="s">
         <v>303</v>
       </c>
       <c r="L185" s="419">
         <f>[1]Hoja1!$C666</f>
-        <v>29220.519199896418</v>
+        <v>32079.936269783764</v>
       </c>
       <c r="M185" s="420"/>
       <c r="N185" s="223"/>
       <c r="O185" s="223"/>
       <c r="P185" s="222" t="s">
         <v>619</v>
       </c>
       <c r="Q185" s="220" t="s">
         <v>303</v>
       </c>
       <c r="R185" s="419">
         <f>[1]Hoja1!$C598</f>
-        <v>50578.056333046479</v>
+        <v>55527.49053098743</v>
       </c>
       <c r="S185" s="420"/>
       <c r="T185" s="378"/>
       <c r="U185" s="376"/>
       <c r="V185" s="221"/>
       <c r="W185" s="18"/>
       <c r="X185" s="256"/>
       <c r="Y185" s="256"/>
       <c r="Z185" s="7"/>
       <c r="AA185" s="7"/>
       <c r="AB185" s="7"/>
       <c r="AC185" s="7"/>
       <c r="AD185" s="7"/>
       <c r="AE185" s="166"/>
       <c r="AF185" s="204"/>
       <c r="AG185" s="78"/>
       <c r="AJ185" s="421"/>
       <c r="AK185" s="421"/>
       <c r="AL185" s="421"/>
       <c r="AM185" s="421"/>
       <c r="AN185" s="364"/>
       <c r="AO185" s="364"/>
     </row>
     <row r="186" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B186" s="145"/>
       <c r="C186" s="3"/>
       <c r="D186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="E186" s="215" t="s">
         <v>257</v>
       </c>
       <c r="F186" s="242">
         <f>[1]Hoja1!$C710</f>
-        <v>13187.768895237663</v>
+        <v>13847.157339999545</v>
       </c>
       <c r="G186" s="243"/>
       <c r="H186" s="28"/>
       <c r="I186" s="113"/>
       <c r="J186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="K186" s="215" t="s">
         <v>257</v>
       </c>
       <c r="L186" s="242">
         <f>[1]Hoja1!$C667</f>
-        <v>29220.519199896418</v>
+        <v>32079.936269783764</v>
       </c>
       <c r="M186" s="265"/>
       <c r="N186" s="223"/>
       <c r="O186" s="223"/>
       <c r="P186" s="212" t="s">
         <v>620</v>
       </c>
       <c r="Q186" s="215" t="s">
         <v>257</v>
       </c>
       <c r="R186" s="242">
         <f>[1]Hoja1!$C599</f>
-        <v>72787.252165098078</v>
+        <v>79910.012867989455</v>
       </c>
       <c r="S186" s="265"/>
       <c r="T186" s="378"/>
       <c r="U186" s="376"/>
       <c r="V186" s="221"/>
       <c r="W186" s="18"/>
       <c r="X186" s="256"/>
       <c r="Y186" s="256"/>
       <c r="Z186" s="7"/>
       <c r="AA186" s="7"/>
       <c r="AB186" s="7"/>
       <c r="AC186" s="7"/>
       <c r="AD186" s="7"/>
       <c r="AE186" s="166"/>
       <c r="AF186" s="204"/>
       <c r="AG186" s="78"/>
       <c r="AH186" s="17"/>
       <c r="AI186" s="17"/>
       <c r="AJ186" s="421"/>
       <c r="AK186" s="421"/>
       <c r="AL186" s="421"/>
       <c r="AM186" s="421"/>
       <c r="AN186" s="376"/>
       <c r="AO186" s="364"/>
     </row>
     <row r="187" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B187" s="145"/>
       <c r="C187" s="3"/>
       <c r="D187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="E187" s="220" t="s">
         <v>402</v>
       </c>
       <c r="F187" s="419">
         <f>[1]Hoja1!$C711</f>
-        <v>13187.768895237663</v>
+        <v>13847.157339999545</v>
       </c>
       <c r="G187" s="422"/>
       <c r="H187" s="28"/>
       <c r="I187" s="113"/>
       <c r="J187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="K187" s="220" t="s">
         <v>267</v>
       </c>
       <c r="L187" s="419">
         <f>[1]Hoja1!$C668</f>
-        <v>29220.519199896418</v>
+        <v>32079.936269783764</v>
       </c>
       <c r="M187" s="420"/>
       <c r="N187" s="223"/>
       <c r="O187" s="223"/>
       <c r="P187" s="222" t="s">
         <v>622</v>
       </c>
       <c r="Q187" s="220" t="s">
         <v>267</v>
       </c>
       <c r="R187" s="419">
         <f>[1]Hoja1!$C600</f>
-        <v>74098.748060984159</v>
+        <v>81349.827649356623</v>
       </c>
       <c r="S187" s="420"/>
       <c r="T187" s="378"/>
       <c r="U187" s="376"/>
       <c r="V187" s="221"/>
       <c r="W187" s="18"/>
       <c r="X187" s="256"/>
       <c r="Y187" s="256"/>
       <c r="Z187" s="7"/>
       <c r="AA187" s="7"/>
       <c r="AB187" s="7"/>
       <c r="AC187" s="7"/>
       <c r="AD187" s="7"/>
       <c r="AE187" s="166"/>
       <c r="AF187" s="204"/>
       <c r="AG187" s="78"/>
       <c r="AJ187" s="421"/>
       <c r="AK187" s="421"/>
       <c r="AL187" s="421"/>
       <c r="AM187" s="421"/>
       <c r="AN187" s="364"/>
       <c r="AO187" s="364"/>
     </row>
     <row r="188" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B188" s="145"/>
       <c r="C188" s="3"/>
       <c r="D188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="E188" s="215" t="s">
         <v>275</v>
       </c>
       <c r="F188" s="242">
         <f>[1]Hoja1!$C712</f>
         <v>26640.4591829376</v>
       </c>
       <c r="G188" s="243"/>
       <c r="H188" s="28"/>
       <c r="I188" s="113"/>
       <c r="J188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="K188" s="215" t="s">
         <v>275</v>
       </c>
       <c r="L188" s="242">
         <f>[1]Hoja1!$C669</f>
-        <v>38734.615991691287</v>
+        <v>42525.095338774001</v>
       </c>
       <c r="M188" s="265"/>
       <c r="N188" s="223"/>
       <c r="O188" s="223"/>
       <c r="P188" s="212" t="s">
         <v>623</v>
       </c>
       <c r="Q188" s="215" t="s">
         <v>275</v>
       </c>
       <c r="R188" s="242">
         <f>[1]Hoja1!$C601</f>
-        <v>80065.977381607896</v>
+        <v>87901.014154788412</v>
       </c>
       <c r="S188" s="265"/>
       <c r="T188" s="378"/>
       <c r="U188" s="376"/>
       <c r="V188" s="221"/>
       <c r="W188" s="18"/>
       <c r="X188" s="256"/>
       <c r="Y188" s="256"/>
       <c r="Z188" s="7"/>
       <c r="AA188" s="7"/>
       <c r="AB188" s="7"/>
       <c r="AC188" s="7"/>
       <c r="AD188" s="7"/>
       <c r="AE188" s="166"/>
       <c r="AF188" s="204"/>
       <c r="AG188" s="78"/>
       <c r="AH188" s="17"/>
       <c r="AI188" s="17"/>
       <c r="AJ188" s="421"/>
       <c r="AK188" s="421"/>
       <c r="AL188" s="421"/>
       <c r="AM188" s="421"/>
       <c r="AN188" s="376"/>
       <c r="AO188" s="364"/>
     </row>
     <row r="189" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B189" s="362"/>
       <c r="C189" s="424"/>
       <c r="D189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="E189" s="220" t="s">
         <v>283</v>
       </c>
       <c r="F189" s="244">
         <f>[1]Hoja1!$C713</f>
         <v>26640.4591829376</v>
       </c>
       <c r="G189" s="245"/>
       <c r="H189" s="28"/>
       <c r="I189" s="113"/>
       <c r="J189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="K189" s="220" t="s">
         <v>283</v>
       </c>
       <c r="L189" s="244">
         <f>[1]Hoja1!$C670</f>
-        <v>38734.615991691287</v>
+        <v>42525.095338774001</v>
       </c>
       <c r="M189" s="425"/>
       <c r="N189" s="223"/>
       <c r="O189" s="223"/>
       <c r="P189" s="211" t="s">
         <v>625</v>
       </c>
       <c r="Q189" s="220" t="s">
         <v>283</v>
       </c>
       <c r="R189" s="244">
         <f>[1]Hoja1!$C602</f>
-        <v>80065.977381607896</v>
+        <v>87901.014154788412</v>
       </c>
       <c r="S189" s="425"/>
       <c r="T189" s="378"/>
       <c r="U189" s="376"/>
       <c r="V189" s="221"/>
       <c r="W189" s="18"/>
       <c r="X189" s="256"/>
       <c r="Y189" s="256"/>
       <c r="Z189" s="7"/>
       <c r="AA189" s="7"/>
       <c r="AB189" s="7"/>
       <c r="AC189" s="7"/>
       <c r="AD189" s="7"/>
       <c r="AE189" s="166"/>
       <c r="AF189" s="204"/>
       <c r="AG189" s="78"/>
       <c r="AJ189" s="421"/>
       <c r="AK189" s="421"/>
       <c r="AL189" s="421"/>
       <c r="AM189" s="421"/>
       <c r="AN189" s="364"/>
       <c r="AO189" s="364"/>
     </row>
     <row r="190" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B190" s="145"/>
       <c r="C190" s="3"/>
       <c r="D190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="E190" s="215" t="s">
         <v>292</v>
       </c>
       <c r="F190" s="242">
         <f>[1]Hoja1!$C714</f>
         <v>26640.4591829376</v>
       </c>
       <c r="G190" s="243"/>
       <c r="H190" s="28"/>
       <c r="I190" s="113"/>
       <c r="J190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="K190" s="215" t="s">
         <v>292</v>
       </c>
       <c r="L190" s="242">
         <f>[1]Hoja1!$C671</f>
-        <v>38734.615991691287</v>
+        <v>42525.095338774001</v>
       </c>
       <c r="M190" s="265"/>
       <c r="N190" s="223"/>
       <c r="O190" s="223"/>
       <c r="P190" s="212" t="s">
         <v>626</v>
       </c>
       <c r="Q190" s="215" t="s">
         <v>292</v>
       </c>
       <c r="R190" s="242">
         <f>[1]Hoja1!$C603</f>
-        <v>72787.252165098078</v>
+        <v>79910.012867989455</v>
       </c>
       <c r="S190" s="265"/>
       <c r="T190" s="378"/>
       <c r="U190" s="376"/>
       <c r="V190" s="221"/>
       <c r="W190" s="18"/>
       <c r="X190" s="256"/>
       <c r="Y190" s="256"/>
       <c r="Z190" s="7"/>
       <c r="AA190" s="7"/>
       <c r="AB190" s="7"/>
       <c r="AC190" s="7"/>
       <c r="AD190" s="7"/>
       <c r="AE190" s="166"/>
       <c r="AF190" s="204"/>
       <c r="AG190" s="78"/>
       <c r="AH190" s="17"/>
       <c r="AI190" s="17"/>
       <c r="AJ190" s="421"/>
       <c r="AK190" s="421"/>
       <c r="AL190" s="421"/>
       <c r="AM190" s="421"/>
       <c r="AN190" s="376"/>
       <c r="AO190" s="364"/>
     </row>
     <row r="191" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B191" s="145"/>
       <c r="C191" s="3"/>
       <c r="D191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="E191" s="220" t="s">
         <v>301</v>
       </c>
       <c r="F191" s="244">
         <f>[1]Hoja1!$C715</f>
         <v>26640.4591829376</v>
       </c>
       <c r="G191" s="245"/>
       <c r="H191" s="28"/>
       <c r="I191" s="113"/>
       <c r="J191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="K191" s="220" t="s">
         <v>301</v>
       </c>
       <c r="L191" s="244">
         <f>[1]Hoja1!$C672</f>
-        <v>33682.274775383732</v>
+        <v>36978.343772846958</v>
       </c>
       <c r="M191" s="425"/>
       <c r="N191" s="223"/>
       <c r="O191" s="223"/>
       <c r="P191" s="211" t="s">
         <v>628</v>
       </c>
       <c r="Q191" s="220" t="s">
         <v>301</v>
       </c>
       <c r="R191" s="244">
         <f>[1]Hoja1!$C604</f>
-        <v>74098.748060984159</v>
+        <v>81349.827649356623</v>
       </c>
       <c r="S191" s="425"/>
       <c r="T191" s="378"/>
       <c r="U191" s="376"/>
       <c r="V191" s="221"/>
       <c r="W191" s="18"/>
       <c r="X191" s="256"/>
       <c r="Y191" s="256"/>
       <c r="Z191" s="7"/>
       <c r="AA191" s="7"/>
       <c r="AB191" s="7"/>
       <c r="AC191" s="7"/>
       <c r="AD191" s="7"/>
       <c r="AE191" s="166"/>
       <c r="AF191" s="204"/>
       <c r="AG191" s="78"/>
       <c r="AJ191" s="421"/>
       <c r="AK191" s="421"/>
       <c r="AL191" s="421"/>
       <c r="AM191" s="421"/>
       <c r="AN191" s="364"/>
       <c r="AO191" s="364"/>
     </row>
     <row r="192" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B192" s="145"/>
       <c r="C192" s="3"/>
       <c r="D192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="E192" s="215" t="s">
         <v>310</v>
       </c>
       <c r="F192" s="242">
         <f>[1]Hoja1!$C716</f>
-        <v>23361.970859270346</v>
+        <v>24530.069402233858</v>
       </c>
       <c r="G192" s="243"/>
       <c r="H192" s="28"/>
       <c r="I192" s="113"/>
       <c r="J192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="K192" s="215" t="s">
         <v>310</v>
       </c>
       <c r="L192" s="242">
         <f>[1]Hoja1!$C673</f>
-        <v>33193.399878988414</v>
+        <v>36441.616724898158</v>
       </c>
       <c r="M192" s="265"/>
       <c r="N192" s="223"/>
       <c r="O192" s="223"/>
       <c r="P192" s="212" t="s">
         <v>629</v>
       </c>
       <c r="Q192" s="215" t="s">
         <v>310</v>
       </c>
       <c r="R192" s="242">
         <f>[1]Hoja1!$C605</f>
-        <v>74098.748060984159</v>
+        <v>81349.827649356623</v>
       </c>
       <c r="S192" s="265"/>
       <c r="T192" s="378"/>
       <c r="U192" s="376"/>
       <c r="V192" s="221"/>
       <c r="W192" s="18"/>
       <c r="X192" s="256"/>
       <c r="Y192" s="256"/>
       <c r="Z192" s="7"/>
       <c r="AA192" s="7"/>
       <c r="AB192" s="7"/>
       <c r="AC192" s="7"/>
       <c r="AD192" s="7"/>
       <c r="AE192" s="166"/>
       <c r="AF192" s="204"/>
       <c r="AG192" s="78"/>
       <c r="AH192" s="17"/>
       <c r="AI192" s="17"/>
       <c r="AJ192" s="421"/>
       <c r="AK192" s="421"/>
       <c r="AL192" s="421"/>
       <c r="AM192" s="421"/>
       <c r="AN192" s="376"/>
       <c r="AO192" s="364"/>
     </row>
     <row r="193" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B193" s="145"/>
       <c r="C193" s="3"/>
       <c r="D193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="E193" s="220" t="s">
         <v>318</v>
       </c>
       <c r="F193" s="244">
         <f>[1]Hoja1!$C717</f>
-        <v>23361.970859270346</v>
+        <v>24530.069402233858</v>
       </c>
       <c r="G193" s="245"/>
       <c r="H193" s="28"/>
       <c r="I193" s="113"/>
       <c r="J193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="K193" s="220" t="s">
         <v>318</v>
       </c>
       <c r="L193" s="244">
         <f>[1]Hoja1!$C674</f>
-        <v>33193.399878988414</v>
+        <v>36441.616724898158</v>
       </c>
       <c r="M193" s="425"/>
       <c r="N193" s="223"/>
       <c r="O193" s="223"/>
       <c r="P193" s="211" t="s">
         <v>631</v>
       </c>
       <c r="Q193" s="220" t="s">
         <v>318</v>
       </c>
       <c r="R193" s="244">
         <f>[1]Hoja1!$C606</f>
-        <v>74098.748060984159</v>
+        <v>81349.827649356623</v>
       </c>
       <c r="S193" s="425"/>
       <c r="T193" s="378"/>
       <c r="U193" s="376"/>
       <c r="V193" s="221"/>
       <c r="W193" s="18"/>
       <c r="X193" s="256"/>
       <c r="Y193" s="256"/>
       <c r="Z193" s="7"/>
       <c r="AA193" s="7"/>
       <c r="AB193" s="7"/>
       <c r="AC193" s="7"/>
       <c r="AD193" s="7"/>
       <c r="AE193" s="166"/>
       <c r="AF193" s="204"/>
       <c r="AG193" s="78"/>
       <c r="AH193" s="307"/>
       <c r="AI193" s="307"/>
       <c r="AJ193" s="421"/>
       <c r="AK193" s="421"/>
       <c r="AL193" s="421"/>
       <c r="AM193" s="421"/>
       <c r="AN193" s="256"/>
       <c r="AO193" s="256"/>
     </row>
     <row r="194" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B194" s="145"/>
       <c r="C194" s="3"/>
       <c r="D194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="E194" s="215" t="s">
         <v>327</v>
       </c>
       <c r="F194" s="242">
         <f>[1]Hoja1!$C718</f>
-        <v>23361.970859270346</v>
+        <v>24530.069402233858</v>
       </c>
       <c r="G194" s="243"/>
       <c r="H194" s="28"/>
       <c r="I194" s="113"/>
       <c r="J194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="K194" s="215" t="s">
         <v>327</v>
       </c>
       <c r="L194" s="242">
         <f>[1]Hoja1!$C675</f>
-        <v>33356.003593594556</v>
+        <v>36620.144493231019</v>
       </c>
       <c r="M194" s="265"/>
       <c r="N194" s="223"/>
       <c r="O194" s="223"/>
       <c r="P194" s="212" t="s">
         <v>632</v>
       </c>
       <c r="Q194" s="215" t="s">
         <v>327</v>
       </c>
       <c r="R194" s="242">
         <f>[1]Hoja1!$C607</f>
-        <v>87237.620559816889</v>
+        <v>95774.443919402707</v>
       </c>
       <c r="S194" s="265"/>
       <c r="T194" s="378"/>
       <c r="U194" s="376"/>
       <c r="V194" s="221"/>
       <c r="W194" s="18"/>
       <c r="X194" s="256"/>
       <c r="Y194" s="256"/>
       <c r="Z194" s="7"/>
       <c r="AA194" s="7"/>
       <c r="AB194" s="7"/>
       <c r="AC194" s="7"/>
       <c r="AD194" s="7"/>
       <c r="AE194" s="166"/>
       <c r="AF194" s="204"/>
       <c r="AG194" s="78"/>
       <c r="AH194" s="307"/>
       <c r="AI194" s="307"/>
       <c r="AJ194" s="421"/>
       <c r="AK194" s="421"/>
       <c r="AL194" s="421"/>
       <c r="AM194" s="421"/>
       <c r="AN194" s="7"/>
       <c r="AO194" s="7"/>
     </row>
     <row r="195" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B195" s="145"/>
       <c r="C195" s="3"/>
       <c r="D195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="E195" s="220" t="s">
         <v>336</v>
       </c>
       <c r="F195" s="244">
         <f>[1]Hoja1!$C719</f>
         <v>57386.863434700797</v>
       </c>
       <c r="G195" s="245"/>
       <c r="H195" s="28"/>
       <c r="I195" s="113"/>
       <c r="J195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="K195" s="220" t="s">
         <v>336</v>
       </c>
       <c r="L195" s="244">
         <f>[1]Hoja1!$C676</f>
-        <v>76472.030800177905</v>
+        <v>83955.343932325006</v>
       </c>
       <c r="M195" s="425"/>
       <c r="N195" s="223"/>
       <c r="O195" s="223"/>
       <c r="P195" s="211" t="s">
         <v>633</v>
       </c>
       <c r="Q195" s="220" t="s">
         <v>336</v>
       </c>
       <c r="R195" s="244">
         <f>[1]Hoja1!$C608</f>
-        <v>168136.74662915681</v>
+        <v>184590.09785018404</v>
       </c>
       <c r="S195" s="425"/>
       <c r="T195" s="378"/>
       <c r="U195" s="376"/>
       <c r="V195" s="221"/>
       <c r="W195" s="18"/>
       <c r="X195" s="256"/>
       <c r="Y195" s="256"/>
       <c r="Z195" s="7"/>
       <c r="AA195" s="7"/>
       <c r="AB195" s="7"/>
       <c r="AC195" s="7"/>
       <c r="AD195" s="7"/>
       <c r="AE195" s="166"/>
       <c r="AF195" s="204"/>
       <c r="AG195" s="78"/>
       <c r="AH195" s="307"/>
       <c r="AI195" s="307"/>
       <c r="AJ195" s="421"/>
       <c r="AK195" s="421"/>
       <c r="AL195" s="421"/>
       <c r="AM195" s="421"/>
       <c r="AN195" s="7"/>
       <c r="AO195" s="7"/>
     </row>
     <row r="196" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B196" s="145"/>
       <c r="D196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="E196" s="215" t="s">
         <v>345</v>
       </c>
       <c r="F196" s="242">
         <f>[1]Hoja1!$C720</f>
         <v>57386.863434700797</v>
       </c>
       <c r="G196" s="243"/>
       <c r="H196" s="28"/>
       <c r="I196" s="113"/>
       <c r="J196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="K196" s="215" t="s">
         <v>345</v>
       </c>
       <c r="L196" s="242">
         <f>[1]Hoja1!$C677</f>
-        <v>76472.030800177905</v>
+        <v>83955.343932325006</v>
       </c>
       <c r="M196" s="265"/>
       <c r="N196" s="223"/>
       <c r="O196" s="223"/>
       <c r="P196" s="212" t="s">
         <v>634</v>
       </c>
       <c r="Q196" s="215" t="s">
         <v>345</v>
       </c>
       <c r="R196" s="242">
         <f>[1]Hoja1!$C609</f>
-        <v>168136.74662915681</v>
+        <v>184590.09785018404</v>
       </c>
       <c r="S196" s="265"/>
       <c r="T196" s="378"/>
       <c r="U196" s="376"/>
       <c r="V196" s="221"/>
       <c r="W196" s="18"/>
       <c r="X196" s="256"/>
       <c r="Y196" s="256"/>
       <c r="Z196" s="7"/>
       <c r="AA196" s="7"/>
       <c r="AB196" s="7"/>
       <c r="AC196" s="7"/>
       <c r="AD196" s="7"/>
       <c r="AE196" s="166"/>
       <c r="AF196" s="204"/>
       <c r="AG196" s="78"/>
       <c r="AH196" s="307"/>
       <c r="AI196" s="307"/>
       <c r="AJ196" s="421"/>
       <c r="AK196" s="421"/>
       <c r="AL196" s="421"/>
       <c r="AM196" s="421"/>
       <c r="AN196" s="7"/>
       <c r="AO196" s="7"/>
     </row>
     <row r="197" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B197" s="145"/>
       <c r="D197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="E197" s="220" t="s">
         <v>353</v>
       </c>
       <c r="F197" s="244">
         <f>[1]Hoja1!$C721</f>
         <v>57386.863434700797</v>
       </c>
       <c r="G197" s="245"/>
       <c r="H197" s="28"/>
       <c r="I197" s="113"/>
       <c r="J197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="K197" s="220" t="s">
         <v>353</v>
       </c>
       <c r="L197" s="244">
         <f>[1]Hoja1!$C678</f>
-        <v>76472.030800177905</v>
+        <v>83955.343932325006</v>
       </c>
       <c r="M197" s="425"/>
       <c r="N197" s="223"/>
       <c r="O197" s="223"/>
       <c r="P197" s="211" t="s">
         <v>635</v>
       </c>
       <c r="Q197" s="220" t="s">
         <v>353</v>
       </c>
       <c r="R197" s="244">
         <f>[1]Hoja1!$C610</f>
-        <v>168136.74662915681</v>
+        <v>184590.09785018404</v>
       </c>
       <c r="S197" s="425"/>
       <c r="T197" s="378"/>
       <c r="U197" s="376"/>
       <c r="V197" s="221"/>
       <c r="W197" s="18"/>
       <c r="X197" s="256"/>
       <c r="Y197" s="256"/>
       <c r="Z197" s="7"/>
       <c r="AA197" s="7"/>
       <c r="AB197" s="7"/>
       <c r="AC197" s="7"/>
       <c r="AD197" s="7"/>
       <c r="AE197" s="166"/>
       <c r="AF197" s="204"/>
       <c r="AG197" s="78"/>
       <c r="AH197" s="307"/>
       <c r="AI197" s="307"/>
       <c r="AJ197" s="421"/>
       <c r="AK197" s="421"/>
       <c r="AL197" s="421"/>
       <c r="AM197" s="421"/>
       <c r="AN197" s="7"/>
       <c r="AO197" s="7"/>
     </row>
     <row r="198" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B198" s="145"/>
       <c r="D198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="E198" s="215" t="s">
         <v>360</v>
       </c>
       <c r="F198" s="242">
         <f>[1]Hoja1!$C722</f>
         <v>57386.863434700797</v>
       </c>
       <c r="G198" s="243"/>
       <c r="H198" s="28"/>
       <c r="I198" s="113"/>
       <c r="J198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="K198" s="215" t="s">
         <v>360</v>
       </c>
       <c r="L198" s="242">
         <f>[1]Hoja1!$C679</f>
-        <v>76472.030800177905</v>
+        <v>83955.343932325006</v>
       </c>
       <c r="M198" s="265"/>
       <c r="N198" s="223"/>
       <c r="O198" s="223"/>
       <c r="P198" s="212" t="s">
         <v>636</v>
       </c>
       <c r="Q198" s="215" t="s">
         <v>360</v>
       </c>
       <c r="R198" s="242">
         <f>[1]Hoja1!$C611</f>
-        <v>168136.74662915681</v>
+        <v>184590.09785018404</v>
       </c>
       <c r="S198" s="265"/>
       <c r="T198" s="378"/>
       <c r="U198" s="376"/>
       <c r="V198" s="221"/>
       <c r="W198" s="18"/>
       <c r="X198" s="256"/>
       <c r="Y198" s="256"/>
       <c r="Z198" s="7"/>
       <c r="AA198" s="7"/>
       <c r="AB198" s="7"/>
       <c r="AC198" s="7"/>
       <c r="AD198" s="7"/>
       <c r="AE198" s="166"/>
       <c r="AF198" s="204"/>
       <c r="AG198" s="78"/>
       <c r="AH198" s="307"/>
       <c r="AI198" s="307"/>
       <c r="AJ198" s="421"/>
       <c r="AK198" s="421"/>
       <c r="AL198" s="421"/>
       <c r="AM198" s="421"/>
       <c r="AN198" s="7"/>
       <c r="AO198" s="7"/>
     </row>
     <row r="199" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B199" s="145"/>
       <c r="D199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="E199" s="220" t="s">
         <v>368</v>
       </c>
       <c r="F199" s="244">
         <f>[1]Hoja1!$C723</f>
-        <v>45540.722440072066</v>
+        <v>47817.758562075673</v>
       </c>
       <c r="G199" s="245"/>
       <c r="H199" s="28"/>
       <c r="I199" s="113"/>
       <c r="J199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="K199" s="220" t="s">
         <v>368</v>
       </c>
       <c r="L199" s="244">
         <f>[1]Hoja1!$C680</f>
-        <v>76472.030800177905</v>
+        <v>83955.343932325006</v>
       </c>
       <c r="M199" s="425"/>
       <c r="N199" s="223"/>
       <c r="O199" s="223"/>
       <c r="P199" s="211" t="s">
         <v>637</v>
       </c>
       <c r="Q199" s="220" t="s">
         <v>368</v>
       </c>
       <c r="R199" s="244">
         <f>[1]Hoja1!$C612</f>
-        <v>140113.95552429734</v>
+        <v>153825.08154182005</v>
       </c>
       <c r="S199" s="425"/>
       <c r="T199" s="378"/>
       <c r="U199" s="376"/>
       <c r="V199" s="221"/>
       <c r="W199" s="18"/>
       <c r="X199" s="256"/>
       <c r="Y199" s="256"/>
       <c r="Z199" s="7"/>
       <c r="AA199" s="7"/>
       <c r="AB199" s="7"/>
       <c r="AC199" s="7"/>
       <c r="AD199" s="7"/>
       <c r="AE199" s="166"/>
       <c r="AF199" s="204"/>
       <c r="AG199" s="78"/>
       <c r="AH199" s="307"/>
       <c r="AI199" s="307"/>
       <c r="AJ199" s="421"/>
       <c r="AK199" s="421"/>
       <c r="AL199" s="421"/>
       <c r="AM199" s="421"/>
       <c r="AN199" s="7"/>
       <c r="AO199" s="7"/>
     </row>
     <row r="200" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B200" s="145"/>
       <c r="D200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="E200" s="215" t="s">
         <v>375</v>
       </c>
       <c r="F200" s="242">
         <f>[1]Hoja1!$C724</f>
-        <v>45540.722440072066</v>
+        <v>47817.758562075673</v>
       </c>
       <c r="G200" s="243"/>
       <c r="H200" s="28"/>
       <c r="I200" s="113"/>
       <c r="J200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="K200" s="215" t="s">
         <v>375</v>
       </c>
       <c r="L200" s="242">
         <f>[1]Hoja1!$C681</f>
-        <v>66497.418087111233</v>
+        <v>73004.646897673927</v>
       </c>
       <c r="M200" s="265"/>
       <c r="N200" s="223"/>
       <c r="O200" s="223"/>
       <c r="P200" s="212" t="s">
         <v>638</v>
       </c>
       <c r="Q200" s="215" t="s">
         <v>375</v>
       </c>
       <c r="R200" s="242">
         <f>[1]Hoja1!$C613</f>
-        <v>137634.03905105937</v>
+        <v>151102.51964352457</v>
       </c>
       <c r="S200" s="265"/>
       <c r="T200" s="378"/>
       <c r="U200" s="376"/>
       <c r="V200" s="221"/>
       <c r="W200" s="18"/>
       <c r="X200" s="256"/>
       <c r="Y200" s="256"/>
       <c r="Z200" s="7"/>
       <c r="AA200" s="7"/>
       <c r="AB200" s="7"/>
       <c r="AC200" s="7"/>
       <c r="AD200" s="7"/>
       <c r="AE200" s="166"/>
       <c r="AF200" s="204"/>
       <c r="AG200" s="78"/>
       <c r="AH200" s="307"/>
       <c r="AI200" s="307"/>
       <c r="AJ200" s="421"/>
       <c r="AK200" s="421"/>
       <c r="AL200" s="421"/>
       <c r="AM200" s="421"/>
       <c r="AN200" s="7"/>
       <c r="AO200" s="7"/>
     </row>
     <row r="201" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B201" s="145"/>
       <c r="D201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="E201" s="220" t="s">
         <v>382</v>
       </c>
       <c r="F201" s="419">
         <f>[1]Hoja1!$C725</f>
-        <v>45540.722440072066</v>
+        <v>47817.758562075673</v>
       </c>
       <c r="G201" s="422"/>
       <c r="H201" s="28"/>
       <c r="I201" s="113"/>
       <c r="J201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="K201" s="220" t="s">
         <v>382</v>
       </c>
       <c r="L201" s="419">
         <f>[1]Hoja1!$C682</f>
-        <v>65955.572849154443</v>
+        <v>72409.781174936579</v>
       </c>
       <c r="M201" s="420"/>
       <c r="N201" s="223"/>
       <c r="O201" s="223"/>
       <c r="P201" s="222" t="s">
         <v>639</v>
       </c>
       <c r="Q201" s="220" t="s">
         <v>382</v>
       </c>
       <c r="R201" s="419">
         <f>[1]Hoja1!$C614</f>
-        <v>140113.95552429734</v>
+        <v>153825.08154182005</v>
       </c>
       <c r="S201" s="420"/>
       <c r="T201" s="378"/>
       <c r="U201" s="376"/>
       <c r="V201" s="221"/>
       <c r="W201" s="18"/>
       <c r="X201" s="256"/>
       <c r="Y201" s="256"/>
       <c r="Z201" s="7"/>
       <c r="AA201" s="7"/>
       <c r="AB201" s="7"/>
       <c r="AC201" s="7"/>
       <c r="AD201" s="7"/>
       <c r="AE201" s="166"/>
       <c r="AF201" s="204"/>
       <c r="AG201" s="78"/>
       <c r="AH201" s="307"/>
       <c r="AI201" s="307"/>
       <c r="AJ201" s="421"/>
       <c r="AK201" s="421"/>
       <c r="AL201" s="421"/>
       <c r="AM201" s="421"/>
       <c r="AN201" s="7"/>
       <c r="AO201" s="7"/>
     </row>
     <row r="202" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B202" s="145"/>
       <c r="D202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="E202" s="215" t="s">
         <v>389</v>
       </c>
       <c r="F202" s="242">
         <f>[1]Hoja1!$C726</f>
-        <v>45540.722440072066</v>
+        <v>47817.758562075673</v>
       </c>
       <c r="G202" s="243"/>
       <c r="H202" s="28"/>
       <c r="I202" s="113"/>
       <c r="J202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="K202" s="215" t="s">
         <v>389</v>
       </c>
       <c r="L202" s="242">
         <f>[1]Hoja1!$C683</f>
-        <v>67914.656481016107</v>
+        <v>74560.579047871506</v>
       </c>
       <c r="M202" s="265"/>
       <c r="N202" s="223"/>
       <c r="O202" s="223"/>
       <c r="P202" s="212" t="s">
         <v>640</v>
       </c>
       <c r="Q202" s="215" t="s">
         <v>389</v>
       </c>
       <c r="R202" s="242">
         <f>[1]Hoja1!$C615</f>
-        <v>140113.95552429734</v>
+        <v>153825.08154182005</v>
       </c>
       <c r="S202" s="265"/>
       <c r="T202" s="378"/>
       <c r="U202" s="376"/>
       <c r="V202" s="221"/>
       <c r="W202" s="18"/>
       <c r="X202" s="256"/>
       <c r="Y202" s="256"/>
       <c r="Z202" s="7"/>
       <c r="AA202" s="7"/>
       <c r="AB202" s="7"/>
       <c r="AC202" s="7"/>
       <c r="AD202" s="7"/>
       <c r="AE202" s="166"/>
       <c r="AF202" s="204"/>
       <c r="AG202" s="78"/>
       <c r="AH202" s="307"/>
       <c r="AI202" s="307"/>
       <c r="AJ202" s="421"/>
       <c r="AK202" s="421"/>
       <c r="AL202" s="421"/>
       <c r="AM202" s="421"/>
       <c r="AN202" s="7"/>
       <c r="AO202" s="7"/>
     </row>
     <row r="203" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B203" s="145"/>
       <c r="D203" s="222" t="s">
         <v>833</v>
       </c>
       <c r="E203" s="220" t="s">
         <v>641</v>
       </c>
       <c r="F203" s="419">
         <f>[1]Hoja1!$C727</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G203" s="422"/>
       <c r="H203" s="28"/>
       <c r="I203" s="113"/>
       <c r="J203" s="222" t="s">
         <v>833</v>
       </c>
       <c r="K203" s="220" t="s">
         <v>642</v>
       </c>
       <c r="L203" s="419">
         <f>[1]Hoja1!$C684</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M203" s="420"/>
       <c r="N203" s="223"/>
       <c r="O203" s="223"/>
       <c r="P203" s="222" t="s">
         <v>832</v>
       </c>
       <c r="Q203" s="220" t="s">
         <v>642</v>
       </c>
       <c r="R203" s="419">
         <f>[1]Hoja1!$C$616</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S203" s="420"/>
       <c r="T203" s="378"/>
       <c r="U203" s="376"/>
       <c r="V203" s="224"/>
       <c r="W203" s="225"/>
       <c r="X203" s="256"/>
       <c r="Y203" s="256"/>
       <c r="Z203" s="7"/>
       <c r="AA203" s="7"/>
       <c r="AB203" s="7"/>
       <c r="AC203" s="7"/>
       <c r="AD203" s="7"/>
       <c r="AE203" s="166"/>
       <c r="AF203" s="204"/>
       <c r="AG203" s="78"/>
       <c r="AH203" s="307"/>
       <c r="AI203" s="307"/>
       <c r="AJ203" s="421"/>
       <c r="AK203" s="421"/>
       <c r="AL203" s="421"/>
       <c r="AM203" s="421"/>
       <c r="AN203" s="7"/>
       <c r="AO203" s="7"/>
     </row>
     <row r="204" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B204" s="145"/>
       <c r="D204" s="212" t="s">
         <v>643</v>
       </c>
       <c r="E204" s="215" t="s">
         <v>430</v>
       </c>
       <c r="F204" s="242">
         <f>[1]Hoja1!$C728</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G204" s="243"/>
       <c r="H204" s="28"/>
       <c r="I204" s="113"/>
       <c r="J204" s="212" t="s">
         <v>644</v>
       </c>
       <c r="K204" s="215" t="s">
         <v>425</v>
       </c>
       <c r="L204" s="242">
         <f>L203</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M204" s="265"/>
       <c r="N204" s="223"/>
       <c r="O204" s="223"/>
       <c r="P204" s="212" t="s">
         <v>644</v>
       </c>
       <c r="Q204" s="215" t="s">
         <v>425</v>
       </c>
       <c r="R204" s="242">
         <f>[1]Hoja1!$C617</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S204" s="265"/>
       <c r="T204" s="378"/>
       <c r="U204" s="376"/>
       <c r="V204" s="225"/>
       <c r="W204" s="225"/>
       <c r="X204" s="256"/>
       <c r="Y204" s="256"/>
       <c r="Z204" s="7"/>
       <c r="AA204" s="7"/>
       <c r="AB204" s="7"/>
       <c r="AC204" s="7"/>
       <c r="AD204" s="7"/>
       <c r="AE204" s="166"/>
       <c r="AF204" s="204"/>
       <c r="AG204" s="78"/>
       <c r="AH204" s="307"/>
       <c r="AI204" s="307"/>
       <c r="AJ204" s="421"/>
       <c r="AK204" s="421"/>
       <c r="AL204" s="421"/>
       <c r="AM204" s="421"/>
       <c r="AN204" s="7"/>
       <c r="AO204" s="7"/>
     </row>
     <row r="205" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B205" s="145"/>
       <c r="D205" s="222" t="s">
         <v>645</v>
       </c>
       <c r="E205" s="220" t="s">
         <v>255</v>
       </c>
       <c r="F205" s="419">
         <f>[1]Hoja1!$C729</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G205" s="422"/>
       <c r="H205" s="28"/>
       <c r="I205" s="113"/>
       <c r="J205" s="222" t="s">
         <v>643</v>
       </c>
       <c r="K205" s="220" t="s">
         <v>430</v>
       </c>
       <c r="L205" s="419">
         <f>L203</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M205" s="420"/>
       <c r="N205" s="223"/>
       <c r="O205" s="223"/>
       <c r="P205" s="222" t="s">
         <v>643</v>
       </c>
       <c r="Q205" s="220" t="s">
         <v>430</v>
       </c>
       <c r="R205" s="419">
         <f>R203</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S205" s="420"/>
       <c r="T205" s="378"/>
       <c r="U205" s="376"/>
       <c r="V205" s="225"/>
       <c r="W205" s="225"/>
       <c r="X205" s="256"/>
       <c r="Y205" s="256"/>
       <c r="Z205" s="7"/>
       <c r="AA205" s="7"/>
       <c r="AB205" s="7"/>
       <c r="AC205" s="7"/>
       <c r="AD205" s="7"/>
       <c r="AE205" s="166"/>
       <c r="AF205" s="204"/>
       <c r="AG205" s="78"/>
       <c r="AH205" s="307"/>
       <c r="AI205" s="307"/>
       <c r="AJ205" s="421"/>
       <c r="AK205" s="421"/>
       <c r="AL205" s="421"/>
       <c r="AM205" s="421"/>
       <c r="AN205" s="7"/>
       <c r="AO205" s="7"/>
     </row>
     <row r="206" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B206" s="145"/>
       <c r="D206" s="212" t="s">
         <v>646</v>
       </c>
       <c r="E206" s="215" t="s">
         <v>265</v>
       </c>
       <c r="F206" s="242">
         <f>[1]Hoja1!$C730</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G206" s="243"/>
       <c r="H206" s="28"/>
       <c r="I206" s="113"/>
       <c r="J206" s="212" t="s">
         <v>645</v>
       </c>
       <c r="K206" s="215" t="s">
         <v>255</v>
       </c>
       <c r="L206" s="242">
         <f>L205</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M206" s="265"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="212" t="s">
         <v>645</v>
       </c>
       <c r="Q206" s="215" t="s">
         <v>255</v>
       </c>
       <c r="R206" s="242">
         <f>[1]Hoja1!$C616</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S206" s="265"/>
       <c r="T206" s="378"/>
       <c r="U206" s="376"/>
       <c r="V206" s="225"/>
       <c r="W206" s="225"/>
       <c r="X206" s="256"/>
       <c r="Y206" s="256"/>
       <c r="Z206" s="7"/>
       <c r="AA206" s="7"/>
       <c r="AB206" s="7"/>
       <c r="AC206" s="7"/>
       <c r="AD206" s="7"/>
       <c r="AE206" s="166"/>
       <c r="AF206" s="204"/>
       <c r="AG206" s="78"/>
       <c r="AH206" s="307"/>
       <c r="AI206" s="307"/>
       <c r="AJ206" s="421"/>
       <c r="AK206" s="421"/>
       <c r="AL206" s="421"/>
       <c r="AM206" s="421"/>
       <c r="AN206" s="7"/>
       <c r="AO206" s="7"/>
     </row>
     <row r="207" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B207" s="145"/>
       <c r="D207" s="222" t="s">
         <v>647</v>
       </c>
       <c r="E207" s="220" t="s">
         <v>273</v>
       </c>
       <c r="F207" s="419">
         <f>[1]Hoja1!$C731</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G207" s="422"/>
       <c r="H207" s="28"/>
       <c r="I207" s="113"/>
       <c r="J207" s="222" t="s">
         <v>646</v>
       </c>
       <c r="K207" s="220" t="s">
         <v>265</v>
       </c>
       <c r="L207" s="419">
         <f>L203</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M207" s="420"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
       <c r="P207" s="222" t="s">
         <v>646</v>
       </c>
       <c r="Q207" s="220" t="s">
         <v>265</v>
       </c>
       <c r="R207" s="419">
         <f>[1]Hoja1!$C617</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S207" s="420"/>
       <c r="T207" s="378"/>
       <c r="U207" s="376"/>
       <c r="V207" s="225"/>
       <c r="W207" s="225"/>
       <c r="X207" s="256"/>
       <c r="Y207" s="256"/>
       <c r="Z207" s="7"/>
       <c r="AA207" s="7"/>
       <c r="AB207" s="7"/>
       <c r="AC207" s="7"/>
       <c r="AD207" s="7"/>
       <c r="AE207" s="166"/>
       <c r="AF207" s="204"/>
       <c r="AG207" s="78"/>
       <c r="AH207" s="307"/>
       <c r="AI207" s="307"/>
       <c r="AJ207" s="421"/>
       <c r="AK207" s="421"/>
       <c r="AL207" s="421"/>
       <c r="AM207" s="421"/>
       <c r="AN207" s="7"/>
       <c r="AO207" s="7"/>
     </row>
     <row r="208" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B208" s="145"/>
       <c r="D208" s="212" t="s">
         <v>648</v>
       </c>
       <c r="E208" s="215" t="s">
         <v>281</v>
       </c>
       <c r="F208" s="242">
         <f>[1]Hoja1!$C732</f>
-        <v>239020.25224526544</v>
+        <v>266029.54074898048</v>
       </c>
       <c r="G208" s="243"/>
       <c r="H208" s="28"/>
       <c r="I208" s="113"/>
       <c r="J208" s="212" t="s">
         <v>647</v>
       </c>
       <c r="K208" s="215" t="s">
         <v>273</v>
       </c>
       <c r="L208" s="242">
         <f>L203</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M208" s="265"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="212" t="s">
         <v>647</v>
       </c>
       <c r="Q208" s="215" t="s">
         <v>273</v>
       </c>
       <c r="R208" s="242">
         <f>[1]Hoja1!$C618</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S208" s="265"/>
       <c r="T208" s="378"/>
       <c r="U208" s="376"/>
       <c r="V208" s="225"/>
       <c r="W208" s="225"/>
       <c r="X208" s="256"/>
       <c r="Y208" s="256"/>
       <c r="Z208" s="7"/>
       <c r="AA208" s="7"/>
       <c r="AB208" s="7"/>
       <c r="AC208" s="7"/>
       <c r="AD208" s="7"/>
       <c r="AE208" s="166"/>
       <c r="AF208" s="204"/>
       <c r="AG208" s="78"/>
       <c r="AH208" s="307"/>
       <c r="AI208" s="307"/>
       <c r="AJ208" s="421"/>
       <c r="AK208" s="421"/>
       <c r="AL208" s="421"/>
       <c r="AM208" s="421"/>
       <c r="AN208" s="7"/>
       <c r="AO208" s="7"/>
     </row>
     <row r="209" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B209" s="145"/>
       <c r="D209" s="222" t="s">
         <v>649</v>
       </c>
       <c r="E209" s="220" t="s">
         <v>650</v>
       </c>
       <c r="F209" s="419">
         <f>[1]Hoja1!$C$735</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G209" s="422"/>
       <c r="H209" s="28"/>
       <c r="I209" s="113"/>
       <c r="J209" s="222" t="s">
         <v>648</v>
       </c>
       <c r="K209" s="220" t="s">
         <v>281</v>
       </c>
       <c r="L209" s="419">
         <f>L203</f>
-        <v>287294.46795847907</v>
+        <v>319758.7428377872</v>
       </c>
       <c r="M209" s="420"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="222" t="s">
         <v>648</v>
       </c>
       <c r="Q209" s="220" t="s">
         <v>281</v>
       </c>
       <c r="R209" s="419">
         <f>[1]Hoja1!$C619</f>
-        <v>369705.24671116006</v>
+        <v>411481.93958952121</v>
       </c>
       <c r="S209" s="420"/>
       <c r="T209" s="378"/>
       <c r="U209" s="376"/>
       <c r="V209" s="225"/>
       <c r="W209" s="225"/>
       <c r="X209" s="256"/>
       <c r="Y209" s="256"/>
       <c r="Z209" s="7"/>
       <c r="AA209" s="7"/>
       <c r="AB209" s="7"/>
       <c r="AC209" s="7"/>
       <c r="AD209" s="7"/>
       <c r="AE209" s="166"/>
       <c r="AF209" s="204"/>
       <c r="AG209" s="78"/>
       <c r="AH209" s="307"/>
       <c r="AI209" s="307"/>
       <c r="AJ209" s="421"/>
       <c r="AK209" s="421"/>
       <c r="AL209" s="421"/>
       <c r="AM209" s="421"/>
       <c r="AN209" s="7"/>
       <c r="AO209" s="7"/>
     </row>
     <row r="210" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B210" s="145"/>
       <c r="D210" s="212" t="s">
         <v>651</v>
       </c>
       <c r="E210" s="215" t="s">
         <v>652</v>
       </c>
       <c r="F210" s="242">
         <f>[1]Hoja1!$C734</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G210" s="243"/>
       <c r="H210" s="28"/>
       <c r="I210" s="113"/>
       <c r="J210" s="212" t="s">
         <v>653</v>
       </c>
       <c r="K210" s="215" t="s">
         <v>308</v>
       </c>
       <c r="L210" s="242">
         <f>[1]Hoja1!$C$686</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M210" s="265"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="212" t="s">
         <v>653</v>
       </c>
       <c r="Q210" s="215" t="s">
         <v>308</v>
       </c>
       <c r="R210" s="242">
         <f>[1]Hoja1!$C623</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S210" s="265"/>
       <c r="T210" s="378"/>
       <c r="U210" s="376"/>
       <c r="V210" s="225"/>
       <c r="W210" s="225"/>
       <c r="X210" s="256"/>
       <c r="Y210" s="256"/>
       <c r="Z210" s="7"/>
       <c r="AA210" s="7"/>
       <c r="AB210" s="7"/>
       <c r="AC210" s="7"/>
       <c r="AD210" s="7"/>
       <c r="AE210" s="166"/>
       <c r="AF210" s="204"/>
       <c r="AG210" s="78"/>
       <c r="AH210" s="307"/>
       <c r="AI210" s="307"/>
       <c r="AJ210" s="421"/>
       <c r="AK210" s="421"/>
       <c r="AL210" s="421"/>
       <c r="AM210" s="421"/>
       <c r="AN210" s="7"/>
       <c r="AO210" s="7"/>
     </row>
     <row r="211" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B211" s="145"/>
       <c r="D211" s="211" t="s">
         <v>653</v>
       </c>
       <c r="E211" s="220" t="s">
         <v>654</v>
       </c>
       <c r="F211" s="244">
         <f>[1]Hoja1!$C735</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G211" s="245"/>
       <c r="H211" s="28"/>
       <c r="I211" s="113"/>
       <c r="J211" s="211" t="s">
         <v>655</v>
       </c>
       <c r="K211" s="220" t="s">
         <v>316</v>
       </c>
       <c r="L211" s="244">
         <f>L210</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M211" s="425"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="211" t="s">
         <v>655</v>
       </c>
       <c r="Q211" s="220" t="s">
         <v>316</v>
       </c>
       <c r="R211" s="244">
         <f>[1]Hoja1!$C624</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S211" s="425"/>
       <c r="T211" s="378"/>
       <c r="U211" s="376"/>
       <c r="V211" s="225"/>
       <c r="W211" s="225"/>
       <c r="X211" s="256"/>
       <c r="Y211" s="256"/>
       <c r="Z211" s="7"/>
       <c r="AA211" s="7"/>
       <c r="AB211" s="7"/>
       <c r="AC211" s="7"/>
       <c r="AD211" s="7"/>
       <c r="AE211" s="166"/>
       <c r="AF211" s="204"/>
       <c r="AG211" s="78"/>
       <c r="AH211" s="307"/>
       <c r="AI211" s="307"/>
       <c r="AJ211" s="421"/>
       <c r="AK211" s="421"/>
       <c r="AL211" s="421"/>
       <c r="AM211" s="421"/>
       <c r="AN211" s="7"/>
       <c r="AO211" s="7"/>
     </row>
     <row r="212" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B212" s="145"/>
       <c r="D212" s="212" t="s">
         <v>655</v>
       </c>
       <c r="E212" s="215" t="s">
         <v>316</v>
       </c>
       <c r="F212" s="242">
         <f>[1]Hoja1!$C736</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G212" s="243"/>
       <c r="H212" s="28"/>
       <c r="I212" s="113"/>
       <c r="J212" s="212" t="s">
         <v>656</v>
       </c>
       <c r="K212" s="215" t="s">
         <v>325</v>
       </c>
       <c r="L212" s="242">
         <f>L211</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M212" s="265"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="212" t="s">
         <v>656</v>
       </c>
       <c r="Q212" s="215" t="s">
         <v>325</v>
       </c>
       <c r="R212" s="242">
         <f>R213</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S212" s="265"/>
       <c r="T212" s="378"/>
       <c r="U212" s="376"/>
       <c r="V212" s="225"/>
       <c r="W212" s="225"/>
       <c r="X212" s="256"/>
       <c r="Y212" s="256"/>
       <c r="Z212" s="7"/>
       <c r="AA212" s="7"/>
       <c r="AB212" s="7"/>
       <c r="AC212" s="7"/>
       <c r="AD212" s="7"/>
       <c r="AE212" s="166"/>
       <c r="AF212" s="204"/>
       <c r="AG212" s="78"/>
       <c r="AH212" s="307"/>
       <c r="AI212" s="307"/>
       <c r="AJ212" s="421"/>
       <c r="AK212" s="421"/>
       <c r="AL212" s="421"/>
       <c r="AM212" s="421"/>
       <c r="AN212" s="7"/>
       <c r="AO212" s="7"/>
     </row>
     <row r="213" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B213" s="145"/>
       <c r="D213" s="211" t="s">
         <v>656</v>
       </c>
       <c r="E213" s="220" t="s">
         <v>325</v>
       </c>
       <c r="F213" s="244">
         <f>[1]Hoja1!$C737</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G213" s="245"/>
       <c r="H213" s="28"/>
       <c r="I213" s="113"/>
       <c r="J213" s="211" t="s">
         <v>657</v>
       </c>
       <c r="K213" s="220" t="s">
         <v>334</v>
       </c>
       <c r="L213" s="244">
         <f>[1]Hoja1!$C686</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M213" s="425"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="211" t="s">
         <v>657</v>
       </c>
       <c r="Q213" s="220" t="s">
         <v>334</v>
       </c>
       <c r="R213" s="244">
         <f>[1]Hoja1!$C620</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S213" s="425"/>
       <c r="T213" s="378"/>
       <c r="U213" s="376"/>
       <c r="V213" s="225"/>
       <c r="W213" s="225"/>
       <c r="X213" s="256"/>
       <c r="Y213" s="256"/>
       <c r="Z213" s="7"/>
       <c r="AA213" s="7"/>
       <c r="AB213" s="7"/>
       <c r="AC213" s="7"/>
       <c r="AD213" s="7"/>
       <c r="AE213" s="166"/>
       <c r="AF213" s="204"/>
       <c r="AG213" s="78"/>
       <c r="AH213" s="307"/>
       <c r="AI213" s="307"/>
       <c r="AJ213" s="421"/>
       <c r="AK213" s="421"/>
       <c r="AL213" s="421"/>
       <c r="AM213" s="421"/>
       <c r="AN213" s="7"/>
       <c r="AO213" s="7"/>
     </row>
     <row r="214" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B214" s="145"/>
       <c r="D214" s="212" t="s">
         <v>657</v>
       </c>
       <c r="E214" s="215" t="s">
         <v>334</v>
       </c>
       <c r="F214" s="242">
         <f>[1]Hoja1!$C738</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G214" s="243"/>
       <c r="H214" s="28"/>
       <c r="I214" s="113"/>
       <c r="J214" s="212" t="s">
         <v>658</v>
       </c>
       <c r="K214" s="215" t="s">
         <v>404</v>
       </c>
       <c r="L214" s="242">
         <f>[1]Hoja1!$C687</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M214" s="265"/>
       <c r="N214" s="7"/>
       <c r="O214" s="7"/>
       <c r="P214" s="212" t="s">
         <v>658</v>
       </c>
       <c r="Q214" s="215" t="s">
         <v>404</v>
       </c>
       <c r="R214" s="242">
         <f>[1]Hoja1!$C621</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S214" s="265"/>
       <c r="T214" s="378"/>
       <c r="U214" s="376"/>
       <c r="V214" s="225"/>
       <c r="W214" s="225"/>
       <c r="X214" s="256"/>
       <c r="Y214" s="256"/>
       <c r="Z214" s="7"/>
       <c r="AA214" s="7"/>
       <c r="AB214" s="7"/>
       <c r="AC214" s="7"/>
       <c r="AD214" s="7"/>
       <c r="AE214" s="166"/>
       <c r="AF214" s="204"/>
       <c r="AG214" s="78"/>
       <c r="AH214" s="307"/>
       <c r="AI214" s="307"/>
       <c r="AJ214" s="421"/>
       <c r="AK214" s="421"/>
       <c r="AL214" s="421"/>
       <c r="AM214" s="421"/>
       <c r="AN214" s="7"/>
       <c r="AO214" s="7"/>
     </row>
     <row r="215" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B215" s="145"/>
       <c r="D215" s="211" t="s">
         <v>658</v>
       </c>
       <c r="E215" s="220" t="s">
         <v>343</v>
       </c>
       <c r="F215" s="244">
         <f>[1]Hoja1!$C739</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G215" s="245"/>
       <c r="H215" s="28"/>
       <c r="I215" s="113"/>
       <c r="J215" s="211" t="s">
         <v>659</v>
       </c>
       <c r="K215" s="220" t="s">
         <v>351</v>
       </c>
       <c r="L215" s="244">
         <f>[1]Hoja1!$C688</f>
-        <v>381914.24085701682</v>
+        <v>425070.55007385986</v>
       </c>
       <c r="M215" s="425"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="211" t="s">
         <v>659</v>
       </c>
       <c r="Q215" s="220" t="s">
         <v>351</v>
       </c>
       <c r="R215" s="244">
         <f>[1]Hoja1!$C622</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S215" s="425"/>
       <c r="T215" s="378"/>
       <c r="U215" s="376"/>
       <c r="V215" s="225"/>
       <c r="W215" s="225"/>
       <c r="X215" s="256"/>
       <c r="Y215" s="256"/>
       <c r="Z215" s="7"/>
       <c r="AA215" s="7"/>
       <c r="AB215" s="7"/>
       <c r="AC215" s="7"/>
       <c r="AD215" s="7"/>
       <c r="AE215" s="166"/>
       <c r="AF215" s="204"/>
       <c r="AG215" s="78"/>
       <c r="AH215" s="307"/>
       <c r="AI215" s="307"/>
       <c r="AJ215" s="421"/>
       <c r="AK215" s="421"/>
       <c r="AL215" s="421"/>
       <c r="AM215" s="421"/>
       <c r="AN215" s="7"/>
       <c r="AO215" s="7"/>
     </row>
     <row r="216" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B216" s="145"/>
       <c r="D216" s="212" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="215" t="s">
         <v>351</v>
       </c>
       <c r="F216" s="242">
         <f>[1]Hoja1!$C$739</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G216" s="243"/>
       <c r="H216" s="28"/>
       <c r="I216" s="113"/>
       <c r="J216" s="212" t="s">
         <v>660</v>
       </c>
       <c r="K216" s="215" t="s">
         <v>358</v>
       </c>
       <c r="L216" s="242">
         <f>[1]Hoja1!$C689</f>
-        <v>319300.10373958311</v>
+        <v>355381.01546215604</v>
       </c>
       <c r="M216" s="265"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="212" t="s">
         <v>660</v>
       </c>
       <c r="Q216" s="215" t="s">
         <v>358</v>
       </c>
       <c r="R216" s="242">
         <f>[1]Hoja1!$C623</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S216" s="265"/>
       <c r="T216" s="378"/>
       <c r="U216" s="376"/>
       <c r="V216" s="225"/>
       <c r="W216" s="225"/>
       <c r="X216" s="256"/>
       <c r="Y216" s="256"/>
       <c r="Z216" s="7"/>
       <c r="AA216" s="7"/>
       <c r="AB216" s="7"/>
       <c r="AC216" s="7"/>
       <c r="AD216" s="7"/>
       <c r="AE216" s="166"/>
       <c r="AF216" s="204"/>
       <c r="AG216" s="78"/>
       <c r="AH216" s="307"/>
       <c r="AI216" s="307"/>
       <c r="AJ216" s="421"/>
       <c r="AK216" s="421"/>
       <c r="AL216" s="421"/>
       <c r="AM216" s="421"/>
       <c r="AN216" s="7"/>
       <c r="AO216" s="7"/>
     </row>
     <row r="217" spans="2:41" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B217" s="145"/>
       <c r="D217" s="211" t="s">
         <v>660</v>
       </c>
       <c r="E217" s="220" t="s">
         <v>661</v>
       </c>
       <c r="F217" s="244">
         <f>[1]Hoja1!$C740</f>
-        <v>247414.67430452295</v>
+        <v>275372.53250093415</v>
       </c>
       <c r="G217" s="245"/>
       <c r="H217" s="28"/>
       <c r="I217" s="113"/>
       <c r="J217" s="211" t="s">
         <v>662</v>
       </c>
       <c r="K217" s="220" t="s">
         <v>366</v>
       </c>
       <c r="L217" s="244">
         <f>[1]Hoja1!$C690</f>
-        <v>323158.20380209119</v>
+        <v>359675.0808317276</v>
       </c>
       <c r="M217" s="425"/>
       <c r="N217" s="7"/>
       <c r="O217" s="7"/>
       <c r="P217" s="211" t="s">
         <v>662</v>
       </c>
       <c r="Q217" s="220" t="s">
         <v>366</v>
       </c>
       <c r="R217" s="244">
         <f>[1]Hoja1!$C624</f>
-        <v>721872.81721153134</v>
+        <v>803444.44555643445</v>
       </c>
       <c r="S217" s="425"/>
       <c r="T217" s="378"/>
       <c r="U217" s="376"/>
       <c r="V217" s="225"/>
       <c r="W217" s="225"/>
       <c r="X217" s="256"/>
       <c r="Y217" s="256"/>
       <c r="Z217" s="7"/>
       <c r="AA217" s="7"/>
       <c r="AB217" s="7"/>
       <c r="AC217" s="7"/>
       <c r="AD217" s="7"/>
       <c r="AE217" s="166"/>
       <c r="AF217" s="204"/>
       <c r="AG217" s="78"/>
       <c r="AH217" s="307"/>
       <c r="AI217" s="307"/>
       <c r="AJ217" s="421"/>
       <c r="AK217" s="421"/>
       <c r="AL217" s="421"/>
       <c r="AM217" s="421"/>
       <c r="AN217" s="7"/>
       <c r="AO217" s="7"/>
     </row>
     <row r="218" spans="2:41" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B218" s="151"/>
       <c r="C218" s="159"/>
       <c r="D218" s="213" t="s">
         <v>662</v>
       </c>
       <c r="E218" s="218" t="s">
         <v>366</v>
       </c>
       <c r="F218" s="320">
         <f>[1]Hoja1!$C741</f>
-        <v>256337.41357030004</v>
+        <v>285303.54130374396</v>
       </c>
       <c r="G218" s="445"/>
       <c r="H218" s="155"/>
       <c r="I218" s="188"/>
       <c r="J218" s="213"/>
       <c r="K218" s="218"/>
       <c r="L218" s="320"/>
       <c r="M218" s="321"/>
       <c r="N218" s="159"/>
       <c r="O218" s="159"/>
       <c r="P218" s="213"/>
       <c r="Q218" s="218"/>
       <c r="R218" s="320"/>
       <c r="S218" s="321"/>
       <c r="T218" s="450"/>
       <c r="U218" s="451"/>
       <c r="V218" s="178"/>
       <c r="W218" s="178"/>
       <c r="X218" s="447"/>
       <c r="Y218" s="447"/>
       <c r="Z218" s="159"/>
       <c r="AA218" s="159"/>
       <c r="AB218" s="159"/>
       <c r="AC218" s="159"/>
       <c r="AD218" s="159"/>
       <c r="AE218" s="163"/>
       <c r="AF218" s="204"/>
       <c r="AG218" s="78"/>
       <c r="AH218" s="307"/>
       <c r="AI218" s="307"/>
       <c r="AJ218" s="307"/>
       <c r="AK218" s="307"/>
       <c r="AL218" s="307"/>
       <c r="AM218" s="307"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="D6CBBP5efZRAKOYAu3eTcfkJVsEV0mELFoJeZXDfnCEh3xE4ZalTODIWQrkPvpTzdCVWz1Kt1lsyV45ONyi31Q==" saltValue="41kQ9mMyRdu/99P5qb5QhA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1532">
     <mergeCell ref="L218:M218"/>
     <mergeCell ref="R218:S218"/>
     <mergeCell ref="B139:C139"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="X125:Y125"/>
     <mergeCell ref="Z125:AA125"/>
     <mergeCell ref="AD71:AE71"/>
     <mergeCell ref="AD70:AE70"/>
     <mergeCell ref="Z69:AA69"/>
     <mergeCell ref="Z70:AA70"/>
     <mergeCell ref="AD75:AE75"/>
     <mergeCell ref="AD76:AE76"/>
     <mergeCell ref="K164:V164"/>
     <mergeCell ref="AD164:AE164"/>
     <mergeCell ref="Z166:AA166"/>
     <mergeCell ref="Z167:AA167"/>
     <mergeCell ref="X168:Y168"/>
     <mergeCell ref="X169:Y169"/>
     <mergeCell ref="X170:Y170"/>
     <mergeCell ref="X171:Y171"/>
     <mergeCell ref="L166:M166"/>
     <mergeCell ref="L167:M167"/>
     <mergeCell ref="L168:M168"/>
     <mergeCell ref="L169:M169"/>