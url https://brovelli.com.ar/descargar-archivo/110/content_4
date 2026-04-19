--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -1,108 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AA4C20E8-FA48-46D4-AA69-F9340E1564EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4D21AE7-32CB-45BE-9B0A-937F13FBCB44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D2937969-9D81-4ECD-A08A-D97420103D0D}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$L$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="61">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121  </t>
   </si>
   <si>
     <t xml:space="preserve">GRAMPAS UBOLT GALVANIZADAS </t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precios</t>
   </si>
   <si>
     <t>Los Precios de esta pagina son  NETO mas I.V.A.</t>
   </si>
   <si>
     <t>UB10000000</t>
@@ -242,51 +221,51 @@
   <si>
     <t>Grampa Pera 6" Galvanizada</t>
   </si>
   <si>
     <t>GRAMP00009</t>
   </si>
   <si>
     <t>Grampa Pera 8" Galvanizada</t>
   </si>
   <si>
     <t xml:space="preserve">CINTAS GALVANIZADA PERFORADA </t>
   </si>
   <si>
     <t>CINTPERF10</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 10 Mt.</t>
   </si>
   <si>
     <t>CINTPERF25</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 25 Mt.</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>LISTA 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -673,113 +652,113 @@
     <xf numFmtId="4" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>692468</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>142326</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Imagen 16">
           <a:extLst>
@@ -879,129 +858,52 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="828675" y="7286625"/>
           <a:ext cx="1981372" cy="1304657"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...77 lines deleted...]
-</externalLink>
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1291,57 +1193,60 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{803CBBB3-9CEE-449D-90C4-EC0503901EC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="F6" sqref="F6:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="7" max="7" width="36.28515625" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2">
-        <v>46073</v>
+        <v>46126</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="4"/>
       <c r="H2" s="7"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="L2" s="9"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
@@ -1424,51 +1329,50 @@
         <v>4</v>
       </c>
       <c r="H8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="40" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="42"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="10"/>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="32">
-        <f>[1]Hoja1!$H9</f>
         <v>412.51900000000001</v>
       </c>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="13"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="21" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="32">
         <v>412.79410000000001</v>
       </c>
       <c r="I10" s="40" t="s">
         <v>11</v>
       </c>
@@ -1771,219 +1675,210 @@
       </c>
       <c r="G26" s="17" t="s">
         <v>4</v>
       </c>
       <c r="H26" s="18" t="s">
         <v>5</v>
       </c>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="13"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="10"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="21" t="s">
         <v>37</v>
       </c>
       <c r="G27" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H27" s="32">
-        <f>[1]Hoja1!$H27</f>
         <v>564.87199999999996</v>
       </c>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="13"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="10"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="32">
-        <f>[1]Hoja1!$H28</f>
         <v>638.23199999999997</v>
       </c>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="13"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="21" t="s">
         <v>41</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="32">
-        <f>[1]Hoja1!$H29</f>
         <v>674.91200000000003</v>
       </c>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="13"/>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="10"/>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="21" t="s">
         <v>43</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>44</v>
       </c>
       <c r="H30" s="32">
-        <f>[1]Hoja1!$H30</f>
         <v>713.42600000000004</v>
       </c>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="11"/>
       <c r="L30" s="13"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="10"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="21" t="s">
         <v>45</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="H31" s="32">
-        <f>[1]Hoja1!$H31</f>
         <v>880.32</v>
       </c>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="13"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="10"/>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="21" t="s">
         <v>47</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>48</v>
       </c>
       <c r="H32" s="32">
-        <f>[1]Hoja1!$H32</f>
         <v>1373.6659999999999</v>
       </c>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="13"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="10"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="21" t="s">
         <v>49</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>50</v>
       </c>
       <c r="H33" s="32">
-        <f>[1]Hoja1!$H33</f>
         <v>1549.73</v>
       </c>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="13"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="10"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="21" t="s">
         <v>51</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>52</v>
       </c>
       <c r="H34" s="32">
-        <f>[1]Hoja1!$H34</f>
         <v>3879.7353000000003</v>
       </c>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="13"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="10"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="21" t="s">
         <v>53</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="32">
-        <f>[1]Hoja1!$H35</f>
         <v>7022.6741999999995</v>
       </c>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="13"/>
     </row>
     <row r="36" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="10"/>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="24"/>
       <c r="G36" s="25"/>
       <c r="H36" s="26"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="11"/>
       <c r="L36" s="13"/>
     </row>
     <row r="37" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10"/>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
@@ -2052,123 +1947,121 @@
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="10"/>
       <c r="G41" s="11"/>
       <c r="H41" s="27"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="13"/>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="10"/>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="28" t="s">
         <v>56</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>57</v>
       </c>
       <c r="H42" s="32">
-        <f>[1]Hoja1!$H$42</f>
         <v>7981.26</v>
       </c>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="13"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" s="10"/>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="10"/>
       <c r="G43" s="11"/>
       <c r="H43" s="33"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="13"/>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="10"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="28" t="s">
         <v>58</v>
       </c>
       <c r="G44" s="20" t="s">
         <v>59</v>
       </c>
       <c r="H44" s="32">
-        <f>[1]Hoja1!$H$44</f>
         <v>19953.46</v>
       </c>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="13"/>
     </row>
     <row r="45" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="29"/>
       <c r="G45" s="25"/>
       <c r="H45" s="26"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="13"/>
     </row>
     <row r="46" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="29"/>
       <c r="B46" s="25"/>
       <c r="C46" s="25"/>
       <c r="D46" s="25"/>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="30"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="31"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TCtenHHyNnXKRr2zGRoLFlpmard9CgF7BSGTdlF9YdnhQQaWnSUDW7sWS+HpgCSI3JiAR+rLaa1kTecO26JmZQ==" saltValue="+sIgszgprjQmENRZWMWDZQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+/dYSyrmL6pcFB3Y8R3/9xLyq6OspgYb005VVfC+eMTfSV8iL4SCIua/kY8RhNaWwobe5DEM936uP4O3C2XEbQ==" saltValue="nueyZQtpP2qW/1Ygf89jqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="F6:H7"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="F24:H25"/>
     <mergeCell ref="F38:H39"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>