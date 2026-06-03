--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -1,87 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4D21AE7-32CB-45BE-9B0A-937F13FBCB44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DE80682-3F29-4BEB-9995-1B5BFF5CA1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D2937969-9D81-4ECD-A08A-D97420103D0D}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$L$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H44" i="1" l="1"/>
+  <c r="H42" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="H9" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="61">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121  </t>
   </si>
   <si>
     <t xml:space="preserve">GRAMPAS UBOLT GALVANIZADAS </t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precios</t>
   </si>
   <si>
     <t>Los Precios de esta pagina son  NETO mas I.V.A.</t>
   </si>
   <si>
     <t>UB10000000</t>
@@ -221,51 +255,51 @@
   <si>
     <t>Grampa Pera 6" Galvanizada</t>
   </si>
   <si>
     <t>GRAMP00009</t>
   </si>
   <si>
     <t>Grampa Pera 8" Galvanizada</t>
   </si>
   <si>
     <t xml:space="preserve">CINTAS GALVANIZADA PERFORADA </t>
   </si>
   <si>
     <t>CINTPERF10</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 10 Mt.</t>
   </si>
   <si>
     <t>CINTPERF25</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 25 Mt.</t>
   </si>
   <si>
-    <t>LISTA 23</t>
+    <t>LISTA 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -555,71 +589,65 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -650,50 +678,56 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -714,51 +748,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>692468</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>142326</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Imagen 16">
           <a:extLst>
@@ -858,52 +892,195 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="828675" y="7286625"/>
           <a:ext cx="1981372" cy="1304657"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Hoja1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="3690">
+          <cell r="C3690">
+            <v>454.80907500000001</v>
+          </cell>
+        </row>
+        <row r="3691">
+          <cell r="C3691">
+            <v>455.11168500000002</v>
+          </cell>
+        </row>
+        <row r="3692">
+          <cell r="C3692">
+            <v>473.58465000000001</v>
+          </cell>
+        </row>
+        <row r="3693">
+          <cell r="C3693">
+            <v>520.73679000000004</v>
+          </cell>
+        </row>
+        <row r="3694">
+          <cell r="C3694">
+            <v>524.49190500000009</v>
+          </cell>
+        </row>
+        <row r="3695">
+          <cell r="C3695">
+            <v>633.65158500000007</v>
+          </cell>
+        </row>
+        <row r="3696">
+          <cell r="C3696">
+            <v>680.18475000000012</v>
+          </cell>
+        </row>
+        <row r="3697">
+          <cell r="C3697">
+            <v>763.31997000000013</v>
+          </cell>
+        </row>
+        <row r="3698">
+          <cell r="C3698">
+            <v>880.34751000000006</v>
+          </cell>
+        </row>
+        <row r="3699">
+          <cell r="C3699">
+            <v>1428.580545</v>
+          </cell>
+        </row>
+        <row r="3700">
+          <cell r="C3700">
+            <v>1596.8454600000002</v>
+          </cell>
+        </row>
+        <row r="3701">
+          <cell r="C3701">
+            <v>1879.3043850000001</v>
+          </cell>
+        </row>
+        <row r="3702">
+          <cell r="C3702">
+            <v>3046.5536849999999</v>
+          </cell>
+        </row>
+        <row r="3703">
+          <cell r="C3703">
+            <v>3486.6449100000004</v>
+          </cell>
+        </row>
+        <row r="3704">
+          <cell r="C3704">
+            <v>622.77138000000002</v>
+          </cell>
+        </row>
+        <row r="3705">
+          <cell r="C3705">
+            <v>703.65078000000005</v>
+          </cell>
+        </row>
+        <row r="3706">
+          <cell r="C3706">
+            <v>744.09048000000018</v>
+          </cell>
+        </row>
+        <row r="3707">
+          <cell r="C3707">
+            <v>786.55216500000017</v>
+          </cell>
+        </row>
+        <row r="3708">
+          <cell r="C3708">
+            <v>970.55280000000005</v>
+          </cell>
+        </row>
+        <row r="3709">
+          <cell r="C3709">
+            <v>1514.4667650000001</v>
+          </cell>
+        </row>
+        <row r="3710">
+          <cell r="C3710">
+            <v>1708.5773250000002</v>
+          </cell>
+        </row>
+        <row r="3711">
+          <cell r="C3711">
+            <v>4277.406105</v>
+          </cell>
+        </row>
+        <row r="3712">
+          <cell r="C3712">
+            <v>7742.4969300000002</v>
+          </cell>
+        </row>
+        <row r="3713">
+          <cell r="C3713">
+            <v>8460.1500945160751</v>
+          </cell>
+        </row>
+        <row r="3714">
+          <cell r="C3714">
+            <v>21150.68613798315</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1188,880 +1365,904 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{803CBBB3-9CEE-449D-90C4-EC0503901EC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="F6" sqref="F6:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="7" max="7" width="36.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="25.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="2">
-[...2 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="A2" s="32">
+        <v>46174</v>
+      </c>
+      <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4"/>
-[...2 lines deleted...]
-      <c r="F2" s="6" t="s">
+      <c r="C2" s="3"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="4"/>
-[...3 lines deleted...]
-      <c r="K2" s="8" t="s">
+      <c r="G2" s="3"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="L2" s="9"/>
+      <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="10"/>
-[...10 lines deleted...]
-      <c r="L3" s="13"/>
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="11"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="10"/>
-[...10 lines deleted...]
-      <c r="L4" s="13"/>
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="11"/>
     </row>
     <row r="5" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="10"/>
-[...10 lines deleted...]
-      <c r="L5" s="13"/>
+      <c r="A5" s="8"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="10"/>
-[...3 lines deleted...]
-      <c r="E6" s="11"/>
+      <c r="A6" s="8"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
       <c r="F6" s="34" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="35"/>
       <c r="H6" s="36"/>
-      <c r="I6" s="11"/>
-[...2 lines deleted...]
-      <c r="L6" s="13"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="11"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A7" s="10"/>
-[...3 lines deleted...]
-      <c r="E7" s="11"/>
+      <c r="A7" s="8"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
       <c r="F7" s="37"/>
       <c r="G7" s="38"/>
       <c r="H7" s="39"/>
-      <c r="I7" s="11"/>
-[...2 lines deleted...]
-      <c r="L7" s="13"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="11"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A8" s="10"/>
-[...4 lines deleted...]
-      <c r="F8" s="16" t="s">
+      <c r="A8" s="8"/>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="17" t="s">
+      <c r="G8" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="H8" s="18" t="s">
+      <c r="H8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="40" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="42"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A9" s="10"/>
-[...4 lines deleted...]
-      <c r="F9" s="19" t="s">
+      <c r="A9" s="8"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="20" t="s">
+      <c r="G9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="32">
-[...5 lines deleted...]
-      <c r="L9" s="13"/>
+      <c r="H9" s="30">
+        <f>[1]Hoja1!$C$3690</f>
+        <v>454.80907500000001</v>
+      </c>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="11"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A10" s="10"/>
-[...4 lines deleted...]
-      <c r="F10" s="21" t="s">
+      <c r="A10" s="8"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="20" t="s">
+      <c r="G10" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="H10" s="32">
-        <v>412.79410000000001</v>
+      <c r="H10" s="30">
+        <f>[1]Hoja1!$C$3691</f>
+        <v>455.11168500000002</v>
       </c>
       <c r="I10" s="40" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="42"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A11" s="10"/>
-[...4 lines deleted...]
-      <c r="F11" s="21" t="s">
+      <c r="A11" s="8"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="G11" s="20" t="s">
+      <c r="G11" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H11" s="32">
-[...5 lines deleted...]
-      <c r="L11" s="13"/>
+      <c r="H11" s="30">
+        <f>[1]Hoja1!$C$3692</f>
+        <v>473.58465000000001</v>
+      </c>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="11"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A12" s="10"/>
-[...4 lines deleted...]
-      <c r="F12" s="21" t="s">
+      <c r="A12" s="8"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="20" t="s">
+      <c r="G12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="32">
-[...5 lines deleted...]
-      <c r="L12" s="13"/>
+      <c r="H12" s="30">
+        <f>[1]Hoja1!$C$3693</f>
+        <v>520.73679000000004</v>
+      </c>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="11"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A13" s="10"/>
-[...4 lines deleted...]
-      <c r="F13" s="21" t="s">
+      <c r="A13" s="8"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="20" t="s">
+      <c r="G13" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="H13" s="32">
-[...5 lines deleted...]
-      <c r="L13" s="13"/>
+      <c r="H13" s="30">
+        <f>[1]Hoja1!$C$3694</f>
+        <v>524.49190500000009</v>
+      </c>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="11"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A14" s="10"/>
-[...4 lines deleted...]
-      <c r="F14" s="21" t="s">
+      <c r="A14" s="8"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="20" t="s">
+      <c r="G14" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="32">
-[...5 lines deleted...]
-      <c r="L14" s="13"/>
+      <c r="H14" s="30">
+        <f>[1]Hoja1!$C$3695</f>
+        <v>633.65158500000007</v>
+      </c>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="11"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A15" s="10"/>
-[...4 lines deleted...]
-      <c r="F15" s="21" t="s">
+      <c r="A15" s="8"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G15" s="20" t="s">
+      <c r="G15" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="H15" s="32">
-[...5 lines deleted...]
-      <c r="L15" s="13"/>
+      <c r="H15" s="30">
+        <f>[1]Hoja1!$C$3696</f>
+        <v>680.18475000000012</v>
+      </c>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="11"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A16" s="10"/>
-[...4 lines deleted...]
-      <c r="F16" s="21" t="s">
+      <c r="A16" s="8"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G16" s="20" t="s">
+      <c r="G16" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="32">
-[...5 lines deleted...]
-      <c r="L16" s="13"/>
+      <c r="H16" s="30">
+        <f>[1]Hoja1!$C$3697</f>
+        <v>763.31997000000013</v>
+      </c>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="11"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A17" s="10"/>
-[...4 lines deleted...]
-      <c r="F17" s="21" t="s">
+      <c r="A17" s="8"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G17" s="20" t="s">
+      <c r="G17" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="H17" s="32">
-[...5 lines deleted...]
-      <c r="L17" s="13"/>
+      <c r="H17" s="30">
+        <f>[1]Hoja1!$C$3698</f>
+        <v>880.34751000000006</v>
+      </c>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="11"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A18" s="10"/>
-[...4 lines deleted...]
-      <c r="F18" s="21" t="s">
+      <c r="A18" s="8"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="20" t="s">
+      <c r="G18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="32">
-[...5 lines deleted...]
-      <c r="L18" s="13"/>
+      <c r="H18" s="30">
+        <f>[1]Hoja1!$C$3699</f>
+        <v>1428.580545</v>
+      </c>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="11"/>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A19" s="10"/>
-[...4 lines deleted...]
-      <c r="F19" s="21" t="s">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="G19" s="20" t="s">
+      <c r="G19" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="H19" s="32">
-[...5 lines deleted...]
-      <c r="L19" s="13"/>
+      <c r="H19" s="30">
+        <f>[1]Hoja1!$C$3700</f>
+        <v>1596.8454600000002</v>
+      </c>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="11"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A20" s="10"/>
-[...4 lines deleted...]
-      <c r="F20" s="21" t="s">
+      <c r="A20" s="8"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="G20" s="20" t="s">
+      <c r="G20" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="H20" s="32">
-[...5 lines deleted...]
-      <c r="L20" s="13"/>
+      <c r="H20" s="30">
+        <f>[1]Hoja1!$C$3701</f>
+        <v>1879.3043850000001</v>
+      </c>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A21" s="10"/>
-[...4 lines deleted...]
-      <c r="F21" s="21" t="s">
+      <c r="A21" s="8"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="G21" s="20" t="s">
+      <c r="G21" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="H21" s="32">
-[...5 lines deleted...]
-      <c r="L21" s="13"/>
+      <c r="H21" s="30">
+        <f>[1]Hoja1!$C$3702</f>
+        <v>3046.5536849999999</v>
+      </c>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="11"/>
     </row>
     <row r="22" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="10"/>
-[...4 lines deleted...]
-      <c r="F22" s="22" t="s">
+      <c r="A22" s="8"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="G22" s="23" t="s">
+      <c r="G22" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="H22" s="32">
-[...5 lines deleted...]
-      <c r="L22" s="13"/>
+      <c r="H22" s="30">
+        <f>[1]Hoja1!$C$3703</f>
+        <v>3486.6449100000004</v>
+      </c>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="11"/>
     </row>
     <row r="23" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="10"/>
-[...10 lines deleted...]
-      <c r="L23" s="13"/>
+      <c r="A23" s="8"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="11"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A24" s="10"/>
-[...3 lines deleted...]
-      <c r="E24" s="11"/>
+      <c r="A24" s="8"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
       <c r="F24" s="43" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="44"/>
       <c r="H24" s="45"/>
-      <c r="I24" s="11"/>
-[...2 lines deleted...]
-      <c r="L24" s="13"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="11"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A25" s="10"/>
-[...3 lines deleted...]
-      <c r="E25" s="11"/>
+      <c r="A25" s="8"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
       <c r="F25" s="46"/>
       <c r="G25" s="47"/>
       <c r="H25" s="48"/>
-      <c r="I25" s="11"/>
-[...2 lines deleted...]
-      <c r="L25" s="13"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="11"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A26" s="10"/>
-[...4 lines deleted...]
-      <c r="F26" s="16" t="s">
+      <c r="A26" s="8"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G26" s="17" t="s">
+      <c r="G26" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="H26" s="18" t="s">
+      <c r="H26" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I26" s="11"/>
-[...2 lines deleted...]
-      <c r="L26" s="13"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="11"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A27" s="10"/>
-[...4 lines deleted...]
-      <c r="F27" s="21" t="s">
+      <c r="A27" s="8"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="G27" s="20" t="s">
+      <c r="G27" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="H27" s="32">
-[...5 lines deleted...]
-      <c r="L27" s="13"/>
+      <c r="H27" s="30">
+        <f>[1]Hoja1!$C$3704</f>
+        <v>622.77138000000002</v>
+      </c>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="11"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A28" s="10"/>
-[...4 lines deleted...]
-      <c r="F28" s="21" t="s">
+      <c r="A28" s="8"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="G28" s="20" t="s">
+      <c r="G28" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="H28" s="32">
-[...5 lines deleted...]
-      <c r="L28" s="13"/>
+      <c r="H28" s="30">
+        <f>[1]Hoja1!$C$3705</f>
+        <v>703.65078000000005</v>
+      </c>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="11"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A29" s="10"/>
-[...4 lines deleted...]
-      <c r="F29" s="21" t="s">
+      <c r="A29" s="8"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="G29" s="20" t="s">
+      <c r="G29" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="H29" s="32">
-[...5 lines deleted...]
-      <c r="L29" s="13"/>
+      <c r="H29" s="30">
+        <f>[1]Hoja1!$C$3706</f>
+        <v>744.09048000000018</v>
+      </c>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="11"/>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A30" s="10"/>
-[...4 lines deleted...]
-      <c r="F30" s="21" t="s">
+      <c r="A30" s="8"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="G30" s="20" t="s">
+      <c r="G30" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="H30" s="32">
-[...5 lines deleted...]
-      <c r="L30" s="13"/>
+      <c r="H30" s="30">
+        <f>[1]Hoja1!$C$3707</f>
+        <v>786.55216500000017</v>
+      </c>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="11"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A31" s="10"/>
-[...4 lines deleted...]
-      <c r="F31" s="21" t="s">
+      <c r="A31" s="8"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="G31" s="20" t="s">
+      <c r="G31" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="H31" s="32">
-[...5 lines deleted...]
-      <c r="L31" s="13"/>
+      <c r="H31" s="30">
+        <f>[1]Hoja1!$C$3708</f>
+        <v>970.55280000000005</v>
+      </c>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="11"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A32" s="10"/>
-[...4 lines deleted...]
-      <c r="F32" s="21" t="s">
+      <c r="A32" s="8"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="G32" s="20" t="s">
+      <c r="G32" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="H32" s="32">
-[...5 lines deleted...]
-      <c r="L32" s="13"/>
+      <c r="H32" s="30">
+        <f>[1]Hoja1!$C$3709</f>
+        <v>1514.4667650000001</v>
+      </c>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="11"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A33" s="10"/>
-[...4 lines deleted...]
-      <c r="F33" s="21" t="s">
+      <c r="A33" s="8"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="G33" s="20" t="s">
+      <c r="G33" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="H33" s="32">
-[...5 lines deleted...]
-      <c r="L33" s="13"/>
+      <c r="H33" s="30">
+        <f>[1]Hoja1!$C$3710</f>
+        <v>1708.5773250000002</v>
+      </c>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="11"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A34" s="10"/>
-[...4 lines deleted...]
-      <c r="F34" s="21" t="s">
+      <c r="A34" s="8"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="19" t="s">
         <v>51</v>
       </c>
-      <c r="G34" s="20" t="s">
+      <c r="G34" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="H34" s="32">
-[...5 lines deleted...]
-      <c r="L34" s="13"/>
+      <c r="H34" s="30">
+        <f>[1]Hoja1!$C$3711</f>
+        <v>4277.406105</v>
+      </c>
+      <c r="I34" s="9"/>
+      <c r="J34" s="9"/>
+      <c r="K34" s="9"/>
+      <c r="L34" s="11"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A35" s="10"/>
-[...4 lines deleted...]
-      <c r="F35" s="21" t="s">
+      <c r="A35" s="8"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="19" t="s">
         <v>53</v>
       </c>
-      <c r="G35" s="20" t="s">
+      <c r="G35" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="H35" s="32">
-[...5 lines deleted...]
-      <c r="L35" s="13"/>
+      <c r="H35" s="30">
+        <f>[1]Hoja1!$C$3712</f>
+        <v>7742.4969300000002</v>
+      </c>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="11"/>
     </row>
     <row r="36" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="10"/>
-[...10 lines deleted...]
-      <c r="L36" s="13"/>
+      <c r="A36" s="8"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="11"/>
     </row>
     <row r="37" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="10"/>
-[...10 lines deleted...]
-      <c r="L37" s="13"/>
+      <c r="A37" s="8"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="11"/>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A38" s="10"/>
-[...3 lines deleted...]
-      <c r="E38" s="11"/>
+      <c r="A38" s="8"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
       <c r="F38" s="34" t="s">
         <v>55</v>
       </c>
       <c r="G38" s="35"/>
       <c r="H38" s="36"/>
-      <c r="I38" s="11"/>
-[...2 lines deleted...]
-      <c r="L38" s="13"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="11"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A39" s="10"/>
-[...3 lines deleted...]
-      <c r="E39" s="11"/>
+      <c r="A39" s="8"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9"/>
       <c r="F39" s="37"/>
       <c r="G39" s="38"/>
       <c r="H39" s="39"/>
-      <c r="I39" s="11"/>
-[...2 lines deleted...]
-      <c r="L39" s="13"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="11"/>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A40" s="10"/>
-[...4 lines deleted...]
-      <c r="F40" s="16" t="s">
+      <c r="A40" s="8"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G40" s="17" t="s">
+      <c r="G40" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="18" t="s">
+      <c r="H40" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I40" s="11"/>
-[...2 lines deleted...]
-      <c r="L40" s="13"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="11"/>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A41" s="10"/>
-[...10 lines deleted...]
-      <c r="L41" s="13"/>
+      <c r="A41" s="8"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="11"/>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A42" s="10"/>
-[...4 lines deleted...]
-      <c r="F42" s="28" t="s">
+      <c r="A42" s="8"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="G42" s="20" t="s">
+      <c r="G42" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="H42" s="32">
-[...5 lines deleted...]
-      <c r="L42" s="13"/>
+      <c r="H42" s="30">
+        <f>[1]Hoja1!$C$3713</f>
+        <v>8460.1500945160751</v>
+      </c>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="11"/>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A43" s="10"/>
-[...10 lines deleted...]
-      <c r="L43" s="13"/>
+      <c r="A43" s="8"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="11"/>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A44" s="10"/>
-[...4 lines deleted...]
-      <c r="F44" s="28" t="s">
+      <c r="A44" s="8"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="G44" s="20" t="s">
+      <c r="G44" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="H44" s="32">
-[...5 lines deleted...]
-      <c r="L44" s="13"/>
+      <c r="H44" s="30">
+        <f>[1]Hoja1!$C$3714</f>
+        <v>21150.68613798315</v>
+      </c>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
+      <c r="L44" s="11"/>
     </row>
     <row r="45" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="10"/>
-[...10 lines deleted...]
-      <c r="L45" s="13"/>
+      <c r="A45" s="8"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="11"/>
     </row>
     <row r="46" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="29"/>
-[...10 lines deleted...]
-      <c r="L46" s="31"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="+/dYSyrmL6pcFB3Y8R3/9xLyq6OspgYb005VVfC+eMTfSV8iL4SCIua/kY8RhNaWwobe5DEM936uP4O3C2XEbQ==" saltValue="nueyZQtpP2qW/1Ygf89jqw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="5">
     <mergeCell ref="F6:H7"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="F24:H25"/>
     <mergeCell ref="F38:H39"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>