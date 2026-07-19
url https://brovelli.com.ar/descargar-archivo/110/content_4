--- v2 (2026-06-03)
+++ v3 (2026-07-19)
@@ -1,160 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DE80682-3F29-4BEB-9995-1B5BFF5CA1CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{ED7898F5-CF3D-4448-A6AE-222220D61505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4448912A-2B99-4A9D-9C2A-18495869D818}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D2937969-9D81-4ECD-A08A-D97420103D0D}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$L$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H44" i="1" l="1"/>
-[...23 lines deleted...]
-  <c r="H9" i="1"/>
+  <c r="I44" i="1" l="1"/>
+  <c r="I42" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="I9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="59">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121  </t>
   </si>
   <si>
     <t xml:space="preserve">GRAMPAS UBOLT GALVANIZADAS </t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precios</t>
   </si>
   <si>
-    <t>Los Precios de esta pagina son  NETO mas I.V.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>UB10000000</t>
   </si>
   <si>
     <t>Ubolt   1/2"x 1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB20000000</t>
   </si>
   <si>
     <t>Ubolt  3/4" x  1/4" con turva y arandela</t>
   </si>
   <si>
-    <t>Consultar descuentos por cantidad</t>
-[...1 lines deleted...]
-  <si>
     <t>UB30000000</t>
   </si>
   <si>
     <t>Ubolt   1" X 1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB40000000</t>
   </si>
   <si>
     <t>Ubolt  11/4"X  1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB50000000</t>
   </si>
   <si>
     <t>Ubolt   11/2" X1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB60000000</t>
   </si>
   <si>
     <t>Ubolt  2" X  1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB70000000</t>
@@ -255,92 +250,98 @@
   <si>
     <t>Grampa Pera 6" Galvanizada</t>
   </si>
   <si>
     <t>GRAMP00009</t>
   </si>
   <si>
     <t>Grampa Pera 8" Galvanizada</t>
   </si>
   <si>
     <t xml:space="preserve">CINTAS GALVANIZADA PERFORADA </t>
   </si>
   <si>
     <t>CINTPERF10</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 10 Mt.</t>
   </si>
   <si>
     <t>CINTPERF25</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 25 Mt.</t>
   </si>
   <si>
-    <t>LISTA 26</t>
+    <t>LISTA27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
+      <sz val="14"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="14"/>
+      <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -586,71 +587,53 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -679,226 +662,240 @@
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFCCFFFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>692468</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>692467</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>142326</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Imagen 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222589DD-1015-70ED-7105-4B4D4F25AB63}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="771525" y="1647825"/>
           <a:ext cx="2206943" cy="2456901"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>604049</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>604048</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>140018</xdr:rowOff>
+      <xdr:rowOff>140019</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Imagen 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2410BAE2-CCB9-8527-B7BD-0984A763FA9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1000125" y="4772025"/>
           <a:ext cx="1889924" cy="2206943"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>524047</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>524046</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>18782</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Imagen 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AA56C6-F1B7-6301-9AE6-D7A97A0110FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="828675" y="7286625"/>
@@ -910,177 +907,181 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3690">
           <cell r="C3690">
-            <v>454.80907500000001</v>
+            <v>1018.06737393375</v>
           </cell>
         </row>
         <row r="3691">
           <cell r="C3691">
-            <v>455.11168500000002</v>
+            <v>1018.74475128825</v>
           </cell>
         </row>
         <row r="3692">
           <cell r="C3692">
-            <v>473.58465000000001</v>
+            <v>1060.0955597925001</v>
           </cell>
         </row>
         <row r="3693">
           <cell r="C3693">
-            <v>520.73679000000004</v>
+            <v>1165.6432675755</v>
           </cell>
         </row>
         <row r="3694">
           <cell r="C3694">
-            <v>524.49190500000009</v>
+            <v>1174.0489047472502</v>
           </cell>
         </row>
         <row r="3695">
           <cell r="C3695">
-            <v>633.65158500000007</v>
+            <v>1418.3973904432501</v>
           </cell>
         </row>
         <row r="3696">
           <cell r="C3696">
-            <v>680.18475000000012</v>
+            <v>1522.5595536374999</v>
           </cell>
         </row>
         <row r="3697">
           <cell r="C3697">
-            <v>763.31997000000013</v>
+            <v>1708.6535868465005</v>
           </cell>
         </row>
         <row r="3698">
           <cell r="C3698">
-            <v>880.34751000000006</v>
+            <v>1970.6138837594997</v>
           </cell>
         </row>
         <row r="3699">
           <cell r="C3699">
-            <v>1428.580545</v>
+            <v>3197.8061209552493</v>
           </cell>
         </row>
         <row r="3700">
           <cell r="C3700">
-            <v>1596.8454600000002</v>
+            <v>3574.4587199370003</v>
           </cell>
         </row>
         <row r="3701">
           <cell r="C3701">
-            <v>1879.3043850000001</v>
+            <v>4206.7289006032497</v>
           </cell>
         </row>
         <row r="3702">
           <cell r="C3702">
-            <v>3046.5536849999999</v>
+            <v>6819.5580961882488</v>
           </cell>
         </row>
         <row r="3703">
           <cell r="C3703">
-            <v>3486.6449100000004</v>
+            <v>7804.6802987895007</v>
           </cell>
         </row>
         <row r="3704">
           <cell r="C3704">
-            <v>622.77138000000002</v>
+            <v>1394.0425955609999</v>
           </cell>
         </row>
         <row r="3705">
           <cell r="C3705">
-            <v>703.65078000000005</v>
+            <v>1575.087088491</v>
           </cell>
         </row>
         <row r="3706">
           <cell r="C3706">
-            <v>744.09048000000018</v>
+            <v>1665.6093349560001</v>
           </cell>
         </row>
         <row r="3707">
           <cell r="C3707">
-            <v>786.55216500000017</v>
+            <v>1760.6576937442501</v>
           </cell>
         </row>
         <row r="3708">
           <cell r="C3708">
-            <v>970.55280000000005</v>
+            <v>2172.5339151600001</v>
           </cell>
         </row>
         <row r="3709">
           <cell r="C3709">
-            <v>1514.4667650000001</v>
+            <v>3390.0581301142502</v>
           </cell>
         </row>
         <row r="3710">
           <cell r="C3710">
-            <v>1708.5773250000002</v>
+            <v>3824.5649131462501</v>
           </cell>
         </row>
         <row r="3711">
           <cell r="C3711">
-            <v>4277.406105</v>
+            <v>9574.7596957372516</v>
           </cell>
         </row>
         <row r="3712">
           <cell r="C3712">
-            <v>7742.4969300000002</v>
+            <v>17331.192252958499</v>
           </cell>
         </row>
         <row r="3713">
           <cell r="C3713">
-            <v>8460.1500945160751</v>
+            <v>18937.622979069507</v>
           </cell>
         </row>
         <row r="3714">
           <cell r="C3714">
-            <v>21150.68613798315</v>
+            <v>47344.75338556838</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1363,912 +1364,911 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{803CBBB3-9CEE-449D-90C4-EC0503901EC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L46"/>
+  <dimension ref="B1:M46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6:H7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6:I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="7" max="7" width="36.28515625" customWidth="1"/>
+    <col min="8" max="8" width="36.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="1" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="2:13" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="C2" s="45">
+        <v>46213</v>
+      </c>
+      <c r="D2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="3"/>
-[...2 lines deleted...]
-      <c r="F2" s="5" t="s">
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="3"/>
-[...56 lines deleted...]
-      <c r="F6" s="34" t="s">
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="39"/>
+    </row>
+    <row r="3" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B3" s="2"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B4" s="2"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="5"/>
+    </row>
+    <row r="5" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B6" s="2"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="35"/>
-[...26 lines deleted...]
-      <c r="F8" s="14" t="s">
+      <c r="H6" s="33"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="5"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B7" s="2"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="5"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B8" s="2"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="H8" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="H8" s="16" t="s">
+      <c r="I8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="I8" s="40" t="s">
+      <c r="J8" s="41"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="43"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B9" s="2"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="J8" s="41"/>
-[...9 lines deleted...]
-      <c r="F9" s="17" t="s">
+      <c r="H9" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="18" t="s">
+      <c r="I9" s="24">
+        <f>[1]Hoja1!$C$3690</f>
+        <v>1018.06737393375</v>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="5"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B10" s="2"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="30">
-[...14 lines deleted...]
-      <c r="F10" s="19" t="s">
+      <c r="H10" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="18" t="s">
+      <c r="I10" s="24">
+        <f>[1]Hoja1!$C$3691</f>
+        <v>1018.74475128825</v>
+      </c>
+      <c r="J10" s="41"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="43"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B11" s="2"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H10" s="30">
-[...3 lines deleted...]
-      <c r="I10" s="40" t="s">
+      <c r="H11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="J10" s="41"/>
-[...9 lines deleted...]
-      <c r="F11" s="19" t="s">
+      <c r="I11" s="24">
+        <f>[1]Hoja1!$C$3692</f>
+        <v>1060.0955597925001</v>
+      </c>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="5"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B12" s="2"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="G11" s="18" t="s">
+      <c r="H12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H11" s="30">
-[...14 lines deleted...]
-      <c r="F12" s="19" t="s">
+      <c r="I12" s="24">
+        <f>[1]Hoja1!$C$3693</f>
+        <v>1165.6432675755</v>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="5"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B13" s="2"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="18" t="s">
+      <c r="H13" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="H12" s="30">
-[...14 lines deleted...]
-      <c r="F13" s="19" t="s">
+      <c r="I13" s="24">
+        <f>[1]Hoja1!$C$3694</f>
+        <v>1174.0489047472502</v>
+      </c>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="5"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B14" s="2"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="18" t="s">
+      <c r="H14" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="H13" s="30">
-[...14 lines deleted...]
-      <c r="F14" s="19" t="s">
+      <c r="I14" s="24">
+        <f>[1]Hoja1!$C$3695</f>
+        <v>1418.3973904432501</v>
+      </c>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="5"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B15" s="2"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="G14" s="18" t="s">
+      <c r="H15" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="30">
-[...14 lines deleted...]
-      <c r="F15" s="19" t="s">
+      <c r="I15" s="24">
+        <f>[1]Hoja1!$C$3696</f>
+        <v>1522.5595536374999</v>
+      </c>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="5"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B16" s="2"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="G15" s="18" t="s">
+      <c r="H16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="H15" s="30">
-[...14 lines deleted...]
-      <c r="F16" s="19" t="s">
+      <c r="I16" s="24">
+        <f>[1]Hoja1!$C$3697</f>
+        <v>1708.6535868465005</v>
+      </c>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B17" s="2"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="G16" s="18" t="s">
+      <c r="H17" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="30">
-[...14 lines deleted...]
-      <c r="F17" s="19" t="s">
+      <c r="I17" s="24">
+        <f>[1]Hoja1!$C$3698</f>
+        <v>1970.6138837594997</v>
+      </c>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B18" s="2"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="G17" s="18" t="s">
+      <c r="H18" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="H17" s="30">
-[...14 lines deleted...]
-      <c r="F18" s="19" t="s">
+      <c r="I18" s="24">
+        <f>[1]Hoja1!$C$3699</f>
+        <v>3197.8061209552493</v>
+      </c>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B19" s="2"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="18" t="s">
+      <c r="H19" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="30">
-[...14 lines deleted...]
-      <c r="F19" s="19" t="s">
+      <c r="I19" s="24">
+        <f>[1]Hoja1!$C$3700</f>
+        <v>3574.4587199370003</v>
+      </c>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B20" s="2"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="G19" s="18" t="s">
+      <c r="H20" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="H19" s="30">
-[...14 lines deleted...]
-      <c r="F20" s="19" t="s">
+      <c r="I20" s="24">
+        <f>[1]Hoja1!$C$3701</f>
+        <v>4206.7289006032497</v>
+      </c>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B21" s="2"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="G20" s="18" t="s">
+      <c r="H21" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="H20" s="30">
-[...14 lines deleted...]
-      <c r="F21" s="19" t="s">
+      <c r="I21" s="24">
+        <f>[1]Hoja1!$C$3702</f>
+        <v>6819.5580961882488</v>
+      </c>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="2"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="G21" s="18" t="s">
+      <c r="H22" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="H21" s="30">
-[...14 lines deleted...]
-      <c r="F22" s="20" t="s">
+      <c r="I22" s="24">
+        <f>[1]Hoja1!$C$3703</f>
+        <v>7804.6802987895007</v>
+      </c>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="5"/>
+    </row>
+    <row r="23" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="2"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B24" s="2"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="G22" s="21" t="s">
+      <c r="H24" s="27"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B25" s="2"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B26" s="2"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="I26" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B27" s="2"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="H22" s="30">
-[...28 lines deleted...]
-      <c r="F24" s="43" t="s">
+      <c r="H27" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="G24" s="44"/>
-[...26 lines deleted...]
-      <c r="F26" s="14" t="s">
+      <c r="I27" s="24">
+        <f>[1]Hoja1!$C$3704</f>
+        <v>1394.0425955609999</v>
+      </c>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="5"/>
+    </row>
+    <row r="28" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B28" s="2"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H28" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="24">
+        <f>[1]Hoja1!$C$3705</f>
+        <v>1575.087088491</v>
+      </c>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="5"/>
+    </row>
+    <row r="29" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B29" s="2"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I29" s="24">
+        <f>[1]Hoja1!$C$3706</f>
+        <v>1665.6093349560001</v>
+      </c>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="5"/>
+    </row>
+    <row r="30" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B30" s="2"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="I30" s="24">
+        <f>[1]Hoja1!$C$3707</f>
+        <v>1760.6576937442501</v>
+      </c>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="5"/>
+    </row>
+    <row r="31" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B31" s="2"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="I31" s="24">
+        <f>[1]Hoja1!$C$3708</f>
+        <v>2172.5339151600001</v>
+      </c>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="5"/>
+    </row>
+    <row r="32" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B32" s="2"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="I32" s="24">
+        <f>[1]Hoja1!$C$3709</f>
+        <v>3390.0581301142502</v>
+      </c>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="5"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="2"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="I33" s="24">
+        <f>[1]Hoja1!$C$3710</f>
+        <v>3824.5649131462501</v>
+      </c>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="5"/>
+    </row>
+    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B34" s="2"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="I34" s="24">
+        <f>[1]Hoja1!$C$3711</f>
+        <v>9574.7596957372516</v>
+      </c>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="5"/>
+    </row>
+    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="2"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="I35" s="24">
+        <f>[1]Hoja1!$C$3712</f>
+        <v>17331.192252958499</v>
+      </c>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="5"/>
+    </row>
+    <row r="36" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="2"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="17"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="5"/>
+    </row>
+    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="2"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="5"/>
+    </row>
+    <row r="38" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B38" s="2"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="H38" s="33"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="5"/>
+    </row>
+    <row r="39" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="2"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="35"/>
+      <c r="H39" s="36"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="5"/>
+    </row>
+    <row r="40" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B40" s="2"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="G26" s="15" t="s">
+      <c r="H40" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="H26" s="16" t="s">
+      <c r="I40" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="I26" s="9"/>
-[...181 lines deleted...]
-      <c r="G35" s="18" t="s">
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="5"/>
+    </row>
+    <row r="41" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B41" s="2"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="19"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="5"/>
+    </row>
+    <row r="42" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="2"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="H35" s="30">
-[...42 lines deleted...]
-      <c r="F38" s="34" t="s">
+      <c r="H42" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="G38" s="35"/>
-[...60 lines deleted...]
-      <c r="F42" s="26" t="s">
+      <c r="I42" s="24">
+        <f>[1]Hoja1!$C$3713</f>
+        <v>18937.622979069507</v>
+      </c>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="5"/>
+    </row>
+    <row r="43" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B43" s="2"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="5"/>
+    </row>
+    <row r="44" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B44" s="2"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="G42" s="18" t="s">
+      <c r="H44" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="H42" s="30">
-[...34 lines deleted...]
-      <c r="H44" s="30">
+      <c r="I44" s="24">
         <f>[1]Hoja1!$C$3714</f>
-        <v>21150.68613798315</v>
-[...32 lines deleted...]
-      <c r="L46" s="29"/>
+        <v>47344.75338556838</v>
+      </c>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="5"/>
+    </row>
+    <row r="45" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="2"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="5"/>
+    </row>
+    <row r="46" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="21"/>
+      <c r="C46" s="17"/>
+      <c r="D46" s="17"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="17"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="F38:H39"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="L4vSM+HI1PCCqOm7pQfQMubg+6P57q9bpwyzNeQ07To+HZ6Wq5KhBI3kABKcxyR9fM5mnYcRH+YUeFTT+jfXHQ==" saltValue="MqJx9/MmNF9hj8YTOFqDqg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="7">
+    <mergeCell ref="G24:I25"/>
+    <mergeCell ref="G38:I39"/>
+    <mergeCell ref="H2:M2"/>
+    <mergeCell ref="D2:G2"/>
+    <mergeCell ref="G6:I7"/>
+    <mergeCell ref="J8:M8"/>
+    <mergeCell ref="J10:M10"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>