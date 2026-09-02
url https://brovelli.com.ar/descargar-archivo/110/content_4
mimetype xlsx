--- v3 (2026-07-19)
+++ v4 (2026-09-02)
@@ -3,128 +3,128 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{ED7898F5-CF3D-4448-A6AE-222220D61505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4448912A-2B99-4A9D-9C2A-18495869D818}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{896E0DBF-E2FE-4D25-9DC5-3475F1CAC71A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D2937969-9D81-4ECD-A08A-D97420103D0D}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$1:$M$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$L$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I44" i="1" l="1"/>
-[...23 lines deleted...]
-  <c r="I9" i="1"/>
+  <c r="F20" i="1" l="1"/>
+  <c r="F19" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="F8" i="1"/>
+  <c r="F7" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="F42" i="1" l="1"/>
+  <c r="F40" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="F31" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="F29" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F25" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="59">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="72">
   <si>
     <t xml:space="preserve">GRAMPAS UBOLT GALVANIZADAS </t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precios</t>
   </si>
   <si>
     <t>UB10000000</t>
   </si>
   <si>
     <t>Ubolt   1/2"x 1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB20000000</t>
   </si>
   <si>
     <t>Ubolt  3/4" x  1/4" con turva y arandela</t>
   </si>
   <si>
@@ -250,127 +250,192 @@
   <si>
     <t>Grampa Pera 6" Galvanizada</t>
   </si>
   <si>
     <t>GRAMP00009</t>
   </si>
   <si>
     <t>Grampa Pera 8" Galvanizada</t>
   </si>
   <si>
     <t xml:space="preserve">CINTAS GALVANIZADA PERFORADA </t>
   </si>
   <si>
     <t>CINTPERF10</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 10 Mt.</t>
   </si>
   <si>
     <t>CINTPERF25</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 25 Mt.</t>
   </si>
   <si>
-    <t>LISTA27</t>
+    <t>LISTA 28</t>
+  </si>
+  <si>
+    <t>Precio</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sucesores de  Brovelli y Cía S.R.L.    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121  </t>
+    </r>
+  </si>
+  <si>
+    <t>VARILLAS ROSCADAS GALVANIZADAS</t>
+  </si>
+  <si>
+    <t>VARG516000</t>
+  </si>
+  <si>
+    <t>VARG038000</t>
+  </si>
+  <si>
+    <t>VAR. ROSCADA UNC-SAE1010 3/8" X 1m.</t>
+  </si>
+  <si>
+    <t>VAR. ROSCADA UNC-SAE1010 5/16 "X 1m.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TUERCA GALVANIZADAS </t>
+  </si>
+  <si>
+    <t>ARANGAL516</t>
+  </si>
+  <si>
+    <t>ARANGAL538</t>
+  </si>
+  <si>
+    <t>Arandela Plana galv.(08)  5/16"</t>
+  </si>
+  <si>
+    <t>Arandela Plana galv.(10)  3/8"</t>
+  </si>
+  <si>
+    <t>Tuerca hexag. Galv.UNC(18)  5/16 "</t>
+  </si>
+  <si>
+    <t>Tuerca hexag. Galv.UNC(16) 3/8"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARANDELAS  PLANAS GALVANIZADAS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="27"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -421,120 +486,74 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -573,355 +592,627 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304347</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>45357</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>142326</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>579168</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>56697</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Imagen 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222589DD-1015-70ED-7105-4B4D4F25AB63}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="771525" y="1647825"/>
-          <a:ext cx="2206943" cy="2456901"/>
+          <a:off x="1064079" y="2267857"/>
+          <a:ext cx="1034553" cy="1167947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>238126</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>140019</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>541648</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>181429</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Imagen 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2410BAE2-CCB9-8527-B7BD-0984A763FA9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1000125" y="4772025"/>
-          <a:ext cx="1889924" cy="2206943"/>
+          <a:off x="997858" y="5216071"/>
+          <a:ext cx="1063254" cy="1258661"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>168728</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>147411</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>18782</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>614215</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>181430</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Imagen 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AA56C6-F1B7-6301-9AE6-D7A97A0110FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="828675" y="7286625"/>
-          <a:ext cx="1981372" cy="1304657"/>
+          <a:off x="928460" y="7620000"/>
+          <a:ext cx="1205219" cy="805090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>214945</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>118108</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>14221</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>126025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{058B3C11-644F-8AEE-0DB0-AE9E6DA95201}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="21407896">
+          <a:off x="7868963" y="2533376"/>
+          <a:ext cx="3155705" cy="1357292"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>544287</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>77233</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1644196</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>158750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2E96F7C-E905-C7D9-E1FA-ADA3E1C49AE6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8198305" y="5792233"/>
+          <a:ext cx="1099909" cy="1045357"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>442232</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>63128</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1791608</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>169794</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{233D7875-25F2-E2D9-F9B7-A55D3A17B166}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8096250" y="7785182"/>
+          <a:ext cx="1349376" cy="1070505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
@@ -1028,50 +1319,80 @@
           </cell>
         </row>
         <row r="3710">
           <cell r="C3710">
             <v>3824.5649131462501</v>
           </cell>
         </row>
         <row r="3711">
           <cell r="C3711">
             <v>9574.7596957372516</v>
           </cell>
         </row>
         <row r="3712">
           <cell r="C3712">
             <v>17331.192252958499</v>
           </cell>
         </row>
         <row r="3713">
           <cell r="C3713">
             <v>18937.622979069507</v>
           </cell>
         </row>
         <row r="3714">
           <cell r="C3714">
             <v>47344.75338556838</v>
+          </cell>
+        </row>
+        <row r="3742">
+          <cell r="C3742">
+            <v>2890.1727028949999</v>
+          </cell>
+        </row>
+        <row r="3743">
+          <cell r="C3743">
+            <v>4081.9169913899996</v>
+          </cell>
+        </row>
+        <row r="3744">
+          <cell r="C3744">
+            <v>45.246461384999996</v>
+          </cell>
+        </row>
+        <row r="3745">
+          <cell r="C3745">
+            <v>69.174596504999997</v>
+          </cell>
+        </row>
+        <row r="3746">
+          <cell r="C3746">
+            <v>62.899325774999994</v>
+          </cell>
+        </row>
+        <row r="3747">
+          <cell r="C3747">
+            <v>85.595865704999994</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -1364,915 +1685,899 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{803CBBB3-9CEE-449D-90C4-EC0503901EC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M46"/>
+  <dimension ref="B1:M44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6:I7"/>
+      <selection activeCell="D2" sqref="D2:L2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="8" max="8" width="36.28515625" customWidth="1"/>
+    <col min="1" max="1" width="11" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" customWidth="1"/>
+    <col min="7" max="7" width="3.7109375" customWidth="1"/>
+    <col min="8" max="8" width="0.7109375" customWidth="1"/>
+    <col min="10" max="10" width="34.7109375" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" customWidth="1"/>
+    <col min="12" max="12" width="3.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="2:13" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="12">
+        <v>46237</v>
+      </c>
+      <c r="D2" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="C2" s="45">
-[...2 lines deleted...]
-      <c r="D2" s="40" t="s">
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="48"/>
+    </row>
+    <row r="3" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="2"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="2"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="40"/>
-[...39 lines deleted...]
-    <row r="5" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E4" s="56"/>
+      <c r="F4" s="57"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="56"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="20"/>
+    </row>
+    <row r="5" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="2"/>
-      <c r="C5" s="3"/>
-[...9 lines deleted...]
-      <c r="M5" s="5"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="60"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="20"/>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
-      <c r="C6" s="3"/>
-[...3 lines deleted...]
-      <c r="G6" s="32" t="s">
+      <c r="C6" s="14"/>
+      <c r="D6" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="E6" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="33"/>
-[...4 lines deleted...]
-      <c r="M6" s="5"/>
+      <c r="F6" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="15"/>
+      <c r="I6" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" s="22"/>
+      <c r="M6" s="21"/>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B7" s="2"/>
-      <c r="C7" s="3"/>
-[...7 lines deleted...]
-      <c r="K7" s="3"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="19">
+        <f>[1]Hoja1!$C3690</f>
+        <v>1018.06737393375</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" s="49">
+        <f>[1]Hoja1!$C$3742</f>
+        <v>2890.1727028949999</v>
+      </c>
       <c r="L7" s="3"/>
-      <c r="M7" s="5"/>
+      <c r="M7" s="14"/>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B8" s="2"/>
-      <c r="C8" s="3"/>
-[...15 lines deleted...]
-      <c r="M8" s="43"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8" s="26">
+        <f>[1]Hoja1!$C3691</f>
+        <v>1018.74475128825</v>
+      </c>
+      <c r="H8" s="16"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="21"/>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B9" s="2"/>
-      <c r="C9" s="3"/>
-[...14 lines deleted...]
-      <c r="K9" s="3"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="19">
+        <f>[1]Hoja1!$C3692</f>
+        <v>1060.0955597925001</v>
+      </c>
+      <c r="H9" s="16"/>
+      <c r="I9" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="49">
+        <f>[1]Hoja1!$C$3743</f>
+        <v>4081.9169913899996</v>
+      </c>
       <c r="L9" s="3"/>
-      <c r="M9" s="5"/>
+      <c r="M9" s="14"/>
     </row>
     <row r="10" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
-      <c r="C10" s="3"/>
-[...16 lines deleted...]
-      <c r="M10" s="43"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="26">
+        <f>[1]Hoja1!$C3693</f>
+        <v>1165.6432675755</v>
+      </c>
+      <c r="H10" s="16"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="14"/>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B11" s="2"/>
-      <c r="C11" s="3"/>
-[...13 lines deleted...]
-      <c r="J11" s="3"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="19">
+        <f>[1]Hoja1!$C3694</f>
+        <v>1174.0489047472502</v>
+      </c>
+      <c r="H11" s="16"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="14"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
-      <c r="M11" s="5"/>
+      <c r="M11" s="14"/>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
-      <c r="C12" s="3"/>
-[...13 lines deleted...]
-      <c r="J12" s="3"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="26">
+        <f>[1]Hoja1!$C3695</f>
+        <v>1418.3973904432501</v>
+      </c>
+      <c r="H12" s="16"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="14"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
-      <c r="M12" s="5"/>
+      <c r="M12" s="14"/>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B13" s="2"/>
-      <c r="C13" s="3"/>
-[...13 lines deleted...]
-      <c r="J13" s="3"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="19">
+        <f>[1]Hoja1!$C3696</f>
+        <v>1522.5595536374999</v>
+      </c>
+      <c r="H13" s="16"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="14"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
-      <c r="M13" s="5"/>
+      <c r="M13" s="14"/>
     </row>
     <row r="14" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B14" s="2"/>
-      <c r="C14" s="3"/>
-[...13 lines deleted...]
-      <c r="J14" s="3"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="26">
+        <f>[1]Hoja1!$C3697</f>
+        <v>1708.6535868465005</v>
+      </c>
+      <c r="H14" s="16"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="14"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
-      <c r="M14" s="5"/>
+      <c r="M14" s="14"/>
     </row>
     <row r="15" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B15" s="2"/>
-      <c r="C15" s="3"/>
-[...13 lines deleted...]
-      <c r="J15" s="3"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="19">
+        <f>[1]Hoja1!$C3698</f>
+        <v>1970.6138837594997</v>
+      </c>
+      <c r="H15" s="16"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="14"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
-      <c r="M15" s="5"/>
+      <c r="M15" s="14"/>
     </row>
     <row r="16" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
-      <c r="C16" s="3"/>
-[...13 lines deleted...]
-      <c r="J16" s="3"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="26">
+        <f>[1]Hoja1!$C3699</f>
+        <v>3197.8061209552493</v>
+      </c>
+      <c r="H16" s="16"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="14"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
-      <c r="M16" s="5"/>
+      <c r="M16" s="14"/>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B17" s="2"/>
-      <c r="C17" s="3"/>
-[...13 lines deleted...]
-      <c r="J17" s="3"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="19">
+        <f>[1]Hoja1!$C3700</f>
+        <v>3574.4587199370003</v>
+      </c>
+      <c r="H17" s="16"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="14"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
-      <c r="M17" s="5"/>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B18" s="2"/>
-      <c r="C18" s="3"/>
-[...13 lines deleted...]
-      <c r="J18" s="3"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="26">
+        <f>[1]Hoja1!$C3701</f>
+        <v>4206.7289006032497</v>
+      </c>
+      <c r="H18" s="16"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="14"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
-      <c r="M18" s="5"/>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B19" s="2"/>
-      <c r="C19" s="3"/>
-[...13 lines deleted...]
-      <c r="J19" s="3"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="19">
+        <f>[1]Hoja1!$C3702</f>
+        <v>6819.5580961882488</v>
+      </c>
+      <c r="H19" s="16"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="14"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
-      <c r="M19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="2"/>
-      <c r="C20" s="3"/>
-[...14 lines deleted...]
-      <c r="K20" s="3"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20" s="28">
+        <f>[1]Hoja1!$C3703</f>
+        <v>7804.6802987895007</v>
+      </c>
+      <c r="H20" s="16"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="10"/>
       <c r="L20" s="3"/>
-      <c r="M20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="2"/>
-      <c r="C21" s="3"/>
-[...14 lines deleted...]
-      <c r="K21" s="3"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
       <c r="L21" s="3"/>
-      <c r="M21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="2"/>
-      <c r="C22" s="3"/>
-[...3 lines deleted...]
-      <c r="G22" s="14" t="s">
+      <c r="C22" s="14"/>
+      <c r="D22" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="H22" s="15" t="s">
-[...7 lines deleted...]
-      <c r="K22" s="3"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="57"/>
+      <c r="I22" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="J22" s="56"/>
+      <c r="K22" s="57"/>
       <c r="L22" s="3"/>
-      <c r="M22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M22" s="14"/>
+    </row>
+    <row r="23" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="2"/>
-      <c r="C23" s="3"/>
-[...7 lines deleted...]
-      <c r="K23" s="3"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="60"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="60"/>
       <c r="L23" s="3"/>
-      <c r="M23" s="5"/>
+      <c r="M23" s="14"/>
     </row>
     <row r="24" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B24" s="2"/>
-      <c r="C24" s="3"/>
-[...9 lines deleted...]
-      <c r="K24" s="3"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="J24" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="46" t="s">
+        <v>57</v>
+      </c>
       <c r="L24" s="3"/>
-      <c r="M24" s="5"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B25" s="2"/>
-      <c r="C25" s="3"/>
-[...7 lines deleted...]
-      <c r="K25" s="3"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" s="33">
+        <f>[1]Hoja1!$C$3704</f>
+        <v>1394.0425955609999</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="J25" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="K25" s="49">
+        <f>[1]Hoja1!$C$3744</f>
+        <v>45.246461384999996</v>
+      </c>
       <c r="L25" s="3"/>
-      <c r="M25" s="5"/>
+      <c r="M25" s="14"/>
     </row>
     <row r="26" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B26" s="2"/>
-      <c r="C26" s="3"/>
-[...13 lines deleted...]
-      <c r="K26" s="3"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" s="26">
+        <f>[1]Hoja1!$C$3705</f>
+        <v>1575.087088491</v>
+      </c>
+      <c r="I26" s="23"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="22"/>
       <c r="L26" s="3"/>
-      <c r="M26" s="5"/>
+      <c r="M26" s="14"/>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B27" s="2"/>
-      <c r="C27" s="3"/>
-[...14 lines deleted...]
-      <c r="K27" s="3"/>
+      <c r="C27" s="14"/>
+      <c r="D27" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" s="33">
+        <f>[1]Hoja1!$C$3706</f>
+        <v>1665.6093349560001</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J27" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="K27" s="49">
+        <f>[1]Hoja1!$C$3745</f>
+        <v>69.174596504999997</v>
+      </c>
       <c r="L27" s="3"/>
-      <c r="M27" s="5"/>
+      <c r="M27" s="14"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B28" s="2"/>
-      <c r="C28" s="3"/>
-[...13 lines deleted...]
-      <c r="J28" s="3"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="26">
+        <f>[1]Hoja1!$C$3707</f>
+        <v>1760.6576937442501</v>
+      </c>
+      <c r="I28" s="23"/>
+      <c r="J28" s="14"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
-      <c r="M28" s="5"/>
+      <c r="M28" s="14"/>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B29" s="2"/>
-      <c r="C29" s="3"/>
-[...13 lines deleted...]
-      <c r="J29" s="3"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="F29" s="33">
+        <f>[1]Hoja1!$C$3708</f>
+        <v>2172.5339151600001</v>
+      </c>
+      <c r="I29" s="23"/>
+      <c r="J29" s="14"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
-      <c r="M29" s="5"/>
+      <c r="M29" s="14"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B30" s="2"/>
-      <c r="C30" s="3"/>
-[...13 lines deleted...]
-      <c r="J30" s="3"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" s="26">
+        <f>[1]Hoja1!$C$3709</f>
+        <v>3390.0581301142502</v>
+      </c>
+      <c r="I30" s="23"/>
+      <c r="J30" s="14"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
-      <c r="M30" s="5"/>
+      <c r="M30" s="14"/>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B31" s="2"/>
-      <c r="C31" s="3"/>
-[...13 lines deleted...]
-      <c r="J31" s="3"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F31" s="33">
+        <f>[1]Hoja1!$C$3710</f>
+        <v>3824.5649131462501</v>
+      </c>
+      <c r="I31" s="23"/>
+      <c r="J31" s="14"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
-      <c r="M31" s="5"/>
+      <c r="M31" s="14"/>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B32" s="2"/>
-      <c r="C32" s="3"/>
-[...13 lines deleted...]
-      <c r="J32" s="3"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" s="26">
+        <f>[1]Hoja1!$C$3711</f>
+        <v>9574.7596957372516</v>
+      </c>
+      <c r="I32" s="23"/>
+      <c r="J32" s="14"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
-      <c r="M32" s="5"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M32" s="14"/>
+    </row>
+    <row r="33" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="2"/>
-      <c r="C33" s="3"/>
-[...13 lines deleted...]
-      <c r="J33" s="3"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" s="33">
+        <f>[1]Hoja1!$C$3712</f>
+        <v>17331.192252958499</v>
+      </c>
+      <c r="I33" s="23"/>
+      <c r="J33" s="14"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
-      <c r="M33" s="5"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M33" s="14"/>
+    </row>
+    <row r="34" spans="2:13" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="2"/>
-      <c r="C34" s="3"/>
-[...14 lines deleted...]
-      <c r="K34" s="3"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="7"/>
+      <c r="I34" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="J34" s="62"/>
+      <c r="K34" s="63"/>
       <c r="L34" s="3"/>
-      <c r="M34" s="5"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="M34" s="14"/>
+    </row>
+    <row r="35" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="2"/>
-      <c r="C35" s="3"/>
-[...3 lines deleted...]
-      <c r="G35" s="13" t="s">
+      <c r="C35" s="14"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="J35" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="K35" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="L35" s="3"/>
+      <c r="M35" s="14"/>
+    </row>
+    <row r="36" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="2"/>
+      <c r="C36" s="14"/>
+      <c r="D36" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="H35" s="12" t="s">
-[...21 lines deleted...]
-      <c r="K36" s="3"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="57"/>
+      <c r="I36" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="J36" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="K36" s="19">
+        <f>[1]Hoja1!$C$3746</f>
+        <v>62.899325774999994</v>
+      </c>
       <c r="L36" s="3"/>
-      <c r="M36" s="5"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M36" s="14"/>
+    </row>
+    <row r="37" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="2"/>
-      <c r="C37" s="3"/>
-[...7 lines deleted...]
-      <c r="K37" s="3"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="59"/>
+      <c r="F37" s="60"/>
+      <c r="I37" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="K37" s="49">
+        <f>[1]Hoja1!$C$3747</f>
+        <v>85.595865704999994</v>
+      </c>
       <c r="L37" s="3"/>
-      <c r="M37" s="5"/>
+      <c r="M37" s="14"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B38" s="2"/>
-      <c r="C38" s="3"/>
-[...9 lines deleted...]
-      <c r="K38" s="3"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="I38" s="39"/>
+      <c r="K38" s="40"/>
       <c r="L38" s="3"/>
-      <c r="M38" s="5"/>
+      <c r="M38" s="14"/>
     </row>
     <row r="39" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B39" s="2"/>
-      <c r="C39" s="3"/>
-[...7 lines deleted...]
-      <c r="K39" s="3"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="8"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="11"/>
       <c r="L39" s="3"/>
-      <c r="M39" s="5"/>
+      <c r="M39" s="14"/>
     </row>
     <row r="40" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B40" s="2"/>
-      <c r="C40" s="3"/>
-[...13 lines deleted...]
-      <c r="K40" s="3"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="F40" s="26">
+        <f>[1]Hoja1!$C$3713</f>
+        <v>18937.622979069507</v>
+      </c>
+      <c r="I40" s="39"/>
+      <c r="K40" s="40"/>
       <c r="L40" s="3"/>
-      <c r="M40" s="5"/>
+      <c r="M40" s="14"/>
     </row>
     <row r="41" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B41" s="2"/>
-      <c r="C41" s="3"/>
-[...7 lines deleted...]
-      <c r="K41" s="3"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="11"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
       <c r="L41" s="3"/>
-      <c r="M41" s="5"/>
+      <c r="M41" s="14"/>
     </row>
     <row r="42" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B42" s="2"/>
-      <c r="C42" s="3"/>
-[...3 lines deleted...]
-      <c r="G42" s="20" t="s">
+      <c r="C42" s="14"/>
+      <c r="D42" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="H42" s="12" t="s">
+      <c r="E42" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="I42" s="24">
-[...34 lines deleted...]
-      <c r="I44" s="24">
+      <c r="F42" s="26">
         <f>[1]Hoja1!$C$3714</f>
         <v>47344.75338556838</v>
       </c>
-      <c r="J44" s="3"/>
-[...30 lines deleted...]
-      <c r="M46" s="23"/>
+      <c r="I42" s="39"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="14"/>
+    </row>
+    <row r="43" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="9"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="42"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="14"/>
+    </row>
+    <row r="44" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="L4vSM+HI1PCCqOm7pQfQMubg+6P57q9bpwyzNeQ07To+HZ6Wq5KhBI3kABKcxyR9fM5mnYcRH+YUeFTT+jfXHQ==" saltValue="MqJx9/MmNF9hj8YTOFqDqg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PDnuQynMWU8MIFVDHb3Qe/DW1FhmipF852LjGvYle/Gzr69QkoWsDEp5WqPOlW2VE3gAFeR6b6Hw8sj/jbJB+A==" saltValue="HvCgUiMNScbmYqymWz/gTQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
-    <mergeCell ref="G24:I25"/>
-[...5 lines deleted...]
-    <mergeCell ref="J10:M10"/>
+    <mergeCell ref="D2:L2"/>
+    <mergeCell ref="I4:K5"/>
+    <mergeCell ref="D36:F37"/>
+    <mergeCell ref="D22:F23"/>
+    <mergeCell ref="D4:F5"/>
+    <mergeCell ref="I22:K23"/>
+    <mergeCell ref="I34:K34"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>