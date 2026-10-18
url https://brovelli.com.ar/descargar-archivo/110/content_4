--- v4 (2026-09-02)
+++ v5 (2026-10-18)
@@ -1,141 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{896E0DBF-E2FE-4D25-9DC5-3475F1CAC71A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8324DD57-0A4E-42F4-AEB8-46E1AB74926C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D2937969-9D81-4ECD-A08A-D97420103D0D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E21FAD7D-68E6-4C93-B117-FC751A309456}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$L$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$C$4:$H$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F20" i="1" l="1"/>
-[...29 lines deleted...]
-  <c r="F25" i="1"/>
+  <c r="G57" i="1" l="1"/>
+  <c r="G56" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="G20" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="G9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="72">
   <si>
     <t xml:space="preserve">GRAMPAS UBOLT GALVANIZADAS </t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
-    <t>Precios</t>
+    <t>Precios Lista</t>
   </si>
   <si>
     <t>UB10000000</t>
   </si>
   <si>
     <t>Ubolt   1/2"x 1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB20000000</t>
   </si>
   <si>
     <t>Ubolt  3/4" x  1/4" con turva y arandela</t>
   </si>
   <si>
     <t>UB30000000</t>
   </si>
   <si>
     <t>Ubolt   1" X 1/4" con tuerca y arandela</t>
   </si>
   <si>
     <t>UB40000000</t>
   </si>
   <si>
     <t>Ubolt  11/4"X  1/4" con tuerca y arandela</t>
   </si>
@@ -250,973 +253,929 @@
   <si>
     <t>Grampa Pera 6" Galvanizada</t>
   </si>
   <si>
     <t>GRAMP00009</t>
   </si>
   <si>
     <t>Grampa Pera 8" Galvanizada</t>
   </si>
   <si>
     <t xml:space="preserve">CINTAS GALVANIZADA PERFORADA </t>
   </si>
   <si>
     <t>CINTPERF10</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 10 Mt.</t>
   </si>
   <si>
     <t>CINTPERF25</t>
   </si>
   <si>
     <t>Cinta galv. Perfo  17mm x 0,07 x 25 Mt.</t>
   </si>
   <si>
-    <t>LISTA 28</t>
-[...19 lines deleted...]
-  <si>
     <t>VARILLAS ROSCADAS GALVANIZADAS</t>
   </si>
   <si>
     <t>VARG516000</t>
   </si>
   <si>
+    <t>VAR. ROSCADA UNC-SAE1010 5/16 "X 1m.</t>
+  </si>
+  <si>
     <t>VARG038000</t>
   </si>
   <si>
     <t>VAR. ROSCADA UNC-SAE1010 3/8" X 1m.</t>
   </si>
   <si>
-    <t>VAR. ROSCADA UNC-SAE1010 5/16 "X 1m.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TUERCA GALVANIZADAS </t>
   </si>
   <si>
+    <t>Tuerca hexag. Galv.UNC(18)  5/16 "</t>
+  </si>
+  <si>
+    <t>Tuerca hexag. Galv.UNC(16) 3/8"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARANDELAS  PLANAS GALVANIZADAS </t>
+  </si>
+  <si>
     <t>ARANGAL516</t>
   </si>
   <si>
+    <t>Arandela Plana galv.(08)  5/16"</t>
+  </si>
+  <si>
     <t>ARANGAL538</t>
   </si>
   <si>
-    <t>Arandela Plana galv.(08)  5/16"</t>
-[...1 lines deleted...]
-  <si>
     <t>Arandela Plana galv.(10)  3/8"</t>
   </si>
   <si>
-    <t>Tuerca hexag. Galv.UNC(18)  5/16 "</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ARANDELAS  PLANAS GALVANIZADAS </t>
+    <t>José P. Varela 5714 CABA TEL 4644-5225 /4642-3250 - cel 15 3366 6121</t>
+  </si>
+  <si>
+    <t>Sucesores de Brovelli y Cía S.R.L.</t>
+  </si>
+  <si>
+    <t>LISTA 29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...32 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCCFFFF"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="2"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...17 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...30 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>45357</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>56697</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>261829</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>162106</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Imagen 16">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222589DD-1015-70ED-7105-4B4D4F25AB63}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEDA41D6-B15A-4494-5B5E-EA81A804D568}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1064079" y="2267857"/>
-          <a:ext cx="1034553" cy="1167947"/>
+          <a:off x="1752600" y="9153525"/>
+          <a:ext cx="795229" cy="838381"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>79375</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>181429</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>364790</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>190658</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Imagen 17">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2410BAE2-CCB9-8527-B7BD-0984A763FA9B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E603FA-3014-5BB5-0276-6A6E079EDBA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="997858" y="5216071"/>
-          <a:ext cx="1063254" cy="1258661"/>
+          <a:off x="1762125" y="10296525"/>
+          <a:ext cx="888665" cy="705008"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>147411</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>181430</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>85830</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Imagen 19">
+        <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AA56C6-F1B7-6301-9AE6-D7A97A0110FF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47FD8E29-B82E-9AC1-ED6A-9B9F0C721869}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="928460" y="7620000"/>
-          <a:ext cx="1205219" cy="805090"/>
+          <a:off x="1562100" y="7886700"/>
+          <a:ext cx="1190625" cy="1105005"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>118108</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>381001</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>90151</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>126025</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>507</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1">
+        <xdr:cNvPr id="5" name="Imagen 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{058B3C11-644F-8AEE-0DB0-AE9E6DA95201}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DA5E1BA-78AE-A648-2658-DB6A669B592F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm rot="21407896">
-[...1 lines deleted...]
-          <a:ext cx="3155705" cy="1357292"/>
+        <a:xfrm>
+          <a:off x="1905001" y="7024351"/>
+          <a:ext cx="790574" cy="862856"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>77233</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>158750</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2">
+        <xdr:cNvPr id="1025" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2E96F7C-E905-C7D9-E1FA-ADA3E1C49AE6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B00DF9DE-CBD8-B856-1F38-5D51AADD803B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8198305" y="5792233"/>
-          <a:ext cx="1099909" cy="1045357"/>
+          <a:off x="1704975" y="2324100"/>
+          <a:ext cx="1019175" cy="1038225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>63128</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>169794</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>495300</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 5">
+        <xdr:cNvPr id="1026" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{233D7875-25F2-E2D9-F9B7-A55D3A17B166}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342FC432-7FBF-3A51-03BB-F3C8EEC5FB78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8096250" y="7785182"/>
-          <a:ext cx="1349376" cy="1070505"/>
+          <a:off x="1762125" y="4981575"/>
+          <a:ext cx="1019175" cy="1123950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3690">
           <cell r="C3690">
@@ -1355,54 +1314,50 @@
         </row>
         <row r="3744">
           <cell r="C3744">
             <v>45.246461384999996</v>
           </cell>
         </row>
         <row r="3745">
           <cell r="C3745">
             <v>69.174596504999997</v>
           </cell>
         </row>
         <row r="3746">
           <cell r="C3746">
             <v>62.899325774999994</v>
           </cell>
         </row>
         <row r="3747">
           <cell r="C3747">
             <v>85.595865704999994</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1681,903 +1636,716 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{803CBBB3-9CEE-449D-90C4-EC0503901EC0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8D4D100-9637-438F-8A1A-AFBE58A2EBE9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M44"/>
+  <dimension ref="C4:H57"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:L2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K43" sqref="K43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="3.85546875" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="D4" s="55" t="s">
+    <row r="4" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="3:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" s="47"/>
+      <c r="H5" s="48"/>
+    </row>
+    <row r="6" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C6" s="5"/>
+      <c r="E6" t="s">
+        <v>71</v>
+      </c>
+      <c r="G6" s="38">
+        <v>46279</v>
+      </c>
+      <c r="H6" s="39"/>
+    </row>
+    <row r="7" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C7" s="5"/>
+      <c r="E7" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="56"/>
-[...26 lines deleted...]
-      <c r="D6" s="50" t="s">
+      <c r="F7" s="50"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="39"/>
+    </row>
+    <row r="8" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C8" s="5"/>
+      <c r="E8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="51" t="s">
+      <c r="F8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="52" t="s">
-[...18 lines deleted...]
-      <c r="D7" s="18" t="s">
+      <c r="G8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="39"/>
+    </row>
+    <row r="9" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C9" s="5"/>
+      <c r="E9" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F9" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="19">
+      <c r="G9" s="28">
         <f>[1]Hoja1!$C3690</f>
         <v>1018.06737393375</v>
       </c>
-      <c r="H7" s="16"/>
-[...6 lines deleted...]
-      <c r="K7" s="49">
+      <c r="H9" s="39"/>
+    </row>
+    <row r="10" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C10" s="5"/>
+      <c r="E10" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="10">
+        <f>[1]Hoja1!$C3691</f>
+        <v>1018.74475128825</v>
+      </c>
+      <c r="H10" s="39"/>
+    </row>
+    <row r="11" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C11" s="5"/>
+      <c r="E11" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="31">
+        <f>[1]Hoja1!$C3692</f>
+        <v>1060.0955597925001</v>
+      </c>
+      <c r="H11" s="39"/>
+    </row>
+    <row r="12" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C12" s="5"/>
+      <c r="E12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="10">
+        <f>[1]Hoja1!$C3693</f>
+        <v>1165.6432675755</v>
+      </c>
+      <c r="H12" s="39"/>
+    </row>
+    <row r="13" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C13" s="5"/>
+      <c r="E13" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="31">
+        <f>[1]Hoja1!$C3694</f>
+        <v>1174.0489047472502</v>
+      </c>
+      <c r="H13" s="39"/>
+    </row>
+    <row r="14" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C14" s="5"/>
+      <c r="E14" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="10">
+        <f>[1]Hoja1!$C3695</f>
+        <v>1418.3973904432501</v>
+      </c>
+      <c r="H14" s="39"/>
+    </row>
+    <row r="15" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C15" s="5"/>
+      <c r="E15" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="31">
+        <f>[1]Hoja1!$C3696</f>
+        <v>1522.5595536374999</v>
+      </c>
+      <c r="H15" s="39"/>
+    </row>
+    <row r="16" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C16" s="5"/>
+      <c r="E16" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="10">
+        <f>[1]Hoja1!$C3697</f>
+        <v>1708.6535868465005</v>
+      </c>
+      <c r="H16" s="39"/>
+    </row>
+    <row r="17" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C17" s="5"/>
+      <c r="E17" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="31">
+        <f>[1]Hoja1!$C3698</f>
+        <v>1970.6138837594997</v>
+      </c>
+      <c r="H17" s="39"/>
+    </row>
+    <row r="18" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C18" s="5"/>
+      <c r="E18" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="10">
+        <f>[1]Hoja1!$C3699</f>
+        <v>3197.8061209552493</v>
+      </c>
+      <c r="H18" s="39"/>
+    </row>
+    <row r="19" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C19" s="5"/>
+      <c r="E19" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="31">
+        <f>[1]Hoja1!$C3700</f>
+        <v>3574.4587199370003</v>
+      </c>
+      <c r="H19" s="39"/>
+    </row>
+    <row r="20" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C20" s="5"/>
+      <c r="E20" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="10">
+        <f>[1]Hoja1!$C3701</f>
+        <v>4206.7289006032497</v>
+      </c>
+      <c r="H20" s="39"/>
+    </row>
+    <row r="21" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C21" s="5"/>
+      <c r="E21" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="31">
+        <f>[1]Hoja1!$C3702</f>
+        <v>6819.5580961882488</v>
+      </c>
+      <c r="H21" s="39"/>
+    </row>
+    <row r="22" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C22" s="5"/>
+      <c r="E22" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" s="13">
+        <f>[1]Hoja1!$C3703</f>
+        <v>7804.6802987895007</v>
+      </c>
+      <c r="H22" s="39"/>
+    </row>
+    <row r="23" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="5"/>
+      <c r="H23" s="39"/>
+    </row>
+    <row r="24" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C24" s="5"/>
+      <c r="E24" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="F24" s="53"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="39"/>
+    </row>
+    <row r="25" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C25" s="5"/>
+      <c r="E25" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="H25" s="39"/>
+    </row>
+    <row r="26" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C26" s="5"/>
+      <c r="E26" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G26" s="31">
+        <f>[1]Hoja1!$C3704</f>
+        <v>1394.0425955609999</v>
+      </c>
+      <c r="H26" s="39"/>
+    </row>
+    <row r="27" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C27" s="5"/>
+      <c r="E27" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="10">
+        <f>[1]Hoja1!$C3705</f>
+        <v>1575.087088491</v>
+      </c>
+      <c r="H27" s="39"/>
+    </row>
+    <row r="28" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C28" s="5"/>
+      <c r="E28" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="F28" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="31">
+        <f>[1]Hoja1!$C3706</f>
+        <v>1665.6093349560001</v>
+      </c>
+      <c r="H28" s="39"/>
+    </row>
+    <row r="29" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C29" s="5"/>
+      <c r="E29" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="10">
+        <f>[1]Hoja1!$C3707</f>
+        <v>1760.6576937442501</v>
+      </c>
+      <c r="H29" s="39"/>
+    </row>
+    <row r="30" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C30" s="5"/>
+      <c r="E30" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="G30" s="31">
+        <f>[1]Hoja1!$C3708</f>
+        <v>2172.5339151600001</v>
+      </c>
+      <c r="H30" s="39"/>
+    </row>
+    <row r="31" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C31" s="5"/>
+      <c r="E31" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="10">
+        <f>[1]Hoja1!$C3709</f>
+        <v>3390.0581301142502</v>
+      </c>
+      <c r="H31" s="39"/>
+    </row>
+    <row r="32" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C32" s="5"/>
+      <c r="E32" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="31">
+        <f>[1]Hoja1!$C3710</f>
+        <v>3824.5649131462501</v>
+      </c>
+      <c r="H32" s="39"/>
+    </row>
+    <row r="33" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C33" s="5"/>
+      <c r="E33" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="10">
+        <f>[1]Hoja1!$C3711</f>
+        <v>9574.7596957372516</v>
+      </c>
+      <c r="H33" s="39"/>
+    </row>
+    <row r="34" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="5"/>
+      <c r="E34" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" s="34">
+        <f>[1]Hoja1!$C3712</f>
+        <v>17331.192252958499</v>
+      </c>
+      <c r="H34" s="39"/>
+    </row>
+    <row r="35" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="5"/>
+      <c r="H35" s="39"/>
+    </row>
+    <row r="36" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="5"/>
+      <c r="E36" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" s="50"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="39"/>
+    </row>
+    <row r="37" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C37" s="5"/>
+      <c r="E37" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="H37" s="39"/>
+    </row>
+    <row r="38" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C38" s="5"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="39"/>
+    </row>
+    <row r="39" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C39" s="5"/>
+      <c r="E39" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="F39" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="G39" s="31">
+        <f>[1]Hoja1!$C$3713</f>
+        <v>18937.622979069507</v>
+      </c>
+      <c r="H39" s="39"/>
+    </row>
+    <row r="40" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C40" s="5"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="39"/>
+    </row>
+    <row r="41" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C41" s="5"/>
+      <c r="E41" s="29" t="s">
+        <v>54</v>
+      </c>
+      <c r="F41" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="G41" s="31">
+        <f>[1]Hoja1!$C$3714</f>
+        <v>47344.75338556838</v>
+      </c>
+      <c r="H41" s="39"/>
+    </row>
+    <row r="42" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C42" s="5"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="39"/>
+    </row>
+    <row r="43" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C43" s="5"/>
+      <c r="E43" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G43" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H43" s="39"/>
+    </row>
+    <row r="44" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C44" s="5"/>
+      <c r="E44" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="G44" s="37">
         <f>[1]Hoja1!$C$3742</f>
         <v>2890.1727028949999</v>
       </c>
-      <c r="L7" s="3"/>
-[...42 lines deleted...]
-      <c r="K9" s="49">
+      <c r="H44" s="39"/>
+    </row>
+    <row r="45" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C45" s="5"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="39"/>
+    </row>
+    <row r="46" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C46" s="5"/>
+      <c r="E46" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G46" s="34">
         <f>[1]Hoja1!$C$3743</f>
         <v>4081.9169913899996</v>
       </c>
-      <c r="L9" s="3"/>
-[...267 lines deleted...]
-      <c r="D24" s="50" t="s">
+      <c r="H46" s="39"/>
+    </row>
+    <row r="47" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C47" s="5"/>
+      <c r="H47" s="39"/>
+    </row>
+    <row r="48" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C48" s="5"/>
+      <c r="E48" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F48" s="42"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="39"/>
+    </row>
+    <row r="49" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C49" s="5"/>
+      <c r="E49" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="E24" s="53" t="s">
+      <c r="F49" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="F24" s="54" t="s">
+      <c r="G49" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="I24" s="44" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="46" t="s">
+      <c r="H49" s="39"/>
+    </row>
+    <row r="50" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C50" s="5"/>
+      <c r="E50" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="L24" s="3"/>
-[...21 lines deleted...]
-      <c r="K25" s="49">
+      <c r="F50" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="G50" s="31">
         <f>[1]Hoja1!$C$3744</f>
         <v>45.246461384999996</v>
       </c>
-      <c r="L25" s="3"/>
-[...40 lines deleted...]
-      <c r="K27" s="49">
+      <c r="H50" s="39"/>
+    </row>
+    <row r="51" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C51" s="5"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="39"/>
+    </row>
+    <row r="52" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C52" s="5"/>
+      <c r="E52" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" s="34">
         <f>[1]Hoja1!$C$3745</f>
         <v>69.174596504999997</v>
       </c>
-      <c r="L27" s="3"/>
-[...138 lines deleted...]
-      <c r="I35" s="50" t="s">
+      <c r="H52" s="39"/>
+    </row>
+    <row r="53" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C53" s="5"/>
+      <c r="E53" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="39"/>
+    </row>
+    <row r="54" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C54" s="5"/>
+      <c r="E54" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="J35" s="51" t="s">
+      <c r="F54" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="K35" s="54" t="s">
+      <c r="G54" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="L35" s="3"/>
-[...10 lines deleted...]
-      <c r="I36" s="47" t="s">
+      <c r="H54" s="39"/>
+    </row>
+    <row r="55" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C55" s="5"/>
+      <c r="E55" s="16"/>
+      <c r="F55" s="17"/>
+      <c r="G55" s="18"/>
+      <c r="H55" s="39"/>
+    </row>
+    <row r="56" spans="3:8" x14ac:dyDescent="0.25">
+      <c r="C56" s="5"/>
+      <c r="E56" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="J36" s="17" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="19">
+      <c r="F56" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="G56" s="31">
         <f>[1]Hoja1!$C$3746</f>
         <v>62.899325774999994</v>
       </c>
-      <c r="L36" s="3"/>
-[...11 lines deleted...]
-      <c r="J37" s="32" t="s">
+      <c r="H56" s="39"/>
+    </row>
+    <row r="57" spans="3:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C57" s="6"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F57" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="K37" s="49">
+      <c r="G57" s="13">
         <f>[1]Hoja1!$C$3747</f>
         <v>85.595865704999994</v>
       </c>
-      <c r="L37" s="3"/>
-[...105 lines deleted...]
-      <c r="M44" s="14"/>
+      <c r="H57" s="40"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PDnuQynMWU8MIFVDHb3Qe/DW1FhmipF852LjGvYle/Gzr69QkoWsDEp5WqPOlW2VE3gAFeR6b6Hw8sj/jbJB+A==" saltValue="HvCgUiMNScbmYqymWz/gTQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Y4rCB5Vu4Sl0zSSx/xLEwb/WSjAAkv6PL3F3FiTFM+xGyHMb1q0z0TS/NCxlXZ7517YSyVhmJNCUhC5CHRw0gw==" saltValue="kkVFsAYUATCncdUD6X9NVw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
-    <mergeCell ref="D2:L2"/>
-[...5 lines deleted...]
-    <mergeCell ref="I34:K34"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E36:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>