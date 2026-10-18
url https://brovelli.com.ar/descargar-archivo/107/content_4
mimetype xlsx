--- v5 (2026-09-02)
+++ v6 (2026-10-18)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="173" documentId="14_{B2309E53-B478-449B-9A5F-D9B05FCC34E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10733830-B59F-4F9A-8FDE-48EB90169C19}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{39B17BE5-83E4-4DE2-8826-1B62CC3D4A1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{DA6BF316-62CC-4C5D-9984-93B308C2B029}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$J$29,Hoja1!$B$31:$J$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -473,51 +473,51 @@
   <si>
     <t>DUCCO00050</t>
   </si>
   <si>
     <t>DUCCO00073</t>
   </si>
   <si>
     <t>DUCCO00076</t>
   </si>
   <si>
     <t>DUCCO00080</t>
   </si>
   <si>
     <t>DUCCO00114</t>
   </si>
   <si>
     <t>DUCCO00168</t>
   </si>
   <si>
     <t>DUCCO00219</t>
   </si>
   <si>
     <t>DUCCO00273</t>
   </si>
   <si>
-    <t>LISTA 28</t>
+    <t>LISTA 29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1392,50 +1392,68 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1446,103 +1464,85 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFD516A"/>
       <color rgb="FFF27C68"/>
       <color rgb="FFF8F8F8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -2473,51 +2473,51 @@
             <v>CURVAS H.H.  GALV. 21/2"</v>
           </cell>
           <cell r="C25">
             <v>63937.12292249794</v>
           </cell>
         </row>
         <row r="26">
           <cell r="A26" t="str">
             <v>A002076000</v>
           </cell>
           <cell r="B26" t="str">
             <v>CURVAS H.H.  GALV.  3"</v>
           </cell>
           <cell r="C26">
             <v>101695.97594161055</v>
           </cell>
         </row>
         <row r="27">
           <cell r="A27" t="str">
             <v>A002102000</v>
           </cell>
           <cell r="B27" t="str">
             <v>CURVAS H.H.  GALV.  4"</v>
           </cell>
           <cell r="C27">
-            <v>212720.59416715754</v>
+            <v>232800.36800966001</v>
           </cell>
         </row>
         <row r="28">
           <cell r="A28" t="str">
             <v>A002127000</v>
           </cell>
           <cell r="B28" t="str">
             <v>CURVAS H.H.  GALV.  5"</v>
           </cell>
           <cell r="C28">
             <v>1090828.0262880002</v>
           </cell>
         </row>
         <row r="29">
           <cell r="A29" t="str">
             <v>A001522000</v>
           </cell>
           <cell r="B29" t="str">
             <v>CURVAS H.H.  GALV. 6"</v>
           </cell>
           <cell r="C29">
             <v>1090828.0262880002</v>
           </cell>
         </row>
         <row r="30">
@@ -3100,51 +3100,51 @@
             <v>CODOS M.H.   GALV.   21/2"</v>
           </cell>
           <cell r="C82">
             <v>37966.346345557016</v>
           </cell>
         </row>
         <row r="83">
           <cell r="A83" t="str">
             <v>A092076000</v>
           </cell>
           <cell r="B83" t="str">
             <v>CODOS M.H.   GALV.   3"</v>
           </cell>
           <cell r="C83">
             <v>50949.821102949609</v>
           </cell>
         </row>
         <row r="84">
           <cell r="A84" t="str">
             <v>A092102000</v>
           </cell>
           <cell r="B84" t="str">
             <v>CODOS M.H.   GALV.    4"</v>
           </cell>
           <cell r="C84">
-            <v>99809.226316799992</v>
+            <v>104799.68763264002</v>
           </cell>
         </row>
         <row r="85">
           <cell r="A85" t="str">
             <v>A092127000</v>
           </cell>
           <cell r="B85" t="str">
             <v>CODOS M.H.   GALV.  5"</v>
           </cell>
           <cell r="C85">
             <v>0</v>
           </cell>
         </row>
         <row r="86">
           <cell r="A86" t="str">
             <v>A092152000</v>
           </cell>
           <cell r="B86" t="str">
             <v>CODOS M.H.   GALV. 6"</v>
           </cell>
           <cell r="C86">
             <v>0</v>
           </cell>
         </row>
         <row r="87">
@@ -4123,370 +4123,370 @@
             <v>TEES RED. GALV. 1" X 1/2"</v>
           </cell>
           <cell r="C175">
             <v>4875.5345629926051</v>
           </cell>
         </row>
         <row r="176">
           <cell r="A176" t="str">
             <v>A133025019</v>
           </cell>
           <cell r="B176" t="str">
             <v>TEES RED. GALV. 1" X 3/4"</v>
           </cell>
           <cell r="C176">
             <v>5188.2483281477889</v>
           </cell>
         </row>
         <row r="177">
           <cell r="A177" t="str">
             <v>A133032013</v>
           </cell>
           <cell r="B177" t="str">
             <v xml:space="preserve">TEES RED. GALV.11/4"X1/2" </v>
           </cell>
           <cell r="C177">
-            <v>9388.6064989516817</v>
+            <v>9858.0368238992651</v>
           </cell>
         </row>
         <row r="178">
           <cell r="A178" t="str">
             <v>A133032019</v>
           </cell>
           <cell r="B178" t="str">
             <v>TEES RED. GALV. 11/4"X3/4"</v>
           </cell>
           <cell r="C178">
-            <v>9388.6064989516817</v>
+            <v>9858.0368238992651</v>
           </cell>
         </row>
         <row r="179">
           <cell r="A179" t="str">
             <v>A133032025</v>
           </cell>
           <cell r="B179" t="str">
             <v xml:space="preserve">TEES RED. GALV. 11/4"X1"   </v>
           </cell>
           <cell r="C179">
             <v>8768.5125159977943</v>
           </cell>
         </row>
         <row r="180">
           <cell r="A180" t="str">
             <v>A133038013</v>
           </cell>
           <cell r="B180" t="str">
             <v xml:space="preserve">TEES RED. GALV. 11/2"X1/2"      </v>
           </cell>
           <cell r="C180">
-            <v>15706.27173327767</v>
+            <v>16235.502811707041</v>
           </cell>
         </row>
         <row r="181">
           <cell r="A181" t="str">
             <v>A133038019</v>
           </cell>
           <cell r="B181" t="str">
             <v>TEES RED. GALV. 11/2"X3/4"</v>
           </cell>
           <cell r="C181">
-            <v>15706.27173327767</v>
+            <v>16235.502811707041</v>
           </cell>
         </row>
         <row r="182">
           <cell r="A182" t="str">
             <v>A133038025</v>
           </cell>
           <cell r="B182" t="str">
             <v xml:space="preserve">TEES RED. GALV. 11/2"X1"    </v>
           </cell>
           <cell r="C182">
             <v>10380.822900471643</v>
           </cell>
         </row>
         <row r="183">
           <cell r="A183" t="str">
             <v>A133038032</v>
           </cell>
           <cell r="B183" t="str">
             <v>TEES RED. GALV.11/2X11/4"</v>
           </cell>
           <cell r="C183">
             <v>10380.822900471643</v>
           </cell>
         </row>
         <row r="184">
           <cell r="A184" t="str">
             <v>A133051013</v>
           </cell>
           <cell r="B184" t="str">
             <v>TEES RED. GALV. 2"X1/2"</v>
           </cell>
           <cell r="C184">
-            <v>24954.973894730883</v>
+            <v>26202.722589467423</v>
           </cell>
         </row>
         <row r="185">
           <cell r="A185" t="str">
             <v>A133051019</v>
           </cell>
           <cell r="B185" t="str">
             <v>TEES RED. GALV. 2"X3/4"</v>
           </cell>
           <cell r="C185">
-            <v>24954.973894730883</v>
+            <v>26202.722589467423</v>
           </cell>
         </row>
         <row r="186">
           <cell r="A186" t="str">
             <v>A133051025</v>
           </cell>
           <cell r="B186" t="str">
             <v>TEES RED. GALV. 2"X1"</v>
           </cell>
           <cell r="C186">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="187">
           <cell r="A187" t="str">
             <v>A133051032</v>
           </cell>
           <cell r="B187" t="str">
             <v>TEES RED. GALV. 2"X11/4"</v>
           </cell>
           <cell r="C187">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="188">
           <cell r="A188" t="str">
             <v>A133051038</v>
           </cell>
           <cell r="B188" t="str">
             <v>TEES RED. GALV. 2"X11/2"</v>
           </cell>
           <cell r="C188">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="189">
           <cell r="A189" t="str">
             <v>A133064013</v>
           </cell>
           <cell r="B189" t="str">
             <v>TEES RED. GALV. 21/2X1/2"</v>
           </cell>
           <cell r="C189">
-            <v>52858.357629503109</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="190">
           <cell r="A190" t="str">
             <v>A133064019</v>
           </cell>
           <cell r="B190" t="str">
             <v>TEES RED. GALV.21/2X3/4"</v>
           </cell>
           <cell r="C190">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="191">
           <cell r="A191" t="str">
             <v>A133064025</v>
           </cell>
           <cell r="B191" t="str">
             <v>TEES RED. GALV. 21/2X1"</v>
           </cell>
           <cell r="C191">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="192">
           <cell r="A192" t="str">
             <v>A133064032</v>
           </cell>
           <cell r="B192" t="str">
             <v>TEES RED. GALV.21/2X11/4"</v>
           </cell>
           <cell r="C192">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="193">
           <cell r="A193" t="str">
             <v>A133064038</v>
           </cell>
           <cell r="B193" t="str">
             <v>TEES RED. GALV.21/2X11/2"</v>
           </cell>
           <cell r="C193">
-            <v>54708.293095598157</v>
+            <v>56551.725475667641</v>
           </cell>
         </row>
         <row r="194">
           <cell r="A194" t="str">
             <v>A133064051</v>
           </cell>
           <cell r="B194" t="str">
             <v xml:space="preserve">TEES RED. GALV.21/2"X2"       </v>
           </cell>
           <cell r="C194">
             <v>41280.035449272415</v>
           </cell>
         </row>
         <row r="195">
           <cell r="A195" t="str">
             <v>A133076013</v>
           </cell>
           <cell r="B195" t="str">
             <v>TEES RED. GALV. 3"x1/2"</v>
           </cell>
           <cell r="C195">
-            <v>93304.854604509455</v>
+            <v>96448.863053148103</v>
           </cell>
         </row>
         <row r="196">
           <cell r="A196" t="str">
             <v>A133076019</v>
           </cell>
           <cell r="B196" t="str">
             <v>TEES RED. GALV. 3"X3/4"</v>
           </cell>
           <cell r="C196">
-            <v>93304.854604509455</v>
+            <v>96448.863053148103</v>
           </cell>
         </row>
         <row r="197">
           <cell r="A197" t="str">
             <v>A133076025</v>
           </cell>
           <cell r="B197" t="str">
             <v>TEES RED. GALV. 3"X1"</v>
           </cell>
           <cell r="C197">
-            <v>77754.045503757879</v>
+            <v>80374.052544290083</v>
           </cell>
         </row>
         <row r="198">
           <cell r="A198" t="str">
             <v>A133076032</v>
           </cell>
           <cell r="B198" t="str">
             <v>TEES RED. GALV. 3"X11/4"</v>
           </cell>
           <cell r="C198">
-            <v>77754.045503757879</v>
+            <v>80374.052544290083</v>
           </cell>
         </row>
         <row r="199">
           <cell r="A199" t="str">
             <v>A133076038</v>
           </cell>
           <cell r="B199" t="str">
             <v>TEES RED. GALV. 3X11/2"</v>
           </cell>
           <cell r="C199">
             <v>60717.505859039586</v>
           </cell>
         </row>
         <row r="200">
           <cell r="A200" t="str">
             <v>A133076051</v>
           </cell>
           <cell r="B200" t="str">
             <v>TEES RED. GALV. 3"X2"</v>
           </cell>
           <cell r="C200">
             <v>60717.505859039586</v>
           </cell>
         </row>
         <row r="201">
           <cell r="A201" t="str">
             <v>A133076064</v>
           </cell>
           <cell r="B201" t="str">
             <v xml:space="preserve">TEES RED. GALV. 3"X21/2"      </v>
           </cell>
           <cell r="C201">
             <v>62044.462407186031</v>
           </cell>
         </row>
         <row r="202">
           <cell r="A202" t="str">
             <v>A133102013</v>
           </cell>
           <cell r="B202" t="str">
             <v>TEES RED.GALV.  4" X 1/2"</v>
           </cell>
           <cell r="C202">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="203">
           <cell r="A203" t="str">
             <v>A133102019</v>
           </cell>
           <cell r="B203" t="str">
             <v>TEES RED.GALV.  4" X 3/4"</v>
           </cell>
           <cell r="C203">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="204">
           <cell r="A204" t="str">
             <v>A133102025</v>
           </cell>
           <cell r="B204" t="str">
             <v>TEES RED.GALV.  4" X 1"</v>
           </cell>
           <cell r="C204">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="205">
           <cell r="A205" t="str">
             <v>A133102032</v>
           </cell>
           <cell r="B205" t="str">
             <v>TEES RED.GALV.  4"X11/4"</v>
           </cell>
           <cell r="C205">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="206">
           <cell r="A206" t="str">
             <v>A133102038</v>
           </cell>
           <cell r="B206" t="str">
             <v>TEES RED.GALV.  4"X11/2"</v>
           </cell>
           <cell r="C206">
-            <v>147685.11626926475</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="207">
           <cell r="A207" t="str">
             <v>A133102051</v>
           </cell>
           <cell r="B207" t="str">
             <v>TEES RED.GALV.  4"X 2"</v>
           </cell>
           <cell r="C207">
             <v>115352.7283915466</v>
           </cell>
         </row>
         <row r="208">
           <cell r="A208" t="str">
             <v>A133102064</v>
           </cell>
           <cell r="B208" t="str">
             <v>TEES RED. GALV. 4X21/2"</v>
           </cell>
           <cell r="C208">
             <v>115352.7283915466</v>
           </cell>
         </row>
         <row r="209">
@@ -4662,128 +4662,128 @@
             <v xml:space="preserve">TEES RED. GALV.  8"X 4" </v>
           </cell>
           <cell r="C224">
             <v>0</v>
           </cell>
         </row>
         <row r="225">
           <cell r="A225" t="str">
             <v>A133203152</v>
           </cell>
           <cell r="B225" t="str">
             <v>TEES RED. GALV.  8"X 6"</v>
           </cell>
           <cell r="C225">
             <v>0</v>
           </cell>
         </row>
         <row r="226">
           <cell r="A226" t="str">
             <v>A165013000</v>
           </cell>
           <cell r="B226" t="str">
             <v>TEES 45 GALV. de 1/2"</v>
           </cell>
           <cell r="C226">
-            <v>9553.4381825238452</v>
+            <v>9875.3368994841367</v>
           </cell>
         </row>
         <row r="227">
           <cell r="A227" t="str">
             <v>A165019000</v>
           </cell>
           <cell r="B227" t="str">
             <v>TEES 45 GALV. de 3/4"</v>
           </cell>
           <cell r="C227">
-            <v>12459.91083117362</v>
+            <v>12879.775322361702</v>
           </cell>
         </row>
         <row r="228">
           <cell r="A228" t="str">
             <v>A165025000</v>
           </cell>
           <cell r="B228" t="str">
             <v>TEES 45 GALV.  de 1"</v>
           </cell>
           <cell r="C228">
-            <v>16361.523621517348</v>
+            <v>16912.842191022668</v>
           </cell>
         </row>
         <row r="229">
           <cell r="A229" t="str">
             <v>A165032000</v>
           </cell>
           <cell r="B229" t="str">
             <v>TEES 45 GALV.de 11/4"</v>
           </cell>
           <cell r="C229">
-            <v>28852.029158749508</v>
+            <v>29824.26743573368</v>
           </cell>
         </row>
         <row r="230">
           <cell r="A230" t="str">
             <v>A165038000</v>
           </cell>
           <cell r="B230" t="str">
             <v>TEES 45 GALV.de 11/2"</v>
           </cell>
           <cell r="C230">
-            <v>44835.094434304447</v>
+            <v>46345.861190200631</v>
           </cell>
         </row>
         <row r="231">
           <cell r="A231" t="str">
             <v>A165051000</v>
           </cell>
           <cell r="B231" t="str">
             <v>TEES 45 GALV.  de 2"</v>
           </cell>
           <cell r="C231">
-            <v>48679.878016149036</v>
+            <v>50320.212737053254</v>
           </cell>
         </row>
         <row r="232">
           <cell r="A232" t="str">
             <v>A165064000</v>
           </cell>
           <cell r="B232" t="str">
             <v>TEES 45 GALV.de 21/2"</v>
           </cell>
           <cell r="C232">
-            <v>75717.500650889036</v>
+            <v>78268.908878470902</v>
           </cell>
         </row>
         <row r="233">
           <cell r="A233" t="str">
             <v>A165076000</v>
           </cell>
           <cell r="B233" t="str">
             <v>TEES 45 GALV.  de 3"</v>
           </cell>
           <cell r="C233">
-            <v>83905.047036184857</v>
+            <v>86732.367932950525</v>
           </cell>
         </row>
         <row r="234">
           <cell r="A234" t="str">
             <v>A165102000</v>
           </cell>
           <cell r="B234" t="str">
             <v xml:space="preserve">TEES 45 GALV. de  4"         </v>
           </cell>
           <cell r="C234">
             <v>362313.39375000005</v>
           </cell>
         </row>
         <row r="235">
           <cell r="A235" t="str">
             <v>A180013000</v>
           </cell>
           <cell r="B235" t="str">
             <v>CRUCES GALV. de  1/2"</v>
           </cell>
           <cell r="C235">
             <v>4985.699280761728</v>
           </cell>
         </row>
         <row r="236">
@@ -4838,128 +4838,128 @@
             <v>CRUCES GALV. de  2"</v>
           </cell>
           <cell r="C240">
             <v>29699.13143081783</v>
           </cell>
         </row>
         <row r="241">
           <cell r="A241" t="str">
             <v>A180064000</v>
           </cell>
           <cell r="B241" t="str">
             <v>CRUCES GALV. de 21/2"</v>
           </cell>
           <cell r="C241">
             <v>57251.218200000003</v>
           </cell>
         </row>
         <row r="242">
           <cell r="A242" t="str">
             <v>A180076000</v>
           </cell>
           <cell r="B242" t="str">
             <v xml:space="preserve">CRUCES GALV. de 3"    </v>
           </cell>
           <cell r="C242">
-            <v>134792.77583221946</v>
+            <v>139334.75377701328</v>
           </cell>
         </row>
         <row r="243">
           <cell r="A243" t="str">
             <v>A180102000</v>
           </cell>
           <cell r="B243" t="str">
             <v>CRUCES GALV. de 4"</v>
           </cell>
           <cell r="C243">
-            <v>276768.1627167199</v>
+            <v>286094.23788573017</v>
           </cell>
         </row>
         <row r="244">
           <cell r="A244" t="str">
             <v>A180127000</v>
           </cell>
           <cell r="B244" t="str">
             <v xml:space="preserve">CRUCES GALV. de 5"    </v>
           </cell>
           <cell r="C244">
             <v>848258.10142269323</v>
           </cell>
         </row>
         <row r="245">
           <cell r="A245" t="str">
             <v>A180152000</v>
           </cell>
           <cell r="B245" t="str">
             <v xml:space="preserve">CRUCES GALV. de 6"    </v>
           </cell>
           <cell r="C245">
             <v>1110434.0552981352</v>
           </cell>
         </row>
         <row r="246">
           <cell r="A246" t="str">
             <v>A240025013</v>
           </cell>
           <cell r="B246" t="str">
             <v>CUPLAS RED.GALV.1 X1/2</v>
           </cell>
           <cell r="C246">
-            <v>3122.906489665344</v>
+            <v>2396.2995179515333</v>
           </cell>
         </row>
         <row r="247">
           <cell r="A247" t="str">
             <v>A240025019</v>
           </cell>
           <cell r="B247" t="str">
             <v>CUPLAS RED.GALV.1 X 3/4</v>
           </cell>
           <cell r="C247">
             <v>3122.906489665344</v>
           </cell>
         </row>
         <row r="248">
           <cell r="A248" t="str">
             <v>A240032013</v>
           </cell>
           <cell r="B248" t="str">
             <v>CUPLAS RED.GALV.11/4X1/2</v>
           </cell>
           <cell r="C248">
-            <v>5763.9828197952002</v>
+            <v>6052.1819607849602</v>
           </cell>
         </row>
         <row r="249">
           <cell r="A249" t="str">
             <v>A240032019</v>
           </cell>
           <cell r="B249" t="str">
             <v>CUPLAS RED.GALV.11/4X3/4</v>
           </cell>
           <cell r="C249">
-            <v>5763.9828197952002</v>
+            <v>6052.1819607849602</v>
           </cell>
         </row>
         <row r="250">
           <cell r="A250" t="str">
             <v>A240032025</v>
           </cell>
           <cell r="B250" t="str">
             <v>CUPLAS RED.GALV. 11/4"X1"</v>
           </cell>
           <cell r="C250">
             <v>4670.6678847979374</v>
           </cell>
         </row>
         <row r="251">
           <cell r="A251" t="str">
             <v>A240038013</v>
           </cell>
           <cell r="B251" t="str">
             <v>CUPLAS RED.GALV. 11/2"X1/2</v>
           </cell>
           <cell r="C251">
             <v>6224.1579878779612</v>
           </cell>
         </row>
         <row r="252">
@@ -5036,238 +5036,238 @@
             <v>CUPLAS RED.GALV.2X11/4"</v>
           </cell>
           <cell r="C258">
             <v>9360.37599808505</v>
           </cell>
         </row>
         <row r="259">
           <cell r="A259" t="str">
             <v>A240051038</v>
           </cell>
           <cell r="B259" t="str">
             <v>CUPLAS RED.GALV.2X11/2"</v>
           </cell>
           <cell r="C259">
             <v>9356.0497539089829</v>
           </cell>
         </row>
         <row r="260">
           <cell r="A260" t="str">
             <v>A240064013</v>
           </cell>
           <cell r="B260" t="str">
             <v>CUPLAS RED.GALV. 21/2"X1/2"</v>
           </cell>
           <cell r="C260">
-            <v>34554.049410394437</v>
+            <v>35718.404657297833</v>
           </cell>
         </row>
         <row r="261">
           <cell r="A261" t="str">
             <v>A240064019</v>
           </cell>
           <cell r="B261" t="str">
             <v>CUPLAS RED.GALV. 21/2"X3/4"</v>
           </cell>
           <cell r="C261">
-            <v>34554.049410394437</v>
+            <v>35718.404657297833</v>
           </cell>
         </row>
         <row r="262">
           <cell r="A262" t="str">
             <v>A240064025</v>
           </cell>
           <cell r="B262" t="str">
             <v>CUPLAS RED.GALV. 21/2"X1"</v>
           </cell>
           <cell r="C262">
-            <v>34554.049410394437</v>
+            <v>35718.404657297833</v>
           </cell>
         </row>
         <row r="263">
           <cell r="A263" t="str">
             <v>A240064032</v>
           </cell>
           <cell r="B263" t="str">
             <v>CUPLAS RED.GALV. 21/2"X11/4"</v>
           </cell>
           <cell r="C263">
-            <v>24118.74927</v>
+            <v>24931.47</v>
           </cell>
         </row>
         <row r="264">
           <cell r="A264" t="str">
             <v>A240064038</v>
           </cell>
           <cell r="B264" t="str">
             <v>CUPLAS RED.GALV. 21/2"X11/2"</v>
           </cell>
           <cell r="C264">
-            <v>25470.653999999999</v>
+            <v>26328.94</v>
           </cell>
         </row>
         <row r="265">
           <cell r="A265" t="str">
             <v>A240064051</v>
           </cell>
           <cell r="B265" t="str">
             <v>CUPLAS RED.GALV.21/2X2"</v>
           </cell>
           <cell r="C265">
             <v>20239.739113417374</v>
           </cell>
         </row>
         <row r="266">
           <cell r="A266" t="str">
             <v>A240076013</v>
           </cell>
           <cell r="B266" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 3"X1/2"  </v>
           </cell>
           <cell r="C266">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="267">
           <cell r="A267" t="str">
             <v>A240076019</v>
           </cell>
           <cell r="B267" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 3"X3/4"  </v>
           </cell>
           <cell r="C267">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="268">
           <cell r="A268" t="str">
             <v>A240076025</v>
           </cell>
           <cell r="B268" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 3"X1"  </v>
           </cell>
           <cell r="C268">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="269">
           <cell r="A269" t="str">
             <v>A240076032</v>
           </cell>
           <cell r="B269" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 3"X11/4"  </v>
           </cell>
           <cell r="C269">
-            <v>36508.900902032008</v>
+            <v>37739.099978814651</v>
           </cell>
         </row>
         <row r="270">
           <cell r="A270" t="str">
             <v>A240076038</v>
           </cell>
           <cell r="B270" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 3X11/2"  </v>
           </cell>
           <cell r="C270">
-            <v>36508.900902032008</v>
+            <v>37739.099978814651</v>
           </cell>
         </row>
         <row r="271">
           <cell r="A271" t="str">
             <v>A240076051</v>
           </cell>
           <cell r="B271" t="str">
             <v>CUPLAS RED.GALV. 3X2"</v>
           </cell>
           <cell r="C271">
             <v>26365.332422855437</v>
           </cell>
         </row>
         <row r="272">
           <cell r="A272" t="str">
             <v>A240076064</v>
           </cell>
           <cell r="B272" t="str">
             <v>CUPLAS RED.GALV.3X21/2"</v>
           </cell>
           <cell r="C272">
             <v>26365.332422855437</v>
           </cell>
         </row>
         <row r="273">
           <cell r="A273" t="str">
             <v>A240102013</v>
           </cell>
           <cell r="B273" t="str">
             <v>CUPLAS RED.GALV. 4X1/2"</v>
           </cell>
           <cell r="C273">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="274">
           <cell r="A274" t="str">
             <v>A240102019</v>
           </cell>
           <cell r="B274" t="str">
             <v>CUPLAS RED.GALV. 4X3/4"</v>
           </cell>
           <cell r="C274">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="275">
           <cell r="A275" t="str">
             <v>A240102025</v>
           </cell>
           <cell r="B275" t="str">
             <v>CUPLAS RED.GALV. 4X1"</v>
           </cell>
           <cell r="C275">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="276">
           <cell r="A276" t="str">
             <v>A240102032</v>
           </cell>
           <cell r="B276" t="str">
             <v>CUPLAS RED.GALV. 4X11/4"</v>
           </cell>
           <cell r="C276">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="277">
           <cell r="A277" t="str">
             <v>A240102038</v>
           </cell>
           <cell r="B277" t="str">
             <v>CUPLAS RED.GALV. 4X11/2"</v>
           </cell>
           <cell r="C277">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="278">
           <cell r="A278" t="str">
             <v>A240102051</v>
           </cell>
           <cell r="B278" t="str">
             <v>CUPLAS RED.GALV. 4X2"</v>
           </cell>
           <cell r="C278">
             <v>46695.268973229322</v>
           </cell>
         </row>
         <row r="279">
           <cell r="A279" t="str">
             <v>A240102064</v>
           </cell>
           <cell r="B279" t="str">
             <v>CUPLAS RED.GALV. 4X21/2"</v>
           </cell>
           <cell r="C279">
             <v>46695.268973229322</v>
           </cell>
         </row>
         <row r="280">
@@ -5311,62 +5311,62 @@
             <v>CUPLAS RED.GALV. 5X2"</v>
           </cell>
           <cell r="C283">
             <v>306551.31650318298</v>
           </cell>
         </row>
         <row r="284">
           <cell r="A284" t="str">
             <v>A240127064</v>
           </cell>
           <cell r="B284" t="str">
             <v>CUPLAS RED.GALV. 5X21/2"</v>
           </cell>
           <cell r="C284">
             <v>306551.31650318298</v>
           </cell>
         </row>
         <row r="285">
           <cell r="A285" t="str">
             <v>A240127076</v>
           </cell>
           <cell r="B285" t="str">
             <v xml:space="preserve">CUPLAS RED.GALV. 5X3"   </v>
           </cell>
           <cell r="C285">
-            <v>306551.31650318298</v>
+            <v>291223.75067802385</v>
           </cell>
         </row>
         <row r="286">
           <cell r="A286" t="str">
             <v>A240127102</v>
           </cell>
           <cell r="B286" t="str">
             <v>CUPLAS RED.GALV. 5X4"</v>
           </cell>
           <cell r="C286">
-            <v>306551.31650318298</v>
+            <v>291223.75067802385</v>
           </cell>
         </row>
         <row r="287">
           <cell r="A287" t="str">
             <v>A240152051</v>
           </cell>
           <cell r="B287" t="str">
             <v>CUPLAS RED.GALV. 6X2"</v>
           </cell>
           <cell r="C287">
             <v>407513.28822298307</v>
           </cell>
         </row>
         <row r="288">
           <cell r="A288" t="str">
             <v>A240152064</v>
           </cell>
           <cell r="B288" t="str">
             <v>CUPLAS RED.GALV. 6X21/2"</v>
           </cell>
           <cell r="C288">
             <v>407513.28822298307</v>
           </cell>
         </row>
         <row r="289">
@@ -5553,62 +5553,62 @@
             <v>BUJES RED. GALV.2X11/4"</v>
           </cell>
           <cell r="C305">
             <v>6747.7642713301884</v>
           </cell>
         </row>
         <row r="306">
           <cell r="A306" t="str">
             <v>A241051038</v>
           </cell>
           <cell r="B306" t="str">
             <v xml:space="preserve">BUJES RED. GALV.2X11/2" </v>
           </cell>
           <cell r="C306">
             <v>6747.7642713301884</v>
           </cell>
         </row>
         <row r="307">
           <cell r="A307" t="str">
             <v>A241064013</v>
           </cell>
           <cell r="B307" t="str">
             <v>BUJES RED.GALV.21/2X1/2"</v>
           </cell>
           <cell r="C307">
-            <v>18222.497409916799</v>
+            <v>19133.622280412641</v>
           </cell>
         </row>
         <row r="308">
           <cell r="A308" t="str">
             <v>A241064019</v>
           </cell>
           <cell r="B308" t="str">
             <v>BUJES RED. GALV.21/2X3/4"</v>
           </cell>
           <cell r="C308">
-            <v>18222.497409916799</v>
+            <v>19133.622280412641</v>
           </cell>
         </row>
         <row r="309">
           <cell r="A309" t="str">
             <v>A241064025</v>
           </cell>
           <cell r="B309" t="str">
             <v xml:space="preserve">BUJES RED. GALV.21/2X1" </v>
           </cell>
           <cell r="C309">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="310">
           <cell r="A310" t="str">
             <v>A241064032</v>
           </cell>
           <cell r="B310" t="str">
             <v>BUJES RED. GALV.21/2X11/4"</v>
           </cell>
           <cell r="C310">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="311">
@@ -5619,84 +5619,84 @@
             <v>BUJES RED. GALV.21/2X11/2"</v>
           </cell>
           <cell r="C311">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="312">
           <cell r="A312" t="str">
             <v>A241064051</v>
           </cell>
           <cell r="B312" t="str">
             <v xml:space="preserve">BUJES RED. GALV.21/2X2"   </v>
           </cell>
           <cell r="C312">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="313">
           <cell r="A313" t="str">
             <v>A241076013</v>
           </cell>
           <cell r="B313" t="str">
             <v>BUJES RED.GALV. 3X1/2"</v>
           </cell>
           <cell r="C313">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="314">
           <cell r="A314" t="str">
             <v>A241076019</v>
           </cell>
           <cell r="B314" t="str">
             <v>BUJES RED.GALV. 3X3/4"</v>
           </cell>
           <cell r="C314">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="315">
           <cell r="A315" t="str">
             <v>A241076025</v>
           </cell>
           <cell r="B315" t="str">
             <v>BUJES RED. GALV.  3X1"</v>
           </cell>
           <cell r="C315">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="316">
           <cell r="A316" t="str">
             <v>A241076032</v>
           </cell>
           <cell r="B316" t="str">
             <v>BUJES RED. GALV. 3X11/4"</v>
           </cell>
           <cell r="C316">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="317">
           <cell r="A317" t="str">
             <v>A241076038</v>
           </cell>
           <cell r="B317" t="str">
             <v xml:space="preserve">BUJES RED. GALV.3"X11/2"    </v>
           </cell>
           <cell r="C317">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="318">
           <cell r="A318" t="str">
             <v>A241076051</v>
           </cell>
           <cell r="B318" t="str">
             <v>BUJES RED. GALV. 3X2"</v>
           </cell>
           <cell r="C318">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="319">
@@ -6279,51 +6279,51 @@
             <v>ROSCA C/TUER.GALV.3"</v>
           </cell>
           <cell r="C371">
             <v>22830.683963433301</v>
           </cell>
         </row>
         <row r="372">
           <cell r="A372" t="str">
             <v>A280102000</v>
           </cell>
           <cell r="B372" t="str">
             <v>ROSCA C/TUER.GALV. 4"</v>
           </cell>
           <cell r="C372">
             <v>61223.153475046667</v>
           </cell>
         </row>
         <row r="373">
           <cell r="A373" t="str">
             <v>A280127000</v>
           </cell>
           <cell r="B373" t="str">
             <v>ROSCA C/TUER.GALV. 5"</v>
           </cell>
           <cell r="C373">
-            <v>369025.48475074524</v>
+            <v>406850.59693769662</v>
           </cell>
         </row>
         <row r="374">
           <cell r="A374" t="str">
             <v>A280152000</v>
           </cell>
           <cell r="B374" t="str">
             <v>ROSCA C/TUER.GALV. 6"</v>
           </cell>
           <cell r="C374">
             <v>223341.76161545239</v>
           </cell>
         </row>
         <row r="375">
           <cell r="A375" t="str">
             <v>A280203000</v>
           </cell>
           <cell r="B375" t="str">
             <v>ROSCA C/TUER.GALV. 8"</v>
           </cell>
           <cell r="C375">
             <v>416308.77792825579</v>
           </cell>
         </row>
         <row r="376">
@@ -6455,51 +6455,51 @@
             <v>TAPONES M. GALV. 8"</v>
           </cell>
           <cell r="C387">
             <v>406374.40517845051</v>
           </cell>
         </row>
         <row r="388">
           <cell r="A388" t="str">
             <v>A300013000</v>
           </cell>
           <cell r="B388" t="str">
             <v>TAPAS H.  GALV.  de 1/2"</v>
           </cell>
           <cell r="C388">
             <v>1700.2020759079492</v>
           </cell>
         </row>
         <row r="389">
           <cell r="A389" t="str">
             <v>A300019000</v>
           </cell>
           <cell r="B389" t="str">
             <v>TAPAS H.  GALV.  de  3/4"</v>
           </cell>
           <cell r="C389">
-            <v>2417.6203802150408</v>
+            <v>2538.5013992257923</v>
           </cell>
         </row>
         <row r="390">
           <cell r="A390" t="str">
             <v>A300025000</v>
           </cell>
           <cell r="B390" t="str">
             <v>TAPAS H.  GALV.  de  1"</v>
           </cell>
           <cell r="C390">
             <v>2791.9844660548492</v>
           </cell>
         </row>
         <row r="391">
           <cell r="A391" t="str">
             <v>A300032000</v>
           </cell>
           <cell r="B391" t="str">
             <v xml:space="preserve">TAPAS H.  GALV.  de11/4" </v>
           </cell>
           <cell r="C391">
             <v>4276.0526124524422</v>
           </cell>
         </row>
         <row r="392">
@@ -6642,73 +6642,73 @@
             <v>TUERCAS   GALV.de11/2"</v>
           </cell>
           <cell r="C404">
             <v>4415.1461168274591</v>
           </cell>
         </row>
         <row r="405">
           <cell r="A405" t="str">
             <v>A310051000</v>
           </cell>
           <cell r="B405" t="str">
             <v>TUERCAS   GALV.de 2"</v>
           </cell>
           <cell r="C405">
             <v>8593.5373325910568</v>
           </cell>
         </row>
         <row r="406">
           <cell r="A406" t="str">
             <v>A310064000</v>
           </cell>
           <cell r="B406" t="str">
             <v>TUERCAS   GALV.de 21/2"</v>
           </cell>
           <cell r="C406">
-            <v>12407.921637471361</v>
+            <v>13028.31771934493</v>
           </cell>
         </row>
         <row r="407">
           <cell r="A407" t="str">
             <v>A310076000</v>
           </cell>
           <cell r="B407" t="str">
             <v>TUERCAS   GALV.de 3"</v>
           </cell>
           <cell r="C407">
-            <v>25874.681498265603</v>
+            <v>27168.415573178881</v>
           </cell>
         </row>
         <row r="408">
           <cell r="A408" t="str">
             <v>A310102000</v>
           </cell>
           <cell r="B408" t="str">
             <v>TUERCAS   GALV.de 4"</v>
           </cell>
           <cell r="C408">
-            <v>32919.474819014787</v>
+            <v>34565.448559965531</v>
           </cell>
         </row>
         <row r="409">
           <cell r="A409" t="str">
             <v>A310127000</v>
           </cell>
           <cell r="B409" t="str">
             <v>TUERCAS   GALV.de 5"</v>
           </cell>
           <cell r="C409">
             <v>100202.74742789942</v>
           </cell>
         </row>
         <row r="410">
           <cell r="A410" t="str">
             <v>A310152000</v>
           </cell>
           <cell r="B410" t="str">
             <v>TUERCAS   GALV.de 6"</v>
           </cell>
           <cell r="C410">
             <v>109664.03242319879</v>
           </cell>
         </row>
         <row r="411">
@@ -7071,73 +7071,73 @@
             <v>UNION CONICA GALV. 5"</v>
           </cell>
           <cell r="C443">
             <v>1098422.1879447626</v>
           </cell>
         </row>
         <row r="444">
           <cell r="A444" t="str">
             <v>A340152000</v>
           </cell>
           <cell r="B444" t="str">
             <v>UNION CONICA GALV. 6"</v>
           </cell>
           <cell r="C444">
             <v>1146786.4397798297</v>
           </cell>
         </row>
         <row r="445">
           <cell r="A445" t="str">
             <v>A341013000</v>
           </cell>
           <cell r="B445" t="str">
             <v>UNION CON M.H.GALV1/2"</v>
           </cell>
           <cell r="C445">
-            <v>12589.970224575745</v>
+            <v>13219.468735804532</v>
           </cell>
         </row>
         <row r="446">
           <cell r="A446" t="str">
             <v>A341019000</v>
           </cell>
           <cell r="B446" t="str">
             <v>UNION CON M.H.GALV3/4"</v>
           </cell>
           <cell r="C446">
-            <v>15078.5067809376</v>
+            <v>15832.432119984482</v>
           </cell>
         </row>
         <row r="447">
           <cell r="A447" t="str">
             <v>A341025000</v>
           </cell>
           <cell r="B447" t="str">
             <v>UNION CON M.H.GALV 1"</v>
           </cell>
           <cell r="C447">
-            <v>19918.892879069186</v>
+            <v>20914.837523022641</v>
           </cell>
         </row>
         <row r="448">
           <cell r="A448" t="str">
             <v>A341032000</v>
           </cell>
           <cell r="B448" t="str">
             <v>UNION CON M.H.GALV11/4"</v>
           </cell>
           <cell r="C448">
             <v>22804.887310148759</v>
           </cell>
         </row>
         <row r="449">
           <cell r="A449" t="str">
             <v>A341038000</v>
           </cell>
           <cell r="B449" t="str">
             <v>UNION CON M.H.GALV 11/2"</v>
           </cell>
           <cell r="C449">
             <v>28777</v>
           </cell>
         </row>
         <row r="450">
@@ -7368,95 +7368,95 @@
             <v>VALVULAS PIE GALV. 5"</v>
           </cell>
           <cell r="C470">
             <v>0</v>
           </cell>
         </row>
         <row r="471">
           <cell r="A471" t="str">
             <v>A345152000</v>
           </cell>
           <cell r="B471" t="str">
             <v>VALVULAS PIE GALV. 6"</v>
           </cell>
           <cell r="C471">
             <v>1021654.1652210717</v>
           </cell>
         </row>
         <row r="472">
           <cell r="A472" t="str">
             <v>A133191313</v>
           </cell>
           <cell r="B472" t="str">
             <v>TEES GALV. 3/4"X1/2"X1/2"</v>
           </cell>
           <cell r="C472">
-            <v>4449.0320139348305</v>
+            <v>4673.9922910757787</v>
           </cell>
         </row>
         <row r="473">
           <cell r="A473" t="str">
             <v>A133191913</v>
           </cell>
           <cell r="B473" t="str">
             <v>TEES GALV. 3/4"X3/4"X1/2"</v>
           </cell>
           <cell r="C473">
-            <v>4449.0320139348305</v>
+            <v>4673.9922910757787</v>
           </cell>
         </row>
         <row r="474">
           <cell r="A474" t="str">
             <v>A133252513</v>
           </cell>
           <cell r="B474" t="str">
             <v>TEES GALV. 1"X1"X1/2"</v>
           </cell>
           <cell r="C474">
-            <v>5783.7416181152803</v>
+            <v>6076.1899783985127</v>
           </cell>
         </row>
         <row r="475">
           <cell r="A475" t="str">
             <v>A133252519</v>
           </cell>
           <cell r="B475" t="str">
             <v>TEES GALV. 1"X 1"X 3/4"</v>
           </cell>
           <cell r="C475">
-            <v>6362.1157799268085</v>
+            <v>6683.8089762383643</v>
           </cell>
         </row>
         <row r="476">
           <cell r="A476" t="str">
             <v>A133251913</v>
           </cell>
           <cell r="B476" t="str">
             <v>TEES GALV. 1"X3/4"X1/2"</v>
           </cell>
           <cell r="C476">
-            <v>6940.4899417383358</v>
+            <v>7291.4279740782149</v>
           </cell>
         </row>
         <row r="477">
           <cell r="A477" t="str">
             <v>A098013000</v>
           </cell>
           <cell r="B477" t="str">
             <v>Codos c/union M. Galv.1/2"</v>
           </cell>
           <cell r="C477">
             <v>9451.1748305231758</v>
           </cell>
         </row>
         <row r="478">
           <cell r="A478" t="str">
             <v>A098019000</v>
           </cell>
           <cell r="B478" t="str">
             <v>Codos c/union M. Galv.3/4"</v>
           </cell>
           <cell r="C478">
             <v>11463.264644195546</v>
           </cell>
         </row>
         <row r="479">
@@ -7522,645 +7522,645 @@
             <v>Codos c/union M. Galv.3"</v>
           </cell>
           <cell r="C484">
             <v>126791.64840402281</v>
           </cell>
         </row>
         <row r="485">
           <cell r="A485" t="str">
             <v>A098102000</v>
           </cell>
           <cell r="B485" t="str">
             <v>Codos c/union M. Galv.4"</v>
           </cell>
           <cell r="C485">
             <v>242808.5693753431</v>
           </cell>
         </row>
         <row r="486">
           <cell r="A486" t="str">
             <v>I001013000</v>
           </cell>
           <cell r="B486" t="str">
             <v>CURVAS M.H. EPOXI  1/2"</v>
           </cell>
           <cell r="C486">
-            <v>3649.2966389481139</v>
+            <v>3833.8192004167681</v>
           </cell>
         </row>
         <row r="487">
           <cell r="A487" t="str">
             <v>I001019000</v>
           </cell>
           <cell r="B487" t="str">
             <v>CURVAS M.H. EPOXI 3/4"</v>
           </cell>
           <cell r="C487">
-            <v>5097.8924293493428</v>
+            <v>5355.661600294663</v>
           </cell>
         </row>
         <row r="488">
           <cell r="A488" t="str">
             <v>I001025000</v>
           </cell>
           <cell r="B488" t="str">
             <v>CURVAS M.H. EPOXI 1"</v>
           </cell>
           <cell r="C488">
-            <v>9382.1687136938726</v>
+            <v>9856.5674744591433</v>
           </cell>
         </row>
         <row r="489">
           <cell r="A489" t="str">
             <v>I001032000</v>
           </cell>
           <cell r="B489" t="str">
             <v>CURVAS M.H. EPOXI 11/4"</v>
           </cell>
           <cell r="C489">
-            <v>14992.942478625568</v>
+            <v>15751.043675601872</v>
           </cell>
         </row>
         <row r="490">
           <cell r="A490" t="str">
             <v>I001038000</v>
           </cell>
           <cell r="B490" t="str">
             <v>CURVAS M.H. EPOXI 11/2"</v>
           </cell>
           <cell r="C490">
-            <v>20027.088298582024</v>
+            <v>21039.735391222443</v>
           </cell>
         </row>
         <row r="491">
           <cell r="A491" t="str">
             <v>I001051000</v>
           </cell>
           <cell r="B491" t="str">
             <v>CURVAS M.H. EPOXI 2"</v>
           </cell>
           <cell r="C491">
-            <v>30204.589776558434</v>
+            <v>31731.85073260036</v>
           </cell>
         </row>
         <row r="492">
           <cell r="A492" t="str">
             <v>I001064000</v>
           </cell>
           <cell r="B492" t="str">
             <v>CURVAS M.H. EPOXI 21/2"</v>
           </cell>
           <cell r="C492">
-            <v>67386.06288924611</v>
+            <v>70793.363024538921</v>
           </cell>
         </row>
         <row r="493">
           <cell r="A493" t="str">
             <v>I001076000</v>
           </cell>
           <cell r="B493" t="str">
             <v>CURVAS M.H. EPOXI 3"</v>
           </cell>
           <cell r="C493">
-            <v>101538.77935773057</v>
+            <v>106672.97301453605</v>
           </cell>
         </row>
         <row r="494">
           <cell r="A494" t="str">
             <v>I001102000</v>
           </cell>
           <cell r="B494" t="str">
             <v>CURVAS M.H. EPOXI 4"</v>
           </cell>
           <cell r="C494">
-            <v>198465.70994556218</v>
+            <v>208500.9043367219</v>
           </cell>
         </row>
         <row r="495">
           <cell r="A495" t="str">
             <v>I002013000</v>
           </cell>
           <cell r="B495" t="str">
             <v>CURVAS H.H. EPOXI 1/2"</v>
           </cell>
           <cell r="C495">
-            <v>3691.8400014522213</v>
+            <v>3878.5137199791866</v>
           </cell>
         </row>
         <row r="496">
           <cell r="A496" t="str">
             <v>I002019000</v>
           </cell>
           <cell r="B496" t="str">
             <v>CURVAS H.H.EPOXI 3/4"</v>
           </cell>
           <cell r="C496">
-            <v>5357.771923895205</v>
+            <v>5628.681607862949</v>
           </cell>
         </row>
         <row r="497">
           <cell r="A497" t="str">
             <v>I002025000</v>
           </cell>
           <cell r="B497" t="str">
             <v>CURVAS H.H. EPOXI 1"</v>
           </cell>
           <cell r="C497">
-            <v>8322.5538441612916</v>
+            <v>8743.3743762318463</v>
           </cell>
         </row>
         <row r="498">
           <cell r="A498" t="str">
             <v>I002032000</v>
           </cell>
           <cell r="B498" t="str">
             <v>CURVAS H.H. EPOXI 11/4"</v>
           </cell>
           <cell r="C498">
-            <v>13690.237345004505</v>
+            <v>14382.468728732796</v>
           </cell>
         </row>
         <row r="499">
           <cell r="A499" t="str">
             <v>I002038000</v>
           </cell>
           <cell r="B499" t="str">
             <v>CURVAS H.H. EPOXI 11/2"</v>
           </cell>
           <cell r="C499">
-            <v>17539.385136177007</v>
+            <v>18426.244329088626</v>
           </cell>
         </row>
         <row r="500">
           <cell r="A500" t="str">
             <v>I002051000</v>
           </cell>
           <cell r="B500" t="str">
             <v>CURVAS H.H. EPOXI 2"</v>
           </cell>
           <cell r="C500">
-            <v>29867.618971780594</v>
+            <v>31377.841379798185</v>
           </cell>
         </row>
         <row r="501">
           <cell r="A501" t="str">
             <v>I002064000</v>
           </cell>
           <cell r="B501" t="str">
             <v>CURVAS H.H. EPOXI 21/2"</v>
           </cell>
           <cell r="C501">
-            <v>64065.479308573696</v>
+            <v>67304.877886800139</v>
           </cell>
         </row>
         <row r="502">
           <cell r="A502" t="str">
             <v>I002076000</v>
           </cell>
           <cell r="B502" t="str">
             <v>CURVAS H.H. EPOXI 3"</v>
           </cell>
           <cell r="C502">
-            <v>108334.96175762586</v>
+            <v>113812.79669896072</v>
           </cell>
         </row>
         <row r="503">
           <cell r="A503" t="str">
             <v>I002102000</v>
           </cell>
           <cell r="B503" t="str">
             <v>CURVAS H.H. EPOXI 4"</v>
           </cell>
           <cell r="C503">
-            <v>221595.63508659523</v>
+            <v>232800.36800966001</v>
           </cell>
         </row>
         <row r="504">
           <cell r="A504" t="str">
             <v>I040013000</v>
           </cell>
           <cell r="B504" t="str">
             <v>CURVAS M.H.45 EPOXI 1/2"</v>
           </cell>
           <cell r="C504">
-            <v>3691.8400014522213</v>
+            <v>3878.5137199791866</v>
           </cell>
         </row>
         <row r="505">
           <cell r="A505" t="str">
             <v>I040019000</v>
           </cell>
           <cell r="B505" t="str">
             <v>CURVAS M.H.45 EPOXI 3/4"</v>
           </cell>
           <cell r="C505">
-            <v>5395.3537950617037</v>
+            <v>5668.1637638839065</v>
           </cell>
         </row>
         <row r="506">
           <cell r="A506" t="str">
             <v>I040025000</v>
           </cell>
           <cell r="B506" t="str">
             <v>CURVAS M.H.45 EPOXI 1"</v>
           </cell>
           <cell r="C506">
-            <v>7625.5498541811403</v>
+            <v>8011.1271669934004</v>
           </cell>
         </row>
         <row r="507">
           <cell r="A507" t="str">
             <v>I040032000</v>
           </cell>
           <cell r="B507" t="str">
             <v>CURVAS M.H.45 EPOXI 11/4"</v>
           </cell>
           <cell r="C507">
-            <v>12000.478858413779</v>
+            <v>12607.269513405095</v>
           </cell>
         </row>
         <row r="508">
           <cell r="A508" t="str">
             <v>I040038000</v>
           </cell>
           <cell r="B508" t="str">
             <v>CURVAS M.H.45 EPOXI 11/2"</v>
           </cell>
           <cell r="C508">
-            <v>18457.500553906382</v>
+            <v>19390.78321560242</v>
           </cell>
         </row>
         <row r="509">
           <cell r="A509" t="str">
             <v>I040051000</v>
           </cell>
           <cell r="B509" t="str">
             <v>CURVAS M.H.45 EPOXI 2"</v>
           </cell>
           <cell r="C509">
-            <v>29539.464794138334</v>
+            <v>31033.094456921419</v>
           </cell>
         </row>
         <row r="510">
           <cell r="A510" t="str">
             <v>I040064000</v>
           </cell>
           <cell r="B510" t="str">
             <v>CURVAS M.H.45 EPOXI 21/2"</v>
           </cell>
           <cell r="C510">
-            <v>61159.607969362209</v>
+            <v>64252.074446458028</v>
           </cell>
         </row>
         <row r="511">
           <cell r="A511" t="str">
             <v>I040076000</v>
           </cell>
           <cell r="B511" t="str">
             <v>CURVAS M.H.45 EPOXI  3"</v>
           </cell>
           <cell r="C511">
-            <v>83703.997292466753</v>
+            <v>87936.395344389224</v>
           </cell>
         </row>
         <row r="512">
           <cell r="A512" t="str">
             <v>I040102000</v>
           </cell>
           <cell r="B512" t="str">
             <v>CURVAS M.H. 45 EPOXI  4"</v>
           </cell>
           <cell r="C512">
-            <v>207386.45077579297</v>
+            <v>214375.00047114212</v>
           </cell>
         </row>
         <row r="513">
           <cell r="A513" t="str">
             <v>I041013000</v>
           </cell>
           <cell r="B513" t="str">
             <v>CURVAS H.H. 45 EPOXI 1/2"</v>
           </cell>
           <cell r="C513">
-            <v>3745.4469193528375</v>
+            <v>3934.8312111168184</v>
           </cell>
         </row>
         <row r="514">
           <cell r="A514" t="str">
             <v>I041019000</v>
           </cell>
           <cell r="B514" t="str">
             <v>CURVAS H.H. 45 EPOXI 3/4"</v>
           </cell>
           <cell r="C514">
-            <v>5078.6281560867592</v>
+            <v>5335.4232508198829</v>
           </cell>
         </row>
         <row r="515">
           <cell r="A515" t="str">
             <v>I041025000</v>
           </cell>
           <cell r="B515" t="str">
             <v>CURVAS H.H. 45 EPOXI 1"</v>
           </cell>
           <cell r="C515">
-            <v>7844.3687307605751</v>
+            <v>8241.0103728392442</v>
           </cell>
         </row>
         <row r="516">
           <cell r="A516" t="str">
             <v>I041032000</v>
           </cell>
           <cell r="B516" t="str">
             <v>CURVAS H.H.45 EPOXI 11/4"</v>
           </cell>
           <cell r="C516">
-            <v>12929.452528449836</v>
+            <v>13583.21568748549</v>
           </cell>
         </row>
         <row r="517">
           <cell r="A517" t="str">
             <v>I041038000</v>
           </cell>
           <cell r="B517" t="str">
             <v>CURVAS H.H.45 EPOXI 11/2"</v>
           </cell>
           <cell r="C517">
-            <v>17625.007930364231</v>
+            <v>18516.196543124839</v>
           </cell>
         </row>
         <row r="518">
           <cell r="A518" t="str">
             <v>I041051000</v>
           </cell>
           <cell r="B518" t="str">
             <v>CURVAS H.H.45 EPOXI 2"</v>
           </cell>
           <cell r="C518">
-            <v>25986.250001231663</v>
+            <v>27300.215372535164</v>
           </cell>
         </row>
         <row r="519">
           <cell r="A519" t="str">
             <v>I041064000</v>
           </cell>
           <cell r="B519" t="str">
             <v>CURVAS H.H.45 EPOXI 21/2"</v>
           </cell>
           <cell r="C519">
-            <v>50763.264803351965</v>
+            <v>53330.051934344425</v>
           </cell>
         </row>
         <row r="520">
           <cell r="A520" t="str">
             <v>I041076000</v>
           </cell>
           <cell r="B520" t="str">
             <v>CURVAS H.H.45 EPOXI 3"</v>
           </cell>
           <cell r="C520">
-            <v>101538.77935773057</v>
+            <v>106672.97301453605</v>
           </cell>
         </row>
         <row r="521">
           <cell r="A521" t="str">
             <v>I041102000</v>
           </cell>
           <cell r="B521" t="str">
             <v>CURVAS H.H. 45 EPOXI 4"</v>
           </cell>
           <cell r="C521">
-            <v>184609.73597842708</v>
+            <v>193944.31870081442</v>
           </cell>
         </row>
         <row r="522">
           <cell r="A522" t="str">
             <v>I090013000</v>
           </cell>
           <cell r="B522" t="str">
             <v>CODOS H.H. EPOXI 1/2"</v>
           </cell>
           <cell r="C522">
-            <v>1979.7833181602794</v>
+            <v>2079.8888248272142</v>
           </cell>
         </row>
         <row r="523">
           <cell r="A523" t="str">
             <v>I090019000</v>
           </cell>
           <cell r="B523" t="str">
             <v>CODOS H.H. EPOXI 3/4"</v>
           </cell>
           <cell r="C523">
-            <v>2507.1157101213698</v>
+            <v>2633.8851833925937</v>
           </cell>
         </row>
         <row r="524">
           <cell r="A524" t="str">
             <v>I090025000</v>
           </cell>
           <cell r="B524" t="str">
             <v>CODOS H.H. EPOXI 1"</v>
           </cell>
           <cell r="C524">
-            <v>4996.0392853381709</v>
+            <v>5248.6583671331609</v>
           </cell>
         </row>
         <row r="525">
           <cell r="A525" t="str">
             <v>I090032000</v>
           </cell>
           <cell r="B525" t="str">
             <v>CODOS H.H. EPOXI 11/4"</v>
           </cell>
           <cell r="C525">
-            <v>8994.7042247462414</v>
+            <v>9444.4394359835514</v>
           </cell>
         </row>
         <row r="526">
           <cell r="A526" t="str">
             <v>I090038000</v>
           </cell>
           <cell r="B526" t="str">
             <v>CODOS H.H. EPOXI 11/2"</v>
           </cell>
           <cell r="C526">
-            <v>8739.7639398818628</v>
+            <v>9181.6802290666219</v>
           </cell>
         </row>
         <row r="527">
           <cell r="A527" t="str">
             <v>I090051000</v>
           </cell>
           <cell r="B527" t="str">
             <v>CODOS H.H. EPOXI 2"</v>
           </cell>
           <cell r="C527">
-            <v>12525.176527388689</v>
+            <v>13158.497927193283</v>
           </cell>
         </row>
         <row r="528">
           <cell r="A528" t="str">
             <v>I090064000</v>
           </cell>
           <cell r="B528" t="str">
             <v>CODOS H.H. EPOXI 21/2"</v>
           </cell>
           <cell r="C528">
-            <v>29794.804809253459</v>
+            <v>31301.345451410391</v>
           </cell>
         </row>
         <row r="529">
           <cell r="A529" t="str">
             <v>I090076000</v>
           </cell>
           <cell r="B529" t="str">
             <v>CODOS H.H. EPOXI 3"</v>
           </cell>
           <cell r="C529">
-            <v>44900.606958650642</v>
+            <v>47170.955419524362</v>
           </cell>
         </row>
         <row r="530">
           <cell r="A530" t="str">
             <v>I090102000</v>
           </cell>
           <cell r="B530" t="str">
             <v>CODOS H.H. EPOXI 4"</v>
           </cell>
           <cell r="C530">
-            <v>76611.311607944968</v>
+            <v>80485.076021748799</v>
           </cell>
         </row>
         <row r="531">
           <cell r="A531" t="str">
             <v>I090127000</v>
           </cell>
           <cell r="B531" t="str">
             <v>CODOS H.H. EPOXI 5"</v>
           </cell>
           <cell r="C531">
             <v>0</v>
           </cell>
         </row>
         <row r="532">
           <cell r="A532" t="str">
             <v>I090152000</v>
           </cell>
           <cell r="B532" t="str">
             <v>CODOS H.H. EPOXI 6"</v>
           </cell>
           <cell r="C532">
             <v>324636.52807389811</v>
           </cell>
         </row>
         <row r="533">
           <cell r="A533" t="str">
             <v>I092013000</v>
           </cell>
           <cell r="B533" t="str">
             <v>CODOS M.H. EPOXI  1/2"</v>
           </cell>
           <cell r="C533">
-            <v>2770.6906602842132</v>
+            <v>2910.7875031159006</v>
           </cell>
         </row>
         <row r="534">
           <cell r="A534" t="str">
             <v>I092019000</v>
           </cell>
           <cell r="B534" t="str">
             <v>CODOS M.H. EPOXI  3/4"</v>
           </cell>
           <cell r="C534">
-            <v>2955.2809494977419</v>
+            <v>3104.7113917481215</v>
           </cell>
         </row>
         <row r="535">
           <cell r="A535" t="str">
             <v>I092025000</v>
           </cell>
           <cell r="B535" t="str">
             <v>CODOS M.H. EPOXI  1"</v>
           </cell>
           <cell r="C535">
-            <v>4986.5497202970382</v>
+            <v>5238.6889729573086</v>
           </cell>
         </row>
         <row r="536">
           <cell r="A536" t="str">
             <v>I092032000</v>
           </cell>
           <cell r="B536" t="str">
             <v>CODOS M.H. EPOXI 11/4"</v>
           </cell>
           <cell r="C536">
-            <v>8903.5729941134905</v>
+            <v>9353.7721030493176</v>
           </cell>
         </row>
         <row r="537">
           <cell r="A537" t="str">
             <v>I092038000</v>
           </cell>
           <cell r="B537" t="str">
             <v>CODOS M.H. EPOXI 11/2"</v>
           </cell>
           <cell r="C537">
-            <v>10542.393502971419</v>
+            <v>11075.457719351347</v>
           </cell>
         </row>
         <row r="538">
           <cell r="A538" t="str">
             <v>I092051000</v>
           </cell>
           <cell r="B538" t="str">
             <v>CODOS M.H. EPOXI  2"</v>
           </cell>
           <cell r="C538">
-            <v>16895.075605920436</v>
+            <v>17749.35601539398</v>
           </cell>
         </row>
         <row r="539">
           <cell r="A539" t="str">
             <v>I092064000</v>
           </cell>
           <cell r="B539" t="str">
             <v>CODOS M.H. EPOXI 21/2"</v>
           </cell>
           <cell r="C539">
-            <v>38228.153887560831</v>
+            <v>40161.117297623292</v>
           </cell>
         </row>
         <row r="540">
           <cell r="A540" t="str">
             <v>I092076000</v>
           </cell>
           <cell r="B540" t="str">
             <v>CODOS M.H. EPOXI  3"</v>
           </cell>
           <cell r="C540">
-            <v>52301.475392464919</v>
+            <v>54946.04040398154</v>
           </cell>
         </row>
         <row r="541">
           <cell r="A541" t="str">
             <v>I092102000</v>
           </cell>
           <cell r="B541" t="str">
             <v>CODOS M.H. EPOXI  4"</v>
           </cell>
           <cell r="C541">
             <v>105003.90771937204</v>
           </cell>
         </row>
         <row r="542">
           <cell r="A542" t="str">
             <v>I092127000</v>
           </cell>
           <cell r="B542" t="str">
             <v>CODOS M.H. EPOXI 5"</v>
           </cell>
           <cell r="C542">
             <v>0</v>
           </cell>
         </row>
         <row r="543">
@@ -8259,777 +8259,777 @@
             <v>CODOS H.H.45° EPOXI 4"</v>
           </cell>
           <cell r="C551">
             <v>0</v>
           </cell>
         </row>
         <row r="552">
           <cell r="A552" t="str">
             <v>I093127000</v>
           </cell>
           <cell r="B552" t="str">
             <v>CODOS H.H.45° EPOXI 5"</v>
           </cell>
           <cell r="C552">
             <v>0</v>
           </cell>
         </row>
         <row r="553">
           <cell r="A553" t="str">
             <v>I093152000</v>
           </cell>
           <cell r="B553" t="str">
             <v>CODOS H.H.45° EPOXI 6"</v>
           </cell>
           <cell r="C553">
-            <v>0</v>
+            <v>1104745.8492697962</v>
           </cell>
         </row>
         <row r="554">
           <cell r="A554" t="str">
             <v>I099019013</v>
           </cell>
           <cell r="B554" t="str">
             <v>CODOS R. EPOXI 3/4"X1/2"</v>
           </cell>
           <cell r="C554">
-            <v>2915.7829161594786</v>
+            <v>3063.2161849801169</v>
           </cell>
         </row>
         <row r="555">
           <cell r="A555" t="str">
             <v>I099025013</v>
           </cell>
           <cell r="B555" t="str">
             <v>CODOS R. EPOXI 1"X1/2"</v>
           </cell>
           <cell r="C555">
-            <v>4147.1566317910792</v>
+            <v>4356.8529213013726</v>
           </cell>
         </row>
         <row r="556">
           <cell r="A556" t="str">
             <v>I099025019</v>
           </cell>
           <cell r="B556" t="str">
             <v>CODOS R. EPOXI 1"X3/4"</v>
           </cell>
           <cell r="C556">
-            <v>4147.1566317910792</v>
+            <v>4356.8529213013726</v>
           </cell>
         </row>
         <row r="557">
           <cell r="A557" t="str">
             <v>I099032013</v>
           </cell>
           <cell r="B557" t="str">
             <v>CODOS R. EPOXI 11/4"x1/2"</v>
           </cell>
           <cell r="C557">
-            <v>10487.463520714105</v>
+            <v>11017.750264602659</v>
           </cell>
         </row>
         <row r="558">
           <cell r="A558" t="str">
             <v>I099032019</v>
           </cell>
           <cell r="B558" t="str">
             <v>CODOS R.EPOXI 11/4"x3/4"</v>
           </cell>
           <cell r="C558">
-            <v>10487.463520714105</v>
+            <v>11017.750264602659</v>
           </cell>
         </row>
         <row r="559">
           <cell r="A559" t="str">
             <v>I099032025</v>
           </cell>
           <cell r="B559" t="str">
             <v>CODOS R.EPOXI 11/4"x1"</v>
           </cell>
           <cell r="C559">
-            <v>10487.463520714105</v>
+            <v>11017.750264602659</v>
           </cell>
         </row>
         <row r="560">
           <cell r="A560" t="str">
             <v>I099038013</v>
           </cell>
           <cell r="B560" t="str">
             <v>CODOS R.EPOXI 11/2x1/2"</v>
           </cell>
           <cell r="C560">
-            <v>23863.905586179211</v>
+            <v>25070.557010021028</v>
           </cell>
         </row>
         <row r="561">
           <cell r="A561" t="str">
             <v>I099038019</v>
           </cell>
           <cell r="B561" t="str">
             <v>CODOS R.EPOXI 11/2x3/4"</v>
           </cell>
           <cell r="C561">
-            <v>21694.459623799285</v>
+            <v>22791.415463655478</v>
           </cell>
         </row>
         <row r="562">
           <cell r="A562" t="str">
             <v>I099038025</v>
           </cell>
           <cell r="B562" t="str">
             <v>CODOS R.EPOXI 11/2x1"</v>
           </cell>
           <cell r="C562">
-            <v>16435.196684696421</v>
+            <v>17266.223836102632</v>
           </cell>
         </row>
         <row r="563">
           <cell r="A563" t="str">
             <v>I099038032</v>
           </cell>
           <cell r="B563" t="str">
             <v>CODOS R.EPOXI 11/2x11/4"</v>
           </cell>
           <cell r="C563">
-            <v>16435.196684696421</v>
+            <v>17266.223836102632</v>
           </cell>
         </row>
         <row r="564">
           <cell r="A564" t="str">
             <v>I099051013</v>
           </cell>
           <cell r="B564" t="str">
             <v>CODOS R.EPOXI 2"x1/2"</v>
           </cell>
           <cell r="C564">
-            <v>22536.393908328275</v>
+            <v>23675.921204040234</v>
           </cell>
         </row>
         <row r="565">
           <cell r="A565" t="str">
             <v>I099051019</v>
           </cell>
           <cell r="B565" t="str">
             <v>CODOS R.EPOXI 2"x3/4"</v>
           </cell>
           <cell r="C565">
-            <v>27043.672689993928</v>
+            <v>28411.105444848279</v>
           </cell>
         </row>
         <row r="566">
           <cell r="A566" t="str">
             <v>I099051025</v>
           </cell>
           <cell r="B566" t="str">
             <v>CODOS R.EPOXI 2"x1"</v>
           </cell>
           <cell r="C566">
-            <v>27043.672689993928</v>
+            <v>28411.105444848279</v>
           </cell>
         </row>
         <row r="567">
           <cell r="A567" t="str">
             <v>I099051032</v>
           </cell>
           <cell r="B567" t="str">
             <v>CODOS R.EPOXI 2"x11/4"</v>
           </cell>
           <cell r="C567">
-            <v>29748.039958993315</v>
+            <v>31252.215989333108</v>
           </cell>
         </row>
         <row r="568">
           <cell r="A568" t="str">
             <v>I099051038</v>
           </cell>
           <cell r="B568" t="str">
             <v>CODOS R.EPOXI 2"x 11/2"</v>
           </cell>
           <cell r="C568">
-            <v>29748.039958993315</v>
+            <v>31252.215989333108</v>
           </cell>
         </row>
         <row r="569">
           <cell r="A569" t="str">
             <v>I130013000</v>
           </cell>
           <cell r="B569" t="str">
             <v>TEES EPOXI       de  1/2"</v>
           </cell>
           <cell r="C569">
-            <v>2770.6906602842132</v>
+            <v>2910.7875031159006</v>
           </cell>
         </row>
         <row r="570">
           <cell r="A570" t="str">
             <v>I130019000</v>
           </cell>
           <cell r="B570" t="str">
             <v>TEES EPOXI       de  3/4"</v>
           </cell>
           <cell r="C570">
-            <v>3941.7965133228645</v>
+            <v>4141.1090004645503</v>
           </cell>
         </row>
         <row r="571">
           <cell r="A571" t="str">
             <v>I130025000</v>
           </cell>
           <cell r="B571" t="str">
             <v>TEES EPOXI       de  1"</v>
           </cell>
           <cell r="C571">
-            <v>6485.7869395235321</v>
+            <v>6813.7334282928814</v>
           </cell>
         </row>
         <row r="572">
           <cell r="A572" t="str">
             <v>I130032000</v>
           </cell>
           <cell r="B572" t="str">
             <v>TEES EPOXI     de 11/4"</v>
           </cell>
           <cell r="C572">
-            <v>9639.5617597073233</v>
+            <v>10126.975309034238</v>
           </cell>
         </row>
         <row r="573">
           <cell r="A573" t="str">
             <v>I130038000</v>
           </cell>
           <cell r="B573" t="str">
             <v>TEES EPOXI     de 11/2"</v>
           </cell>
           <cell r="C573">
-            <v>12000.478858413779</v>
+            <v>12607.269513405095</v>
           </cell>
         </row>
         <row r="574">
           <cell r="A574" t="str">
             <v>I130051000</v>
           </cell>
           <cell r="B574" t="str">
             <v>TEES EPOXI       de  2"</v>
           </cell>
           <cell r="C574">
-            <v>19380.554651518942</v>
+            <v>20360.510500767832</v>
           </cell>
         </row>
         <row r="575">
           <cell r="A575" t="str">
             <v>I130064000</v>
           </cell>
           <cell r="B575" t="str">
             <v>TEES EPOXI      de  21/2"</v>
           </cell>
           <cell r="C575">
-            <v>37994.587405695136</v>
+            <v>39915.740790492135</v>
           </cell>
         </row>
         <row r="576">
           <cell r="A576" t="str">
             <v>I130076000</v>
           </cell>
           <cell r="B576" t="str">
             <v>TEES EPOXI      de  3"</v>
           </cell>
           <cell r="C576">
-            <v>50717.71032886365</v>
+            <v>53282.194049322352</v>
           </cell>
         </row>
         <row r="577">
           <cell r="A577" t="str">
             <v>I130102000</v>
           </cell>
           <cell r="B577" t="str">
             <v>TEES EPOXI      de  4"</v>
           </cell>
           <cell r="C577">
-            <v>84926.440323690636</v>
+            <v>89220.649826335837</v>
           </cell>
         </row>
         <row r="578">
           <cell r="A578" t="str">
             <v>I130152000</v>
           </cell>
           <cell r="B578" t="str">
             <v>TEES EPOXI      DE   6"</v>
           </cell>
           <cell r="C578">
-            <v>384965.45497063367</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="579">
           <cell r="A579" t="str">
             <v>I130127000</v>
           </cell>
           <cell r="B579" t="str">
             <v>TEES EPOXI      DE   5"</v>
           </cell>
           <cell r="C579">
-            <v>0</v>
+            <v>384965.45497063367</v>
           </cell>
         </row>
         <row r="580">
           <cell r="A580" t="str">
             <v>I133019013</v>
           </cell>
           <cell r="B580" t="str">
             <v>TEES RED. EPOXI  3/4X1/2"</v>
           </cell>
           <cell r="C580">
-            <v>3770.0034500422062</v>
+            <v>3960.6294150358235</v>
           </cell>
         </row>
         <row r="581">
           <cell r="A581" t="str">
             <v>I133025013</v>
           </cell>
           <cell r="B581" t="str">
             <v>TEES RED. EPOXI  1X1/2"</v>
           </cell>
           <cell r="C581">
-            <v>5198.2628288228389</v>
+            <v>5461.1071156161861</v>
           </cell>
         </row>
         <row r="582">
           <cell r="A582" t="str">
             <v>I133025019</v>
           </cell>
           <cell r="B582" t="str">
             <v>TEES RED. EPOXI  1X3/4"</v>
           </cell>
           <cell r="C582">
-            <v>8339.6510292534276</v>
+            <v>8761.3360611712742</v>
           </cell>
         </row>
         <row r="583">
           <cell r="A583" t="str">
             <v>I133032013</v>
           </cell>
           <cell r="B583" t="str">
             <v>TEES RED. EPOXI  11/4X1/2"</v>
           </cell>
           <cell r="C583">
-            <v>8092.4090804594507</v>
+            <v>8501.5926025775607</v>
           </cell>
         </row>
         <row r="584">
           <cell r="A584" t="str">
             <v>I133032019</v>
           </cell>
           <cell r="B584" t="str">
             <v>TEES RED. EPOXI  11/4X3/4"</v>
           </cell>
           <cell r="C584">
-            <v>12570.731001877002</v>
+            <v>13206.355812215348</v>
           </cell>
         </row>
         <row r="585">
           <cell r="A585" t="str">
             <v>I133032025</v>
           </cell>
           <cell r="B585" t="str">
             <v xml:space="preserve">TEES RED. EPOXI  11/4X1" </v>
           </cell>
           <cell r="C585">
-            <v>12570.731001877002</v>
+            <v>13206.355812215348</v>
           </cell>
         </row>
         <row r="586">
           <cell r="A586" t="str">
             <v>I133038013</v>
           </cell>
           <cell r="B586" t="str">
             <v>TEES RED. EPOXI  11/2X1/2"</v>
           </cell>
           <cell r="C586">
-            <v>11185.756357869315</v>
+            <v>11751.351490117391</v>
           </cell>
         </row>
         <row r="587">
           <cell r="A587" t="str">
             <v>I133038019</v>
           </cell>
           <cell r="B587" t="str">
             <v>TEES RED. EPOXI  11/2X3/4"</v>
           </cell>
           <cell r="C587">
-            <v>15858.21516217759</v>
+            <v>16660.067894787866</v>
           </cell>
         </row>
         <row r="588">
           <cell r="A588" t="str">
             <v>I133038025</v>
           </cell>
           <cell r="B588" t="str">
             <v>TEES RED. EPOXI  11/2"X1"</v>
           </cell>
           <cell r="C588">
-            <v>15858.21516217759</v>
+            <v>16660.067894787866</v>
           </cell>
         </row>
         <row r="589">
           <cell r="A589" t="str">
             <v>I133038032</v>
           </cell>
           <cell r="B589" t="str">
             <v>TEES RED. EPOXI 11/2X11/4"</v>
           </cell>
           <cell r="C589">
-            <v>15858.21516217759</v>
+            <v>16660.067894787866</v>
           </cell>
         </row>
         <row r="590">
           <cell r="A590" t="str">
             <v>I133051013</v>
           </cell>
           <cell r="B590" t="str">
             <v>TEES RED. EPOXI  2"X1/2"</v>
           </cell>
           <cell r="C590">
-            <v>27332.84266929216</v>
+            <v>28699.484802756771</v>
           </cell>
         </row>
         <row r="591">
           <cell r="A591" t="str">
             <v>I133051019</v>
           </cell>
           <cell r="B591" t="str">
             <v>TEES RED. EPOXI  2"X3/4"</v>
           </cell>
           <cell r="C591">
-            <v>27332.84266929216</v>
+            <v>28699.484802756771</v>
           </cell>
         </row>
         <row r="592">
           <cell r="A592" t="str">
             <v>I133051025</v>
           </cell>
           <cell r="B592" t="str">
             <v>TEES RED. EPOXI  2"X1"</v>
           </cell>
           <cell r="C592">
-            <v>27332.84266929216</v>
+            <v>22790.933769369574</v>
           </cell>
         </row>
         <row r="593">
           <cell r="A593" t="str">
             <v>I133051032</v>
           </cell>
           <cell r="B593" t="str">
             <v>TEES RED. EPOXI 2"X11/4"</v>
           </cell>
           <cell r="C593">
-            <v>21694.001113565322</v>
+            <v>22790.933769369574</v>
           </cell>
         </row>
         <row r="594">
           <cell r="A594" t="str">
             <v>I133051038</v>
           </cell>
           <cell r="B594" t="str">
             <v>TEES RED. EPOXI 2"X11/2"</v>
           </cell>
           <cell r="C594">
-            <v>21694.001113565322</v>
+            <v>22790.933769369574</v>
           </cell>
         </row>
         <row r="595">
           <cell r="A595" t="str">
             <v>I133064013</v>
           </cell>
           <cell r="B595" t="str">
             <v>TEES RED. EPOXI  21/2X1/2"</v>
           </cell>
           <cell r="C595">
-            <v>52739.807208269369</v>
+            <v>65965.607080364221</v>
           </cell>
         </row>
         <row r="596">
           <cell r="A596" t="str">
             <v>I133064019</v>
           </cell>
           <cell r="B596" t="str">
             <v>TEES RED. EPOXI  21/2X3/4"</v>
           </cell>
           <cell r="C596">
-            <v>47945.279280244875</v>
+            <v>59968.73370942202</v>
           </cell>
         </row>
         <row r="597">
           <cell r="A597" t="str">
             <v>I133064025</v>
           </cell>
           <cell r="B597" t="str">
             <v>TEES RED. EPOXI  21/2X1"</v>
           </cell>
           <cell r="C597">
-            <v>56804.511758219087</v>
+            <v>59968.73370942202</v>
           </cell>
         </row>
         <row r="598">
           <cell r="A598" t="str">
             <v>I133064032</v>
           </cell>
           <cell r="B598" t="str">
             <v>TEES RED. EPOXI 21/2X11/4"</v>
           </cell>
           <cell r="C598">
-            <v>56804.511758219087</v>
+            <v>49560.936949935545</v>
           </cell>
         </row>
         <row r="599">
           <cell r="A599" t="str">
             <v>I133064038</v>
           </cell>
           <cell r="B599" t="str">
             <v>TEES RED. EPOXI  21/2"X11/2"</v>
           </cell>
           <cell r="C599">
-            <v>81747.783343927484</v>
+            <v>58718.73632278225</v>
           </cell>
         </row>
         <row r="600">
           <cell r="A600" t="str">
             <v>I133064051</v>
           </cell>
           <cell r="B600" t="str">
             <v>TEES RED. EPOXI  21/2"X 2"</v>
           </cell>
           <cell r="C600">
-            <v>83220.710985636528</v>
+            <v>58718.73632278225</v>
           </cell>
         </row>
         <row r="601">
           <cell r="A601" t="str">
             <v>I133076013</v>
           </cell>
           <cell r="B601" t="str">
             <v>TEES RED. EPOXI  3"X 1/2"</v>
           </cell>
           <cell r="C601">
-            <v>89922.561678320242</v>
+            <v>92952.788275165542</v>
           </cell>
         </row>
         <row r="602">
           <cell r="A602" t="str">
             <v>I133076019</v>
           </cell>
           <cell r="B602" t="str">
             <v>TEES RED. EPOXI  3"X 3/4"</v>
           </cell>
           <cell r="C602">
-            <v>89922.561678320242</v>
+            <v>92952.788275165542</v>
           </cell>
         </row>
         <row r="603">
           <cell r="A603" t="str">
             <v>I133076025</v>
           </cell>
           <cell r="B603" t="str">
             <v>TEES RED. EPOXI  3"X 1"</v>
           </cell>
           <cell r="C603">
-            <v>81747.783343927484</v>
+            <v>84502.534795605025</v>
           </cell>
         </row>
         <row r="604">
           <cell r="A604" t="str">
             <v>I133076032</v>
           </cell>
           <cell r="B604" t="str">
             <v>TEES RED. EPOXI  3"X11/4"</v>
           </cell>
           <cell r="C604">
-            <v>83220.710985636528</v>
+            <v>86025.121705092824</v>
           </cell>
         </row>
         <row r="605">
           <cell r="A605" t="str">
             <v>I133076038</v>
           </cell>
           <cell r="B605" t="str">
             <v>TEES RED. EPOXI  3"X11/2"</v>
           </cell>
           <cell r="C605">
-            <v>83220.710985636528</v>
+            <v>86025.121705092824</v>
           </cell>
         </row>
         <row r="606">
           <cell r="A606" t="str">
             <v>I133076051</v>
           </cell>
           <cell r="B606" t="str">
             <v>TEES RED. EPOXI  3"X 2"</v>
           </cell>
           <cell r="C606">
-            <v>83220.710985636528</v>
+            <v>86025.121705092824</v>
           </cell>
         </row>
         <row r="607">
           <cell r="A607" t="str">
             <v>I133076064</v>
           </cell>
           <cell r="B607" t="str">
             <v>TEES RED. EPOXI  3X21/2"</v>
           </cell>
           <cell r="C607">
-            <v>97977.064580661143</v>
+            <v>101278.74865340799</v>
           </cell>
         </row>
         <row r="608">
           <cell r="A608" t="str">
             <v>I133102013</v>
           </cell>
           <cell r="B608" t="str">
             <v>TEES RED. EPOXI  4X1/2"</v>
           </cell>
           <cell r="C608">
-            <v>188835.30092054259</v>
+            <v>195198.69814492823</v>
           </cell>
         </row>
         <row r="609">
           <cell r="A609" t="str">
             <v>I133102019</v>
           </cell>
           <cell r="B609" t="str">
             <v>TEES RED. EPOXI  4X3/4"</v>
           </cell>
           <cell r="C609">
-            <v>188835.30092054259</v>
+            <v>195198.69814492823</v>
           </cell>
         </row>
         <row r="610">
           <cell r="A610" t="str">
             <v>I133102025</v>
           </cell>
           <cell r="B610" t="str">
             <v>TEES RED. EPOXI  4X1"</v>
           </cell>
           <cell r="C610">
-            <v>188835.30092054259</v>
+            <v>195198.69814492823</v>
           </cell>
         </row>
         <row r="611">
           <cell r="A611" t="str">
             <v>I133102032</v>
           </cell>
           <cell r="B611" t="str">
             <v>TEES RED. EPOXI  4X11/4"</v>
           </cell>
           <cell r="C611">
-            <v>188835.30092054259</v>
+            <v>195198.69814492823</v>
           </cell>
         </row>
         <row r="612">
           <cell r="A612" t="str">
             <v>I133102038</v>
           </cell>
           <cell r="B612" t="str">
             <v>TEES RED. EPOXI  4X11/2"</v>
           </cell>
           <cell r="C612">
-            <v>157362.75076711882</v>
+            <v>162665.5817874402</v>
           </cell>
         </row>
         <row r="613">
           <cell r="A613" t="str">
             <v>I133102051</v>
           </cell>
           <cell r="B613" t="str">
             <v>TEES RED. EPOXI  4"X 2"</v>
           </cell>
           <cell r="C613">
-            <v>154577.57539028637</v>
+            <v>159786.59692323729</v>
           </cell>
         </row>
         <row r="614">
           <cell r="A614" t="str">
             <v>I133102064</v>
           </cell>
           <cell r="B614" t="str">
             <v>TEES RED. EPOXI  4X21/2"</v>
           </cell>
           <cell r="C614">
-            <v>157362.75076711882</v>
+            <v>162665.5817874402</v>
           </cell>
         </row>
         <row r="615">
           <cell r="A615" t="str">
             <v>I133102076</v>
           </cell>
           <cell r="B615" t="str">
             <v>TEES RED. EPOXI  4"X 3"</v>
           </cell>
           <cell r="C615">
-            <v>157362.75076711882</v>
+            <v>162665.5817874402</v>
           </cell>
         </row>
         <row r="616">
           <cell r="A616" t="str">
             <v>I133127051</v>
           </cell>
           <cell r="B616" t="str">
             <v>TEES RED. EPOXI  5"X2"</v>
           </cell>
           <cell r="C616">
-            <v>453658.83839744714</v>
+            <v>500158.86933318549</v>
           </cell>
         </row>
         <row r="617">
           <cell r="A617" t="str">
             <v>I133127064</v>
           </cell>
           <cell r="B617" t="str">
             <v>TEES RED. EPOXI 5"X21/2"</v>
           </cell>
           <cell r="C617">
-            <v>453658.83839744714</v>
+            <v>500158.86933318549</v>
           </cell>
         </row>
         <row r="618">
           <cell r="A618" t="str">
             <v>I133127076</v>
           </cell>
           <cell r="B618" t="str">
             <v>TEES RED. EPOXI  5"X 3"</v>
           </cell>
           <cell r="C618">
-            <v>453658.83839744714</v>
+            <v>500158.86933318549</v>
           </cell>
         </row>
         <row r="619">
           <cell r="A619" t="str">
             <v>I133127102</v>
           </cell>
           <cell r="B619" t="str">
             <v>TEES RED. EPOXI  5"X 4"</v>
           </cell>
           <cell r="C619">
-            <v>453658.83839744714</v>
+            <v>500158.86933318549</v>
           </cell>
         </row>
         <row r="620">
           <cell r="A620" t="str">
             <v>I133152051</v>
           </cell>
           <cell r="B620" t="str">
             <v>TEES RED. EPOXI  6"X 2"</v>
           </cell>
           <cell r="C620">
             <v>885797.50122596906</v>
           </cell>
         </row>
         <row r="621">
           <cell r="A621" t="str">
             <v>I133152064</v>
           </cell>
           <cell r="B621" t="str">
             <v>TEES RED. EPOXI 6X21/2"</v>
           </cell>
           <cell r="C621">
             <v>885797.50122596906</v>
           </cell>
         </row>
         <row r="622">
@@ -9051,689 +9051,689 @@
             <v>TEES RED. EPOXI 6"X 4"</v>
           </cell>
           <cell r="C623">
             <v>885797.50122596906</v>
           </cell>
         </row>
         <row r="624">
           <cell r="A624" t="str">
             <v>I133152127</v>
           </cell>
           <cell r="B624" t="str">
             <v>TEES RED. EPOXI 6"X 5"</v>
           </cell>
           <cell r="C624">
             <v>885797.50122596906</v>
           </cell>
         </row>
         <row r="625">
           <cell r="A625" t="str">
             <v>I133191313</v>
           </cell>
           <cell r="B625" t="str">
             <v>TEES  EPOXI 3/4X1/2X1/2"</v>
           </cell>
           <cell r="C625">
-            <v>7132.2654582641153</v>
+            <v>7291.4279740782149</v>
           </cell>
         </row>
         <row r="626">
           <cell r="A626" t="str">
             <v>I133191913</v>
           </cell>
           <cell r="B626" t="str">
             <v>TEES  EPOXI 3/4"X3/4"X1/2"</v>
           </cell>
           <cell r="C626">
-            <v>4449.0320139348305</v>
+            <v>8020.5707714860364</v>
           </cell>
         </row>
         <row r="627">
           <cell r="A627" t="str">
             <v>I133251913</v>
           </cell>
           <cell r="B627" t="str">
             <v>TEES EPOXI 1 X 3/4 X 1/2</v>
           </cell>
           <cell r="C627">
-            <v>6940.4899417383358</v>
+            <v>8749.7135688938579</v>
           </cell>
         </row>
         <row r="628">
           <cell r="A628" t="str">
             <v>I133251919</v>
           </cell>
           <cell r="B628" t="str">
             <v>TEES EPOXI 1 X 3/4 X 3/4</v>
           </cell>
           <cell r="C628">
-            <v>6940.4899417383358</v>
+            <v>4673.9922910757787</v>
           </cell>
         </row>
         <row r="629">
           <cell r="A629" t="str">
             <v>I133252513</v>
           </cell>
           <cell r="B629" t="str">
             <v>TEES EPOXI 1 X 1 X 3/4</v>
           </cell>
           <cell r="C629">
-            <v>6940.4899417383358</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="630">
           <cell r="A630" t="str">
             <v>I133251313</v>
           </cell>
           <cell r="B630" t="str">
             <v>TEES EPOXI 1 X 1 X 1/2</v>
           </cell>
           <cell r="C630">
-            <v>6940.4899417383358</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="631">
           <cell r="A631" t="str">
             <v>I165013000</v>
           </cell>
           <cell r="B631" t="str">
             <v xml:space="preserve">TEES 45 EPOXI DE 1/2"     </v>
           </cell>
           <cell r="C631">
-            <v>11002.567595541705</v>
+            <v>11373.341692745133</v>
           </cell>
         </row>
         <row r="632">
           <cell r="A632" t="str">
             <v>I165019000</v>
           </cell>
           <cell r="B632" t="str">
             <v>TEES 45 EPOXI DE 3/4"</v>
           </cell>
           <cell r="C632">
-            <v>15026.478062488484</v>
+            <v>15532.829167877937</v>
           </cell>
         </row>
         <row r="633">
           <cell r="A633" t="str">
             <v>I165025000</v>
           </cell>
           <cell r="B633" t="str">
             <v>TEES 45 EPOXI DE 1"</v>
           </cell>
           <cell r="C633">
-            <v>18896.157314752709</v>
+            <v>19532.897022818241</v>
           </cell>
         </row>
         <row r="634">
           <cell r="A634" t="str">
             <v>I165032000</v>
           </cell>
           <cell r="B634" t="str">
             <v>TEES 45 EPOXI DE 11/4"</v>
           </cell>
           <cell r="C634">
-            <v>30764.938122119816</v>
+            <v>31801.665281433066</v>
           </cell>
         </row>
         <row r="635">
           <cell r="A635" t="str">
             <v>I165038000</v>
           </cell>
           <cell r="B635" t="str">
             <v>TEES 45 EPOXI DE 11/2"</v>
           </cell>
           <cell r="C635">
-            <v>48091.645044954697</v>
+            <v>49712.250083038205</v>
           </cell>
         </row>
         <row r="636">
           <cell r="A636" t="str">
             <v>I165051000</v>
           </cell>
           <cell r="B636" t="str">
             <v>TEES 45 EPOXI DE 2"</v>
           </cell>
           <cell r="C636">
-            <v>52722.575277576005</v>
+            <v>54499.232189916525</v>
           </cell>
         </row>
         <row r="637">
           <cell r="A637" t="str">
             <v>I165064000</v>
           </cell>
           <cell r="B637" t="str">
             <v>TEES 45 EPOXI DE 21/2"</v>
           </cell>
           <cell r="C637">
-            <v>81716.028421677358</v>
+            <v>84469.690987086389</v>
           </cell>
         </row>
         <row r="638">
           <cell r="A638" t="str">
             <v>I165076000</v>
           </cell>
           <cell r="B638" t="str">
             <v>TEES 45 EPOXI DE 3"</v>
           </cell>
           <cell r="C638">
-            <v>87804.301957241856</v>
+            <v>90763.130601304641</v>
           </cell>
         </row>
         <row r="639">
           <cell r="A639" t="str">
             <v>I180013000</v>
           </cell>
           <cell r="B639" t="str">
             <v>CRUCES EPOXI DE  1/2"</v>
           </cell>
           <cell r="C639">
-            <v>8595.153659169473</v>
+            <v>8884.8053613645025</v>
           </cell>
         </row>
         <row r="640">
           <cell r="A640" t="str">
             <v>I180019000</v>
           </cell>
           <cell r="B640" t="str">
             <v>CRUCES EPOXI DE  3/4"</v>
           </cell>
           <cell r="C640">
-            <v>13705.558790904481</v>
+            <v>14167.3934948609</v>
           </cell>
         </row>
         <row r="641">
           <cell r="A641" t="str">
             <v>I180025000</v>
           </cell>
           <cell r="B641" t="str">
             <v>CRUCES EPOXI DE  1"</v>
           </cell>
           <cell r="C641">
-            <v>16669.074696466316</v>
+            <v>17230.821833365746</v>
           </cell>
         </row>
         <row r="642">
           <cell r="A642" t="str">
             <v>I180032000</v>
           </cell>
           <cell r="B642" t="str">
             <v>CRUCES EPOXI DE 11/4"</v>
           </cell>
           <cell r="C642">
-            <v>14047.578778584577</v>
+            <v>14757.878728167267</v>
           </cell>
         </row>
         <row r="643">
           <cell r="A643" t="str">
             <v>I180038000</v>
           </cell>
           <cell r="B643" t="str">
             <v>CRUCES EPOXI DE 11/2"</v>
           </cell>
           <cell r="C643">
-            <v>21456.419815720674</v>
+            <v>22541.339441625561</v>
           </cell>
         </row>
         <row r="644">
           <cell r="A644" t="str">
             <v>I180051000</v>
           </cell>
           <cell r="B644" t="str">
             <v>CRUCES EPOXI DE  2"</v>
           </cell>
           <cell r="C644">
-            <v>28562.872212988434</v>
+            <v>30007.121575287914</v>
           </cell>
         </row>
         <row r="645">
           <cell r="A645" t="str">
             <v>I180064000</v>
           </cell>
           <cell r="B645" t="str">
             <v>CRUCES EPOXI DE 21/2"</v>
           </cell>
           <cell r="C645">
-            <v>93705.673348501121</v>
+            <v>96863.423311046441</v>
           </cell>
         </row>
         <row r="646">
           <cell r="A646" t="str">
             <v>I180076000</v>
           </cell>
           <cell r="B646" t="str">
             <v>CRUCES EPOXI DE  3"</v>
           </cell>
           <cell r="C646">
-            <v>143651.98905433796</v>
+            <v>148492.79192709384</v>
           </cell>
         </row>
         <row r="647">
           <cell r="A647" t="str">
             <v>I180102000</v>
           </cell>
           <cell r="B647" t="str">
             <v>CRUCES EPOXI DE  4"</v>
           </cell>
           <cell r="C647">
-            <v>308501.81768213958</v>
+            <v>318897.80050161498</v>
           </cell>
         </row>
         <row r="648">
           <cell r="A648" t="str">
             <v>I240019013</v>
           </cell>
           <cell r="B648" t="str">
             <v>CUPLAS EPOXI 3/4X1/2"</v>
           </cell>
           <cell r="C648">
-            <v>2536.1432858781945</v>
+            <v>2664.3805057213758</v>
           </cell>
         </row>
         <row r="649">
           <cell r="A649" t="str">
             <v>I240025013</v>
           </cell>
           <cell r="B649" t="str">
             <v>CUPLAS EPOXI 1"X1/2"</v>
           </cell>
           <cell r="C649">
-            <v>3314.1279390699156</v>
+            <v>3481.7030739124152</v>
           </cell>
         </row>
         <row r="650">
           <cell r="A650" t="str">
             <v>I240025019</v>
           </cell>
           <cell r="B650" t="str">
             <v>CUPLAS EPOXI 1"X3/4"</v>
           </cell>
           <cell r="C650">
-            <v>3314.1279390699156</v>
+            <v>3481.7030739124152</v>
           </cell>
         </row>
         <row r="651">
           <cell r="A651" t="str">
             <v>I240032013</v>
           </cell>
           <cell r="B651" t="str">
             <v>CUPLAS EPOXI 11/4"X 1/2"</v>
           </cell>
           <cell r="C651">
-            <v>5059.8999520031821</v>
+            <v>5315.748076256481</v>
           </cell>
         </row>
         <row r="652">
           <cell r="A652" t="str">
             <v>I240032019</v>
           </cell>
           <cell r="B652" t="str">
             <v>CUPLAS EPOXI 11/4"X 3/4"</v>
           </cell>
           <cell r="C652">
-            <v>5059.8999520031821</v>
+            <v>5315.748076256481</v>
           </cell>
         </row>
         <row r="653">
           <cell r="A653" t="str">
             <v>I240032025</v>
           </cell>
           <cell r="B653" t="str">
             <v>CUPLAS EPOXI 11/4" X 1"</v>
           </cell>
           <cell r="C653">
-            <v>5059.8999520031821</v>
+            <v>5315.748076256481</v>
           </cell>
         </row>
         <row r="654">
           <cell r="A654" t="str">
             <v>I240038013</v>
           </cell>
           <cell r="B654" t="str">
             <v>CUPLAS EPOXI 11/2"X1/2"</v>
           </cell>
           <cell r="C654">
-            <v>6302.7250177565311</v>
+            <v>6621.4151872803286</v>
           </cell>
         </row>
         <row r="655">
           <cell r="A655" t="str">
             <v>I240038019</v>
           </cell>
           <cell r="B655" t="str">
             <v>CUPLAS EPOXI 11/2"X3/4"</v>
           </cell>
           <cell r="C655">
-            <v>6302.7250177565311</v>
+            <v>6621.4151872803286</v>
           </cell>
         </row>
         <row r="656">
           <cell r="A656" t="str">
             <v>I240038025</v>
           </cell>
           <cell r="B656" t="str">
             <v>CUPLAS EPOXI 11/2"X 1"</v>
           </cell>
           <cell r="C656">
-            <v>6302.7250177565311</v>
+            <v>6621.4151872803286</v>
           </cell>
         </row>
         <row r="657">
           <cell r="A657" t="str">
             <v>I240038032</v>
           </cell>
           <cell r="B657" t="str">
             <v>CUPLAS EPOXI 11/2X11/4"</v>
           </cell>
           <cell r="C657">
-            <v>6302.7250177565311</v>
+            <v>6621.4151872803286</v>
           </cell>
         </row>
         <row r="658">
           <cell r="A658" t="str">
             <v>I240051013</v>
           </cell>
           <cell r="B658" t="str">
             <v>CUPLAS EPOXI 2"X 1/2"</v>
           </cell>
           <cell r="C658">
-            <v>9986.0107237990778</v>
+            <v>10490.942073567339</v>
           </cell>
         </row>
         <row r="659">
           <cell r="A659" t="str">
             <v>I240051019</v>
           </cell>
           <cell r="B659" t="str">
             <v>CUPLAS EPOXI 2"X 3/4"</v>
           </cell>
           <cell r="C659">
-            <v>9986.0107237990778</v>
+            <v>10490.942073567339</v>
           </cell>
         </row>
         <row r="660">
           <cell r="A660" t="str">
             <v>I240051025</v>
           </cell>
           <cell r="B660" t="str">
             <v>CUPLAS EPOXI 2"X 1"</v>
           </cell>
           <cell r="C660">
-            <v>12552.472930757762</v>
+            <v>13180.09657729565</v>
           </cell>
         </row>
         <row r="661">
           <cell r="A661" t="str">
             <v>I240051032</v>
           </cell>
           <cell r="B661" t="str">
             <v>CUPLAS EPOXI 2"X11/4"</v>
           </cell>
           <cell r="C661">
-            <v>12552.472930757762</v>
+            <v>13180.09657729565</v>
           </cell>
         </row>
         <row r="662">
           <cell r="A662" t="str">
             <v>I240051038</v>
           </cell>
           <cell r="B662" t="str">
             <v>CUPLAS EPOXI 2"X11/2"</v>
           </cell>
           <cell r="C662">
-            <v>9986.0107237990778</v>
+            <v>10490.942073567339</v>
           </cell>
         </row>
         <row r="663">
           <cell r="A663" t="str">
             <v>I240064013</v>
           </cell>
           <cell r="B663" t="str">
             <v>CUPLAS EPOXI 21/2"X 1/2"</v>
           </cell>
           <cell r="C663">
-            <v>37740.367240733693</v>
+            <v>25155.2930261334</v>
           </cell>
         </row>
         <row r="664">
           <cell r="A664" t="str">
             <v>I240064019</v>
           </cell>
           <cell r="B664" t="str">
             <v>CUPLAS EPOXI 21/2"X 3/4"</v>
           </cell>
           <cell r="C664">
-            <v>37740.367240733693</v>
+            <v>25155.2930261334</v>
           </cell>
         </row>
         <row r="665">
           <cell r="A665" t="str">
             <v>I240064025</v>
           </cell>
           <cell r="B665" t="str">
             <v>CUPLAS EPOXI 21/2"X 1"</v>
           </cell>
           <cell r="C665">
-            <v>32817.710644116254</v>
+            <v>25155.2930261334</v>
           </cell>
         </row>
         <row r="666">
           <cell r="A666" t="str">
             <v>I240064032</v>
           </cell>
           <cell r="B666" t="str">
             <v>CUPLAS EPOXI 21/2X11/4"</v>
           </cell>
           <cell r="C666">
-            <v>32817.710644116254</v>
+            <v>33923.618864516626</v>
           </cell>
         </row>
         <row r="667">
           <cell r="A667" t="str">
             <v>I240064038</v>
           </cell>
           <cell r="B667" t="str">
             <v>CUPLAS EPOXI 21/2X11/2"</v>
           </cell>
           <cell r="C667">
-            <v>32817.710644116254</v>
+            <v>36153.834045436299</v>
           </cell>
         </row>
         <row r="668">
           <cell r="A668" t="str">
             <v>I240064051</v>
           </cell>
           <cell r="B668" t="str">
             <v>CUPLAS EPOXI 21/2"x 2"</v>
           </cell>
           <cell r="C668">
-            <v>32817.710644116254</v>
+            <v>36153.834045436299</v>
           </cell>
         </row>
         <row r="669">
           <cell r="A669" t="str">
             <v>I240076013</v>
           </cell>
           <cell r="B669" t="str">
             <v>CUPLAS EPOXI 3"X1/2"</v>
           </cell>
           <cell r="C669">
-            <v>43503.087481375122</v>
+            <v>44969.021516494002</v>
           </cell>
         </row>
         <row r="670">
           <cell r="A670" t="str">
             <v>I240076019</v>
           </cell>
           <cell r="B670" t="str">
             <v>CUPLAS EPOXI 3"X3/4"</v>
           </cell>
           <cell r="C670">
-            <v>43503.087481375122</v>
+            <v>44969.021516494002</v>
           </cell>
         </row>
         <row r="671">
           <cell r="A671" t="str">
             <v>I240076025</v>
           </cell>
           <cell r="B671" t="str">
             <v>CUPLAS EPOXI 3"X1"</v>
           </cell>
           <cell r="C671">
-            <v>43503.087481375122</v>
+            <v>44969.021516494002</v>
           </cell>
         </row>
         <row r="672">
           <cell r="A672" t="str">
             <v>I240076032</v>
           </cell>
           <cell r="B672" t="str">
             <v>CUPLAS EPOXI 3"X11/4"</v>
           </cell>
           <cell r="C672">
-            <v>37828.771722934893</v>
+            <v>39103.496970864355</v>
           </cell>
         </row>
         <row r="673">
           <cell r="A673" t="str">
             <v>I240076038</v>
           </cell>
           <cell r="B673" t="str">
             <v>CUPLAS EPOXI 3"X 11/2"</v>
           </cell>
           <cell r="C673">
-            <v>37279.701026337374</v>
+            <v>38535.95213922629</v>
           </cell>
         </row>
         <row r="674">
           <cell r="A674" t="str">
             <v>I240076051</v>
           </cell>
           <cell r="B674" t="str">
             <v>CUPLAS EPOXI 3" X 2"</v>
           </cell>
           <cell r="C674">
-            <v>37279.701026337374</v>
+            <v>42817.724599140318</v>
           </cell>
         </row>
         <row r="675">
           <cell r="A675" t="str">
             <v>I240076064</v>
           </cell>
           <cell r="B675" t="str">
             <v>CUPLAS EPOXI 3"X21/2"</v>
           </cell>
           <cell r="C675">
-            <v>37462.334576286339</v>
+            <v>43027.454582508974</v>
           </cell>
         </row>
         <row r="676">
           <cell r="A676" t="str">
             <v>I240102012</v>
           </cell>
           <cell r="B676" t="str">
             <v>CUPLAS EPOXI  4" X 1/2"</v>
           </cell>
           <cell r="C676">
-            <v>85886.148932080629</v>
+            <v>88780.369221989487</v>
           </cell>
         </row>
         <row r="677">
           <cell r="A677" t="str">
             <v>I240102019</v>
           </cell>
           <cell r="B677" t="str">
             <v>CUPLAS EPOXI  4" X 3/4"</v>
           </cell>
           <cell r="C677">
-            <v>85886.148932080629</v>
+            <v>88780.369221989487</v>
           </cell>
         </row>
         <row r="678">
           <cell r="A678" t="str">
             <v>I240102025</v>
           </cell>
           <cell r="B678" t="str">
             <v>CUPLAS EPOXI  4" X 1"</v>
           </cell>
           <cell r="C678">
-            <v>85886.148932080629</v>
+            <v>88780.369221989487</v>
           </cell>
         </row>
         <row r="679">
           <cell r="A679" t="str">
             <v>I240102032</v>
           </cell>
           <cell r="B679" t="str">
             <v>CUPLAS EPOXI  4" X 11/4"</v>
           </cell>
           <cell r="C679">
-            <v>85886.148932080629</v>
+            <v>88780.369221989487</v>
           </cell>
         </row>
         <row r="680">
           <cell r="A680" t="str">
             <v>I240102038</v>
           </cell>
           <cell r="B680" t="str">
             <v>CUPLAS EPOXI  4" X11/2"</v>
           </cell>
           <cell r="C680">
-            <v>85886.148932080629</v>
+            <v>88780.369221989487</v>
           </cell>
         </row>
         <row r="681">
           <cell r="A681" t="str">
             <v>I240102051</v>
           </cell>
           <cell r="B681" t="str">
             <v>CUPLAS EPOXI  4" X 2"</v>
           </cell>
           <cell r="C681">
-            <v>74683.607767026639</v>
+            <v>77200.321062599556</v>
           </cell>
         </row>
         <row r="682">
           <cell r="A682" t="str">
             <v>I240102064</v>
           </cell>
           <cell r="B682" t="str">
             <v>CUPLAS EPOXI  4X21/2"</v>
           </cell>
           <cell r="C682">
-            <v>74075.061322397785</v>
+            <v>76571.262439972197</v>
           </cell>
         </row>
         <row r="683">
           <cell r="A683" t="str">
             <v>I240102076</v>
           </cell>
           <cell r="B683" t="str">
             <v>CUPLAS EPOXI 4"X 3"</v>
           </cell>
           <cell r="C683">
-            <v>76275.323244814455</v>
+            <v>78845.711103466048</v>
           </cell>
         </row>
         <row r="684">
           <cell r="A684" t="str">
             <v>I240127076</v>
           </cell>
           <cell r="B684" t="str">
             <v>CUPLAS EPOXI 5"X 3"</v>
           </cell>
           <cell r="C684">
             <v>352534.0139786604</v>
           </cell>
         </row>
         <row r="685">
           <cell r="A685" t="str">
             <v>I240127102</v>
           </cell>
           <cell r="B685" t="str">
             <v>CUPLAS EPOXI 5"X 4"</v>
           </cell>
           <cell r="C685">
             <v>352534.0139786604</v>
           </cell>
         </row>
         <row r="686">
@@ -9777,1437 +9777,1437 @@
             <v>CUPLAS EPOXI 6"X 4"</v>
           </cell>
           <cell r="C689">
             <v>391807.56954702706</v>
           </cell>
         </row>
         <row r="690">
           <cell r="A690" t="str">
             <v>I240152127</v>
           </cell>
           <cell r="B690" t="str">
             <v>CUPLAS EPOXI 6"X 5"</v>
           </cell>
           <cell r="C690">
             <v>396541.77661697962</v>
           </cell>
         </row>
         <row r="691">
           <cell r="A691" t="str">
             <v>I241019013</v>
           </cell>
           <cell r="B691" t="str">
             <v>BUJES R. EPOXI 3/4X1/2"</v>
           </cell>
           <cell r="C691">
-            <v>2295.8018020480226</v>
+            <v>2411.8864263060173</v>
           </cell>
         </row>
         <row r="692">
           <cell r="A692" t="str">
             <v>I241025013</v>
           </cell>
           <cell r="B692" t="str">
             <v>BUJES R. EPOXI 1"X1/2"</v>
           </cell>
           <cell r="C692">
-            <v>3144.2114980226015</v>
+            <v>3145.9</v>
           </cell>
         </row>
         <row r="693">
           <cell r="A693" t="str">
             <v>I241025019</v>
           </cell>
           <cell r="B693" t="str">
             <v>BUJES R. EPOXI 1"X3/4"</v>
           </cell>
           <cell r="C693">
-            <v>3442.0887926714104</v>
+            <v>3616.1341235024356</v>
           </cell>
         </row>
         <row r="694">
           <cell r="A694" t="str">
             <v>I241032013</v>
           </cell>
           <cell r="B694" t="str">
             <v>BUJES R. EPOXI 11/4X1/2"</v>
           </cell>
           <cell r="C694">
-            <v>3603.7307587325895</v>
+            <v>3785.9493329497805</v>
           </cell>
         </row>
         <row r="695">
           <cell r="A695" t="str">
             <v>I241032019</v>
           </cell>
           <cell r="B695" t="str">
             <v>BUJES R. EPOXI 11/4X3/4"</v>
           </cell>
           <cell r="C695">
-            <v>5455.8383664716976</v>
+            <v>5731.7066693100469</v>
           </cell>
         </row>
         <row r="696">
           <cell r="A696" t="str">
             <v>I241032025</v>
           </cell>
           <cell r="B696" t="str">
             <v>BUJES R. EPOXI 11/4" X 1"</v>
           </cell>
           <cell r="C696">
-            <v>3409.6623102051426</v>
+            <v>3582.0680325866292</v>
           </cell>
         </row>
         <row r="697">
           <cell r="A697" t="str">
             <v>I241038013</v>
           </cell>
           <cell r="B697" t="str">
             <v>BUJES R. EPOXI 11/2"X1/2"</v>
           </cell>
           <cell r="C697">
-            <v>7856.3627901158397</v>
+            <v>8249.1809296216325</v>
           </cell>
         </row>
         <row r="698">
           <cell r="A698" t="str">
             <v>I241038019</v>
           </cell>
           <cell r="B698" t="str">
             <v>BUJES R. EPOXI 11/2"X3/4"</v>
           </cell>
           <cell r="C698">
-            <v>6882.0333086267938</v>
+            <v>7230.0155473593659</v>
           </cell>
         </row>
         <row r="699">
           <cell r="A699" t="str">
             <v>I241038025</v>
           </cell>
           <cell r="B699" t="str">
             <v>BUJES R. EPOXI 11/2"X1"</v>
           </cell>
           <cell r="C699">
-            <v>6455.2424020473936</v>
+            <v>6781.6444407893532</v>
           </cell>
         </row>
         <row r="700">
           <cell r="A700" t="str">
             <v>I241038032</v>
           </cell>
           <cell r="B700" t="str">
             <v>BUJES R. EPOXI 11/2X11/4"</v>
           </cell>
           <cell r="C700">
-            <v>6225.3713757986616</v>
+            <v>6540.1502458132172</v>
           </cell>
         </row>
         <row r="701">
           <cell r="A701" t="str">
             <v>I241051013</v>
           </cell>
           <cell r="B701" t="str">
             <v>BUJES R. EPOXI 2"X1/2"</v>
           </cell>
           <cell r="C701">
-            <v>9760.8260791641605</v>
+            <v>10248.867383122371</v>
           </cell>
         </row>
         <row r="702">
           <cell r="A702" t="str">
             <v>I241051019</v>
           </cell>
           <cell r="B702" t="str">
             <v>BUJES R. EPOXI 2"X 3/4"</v>
           </cell>
           <cell r="C702">
-            <v>9760.8260791641605</v>
+            <v>10248.867383122371</v>
           </cell>
         </row>
         <row r="703">
           <cell r="A703" t="str">
             <v>I241051025</v>
           </cell>
           <cell r="B703" t="str">
             <v>BUJES R. EPOXI 2"X 1"</v>
           </cell>
           <cell r="C703">
-            <v>7386.1436399824288</v>
+            <v>7759.6156480617192</v>
           </cell>
         </row>
         <row r="704">
           <cell r="A704" t="str">
             <v>I241051032</v>
           </cell>
           <cell r="B704" t="str">
             <v>BUJES R. EPOXI 2"X11/4"</v>
           </cell>
           <cell r="C704">
-            <v>8659.9010379371539</v>
+            <v>9097.7791497164726</v>
           </cell>
         </row>
         <row r="705">
           <cell r="A705" t="str">
             <v>I241051038</v>
           </cell>
           <cell r="B705" t="str">
             <v>BUJES R. EPOXI 2"X 11/2"</v>
           </cell>
           <cell r="C705">
-            <v>10046.563729572352</v>
+            <v>10554.556873663019</v>
           </cell>
         </row>
         <row r="706">
           <cell r="A706" t="str">
             <v>I241064013</v>
           </cell>
           <cell r="B706" t="str">
             <v>BUJES R. EPOXI 21/2X1/2"</v>
           </cell>
           <cell r="C706">
-            <v>19169.308380942723</v>
+            <v>20127.773799989856</v>
           </cell>
         </row>
         <row r="707">
           <cell r="A707" t="str">
             <v>I241064019</v>
           </cell>
           <cell r="B707" t="str">
             <v>BUJES R. EPOXI 21/2x3/4"</v>
           </cell>
           <cell r="C707">
-            <v>19169.308380942723</v>
+            <v>20127.773799989856</v>
           </cell>
         </row>
         <row r="708">
           <cell r="A708" t="str">
             <v>I241064025</v>
           </cell>
           <cell r="B708" t="str">
             <v>BUJES R. EPOXI 21/2"X 1"</v>
           </cell>
           <cell r="C708">
-            <v>19169.308380942723</v>
+            <v>20127.773799989856</v>
           </cell>
         </row>
         <row r="709">
           <cell r="A709" t="str">
             <v>I241064032</v>
           </cell>
           <cell r="B709" t="str">
             <v>BUJES R. EPOXI 21/2X11/4"</v>
           </cell>
           <cell r="C709">
-            <v>13847.157339999545</v>
+            <v>14547.323205982062</v>
           </cell>
         </row>
         <row r="710">
           <cell r="A710" t="str">
             <v>I241064038</v>
           </cell>
           <cell r="B710" t="str">
             <v>BUJES R. EPOXI 21/2X11/2"</v>
           </cell>
           <cell r="C710">
-            <v>13847.157339999545</v>
+            <v>14547.323205982062</v>
           </cell>
         </row>
         <row r="711">
           <cell r="A711" t="str">
             <v>I241064051</v>
           </cell>
           <cell r="B711" t="str">
             <v>BUJES R. EPOXI 21/2"X 2"</v>
           </cell>
           <cell r="C711">
-            <v>13847.157339999545</v>
+            <v>14547.323205982062</v>
           </cell>
         </row>
         <row r="712">
           <cell r="A712" t="str">
             <v>I241076013</v>
           </cell>
           <cell r="B712" t="str">
             <v>BUJES R. EPOXI 3"X1/2"</v>
           </cell>
           <cell r="C712">
-            <v>27972.482142084486</v>
+            <v>29371.106249188702</v>
           </cell>
         </row>
         <row r="713">
           <cell r="A713" t="str">
             <v>I241076019</v>
           </cell>
           <cell r="B713" t="str">
             <v>BUJES R. EPOXI 3"x 3/4"</v>
           </cell>
           <cell r="C713">
-            <v>27972.482142084486</v>
+            <v>29371.106249188702</v>
           </cell>
         </row>
         <row r="714">
           <cell r="A714" t="str">
             <v>I241076025</v>
           </cell>
           <cell r="B714" t="str">
             <v>BUJES R.EPOXI  3"x 1"</v>
           </cell>
           <cell r="C714">
-            <v>27972.482142084486</v>
+            <v>29371.106249188702</v>
           </cell>
         </row>
         <row r="715">
           <cell r="A715" t="str">
             <v>I241076032</v>
           </cell>
           <cell r="B715" t="str">
             <v>BUJES R.EPOXI 3"x 11/4"</v>
           </cell>
           <cell r="C715">
-            <v>27972.482142084486</v>
+            <v>29371.106249188702</v>
           </cell>
         </row>
         <row r="716">
           <cell r="A716" t="str">
             <v>I241076038</v>
           </cell>
           <cell r="B716" t="str">
             <v>BUJES R. EPOXI 3"X 11/2"</v>
           </cell>
           <cell r="C716">
-            <v>24530.069402233858</v>
+            <v>25770.40464678354</v>
           </cell>
         </row>
         <row r="717">
           <cell r="A717" t="str">
             <v>I241076051</v>
           </cell>
           <cell r="B717" t="str">
             <v>BUJES R. EPOXI 3"x 2"</v>
           </cell>
           <cell r="C717">
-            <v>24530.069402233858</v>
+            <v>25770.40464678354</v>
           </cell>
         </row>
         <row r="718">
           <cell r="A718" t="str">
             <v>I241076064</v>
           </cell>
           <cell r="B718" t="str">
             <v>BUJES R. EPOXI 3"x21/2"</v>
           </cell>
           <cell r="C718">
-            <v>24530.069402233858</v>
+            <v>25770.40464678354</v>
           </cell>
         </row>
         <row r="719">
           <cell r="A719" t="str">
             <v>I241102013</v>
           </cell>
           <cell r="B719" t="str">
             <v>BUJES R. EPOXI 4"X 1/2"</v>
           </cell>
           <cell r="C719">
-            <v>60256.206606435851</v>
+            <v>63269.016936757638</v>
           </cell>
         </row>
         <row r="720">
           <cell r="A720" t="str">
             <v>I241102019</v>
           </cell>
           <cell r="B720" t="str">
             <v>BUJES R. EPOXI 4"X 3/4"</v>
           </cell>
           <cell r="C720">
-            <v>60256.206606435851</v>
+            <v>63269.016936757638</v>
           </cell>
         </row>
         <row r="721">
           <cell r="A721" t="str">
             <v>I241102025</v>
           </cell>
           <cell r="B721" t="str">
             <v>BUJES R.EPOXI 4"X 1"</v>
           </cell>
           <cell r="C721">
-            <v>60256.206606435851</v>
+            <v>63269.016936757638</v>
           </cell>
         </row>
         <row r="722">
           <cell r="A722" t="str">
             <v>I241102032</v>
           </cell>
           <cell r="B722" t="str">
             <v>BUJES R.EPOXI 4"X 11/4"</v>
           </cell>
           <cell r="C722">
-            <v>60256.206606435851</v>
+            <v>63269.016936757638</v>
           </cell>
         </row>
         <row r="723">
           <cell r="A723" t="str">
             <v>I241102038</v>
           </cell>
           <cell r="B723" t="str">
             <v>BUJES R.EPOXI 4"X 11/2"</v>
           </cell>
           <cell r="C723">
-            <v>47817.758562075673</v>
+            <v>50235.609497895224</v>
           </cell>
         </row>
         <row r="724">
           <cell r="A724" t="str">
             <v>I241102051</v>
           </cell>
           <cell r="B724" t="str">
             <v>BUJES R.EPOXI 4"X 2"</v>
           </cell>
           <cell r="C724">
-            <v>47817.758562075673</v>
+            <v>50235.609497895224</v>
           </cell>
         </row>
         <row r="725">
           <cell r="A725" t="str">
             <v>I241102064</v>
           </cell>
           <cell r="B725" t="str">
             <v>BUJES R.EPOXI 4"x 21/2"</v>
           </cell>
           <cell r="C725">
-            <v>47817.758562075673</v>
+            <v>50235.609497895224</v>
           </cell>
         </row>
         <row r="726">
           <cell r="A726" t="str">
             <v>I241102076</v>
           </cell>
           <cell r="B726" t="str">
             <v>BUJES R.EPOXI 4"x 3"</v>
           </cell>
           <cell r="C726">
-            <v>47817.758562075673</v>
+            <v>50235.609497895224</v>
           </cell>
         </row>
         <row r="727">
           <cell r="A727" t="str">
             <v>I241127025</v>
           </cell>
           <cell r="B727" t="str">
             <v>BUJES R.EPOXI 5"x 1"</v>
           </cell>
           <cell r="C727">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="728">
           <cell r="A728" t="str">
             <v>I241127032</v>
           </cell>
           <cell r="B728" t="str">
             <v>BUJES R.EPOXI 5"x 11/4"</v>
           </cell>
           <cell r="C728">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="729">
           <cell r="A729" t="str">
             <v>I241127038</v>
           </cell>
           <cell r="B729" t="str">
             <v>BUJES R.EPOXI 5"x11/2"</v>
           </cell>
           <cell r="C729">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="730">
           <cell r="A730" t="str">
             <v>I241127051</v>
           </cell>
           <cell r="B730" t="str">
             <v>BUJES R.EPOXI 5"x 2"</v>
           </cell>
           <cell r="C730">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="731">
           <cell r="A731" t="str">
             <v>I241127064</v>
           </cell>
           <cell r="B731" t="str">
             <v>BUJES R.EPOXI 5"x 21/2"</v>
           </cell>
           <cell r="C731">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="732">
           <cell r="A732" t="str">
             <v>I241127076</v>
           </cell>
           <cell r="B732" t="str">
             <v>BUJES R.EPOXI 5"x 3"</v>
           </cell>
           <cell r="C732">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="733">
           <cell r="A733" t="str">
             <v>I241127102</v>
           </cell>
           <cell r="B733" t="str">
             <v>BUJES R.EPOXI 5"x 4"</v>
           </cell>
           <cell r="C733">
-            <v>293297.56867575092</v>
+            <v>323360.56946501549</v>
           </cell>
         </row>
         <row r="734">
           <cell r="A734" t="str">
             <v>I241152025</v>
           </cell>
           <cell r="B734" t="str">
             <v>BUJES R.EPOXI 6"x 1"</v>
           </cell>
           <cell r="C734">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="735">
           <cell r="A735" t="str">
             <v>I241152032</v>
           </cell>
           <cell r="B735" t="str">
             <v>BUJES R.EPOXI 6"x 11/4"</v>
           </cell>
           <cell r="C735">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="736">
           <cell r="A736" t="str">
             <v>I241152038</v>
           </cell>
           <cell r="B736" t="str">
             <v>BUJES R.EPOXI 6"x 11/2"</v>
           </cell>
           <cell r="C736">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="737">
           <cell r="A737" t="str">
             <v>I241152051</v>
           </cell>
           <cell r="B737" t="str">
             <v>BUJES R.EPOXI 6"x 2"</v>
           </cell>
           <cell r="C737">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="738">
           <cell r="A738" t="str">
             <v>I241152064</v>
           </cell>
           <cell r="B738" t="str">
             <v>BUJES R.EPOXI 6"X 21/2"</v>
           </cell>
           <cell r="C738">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="739">
           <cell r="A739" t="str">
             <v>I241152076</v>
           </cell>
           <cell r="B739" t="str">
             <v>BUJES R. EPOXI  6"X 3"</v>
           </cell>
           <cell r="C739">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="740">
           <cell r="A740" t="str">
             <v>I241152102</v>
           </cell>
           <cell r="B740" t="str">
             <v>BUJES R. EPOXI  6"X 4"</v>
           </cell>
           <cell r="C740">
             <v>303598.21708227985</v>
           </cell>
         </row>
         <row r="741">
           <cell r="A741" t="str">
             <v>I241152127</v>
           </cell>
           <cell r="B741" t="str">
             <v>BUJES R. EPOXI  6"X 5"</v>
           </cell>
           <cell r="C741">
-            <v>314547.15428737772</v>
+            <v>346788.237601834</v>
           </cell>
         </row>
         <row r="742">
           <cell r="A742" t="str">
             <v>I270013000</v>
           </cell>
           <cell r="B742" t="str">
             <v>CUPLAS c/b EPOXI  1/2"</v>
           </cell>
           <cell r="C742">
-            <v>2238.134445259614</v>
+            <v>2351.3031847758325</v>
           </cell>
         </row>
         <row r="743">
           <cell r="A743" t="str">
             <v>I270019000</v>
           </cell>
           <cell r="B743" t="str">
             <v>CUPLAS c/b EPOXI  3/4"</v>
           </cell>
           <cell r="C743">
-            <v>2498.0253455326924</v>
+            <v>2624.3351747890424</v>
           </cell>
         </row>
         <row r="744">
           <cell r="A744" t="str">
             <v>I270025000</v>
           </cell>
           <cell r="B744" t="str">
             <v xml:space="preserve">CUPLAS c/b EPOXI   1"  </v>
           </cell>
           <cell r="C744">
-            <v>3691.8400014522213</v>
+            <v>3878.5137199791866</v>
           </cell>
         </row>
         <row r="745">
           <cell r="A745" t="str">
             <v>I270032000</v>
           </cell>
           <cell r="B745" t="str">
             <v>CUPLAS c/b EPOXI 11/4"</v>
           </cell>
           <cell r="C745">
-            <v>6108.0976885956525</v>
+            <v>6416.9467471159551</v>
           </cell>
         </row>
         <row r="746">
           <cell r="A746" t="str">
             <v>I270038000</v>
           </cell>
           <cell r="B746" t="str">
             <v>CUPLAS c/b EPOXI 11/2"</v>
           </cell>
           <cell r="C746">
-            <v>8254.2905667921023</v>
+            <v>8671.6594433682876</v>
           </cell>
         </row>
         <row r="747">
           <cell r="A747" t="str">
             <v>I270051000</v>
           </cell>
           <cell r="B747" t="str">
             <v>CUPLAS c/b EPOXI  2"</v>
           </cell>
           <cell r="C747">
-            <v>13383.434688704783</v>
+            <v>14060.152942751696</v>
           </cell>
         </row>
         <row r="748">
           <cell r="A748" t="str">
             <v>I270064000</v>
           </cell>
           <cell r="B748" t="str">
             <v>CUPLAS c/b EPOXI 21/2"</v>
           </cell>
           <cell r="C748">
-            <v>27984.328105841432</v>
+            <v>29399.324039018713</v>
           </cell>
         </row>
         <row r="749">
           <cell r="A749" t="str">
             <v>I270076000</v>
           </cell>
           <cell r="B749" t="str">
             <v>CUPLAS c/b EPOXI 3"</v>
           </cell>
           <cell r="C749">
-            <v>34345.416229746355</v>
+            <v>36082.053396969524</v>
           </cell>
         </row>
         <row r="750">
           <cell r="A750" t="str">
             <v>I270102000</v>
           </cell>
           <cell r="B750" t="str">
             <v>CUPLAS c/b EPOXI  4"</v>
           </cell>
           <cell r="C750">
-            <v>75801.117181104011</v>
+            <v>79633.9150290955</v>
           </cell>
         </row>
         <row r="751">
           <cell r="A751" t="str">
             <v>I270152000</v>
           </cell>
           <cell r="B751" t="str">
             <v>CUPLAS  c/b EPOXI  6"</v>
           </cell>
           <cell r="C751">
             <v>189011.95628281214</v>
           </cell>
         </row>
         <row r="752">
           <cell r="A752" t="str">
             <v>I280013000</v>
           </cell>
           <cell r="B752" t="str">
             <v>ROSCAS C/T.EPOXI 1/2"</v>
           </cell>
           <cell r="C752">
-            <v>2030.7098901658649</v>
+            <v>2133.3904414079648</v>
           </cell>
         </row>
         <row r="753">
           <cell r="A753" t="str">
             <v>I280019000</v>
           </cell>
           <cell r="B753" t="str">
             <v>ROSCAS C/T.EPOXI 3/4"</v>
           </cell>
           <cell r="C753">
-            <v>2309.8650637015257</v>
+            <v>2426.6607808959534</v>
           </cell>
         </row>
         <row r="754">
           <cell r="A754" t="str">
             <v>I280025000</v>
           </cell>
           <cell r="B754" t="str">
             <v>ROSCAS C/T. EPOXI 1"</v>
           </cell>
           <cell r="C754">
-            <v>3212.2747950587427</v>
+            <v>3374.6998407509141</v>
           </cell>
         </row>
         <row r="755">
           <cell r="A755" t="str">
             <v>I280032000</v>
           </cell>
           <cell r="B755" t="str">
             <v>ROSCAS C/T.EPOXI 11/4"</v>
           </cell>
           <cell r="C755">
-            <v>5226.6060609468877</v>
+            <v>5490.8834912495931</v>
           </cell>
         </row>
         <row r="756">
           <cell r="A756" t="str">
             <v>I280038000</v>
           </cell>
           <cell r="B756" t="str">
             <v>ROSCAS C/T.EPOXI 11/2"</v>
           </cell>
           <cell r="C756">
-            <v>6881.2577191763166</v>
+            <v>7229.2007411046079</v>
           </cell>
         </row>
         <row r="757">
           <cell r="A757" t="str">
             <v>I280051000</v>
           </cell>
           <cell r="B757" t="str">
             <v>ROSCAS C/T.EPOXI 2"</v>
           </cell>
           <cell r="C757">
-            <v>9959.3213221209007</v>
+            <v>10462.903152447754</v>
           </cell>
         </row>
         <row r="758">
           <cell r="A758" t="str">
             <v>I280064000</v>
           </cell>
           <cell r="B758" t="str">
             <v>ROSCAS C/T. EPOXI 21/2"</v>
           </cell>
           <cell r="C758">
-            <v>17835.340945897267</v>
+            <v>18737.164809948048</v>
           </cell>
         </row>
         <row r="759">
           <cell r="A759" t="str">
             <v>I280076000</v>
           </cell>
           <cell r="B759" t="str">
             <v>ROSCAS C/T. EPOXI 3"</v>
           </cell>
           <cell r="C759">
-            <v>24518.253068841299</v>
+            <v>25757.990833843414</v>
           </cell>
         </row>
         <row r="760">
           <cell r="A760" t="str">
             <v>I280102000</v>
           </cell>
           <cell r="B760" t="str">
             <v>ROSCAS C/T.EPOXI 4"</v>
           </cell>
           <cell r="C760">
-            <v>68075.003030086766</v>
+            <v>71517.138645216881</v>
           </cell>
         </row>
         <row r="761">
           <cell r="A761" t="str">
             <v>I280127000</v>
           </cell>
           <cell r="B761" t="str">
             <v>ROSCAS C/T.EPOXI 5"</v>
           </cell>
           <cell r="C761">
-            <v>369025.48475074524</v>
+            <v>406850.59693769662</v>
           </cell>
         </row>
         <row r="762">
           <cell r="A762" t="str">
             <v>I280152000</v>
           </cell>
           <cell r="B762" t="str">
             <v>ROSCAS C/T.EPOXI 6"</v>
           </cell>
           <cell r="C762">
             <v>268010.11393854284</v>
           </cell>
         </row>
         <row r="763">
           <cell r="A763" t="str">
             <v>I290013000</v>
           </cell>
           <cell r="B763" t="str">
             <v>TAPONES M. EPOXI 1/2"</v>
           </cell>
           <cell r="C763">
-            <v>1449.1267151961604</v>
+            <v>1521.5830509559685</v>
           </cell>
         </row>
         <row r="764">
           <cell r="A764" t="str">
             <v>I290019000</v>
           </cell>
           <cell r="B764" t="str">
             <v xml:space="preserve">TAPONES M. EPOXI 3/4" </v>
           </cell>
           <cell r="C764">
-            <v>2385.0963392256003</v>
+            <v>2504.3511561868809</v>
           </cell>
         </row>
         <row r="765">
           <cell r="A765" t="str">
             <v>I290025000</v>
           </cell>
           <cell r="B765" t="str">
             <v>TAPONES M. EPOXI  1"</v>
           </cell>
           <cell r="C765">
-            <v>2238.134445259614</v>
+            <v>2351.3031847758325</v>
           </cell>
         </row>
         <row r="766">
           <cell r="A766" t="str">
             <v>I290032000</v>
           </cell>
           <cell r="B766" t="str">
             <v>TAPONES M. EPOXI 11/4"</v>
           </cell>
           <cell r="C766">
-            <v>3607.3007513502262</v>
+            <v>3789.6998382106485</v>
           </cell>
         </row>
         <row r="767">
           <cell r="A767" t="str">
             <v>I290038000</v>
           </cell>
           <cell r="B767" t="str">
             <v>TAPONES M. EPOXI 11/2"</v>
           </cell>
           <cell r="C767">
-            <v>4468.8437621036319</v>
+            <v>4694.8057979068572</v>
           </cell>
         </row>
         <row r="768">
           <cell r="A768" t="str">
             <v>I290051000</v>
           </cell>
           <cell r="B768" t="str">
             <v>TAPONES M. EPOXI   2"</v>
           </cell>
           <cell r="C768">
-            <v>6581.8687855649778</v>
+            <v>6914.6735443233947</v>
           </cell>
         </row>
         <row r="769">
           <cell r="A769" t="str">
             <v>I290064000</v>
           </cell>
           <cell r="B769" t="str">
             <v>TAPONES M. EPOXI 21/2"</v>
           </cell>
           <cell r="C769">
-            <v>11565.920651602391</v>
+            <v>12150.738361842588</v>
           </cell>
         </row>
         <row r="770">
           <cell r="A770" t="str">
             <v>I290076000</v>
           </cell>
           <cell r="B770" t="str">
             <v>TAPONES M. EPOXI 3"</v>
           </cell>
           <cell r="C770">
-            <v>22718.098548556936</v>
+            <v>23866.813534106961</v>
           </cell>
         </row>
         <row r="771">
           <cell r="A771" t="str">
             <v>I290102000</v>
           </cell>
           <cell r="B771" t="str">
             <v>TAPONES M. EPOXI  4"</v>
           </cell>
           <cell r="C771">
-            <v>35078.382477628773</v>
+            <v>36852.081255049874</v>
           </cell>
         </row>
         <row r="772">
           <cell r="A772" t="str">
             <v>I290127000</v>
           </cell>
           <cell r="B772" t="str">
             <v>TAPONES M.EPOXI 5"</v>
           </cell>
           <cell r="C772">
-            <v>197747.30296868808</v>
+            <v>207634.66811712249</v>
           </cell>
         </row>
         <row r="773">
           <cell r="A773" t="str">
             <v>I290152000</v>
           </cell>
           <cell r="B773" t="str">
             <v>TAPONES M. EPOXI 6"</v>
           </cell>
           <cell r="C773">
-            <v>219355.34398953372</v>
+            <v>230323.11118901038</v>
           </cell>
         </row>
         <row r="774">
           <cell r="A774" t="str">
             <v>I300013000</v>
           </cell>
           <cell r="B774" t="str">
             <v>TAPAS H.   EPOXI  1/2"</v>
           </cell>
           <cell r="C774">
-            <v>1445.7101414163653</v>
+            <v>1518.8108413124007</v>
           </cell>
         </row>
         <row r="775">
           <cell r="A775" t="str">
             <v>I300019000</v>
           </cell>
           <cell r="B775" t="str">
             <v>TAPAS H.   EPOXI  3/4"</v>
           </cell>
           <cell r="C775">
-            <v>1866.4902297545705</v>
+            <v>1960.8671994080441</v>
           </cell>
         </row>
         <row r="776">
           <cell r="A776" t="str">
             <v>I300025000</v>
           </cell>
           <cell r="B776" t="str">
             <v>TAPAS H.   EPOXI  1"</v>
           </cell>
           <cell r="C776">
-            <v>2498.0253455326924</v>
+            <v>2624.3351747890424</v>
           </cell>
         </row>
         <row r="777">
           <cell r="A777" t="str">
             <v>I300032000</v>
           </cell>
           <cell r="B777" t="str">
             <v>TAPAS H.   EPOXI  11/4"</v>
           </cell>
           <cell r="C777">
-            <v>3925.4178890451435</v>
+            <v>4123.9022095552646</v>
           </cell>
         </row>
         <row r="778">
           <cell r="A778" t="str">
             <v>I300038000</v>
           </cell>
           <cell r="B778" t="str">
             <v>TAPAS H.   EPOXI  11/2"</v>
           </cell>
           <cell r="C778">
-            <v>5593.4256538408763</v>
+            <v>5876.2509024149958</v>
           </cell>
         </row>
         <row r="779">
           <cell r="A779" t="str">
             <v>I300051000</v>
           </cell>
           <cell r="B779" t="str">
             <v>TAPAS H.   EPOXI  2"</v>
           </cell>
           <cell r="C779">
-            <v>8345.2740527693823</v>
+            <v>8767.2434065182642</v>
           </cell>
         </row>
         <row r="780">
           <cell r="A780" t="str">
             <v>I300064000</v>
           </cell>
           <cell r="B780" t="str">
             <v>TAPAS H.   EPOXI  21/2"</v>
           </cell>
           <cell r="C780">
-            <v>20999.689132181764</v>
+            <v>22049.673588790847</v>
           </cell>
         </row>
         <row r="781">
           <cell r="A781" t="str">
             <v>I300076000</v>
           </cell>
           <cell r="B781" t="str">
             <v>TAPAS H.   EPOXI  3"</v>
           </cell>
           <cell r="C781">
-            <v>29754.07683183936</v>
+            <v>31241.780673431327</v>
           </cell>
         </row>
         <row r="782">
           <cell r="A782" t="str">
             <v>I300102000</v>
           </cell>
           <cell r="B782" t="str">
             <v>TAPAS H.   EPOXI  4"</v>
           </cell>
           <cell r="C782">
-            <v>56447.280028339213</v>
+            <v>59269.644029756171</v>
           </cell>
         </row>
         <row r="783">
           <cell r="A783" t="str">
             <v>I300127000</v>
           </cell>
           <cell r="B783" t="str">
             <v>TAPAS H. EPOXI  5"</v>
           </cell>
           <cell r="C783">
-            <v>186373.62111458019</v>
+            <v>195692.30217030918</v>
           </cell>
         </row>
         <row r="784">
           <cell r="A784" t="str">
             <v>I300152000</v>
           </cell>
           <cell r="B784" t="str">
             <v>TAPAS H. EPOXI 6"</v>
           </cell>
           <cell r="C784">
-            <v>239485.4489698649</v>
+            <v>251459.72141835815</v>
           </cell>
         </row>
         <row r="785">
           <cell r="A785" t="str">
             <v>I310013000</v>
           </cell>
           <cell r="B785" t="str">
             <v>TUERCAS  EPOXI   1/2"</v>
           </cell>
           <cell r="C785">
-            <v>1420.9369019099524</v>
+            <v>1492.7849709398608</v>
           </cell>
         </row>
         <row r="786">
           <cell r="A786" t="str">
             <v>I310019000</v>
           </cell>
           <cell r="B786" t="str">
             <v>TUERCAS  EPOXI   3/4"</v>
           </cell>
           <cell r="C786">
-            <v>1624.9055216581939</v>
+            <v>1707.0670334960898</v>
           </cell>
         </row>
         <row r="787">
           <cell r="A787" t="str">
             <v>I310025000</v>
           </cell>
           <cell r="B787" t="str">
             <v>TUERCAS  EPOXI    1"</v>
           </cell>
           <cell r="C787">
-            <v>2298.3655632537598</v>
+            <v>2413.2838414164485</v>
           </cell>
         </row>
         <row r="788">
           <cell r="A788" t="str">
             <v>I310032000</v>
           </cell>
           <cell r="B788" t="str">
             <v>TUERCAS  EPOXI  11/4"</v>
           </cell>
           <cell r="C788">
-            <v>3089.7838939968001</v>
+            <v>3244.273088696641</v>
           </cell>
         </row>
         <row r="789">
           <cell r="A789" t="str">
             <v>I310038000</v>
           </cell>
           <cell r="B789" t="str">
             <v>TUERCAS  EPOXI  11/2"</v>
           </cell>
           <cell r="C789">
-            <v>3411.4105215590407</v>
+            <v>3581.9810476369926</v>
           </cell>
         </row>
         <row r="790">
           <cell r="A790" t="str">
             <v>I310051000</v>
           </cell>
           <cell r="B790" t="str">
             <v>TUERCAS  EPOXI    2"</v>
           </cell>
           <cell r="C790">
-            <v>6398.2016190892809</v>
+            <v>6718.1117000437453</v>
           </cell>
         </row>
         <row r="791">
           <cell r="A791" t="str">
             <v>I310064000</v>
           </cell>
           <cell r="B791" t="str">
             <v>TUERCAS  EPOXI  21/2"</v>
           </cell>
           <cell r="C791">
-            <v>12407.921637471361</v>
+            <v>13028.31771934493</v>
           </cell>
         </row>
         <row r="792">
           <cell r="A792" t="str">
             <v>I310076000</v>
           </cell>
           <cell r="B792" t="str">
             <v>TUERCAS  EPOXI    3"</v>
           </cell>
           <cell r="C792">
-            <v>25874.681498265603</v>
+            <v>27168.415573178881</v>
           </cell>
         </row>
         <row r="793">
           <cell r="A793" t="str">
             <v>I310102000</v>
           </cell>
           <cell r="B793" t="str">
             <v>TUERCAS  EPOXI    4"</v>
           </cell>
           <cell r="C793">
-            <v>36708.800930081277</v>
+            <v>38544.240976585344</v>
           </cell>
         </row>
         <row r="794">
           <cell r="A794" t="str">
             <v>I310127000</v>
           </cell>
           <cell r="B794" t="str">
             <v xml:space="preserve">TUERCAS EPOXI  5" </v>
           </cell>
           <cell r="C794">
-            <v>125440.01180058502</v>
+            <v>138297.613010145</v>
           </cell>
         </row>
         <row r="795">
           <cell r="A795" t="str">
             <v>I310152000</v>
           </cell>
           <cell r="B795" t="str">
             <v xml:space="preserve">TUERCAS EPOXI  6" </v>
           </cell>
           <cell r="C795">
-            <v>125440.01180058502</v>
+            <v>138297.613010145</v>
           </cell>
         </row>
         <row r="796">
           <cell r="A796" t="str">
             <v>I322013000</v>
           </cell>
           <cell r="B796" t="str">
             <v>BRIDAS EPOXI  1/2"</v>
           </cell>
           <cell r="C796">
-            <v>9868.5748951262631</v>
+            <v>10201.124557374729</v>
           </cell>
         </row>
         <row r="797">
           <cell r="A797" t="str">
             <v>I322019000</v>
           </cell>
           <cell r="B797" t="str">
             <v xml:space="preserve">BRIDAS EPOXI  3/4"  </v>
           </cell>
           <cell r="C797">
-            <v>12073.832111081509</v>
+            <v>12480.706931396775</v>
           </cell>
         </row>
         <row r="798">
           <cell r="A798" t="str">
             <v>I322025000</v>
           </cell>
           <cell r="B798" t="str">
             <v>BRIDAS EPOXI  1"</v>
           </cell>
           <cell r="C798">
-            <v>15324.730063007024</v>
+            <v>15841.162209972721</v>
           </cell>
         </row>
         <row r="799">
           <cell r="A799" t="str">
             <v>I322032000</v>
           </cell>
           <cell r="B799" t="str">
             <v>BRIDAS EPOXI  11/4"</v>
           </cell>
           <cell r="C799">
-            <v>23525.035690859389</v>
+            <v>24317.754012315123</v>
           </cell>
         </row>
         <row r="800">
           <cell r="A800" t="str">
             <v>I322038000</v>
           </cell>
           <cell r="B800" t="str">
             <v>BRIDAS EPOXI  11/2"</v>
           </cell>
           <cell r="C800">
-            <v>27391.441743445521</v>
+            <v>28314.490924842954</v>
           </cell>
         </row>
         <row r="801">
           <cell r="A801" t="str">
             <v>I322051000</v>
           </cell>
           <cell r="B801" t="str">
             <v>BRIDAS EPOXI  2"</v>
           </cell>
           <cell r="C801">
-            <v>35035.950737899147</v>
+            <v>36216.584702497013</v>
           </cell>
         </row>
         <row r="802">
           <cell r="A802" t="str">
             <v>I322064000</v>
           </cell>
           <cell r="B802" t="str">
             <v>BRIDAS EPOXI  21/2"</v>
           </cell>
           <cell r="C802">
-            <v>47914.684634000027</v>
+            <v>49529.31090530962</v>
           </cell>
         </row>
         <row r="803">
           <cell r="A803" t="str">
             <v>I322076000</v>
           </cell>
           <cell r="B803" t="str">
             <v>BRIDAS EPOXI  3"</v>
           </cell>
           <cell r="C803">
-            <v>83532.141278888885</v>
+            <v>86346.993416347963</v>
           </cell>
         </row>
         <row r="804">
           <cell r="A804" t="str">
             <v>I322102000</v>
           </cell>
           <cell r="B804" t="str">
             <v>BRIDAS EPOXI  4"</v>
           </cell>
           <cell r="C804">
-            <v>127300.51243409951</v>
+            <v>131590.31266802107</v>
           </cell>
         </row>
         <row r="805">
           <cell r="A805" t="str">
             <v>I222127000</v>
           </cell>
           <cell r="B805" t="str">
             <v>BRIDAS EPOXI  5"</v>
           </cell>
           <cell r="C805">
-            <v>232634.20370290309</v>
+            <v>150870.12328379453</v>
           </cell>
         </row>
         <row r="806">
           <cell r="A806" t="str">
             <v>I322152000</v>
           </cell>
           <cell r="B806" t="str">
             <v>BRIDAS EPOXI  6"</v>
           </cell>
           <cell r="C806">
-            <v>269576.31591629109</v>
+            <v>165115.49349872829</v>
           </cell>
         </row>
         <row r="807">
           <cell r="A807" t="str">
             <v>I340013000</v>
           </cell>
           <cell r="B807" t="str">
             <v>UNIONES CON. EPOXI 1/2"</v>
           </cell>
           <cell r="C807">
-            <v>6918.4175784359368</v>
+            <v>10201.124557374729</v>
           </cell>
         </row>
         <row r="808">
           <cell r="A808" t="str">
             <v>I340019000</v>
           </cell>
           <cell r="B808" t="str">
             <v>UNIONES CON. EPOXI 3/4"</v>
           </cell>
           <cell r="C808">
-            <v>7791.5259965832201</v>
+            <v>12480.706931396775</v>
           </cell>
         </row>
         <row r="809">
           <cell r="A809" t="str">
             <v>I340025000</v>
           </cell>
           <cell r="B809" t="str">
             <v>UNIONES CON. EPOXI 1"</v>
           </cell>
           <cell r="C809">
-            <v>10361.65834955585</v>
+            <v>15841.162209972721</v>
           </cell>
         </row>
         <row r="810">
           <cell r="A810" t="str">
             <v>I340032000</v>
           </cell>
           <cell r="B810" t="str">
             <v>UNIONES CON.EPOXI 11/4"</v>
           </cell>
           <cell r="C810">
-            <v>18387.629069000177</v>
+            <v>24317.754012315123</v>
           </cell>
         </row>
         <row r="811">
           <cell r="A811" t="str">
             <v>I340038000</v>
           </cell>
           <cell r="B811" t="str">
             <v>UNIONES CON.EPOXI 11/2"</v>
           </cell>
           <cell r="C811">
-            <v>18096.178521529015</v>
+            <v>28314.490924842954</v>
           </cell>
         </row>
         <row r="812">
           <cell r="A812" t="str">
             <v>I340051000</v>
           </cell>
           <cell r="B812" t="str">
             <v>UNIONES CON.EPOXI 2"</v>
           </cell>
           <cell r="C812">
-            <v>28183.768651886152</v>
+            <v>36216.584702497013</v>
           </cell>
         </row>
         <row r="813">
           <cell r="A813" t="str">
             <v>I340064000</v>
           </cell>
           <cell r="B813" t="str">
             <v>UNIONES CON.EPOXI 21/2"</v>
           </cell>
           <cell r="C813">
-            <v>71208.53268446766</v>
+            <v>49529.31090530962</v>
           </cell>
         </row>
         <row r="814">
           <cell r="A814" t="str">
             <v>I340076000</v>
           </cell>
           <cell r="B814" t="str">
             <v>UNIONES CON.EPOXI 3"</v>
           </cell>
           <cell r="C814">
-            <v>107037.62872152211</v>
+            <v>86346.993416347963</v>
           </cell>
         </row>
         <row r="815">
           <cell r="A815" t="str">
             <v>I340102000</v>
           </cell>
           <cell r="B815" t="str">
             <v>UNIONES CON.EPOXI 4"</v>
           </cell>
           <cell r="C815">
-            <v>212000.5328515638</v>
+            <v>131590.31266802107</v>
           </cell>
         </row>
         <row r="816">
           <cell r="A816" t="str">
             <v>I340127000</v>
           </cell>
           <cell r="B816" t="str">
             <v>UNIONES CON.EPOXI 5"</v>
           </cell>
           <cell r="C816">
-            <v>1208264.4067392391</v>
+            <v>150870.12328379453</v>
           </cell>
         </row>
         <row r="817">
           <cell r="A817" t="str">
             <v>I340152000</v>
           </cell>
           <cell r="B817" t="str">
             <v>UNIONES CON.EPOXI 6"</v>
           </cell>
           <cell r="C817">
-            <v>1261465.0837578129</v>
+            <v>165115.49349872829</v>
           </cell>
         </row>
         <row r="818">
           <cell r="A818" t="str">
             <v>I341019000</v>
           </cell>
           <cell r="B818" t="str">
             <v>UNION CON MH EPOX.3/4"</v>
           </cell>
           <cell r="C818">
             <v>0</v>
           </cell>
         </row>
         <row r="819">
           <cell r="A819" t="str">
             <v>I341025000</v>
           </cell>
           <cell r="B819" t="str">
             <v>UNION CON MH EPOX. 1"</v>
           </cell>
           <cell r="C819">
             <v>0</v>
           </cell>
         </row>
         <row r="820">
@@ -11240,117 +11240,117 @@
             <v>UNION CON MH EPOX. 11/2"</v>
           </cell>
           <cell r="C822">
             <v>0</v>
           </cell>
         </row>
         <row r="823">
           <cell r="A823" t="str">
             <v>I341051000</v>
           </cell>
           <cell r="B823" t="str">
             <v>UNION CON MH EPOX. 2"</v>
           </cell>
           <cell r="C823">
             <v>0</v>
           </cell>
         </row>
         <row r="824">
           <cell r="A824" t="str">
             <v>M131300000</v>
           </cell>
           <cell r="B824" t="str">
             <v>MONTURA DER. 1/2 X 1/2</v>
           </cell>
           <cell r="C824">
-            <v>21016.525670320301</v>
+            <v>22067.351953836314</v>
           </cell>
         </row>
         <row r="825">
           <cell r="A825" t="str">
             <v>M191300000</v>
           </cell>
           <cell r="B825" t="str">
             <v>MONTURA DER. 3/4 X 1/2</v>
           </cell>
           <cell r="C825">
-            <v>21016.525670320301</v>
+            <v>22067.351953836314</v>
           </cell>
         </row>
         <row r="826">
           <cell r="A826" t="str">
             <v>M251900000</v>
           </cell>
           <cell r="B826" t="str">
             <v>MONTURA DER. 1 X 3/4</v>
           </cell>
           <cell r="C826">
-            <v>24097.096403235013</v>
+            <v>24969.030812562596</v>
           </cell>
         </row>
         <row r="827">
           <cell r="A827" t="str">
             <v>M191900000</v>
           </cell>
           <cell r="B827" t="str">
             <v>MONTURA DER. 3/4 X 3/4</v>
           </cell>
           <cell r="C827">
-            <v>23780.029345297709</v>
+            <v>24815.668088257877</v>
           </cell>
         </row>
         <row r="828">
           <cell r="A828" t="str">
             <v>M251300000</v>
           </cell>
           <cell r="B828" t="str">
             <v>MONTURA DER. 1 X 1/2</v>
           </cell>
           <cell r="C828">
-            <v>23633.969607864645</v>
+            <v>25301.951223396765</v>
           </cell>
         </row>
         <row r="829">
           <cell r="A829" t="str">
             <v>M001013000</v>
           </cell>
           <cell r="B829" t="str">
             <v>CURVAS M.H.  NEGRAS. 1/2"</v>
           </cell>
           <cell r="C829">
             <v>3618.5942358385055</v>
           </cell>
         </row>
         <row r="830">
           <cell r="A830" t="str">
             <v>M001019000</v>
           </cell>
           <cell r="B830" t="str">
             <v>CURVAS M.H.  NEGRAS. 3/4"</v>
           </cell>
-          <cell r="C830" t="e">
-            <v>#REF!</v>
+          <cell r="C830">
+            <v>6011.9224322405435</v>
           </cell>
         </row>
         <row r="831">
           <cell r="A831" t="str">
             <v>M001025000</v>
           </cell>
           <cell r="B831" t="str">
             <v>CURVAS M.H.  NEGRAS. 1"</v>
           </cell>
           <cell r="C831">
             <v>8817.8958801504195</v>
           </cell>
         </row>
         <row r="832">
           <cell r="A832" t="str">
             <v>M001032000</v>
           </cell>
           <cell r="B832" t="str">
             <v>CURVAS M.H.  NEGRAS. 11/4"</v>
           </cell>
           <cell r="C832">
             <v>15109.978278649865</v>
           </cell>
         </row>
         <row r="833">
@@ -11504,51 +11504,51 @@
             <v>CURVAS H.H.  NEGRAS. 21/2"</v>
           </cell>
           <cell r="C846">
             <v>63937.12292249794</v>
           </cell>
         </row>
         <row r="847">
           <cell r="A847" t="str">
             <v>M002076000</v>
           </cell>
           <cell r="B847" t="str">
             <v>CURVAS H.H.  NEGRAS.  3"</v>
           </cell>
           <cell r="C847">
             <v>101695.97594161055</v>
           </cell>
         </row>
         <row r="848">
           <cell r="A848" t="str">
             <v>M002102000</v>
           </cell>
           <cell r="B848" t="str">
             <v>CURVAS H.H.  NEGRAS.  4"</v>
           </cell>
           <cell r="C848">
-            <v>212720.59416715754</v>
+            <v>232800.36800966001</v>
           </cell>
         </row>
         <row r="849">
           <cell r="A849" t="str">
             <v>M003009001</v>
           </cell>
           <cell r="B849" t="str">
             <v>CURVAS M.M. NEGRAS. 1/2"</v>
           </cell>
           <cell r="C849">
             <v>5215.9187808762508</v>
           </cell>
         </row>
         <row r="850">
           <cell r="A850" t="str">
             <v>M003019000</v>
           </cell>
           <cell r="B850" t="str">
             <v>CURVAS M.M. NEGRAS. 3/4"</v>
           </cell>
           <cell r="C850">
             <v>7562.9975307638879</v>
           </cell>
         </row>
         <row r="851">
@@ -12065,51 +12065,51 @@
             <v>CODOS M.H.   NEGRAS.   21/2"</v>
           </cell>
           <cell r="C897">
             <v>37966.346345557016</v>
           </cell>
         </row>
         <row r="898">
           <cell r="A898" t="str">
             <v>M092076000</v>
           </cell>
           <cell r="B898" t="str">
             <v>CODOS M.H.   NEGRAS.   3"</v>
           </cell>
           <cell r="C898">
             <v>50949.821102949609</v>
           </cell>
         </row>
         <row r="899">
           <cell r="A899" t="str">
             <v>M092102000</v>
           </cell>
           <cell r="B899" t="str">
             <v>CODOS M.H.   NEGRAS.    4"</v>
           </cell>
           <cell r="C899">
-            <v>99809.226316799992</v>
+            <v>104799.68763264002</v>
           </cell>
         </row>
         <row r="900">
           <cell r="A900" t="str">
             <v>M093013000</v>
           </cell>
           <cell r="B900" t="str">
             <v>CODOS H.H. 45 NEGRAS.  1/2"</v>
           </cell>
           <cell r="C900">
             <v>3308.3131776315927</v>
           </cell>
         </row>
         <row r="901">
           <cell r="A901" t="str">
             <v>M093019000</v>
           </cell>
           <cell r="B901" t="str">
             <v>CODOS H.H. 45 NEGRAS. 3/4"</v>
           </cell>
           <cell r="C901">
             <v>3570.7627246562924</v>
           </cell>
         </row>
         <row r="902">
@@ -13022,370 +13022,370 @@
             <v>TEES RED. NEGRAS. 1" X 1/2"</v>
           </cell>
           <cell r="C984">
             <v>4875.5345629926051</v>
           </cell>
         </row>
         <row r="985">
           <cell r="A985" t="str">
             <v>M133025019</v>
           </cell>
           <cell r="B985" t="str">
             <v>TEES RED. NEGRAS. 1" X 3/4"</v>
           </cell>
           <cell r="C985">
             <v>5188.2483281477889</v>
           </cell>
         </row>
         <row r="986">
           <cell r="A986" t="str">
             <v>M133032013</v>
           </cell>
           <cell r="B986" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS.11/4"X1/2" </v>
           </cell>
           <cell r="C986">
-            <v>9388.6064989516817</v>
+            <v>9858.0368238992651</v>
           </cell>
         </row>
         <row r="987">
           <cell r="A987" t="str">
             <v>M133032019</v>
           </cell>
           <cell r="B987" t="str">
             <v>TEES RED. NEGRAS. 11/4"X3/4"</v>
           </cell>
           <cell r="C987">
-            <v>9388.6064989516817</v>
+            <v>9858.0368238992651</v>
           </cell>
         </row>
         <row r="988">
           <cell r="A988" t="str">
             <v>M133032025</v>
           </cell>
           <cell r="B988" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS. 11/4"X1"   </v>
           </cell>
           <cell r="C988">
             <v>8768.5125159977943</v>
           </cell>
         </row>
         <row r="989">
           <cell r="A989" t="str">
             <v>M133038013</v>
           </cell>
           <cell r="B989" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS. 11/2"X1/2"      </v>
           </cell>
           <cell r="C989">
-            <v>15706.27173327767</v>
+            <v>16235.502811707041</v>
           </cell>
         </row>
         <row r="990">
           <cell r="A990" t="str">
             <v>M133038019</v>
           </cell>
           <cell r="B990" t="str">
             <v>TEES RED. NEGRAS. 11/2"X3/4"</v>
           </cell>
           <cell r="C990">
-            <v>15706.27173327767</v>
+            <v>16235.502811707041</v>
           </cell>
         </row>
         <row r="991">
           <cell r="A991" t="str">
             <v>M133038025</v>
           </cell>
           <cell r="B991" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS. 11/2"X1"    </v>
           </cell>
           <cell r="C991">
             <v>10380.822900471643</v>
           </cell>
         </row>
         <row r="992">
           <cell r="A992" t="str">
             <v>M133038032</v>
           </cell>
           <cell r="B992" t="str">
             <v>TEES RED. NEGRAS.11/2X11/4"</v>
           </cell>
           <cell r="C992">
             <v>10380.822900471643</v>
           </cell>
         </row>
         <row r="993">
           <cell r="A993" t="str">
             <v>M133051013</v>
           </cell>
           <cell r="B993" t="str">
             <v>TEES RED. NEGRAS. 2"X1/2"</v>
           </cell>
           <cell r="C993">
-            <v>24954.973894730883</v>
+            <v>26202.722589467423</v>
           </cell>
         </row>
         <row r="994">
           <cell r="A994" t="str">
             <v>M133051019</v>
           </cell>
           <cell r="B994" t="str">
             <v>TEES RED. NEGRAS. 2"X3/4"</v>
           </cell>
           <cell r="C994">
-            <v>24954.973894730883</v>
+            <v>26202.722589467423</v>
           </cell>
         </row>
         <row r="995">
           <cell r="A995" t="str">
             <v>M133051025</v>
           </cell>
           <cell r="B995" t="str">
             <v>TEES RED. NEGRAS. 2"X1"</v>
           </cell>
           <cell r="C995">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="996">
           <cell r="A996" t="str">
             <v>M133051032</v>
           </cell>
           <cell r="B996" t="str">
             <v>TEES RED. NEGRAS. 2"X11/4"</v>
           </cell>
           <cell r="C996">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="997">
           <cell r="A997" t="str">
             <v>M133051038</v>
           </cell>
           <cell r="B997" t="str">
             <v>TEES RED. NEGRAS. 2"X11/2"</v>
           </cell>
           <cell r="C997">
             <v>21504.345450169167</v>
           </cell>
         </row>
         <row r="998">
           <cell r="A998" t="str">
             <v>M133064013</v>
           </cell>
           <cell r="B998" t="str">
             <v>TEES RED. NEGRAS. 21/2X1/2"</v>
           </cell>
           <cell r="C998">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="999">
           <cell r="A999" t="str">
             <v>M133064019</v>
           </cell>
           <cell r="B999" t="str">
             <v>TEES RED. NEGRAS.21/2X3/4"</v>
           </cell>
           <cell r="C999">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="1000">
           <cell r="A1000" t="str">
             <v>M133064025</v>
           </cell>
           <cell r="B1000" t="str">
             <v>TEES RED. NEGRAS. 21/2X1"</v>
           </cell>
           <cell r="C1000">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="1001">
           <cell r="A1001" t="str">
             <v>M133064032</v>
           </cell>
           <cell r="B1001" t="str">
             <v>TEES RED. NEGRAS.21/2X11/4"</v>
           </cell>
           <cell r="C1001">
-            <v>52858.357629503109</v>
+            <v>54639.489937091064</v>
           </cell>
         </row>
         <row r="1002">
           <cell r="A1002" t="str">
             <v>M133064038</v>
           </cell>
           <cell r="B1002" t="str">
             <v>TEES RED. NEGRAS.21/2X11/2"</v>
           </cell>
           <cell r="C1002">
-            <v>54708.293095598157</v>
+            <v>56551.725475667641</v>
           </cell>
         </row>
         <row r="1003">
           <cell r="A1003" t="str">
             <v>M133064051</v>
           </cell>
           <cell r="B1003" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS.21/2"X2"       </v>
           </cell>
           <cell r="C1003">
             <v>41280.035449272415</v>
           </cell>
         </row>
         <row r="1004">
           <cell r="A1004" t="str">
             <v>M133076013</v>
           </cell>
           <cell r="B1004" t="str">
             <v>TEES RED. NEGRAS. 3"x1/2"</v>
           </cell>
           <cell r="C1004">
-            <v>93304.854604509455</v>
+            <v>96448.863053148103</v>
           </cell>
         </row>
         <row r="1005">
           <cell r="A1005" t="str">
             <v>M133076019</v>
           </cell>
           <cell r="B1005" t="str">
             <v>TEES RED. NEGRAS. 3"X3/4"</v>
           </cell>
           <cell r="C1005">
-            <v>93304.854604509455</v>
+            <v>96448.863053148103</v>
           </cell>
         </row>
         <row r="1006">
           <cell r="A1006" t="str">
             <v>M133076025</v>
           </cell>
           <cell r="B1006" t="str">
             <v>TEES RED. NEGRAS. 3"X1"</v>
           </cell>
           <cell r="C1006">
-            <v>77754.045503757879</v>
+            <v>80374.052544290083</v>
           </cell>
         </row>
         <row r="1007">
           <cell r="A1007" t="str">
             <v>M133076032</v>
           </cell>
           <cell r="B1007" t="str">
             <v>TEES RED. NEGRAS. 3"X11/4"</v>
           </cell>
           <cell r="C1007">
-            <v>77754.045503757879</v>
+            <v>80374.052544290083</v>
           </cell>
         </row>
         <row r="1008">
           <cell r="A1008" t="str">
             <v>M133076038</v>
           </cell>
           <cell r="B1008" t="str">
             <v>TEES RED. NEGRAS. 3X11/2"</v>
           </cell>
           <cell r="C1008">
             <v>60717.505859039586</v>
           </cell>
         </row>
         <row r="1009">
           <cell r="A1009" t="str">
             <v>M133076051</v>
           </cell>
           <cell r="B1009" t="str">
             <v>TEES RED. NEGRAS. 3"X2"</v>
           </cell>
           <cell r="C1009">
             <v>60717.505859039586</v>
           </cell>
         </row>
         <row r="1010">
           <cell r="A1010" t="str">
             <v>M133076064</v>
           </cell>
           <cell r="B1010" t="str">
             <v xml:space="preserve">TEES RED. NEGRAS. 3"X21/2"      </v>
           </cell>
           <cell r="C1010">
             <v>62044.462407186031</v>
           </cell>
         </row>
         <row r="1011">
           <cell r="A1011" t="str">
             <v>M133102013</v>
           </cell>
           <cell r="B1011" t="str">
             <v>TEES RED.NEGRAS.  4" X 1/2"</v>
           </cell>
           <cell r="C1011">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="1012">
           <cell r="A1012" t="str">
             <v>M133102019</v>
           </cell>
           <cell r="B1012" t="str">
             <v>TEES RED.NEGRAS.  4" X 3/4"</v>
           </cell>
           <cell r="C1012">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="1013">
           <cell r="A1013" t="str">
             <v>M133102025</v>
           </cell>
           <cell r="B1013" t="str">
             <v>TEES RED.NEGRAS.  4" X 1"</v>
           </cell>
           <cell r="C1013">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="1014">
           <cell r="A1014" t="str">
             <v>M133102032</v>
           </cell>
           <cell r="B1014" t="str">
             <v>TEES RED.NEGRAS.  4"X11/4"</v>
           </cell>
           <cell r="C1014">
-            <v>177222.13952311769</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="1015">
           <cell r="A1015" t="str">
             <v>M133102038</v>
           </cell>
           <cell r="B1015" t="str">
             <v>TEES RED.NEGRAS.  4"X11/2"</v>
           </cell>
           <cell r="C1015">
-            <v>147685.11626926475</v>
+            <v>183193.8527506809</v>
           </cell>
         </row>
         <row r="1016">
           <cell r="A1016" t="str">
             <v>M133102051</v>
           </cell>
           <cell r="B1016" t="str">
             <v>TEES RED. NEGRAS.  4"X2"</v>
           </cell>
           <cell r="C1016">
             <v>115352.7283915466</v>
           </cell>
         </row>
         <row r="1017">
           <cell r="A1017" t="str">
             <v>M133102064</v>
           </cell>
           <cell r="B1017" t="str">
             <v>TEES RED. NEGRAS. 4X21/2"</v>
           </cell>
           <cell r="C1017">
             <v>115352.7283915466</v>
           </cell>
         </row>
         <row r="1018">
@@ -13506,128 +13506,128 @@
             <v>TEES RED. NEGRAS. 6"X4"</v>
           </cell>
           <cell r="C1028">
             <v>805270.45565997181</v>
           </cell>
         </row>
         <row r="1029">
           <cell r="A1029" t="str">
             <v>M133152127</v>
           </cell>
           <cell r="B1029" t="str">
             <v>TEES RED. NEGRAS. 6"X 5"</v>
           </cell>
           <cell r="C1029">
             <v>805270.45565997181</v>
           </cell>
         </row>
         <row r="1030">
           <cell r="A1030" t="str">
             <v>M165013000</v>
           </cell>
           <cell r="B1030" t="str">
             <v>TEES 45 NEGRAS. de 1/2"</v>
           </cell>
           <cell r="C1030">
-            <v>9553.4381825238452</v>
+            <v>9875.3368994841367</v>
           </cell>
         </row>
         <row r="1031">
           <cell r="A1031" t="str">
             <v>M165019000</v>
           </cell>
           <cell r="B1031" t="str">
             <v>TEES 45 NEGRAS. de 3/4"</v>
           </cell>
           <cell r="C1031">
-            <v>12459.91083117362</v>
+            <v>12879.775322361702</v>
           </cell>
         </row>
         <row r="1032">
           <cell r="A1032" t="str">
             <v>M165025000</v>
           </cell>
           <cell r="B1032" t="str">
             <v>TEES 45 NEGRAS.  de 1"</v>
           </cell>
           <cell r="C1032">
-            <v>16361.523621517348</v>
+            <v>16912.842191022668</v>
           </cell>
         </row>
         <row r="1033">
           <cell r="A1033" t="str">
             <v>M165032000</v>
           </cell>
           <cell r="B1033" t="str">
             <v>TEES 45 NEGRAS.de 11/4"</v>
           </cell>
           <cell r="C1033">
-            <v>28852.029158749508</v>
+            <v>29824.26743573368</v>
           </cell>
         </row>
         <row r="1034">
           <cell r="A1034" t="str">
             <v>M165038000</v>
           </cell>
           <cell r="B1034" t="str">
             <v>TEES 45 NEGRAS.de 11/2"</v>
           </cell>
           <cell r="C1034">
-            <v>44835.094434304447</v>
+            <v>46345.861190200631</v>
           </cell>
         </row>
         <row r="1035">
           <cell r="A1035" t="str">
             <v>M165051000</v>
           </cell>
           <cell r="B1035" t="str">
             <v>TEES 45 NEGRAS.  de 2"</v>
           </cell>
           <cell r="C1035">
-            <v>48679.878016149036</v>
+            <v>50320.212737053254</v>
           </cell>
         </row>
         <row r="1036">
           <cell r="A1036" t="str">
             <v>M165064000</v>
           </cell>
           <cell r="B1036" t="str">
             <v>TEES 45 NEGRAS.de 21/2"</v>
           </cell>
           <cell r="C1036">
-            <v>75717.500650889036</v>
+            <v>78268.908878470902</v>
           </cell>
         </row>
         <row r="1037">
           <cell r="A1037" t="str">
             <v>M165076000</v>
           </cell>
           <cell r="B1037" t="str">
             <v>TEES 45 NEGRAS.de 3"</v>
           </cell>
           <cell r="C1037">
-            <v>83905.047036184857</v>
+            <v>86732.367932950525</v>
           </cell>
         </row>
         <row r="1038">
           <cell r="A1038" t="str">
             <v>M165102000</v>
           </cell>
           <cell r="B1038" t="str">
             <v>TEES 45 NEGRAS.de 4"</v>
           </cell>
           <cell r="C1038">
             <v>362313.39375000005</v>
           </cell>
         </row>
         <row r="1039">
           <cell r="A1039" t="str">
             <v>M180013000</v>
           </cell>
           <cell r="B1039" t="str">
             <v>CRUCES NEGRAS. de  1/2"</v>
           </cell>
           <cell r="C1039">
             <v>4985.699280761728</v>
           </cell>
         </row>
         <row r="1040">
@@ -13682,139 +13682,139 @@
             <v>CRUCES NEGRAS. de  2"</v>
           </cell>
           <cell r="C1044">
             <v>29699.13143081783</v>
           </cell>
         </row>
         <row r="1045">
           <cell r="A1045" t="str">
             <v>M180064000</v>
           </cell>
           <cell r="B1045" t="str">
             <v>CRUCES NEGRAS. de 21/2"</v>
           </cell>
           <cell r="C1045">
             <v>57251.218200000003</v>
           </cell>
         </row>
         <row r="1046">
           <cell r="A1046" t="str">
             <v>M180076000</v>
           </cell>
           <cell r="B1046" t="str">
             <v xml:space="preserve">CRUCES NEGRAS. de 3"    </v>
           </cell>
           <cell r="C1046">
-            <v>134792.77583221946</v>
+            <v>139334.75377701328</v>
           </cell>
         </row>
         <row r="1047">
           <cell r="A1047" t="str">
             <v>M180102000</v>
           </cell>
           <cell r="B1047" t="str">
             <v>CRUCES NEGRAS. de 4"</v>
           </cell>
           <cell r="C1047">
-            <v>276768.1627167199</v>
+            <v>286094.23788573017</v>
           </cell>
         </row>
         <row r="1048">
           <cell r="A1048" t="str">
             <v>M180127000</v>
           </cell>
           <cell r="B1048" t="str">
             <v xml:space="preserve">CRUCES NEGRAS. de 5"    </v>
           </cell>
           <cell r="C1048">
             <v>848258.10142269323</v>
           </cell>
         </row>
         <row r="1049">
           <cell r="A1049" t="str">
             <v>M180152000</v>
           </cell>
           <cell r="B1049" t="str">
             <v>CRUCES NEGRAS. de 6"</v>
           </cell>
           <cell r="C1049">
             <v>848258.10142269323</v>
           </cell>
         </row>
         <row r="1050">
           <cell r="A1050" t="str">
             <v>M240019013</v>
           </cell>
           <cell r="B1050" t="str">
             <v>CUPLAS RED.NEGRAS.3/4"X1/2"</v>
           </cell>
           <cell r="C1050">
             <v>2396.2995179515333</v>
           </cell>
         </row>
         <row r="1051">
           <cell r="A1051" t="str">
             <v>M240025013</v>
           </cell>
           <cell r="B1051" t="str">
             <v>CUPLAS RED.NEGRAS.1"X1/2"</v>
           </cell>
           <cell r="C1051">
-            <v>3122.906489665344</v>
+            <v>2396.2995179515333</v>
           </cell>
         </row>
         <row r="1052">
           <cell r="A1052" t="str">
             <v>M240025019</v>
           </cell>
           <cell r="B1052" t="str">
             <v>CUPLAS RED.NEGRAS.1"X3/4"</v>
           </cell>
           <cell r="C1052">
             <v>3122.906489665344</v>
           </cell>
         </row>
         <row r="1053">
           <cell r="A1053" t="str">
             <v>M240032013</v>
           </cell>
           <cell r="B1053" t="str">
             <v>CUPLAS RED.NEGRAS.11/4X1/2</v>
           </cell>
           <cell r="C1053">
-            <v>5763.9828197952002</v>
+            <v>6052.1819607849602</v>
           </cell>
         </row>
         <row r="1054">
           <cell r="A1054" t="str">
             <v>M240032019</v>
           </cell>
           <cell r="B1054" t="str">
             <v>CUPLAS RED.NEGRAS.11/4X3/4</v>
           </cell>
           <cell r="C1054">
-            <v>5763.9828197952002</v>
+            <v>6052.1819607849602</v>
           </cell>
         </row>
         <row r="1055">
           <cell r="A1055" t="str">
             <v>M240032025</v>
           </cell>
           <cell r="B1055" t="str">
             <v>CUPLAS RED.NEGRAS. 11/4"X1"</v>
           </cell>
           <cell r="C1055">
             <v>4670.6678847979374</v>
           </cell>
         </row>
         <row r="1056">
           <cell r="A1056" t="str">
             <v>M240038013</v>
           </cell>
           <cell r="B1056" t="str">
             <v>CUPLAS RED.NEGRAS. 11/2"X1/2</v>
           </cell>
           <cell r="C1056">
             <v>6224.1579878779612</v>
           </cell>
         </row>
         <row r="1057">
@@ -13891,216 +13891,216 @@
             <v>CUPLAS RED.NEGRAS.2X11/4"</v>
           </cell>
           <cell r="C1063">
             <v>9360.37599808505</v>
           </cell>
         </row>
         <row r="1064">
           <cell r="A1064" t="str">
             <v>M240051038</v>
           </cell>
           <cell r="B1064" t="str">
             <v>CUPLAS RED.NEGRAS.2X11/2"</v>
           </cell>
           <cell r="C1064">
             <v>9356.0497539089829</v>
           </cell>
         </row>
         <row r="1065">
           <cell r="A1065" t="str">
             <v>M240064025</v>
           </cell>
           <cell r="B1065" t="str">
             <v>CUPLAS RED.NEGRAS. 21/2"X1"</v>
           </cell>
           <cell r="C1065">
-            <v>34554.049410394437</v>
+            <v>35718.404657297833</v>
           </cell>
         </row>
         <row r="1066">
           <cell r="A1066" t="str">
             <v>M240064032</v>
           </cell>
           <cell r="B1066" t="str">
             <v>CUPLAS RED.NEGRAS. 21/2"X11/4"</v>
           </cell>
           <cell r="C1066">
-            <v>24118.74927</v>
+            <v>24931.47</v>
           </cell>
         </row>
         <row r="1067">
           <cell r="A1067" t="str">
             <v>M240064038</v>
           </cell>
           <cell r="B1067" t="str">
             <v>CUPLAS RED.NEGRAS. 21/2"X11/2"</v>
           </cell>
           <cell r="C1067">
-            <v>25470.653999999999</v>
+            <v>26328.94</v>
           </cell>
         </row>
         <row r="1068">
           <cell r="A1068" t="str">
             <v>M240064051</v>
           </cell>
           <cell r="B1068" t="str">
             <v>CUPLAS RED.NEGRAS.21/2X2"</v>
           </cell>
           <cell r="C1068">
             <v>20239.739113417374</v>
           </cell>
         </row>
         <row r="1069">
           <cell r="A1069" t="str">
             <v>M240076013</v>
           </cell>
           <cell r="B1069" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 3"X1/2"  </v>
           </cell>
           <cell r="C1069">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="1070">
           <cell r="A1070" t="str">
             <v>M240076019</v>
           </cell>
           <cell r="B1070" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 3"X3/4"  </v>
           </cell>
           <cell r="C1070">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="1071">
           <cell r="A1071" t="str">
             <v>M240076025</v>
           </cell>
           <cell r="B1071" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 3"X1"  </v>
           </cell>
           <cell r="C1071">
-            <v>85529.450054133675</v>
+            <v>41513.009976696121</v>
           </cell>
         </row>
         <row r="1072">
           <cell r="A1072" t="str">
             <v>M240076032</v>
           </cell>
           <cell r="B1072" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 3"X11/4"  </v>
           </cell>
           <cell r="C1072">
-            <v>36508.900902032008</v>
+            <v>37739.099978814651</v>
           </cell>
         </row>
         <row r="1073">
           <cell r="A1073" t="str">
             <v>M240076038</v>
           </cell>
           <cell r="B1073" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 3X11/2"  </v>
           </cell>
           <cell r="C1073">
-            <v>36508.900902032008</v>
+            <v>37739.099978814651</v>
           </cell>
         </row>
         <row r="1074">
           <cell r="A1074" t="str">
             <v>M240076051</v>
           </cell>
           <cell r="B1074" t="str">
             <v>CUPLAS RED.NEGRAS. 3X2"</v>
           </cell>
           <cell r="C1074">
             <v>26365.332422855437</v>
           </cell>
         </row>
         <row r="1075">
           <cell r="A1075" t="str">
             <v>M240076064</v>
           </cell>
           <cell r="B1075" t="str">
             <v>CUPLAS RED.NEGRAS.3X21/2"</v>
           </cell>
           <cell r="C1075">
             <v>26365.332422855437</v>
           </cell>
         </row>
         <row r="1076">
           <cell r="A1076" t="str">
             <v>M240102013</v>
           </cell>
           <cell r="B1076" t="str">
             <v>CUPLAS RED.NEGRAS. 4X1/2"</v>
           </cell>
           <cell r="C1076">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="1077">
           <cell r="A1077" t="str">
             <v>M240102019</v>
           </cell>
           <cell r="B1077" t="str">
             <v>CUPLAS RED.NEGRAS. 4X3/4"</v>
           </cell>
           <cell r="C1077">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="1078">
           <cell r="A1078" t="str">
             <v>M240102025</v>
           </cell>
           <cell r="B1078" t="str">
             <v>CUPLAS RED.NEGRAS. 4X1"</v>
           </cell>
           <cell r="C1078">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="1079">
           <cell r="A1079" t="str">
             <v>M240102032</v>
           </cell>
           <cell r="B1079" t="str">
             <v>CUPLAS RED.NEGRAS. 4X11/4"</v>
           </cell>
           <cell r="C1079">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="1080">
           <cell r="A1080" t="str">
             <v>M240102038</v>
           </cell>
           <cell r="B1080" t="str">
             <v>CUPLAS RED.NEGRAS. 4X11/2"</v>
           </cell>
           <cell r="C1080">
-            <v>73863.520088328281</v>
+            <v>76352.449370627161</v>
           </cell>
         </row>
         <row r="1081">
           <cell r="A1081" t="str">
             <v>M240102051</v>
           </cell>
           <cell r="B1081" t="str">
             <v>CUPLAS RED.NEGRAS. 4X2"</v>
           </cell>
           <cell r="C1081">
             <v>46695.268973229322</v>
           </cell>
         </row>
         <row r="1082">
           <cell r="A1082" t="str">
             <v>M240102064</v>
           </cell>
           <cell r="B1082" t="str">
             <v>CUPLAS RED.NEGRAS. 4X21/2"</v>
           </cell>
           <cell r="C1082">
             <v>46695.268973229322</v>
           </cell>
         </row>
         <row r="1083">
@@ -14144,62 +14144,62 @@
             <v>CUPLAS RED.NEGRAS. 5X2"</v>
           </cell>
           <cell r="C1086">
             <v>306551.31650318298</v>
           </cell>
         </row>
         <row r="1087">
           <cell r="A1087" t="str">
             <v>M240127064</v>
           </cell>
           <cell r="B1087" t="str">
             <v>CUPLAS RED.NEGRAS. 5X21/2"</v>
           </cell>
           <cell r="C1087">
             <v>306551.31650318298</v>
           </cell>
         </row>
         <row r="1088">
           <cell r="A1088" t="str">
             <v>M240127076</v>
           </cell>
           <cell r="B1088" t="str">
             <v xml:space="preserve">CUPLAS RED.NEGRAS. 5X3"   </v>
           </cell>
           <cell r="C1088">
-            <v>306551.31650318298</v>
+            <v>291223.75067802385</v>
           </cell>
         </row>
         <row r="1089">
           <cell r="A1089" t="str">
             <v>M240127102</v>
           </cell>
           <cell r="B1089" t="str">
             <v>CUPLAS RED.NEGRAS. 5X4"</v>
           </cell>
           <cell r="C1089">
-            <v>306551.31650318298</v>
+            <v>291223.75067802385</v>
           </cell>
         </row>
         <row r="1090">
           <cell r="A1090" t="str">
             <v>M240152051</v>
           </cell>
           <cell r="B1090" t="str">
             <v>CUPLAS RED.NEGRAS. 6X2"</v>
           </cell>
           <cell r="C1090">
             <v>407513.28822298307</v>
           </cell>
         </row>
         <row r="1091">
           <cell r="A1091" t="str">
             <v>M240152064</v>
           </cell>
           <cell r="B1091" t="str">
             <v>CUPLAS RED.NEGRAS. 6X21/2"</v>
           </cell>
           <cell r="C1091">
             <v>407513.28822298307</v>
           </cell>
         </row>
         <row r="1092">
@@ -14386,62 +14386,62 @@
             <v>BUJES RED. NEGRAS.2X11/4"</v>
           </cell>
           <cell r="C1108">
             <v>6747.7642713301884</v>
           </cell>
         </row>
         <row r="1109">
           <cell r="A1109" t="str">
             <v>M241051038</v>
           </cell>
           <cell r="B1109" t="str">
             <v xml:space="preserve">BUJES RED. NEGRAS.2X11/2" </v>
           </cell>
           <cell r="C1109">
             <v>6747.7642713301884</v>
           </cell>
         </row>
         <row r="1110">
           <cell r="A1110" t="str">
             <v>M241064013</v>
           </cell>
           <cell r="B1110" t="str">
             <v>BUJES RED.NEGRAS.21/2X1/2"</v>
           </cell>
           <cell r="C1110">
-            <v>18222.497409916799</v>
+            <v>19133.622280412641</v>
           </cell>
         </row>
         <row r="1111">
           <cell r="A1111" t="str">
             <v>M241064019</v>
           </cell>
           <cell r="B1111" t="str">
             <v>BUJES RED. NEGRAS.21/2X3/4"</v>
           </cell>
           <cell r="C1111">
-            <v>18222.497409916799</v>
+            <v>19133.622280412641</v>
           </cell>
         </row>
         <row r="1112">
           <cell r="A1112" t="str">
             <v>M241064025</v>
           </cell>
           <cell r="B1112" t="str">
             <v xml:space="preserve">BUJES RED. NEGRAS.21/2X1" </v>
           </cell>
           <cell r="C1112">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="1113">
           <cell r="A1113" t="str">
             <v>M241064032</v>
           </cell>
           <cell r="B1113" t="str">
             <v>BUJES RED. NEGRAS.21/2X11/4"</v>
           </cell>
           <cell r="C1113">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="1114">
@@ -14452,84 +14452,84 @@
             <v>BUJES RED. NEGRAS.21/2X11/2"</v>
           </cell>
           <cell r="C1114">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="1115">
           <cell r="A1115" t="str">
             <v>M241064051</v>
           </cell>
           <cell r="B1115" t="str">
             <v xml:space="preserve">BUJES RED. NEGRAS.21/2X2"   </v>
           </cell>
           <cell r="C1115">
             <v>15565.184740032693</v>
           </cell>
         </row>
         <row r="1116">
           <cell r="A1116" t="str">
             <v>M241076013</v>
           </cell>
           <cell r="B1116" t="str">
             <v>BUJES RED.NEGRAS. 3X1/2"</v>
           </cell>
           <cell r="C1116">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="1117">
           <cell r="A1117" t="str">
             <v>M241076019</v>
           </cell>
           <cell r="B1117" t="str">
             <v>BUJES RED.NEGRAS. 3X3/4"</v>
           </cell>
           <cell r="C1117">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="1118">
           <cell r="A1118" t="str">
             <v>M241076025</v>
           </cell>
           <cell r="B1118" t="str">
             <v>BUJES RED. NEGRAS.  3X1"</v>
           </cell>
           <cell r="C1118">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="1119">
           <cell r="A1119" t="str">
             <v>M241076032</v>
           </cell>
           <cell r="B1119" t="str">
             <v>BUJES RED. NEGRAS. 3X11/4"</v>
           </cell>
           <cell r="C1119">
-            <v>27974.289033250563</v>
+            <v>29373.00348491309</v>
           </cell>
         </row>
         <row r="1120">
           <cell r="A1120" t="str">
             <v>M241076038</v>
           </cell>
           <cell r="B1120" t="str">
             <v xml:space="preserve">BUJES RED. NEGRAS.3"X11/2"    </v>
           </cell>
           <cell r="C1120">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="1121">
           <cell r="A1121" t="str">
             <v>M241076051</v>
           </cell>
           <cell r="B1121" t="str">
             <v>BUJES RED. NEGRAS. 3X2"</v>
           </cell>
           <cell r="C1121">
             <v>23866.760017170247</v>
           </cell>
         </row>
         <row r="1122">
@@ -15035,51 +15035,51 @@
             <v>ROSCA C/TUER.NEGRAS.3"</v>
           </cell>
           <cell r="C1167">
             <v>22830.683963433301</v>
           </cell>
         </row>
         <row r="1168">
           <cell r="A1168" t="str">
             <v>M280102000</v>
           </cell>
           <cell r="B1168" t="str">
             <v>ROSCA C/TUER.NEGRAS. 4"</v>
           </cell>
           <cell r="C1168">
             <v>61223.153475046667</v>
           </cell>
         </row>
         <row r="1169">
           <cell r="A1169" t="str">
             <v>M280127000</v>
           </cell>
           <cell r="B1169" t="str">
             <v>ROSCA C/TUER.NEGRAS. 5"</v>
           </cell>
           <cell r="C1169">
-            <v>369025.48475074524</v>
+            <v>406850.59693769662</v>
           </cell>
         </row>
         <row r="1170">
           <cell r="A1170" t="str">
             <v>M280152000</v>
           </cell>
           <cell r="B1170" t="str">
             <v>ROSCA C/TUER.NEGRAS. 6"</v>
           </cell>
           <cell r="C1170">
             <v>223341.76161545239</v>
           </cell>
         </row>
         <row r="1171">
           <cell r="A1171" t="str">
             <v>M280203000</v>
           </cell>
           <cell r="B1171" t="str">
             <v>ROSCA C/TUER.NEGRAS. 8"</v>
           </cell>
           <cell r="C1171">
             <v>416308.77792825579</v>
           </cell>
         </row>
         <row r="1172">
@@ -15211,51 +15211,51 @@
             <v>TAPONES M. NEGRAS. 8"</v>
           </cell>
           <cell r="C1183">
             <v>406374.40517845051</v>
           </cell>
         </row>
         <row r="1184">
           <cell r="A1184" t="str">
             <v>M300013000</v>
           </cell>
           <cell r="B1184" t="str">
             <v>TAPAS H.  NEGRAS.  de 1/2"</v>
           </cell>
           <cell r="C1184">
             <v>1700.2020759079492</v>
           </cell>
         </row>
         <row r="1185">
           <cell r="A1185" t="str">
             <v>M300019000</v>
           </cell>
           <cell r="B1185" t="str">
             <v>TAPAS H.  NEGRAS.  de  3/4"</v>
           </cell>
           <cell r="C1185">
-            <v>2417.6203802150408</v>
+            <v>2538.5013992257923</v>
           </cell>
         </row>
         <row r="1186">
           <cell r="A1186" t="str">
             <v>M300025000</v>
           </cell>
           <cell r="B1186" t="str">
             <v>TAPAS H.  NEGRAS.  de  1"</v>
           </cell>
           <cell r="C1186">
             <v>2791.9844660548492</v>
           </cell>
         </row>
         <row r="1187">
           <cell r="A1187" t="str">
             <v>M300032000</v>
           </cell>
           <cell r="B1187" t="str">
             <v xml:space="preserve">TAPAS H.  NEGRAS.  de11/4" </v>
           </cell>
           <cell r="C1187">
             <v>4276.0526124524422</v>
           </cell>
         </row>
         <row r="1188">
@@ -15398,73 +15398,73 @@
             <v>TUERCAS   NEGRAS.de11/2"</v>
           </cell>
           <cell r="C1200">
             <v>4415.1461168274591</v>
           </cell>
         </row>
         <row r="1201">
           <cell r="A1201" t="str">
             <v>M310051000</v>
           </cell>
           <cell r="B1201" t="str">
             <v>TUERCAS   NEGRAS.de 2"</v>
           </cell>
           <cell r="C1201">
             <v>8593.5373325910568</v>
           </cell>
         </row>
         <row r="1202">
           <cell r="A1202" t="str">
             <v>M310064000</v>
           </cell>
           <cell r="B1202" t="str">
             <v>TUERCAS   NEGRAS.de 21/2"</v>
           </cell>
           <cell r="C1202">
-            <v>12407.921637471361</v>
+            <v>13028.31771934493</v>
           </cell>
         </row>
         <row r="1203">
           <cell r="A1203" t="str">
             <v>M310076000</v>
           </cell>
           <cell r="B1203" t="str">
             <v>TUERCAS   NEGRAS.de 3"</v>
           </cell>
           <cell r="C1203">
-            <v>25874.681498265603</v>
+            <v>27168.415573178881</v>
           </cell>
         </row>
         <row r="1204">
           <cell r="A1204" t="str">
             <v>M310102000</v>
           </cell>
           <cell r="B1204" t="str">
             <v>TUERCAS   NEGRAS.de 4"</v>
           </cell>
           <cell r="C1204">
-            <v>32919.474819014787</v>
+            <v>34565.448559965531</v>
           </cell>
         </row>
         <row r="1205">
           <cell r="A1205" t="str">
             <v>M310127000</v>
           </cell>
           <cell r="B1205" t="str">
             <v>TUERCAS   NEGRAS.de 5"</v>
           </cell>
           <cell r="C1205">
             <v>100202.74742789942</v>
           </cell>
         </row>
         <row r="1206">
           <cell r="A1206" t="str">
             <v>M310152000</v>
           </cell>
           <cell r="B1206" t="str">
             <v>TUERCAS   NEGRAS.de 6"</v>
           </cell>
           <cell r="C1206">
             <v>109664.03242319879</v>
           </cell>
         </row>
         <row r="1207">
@@ -15827,73 +15827,73 @@
             <v>UNION CONICA NEGRAS. 5"</v>
           </cell>
           <cell r="C1239">
             <v>1098422.1879447626</v>
           </cell>
         </row>
         <row r="1240">
           <cell r="A1240" t="str">
             <v>M340152000</v>
           </cell>
           <cell r="B1240" t="str">
             <v>UNION CONICA NEGRAS. 6"</v>
           </cell>
           <cell r="C1240">
             <v>1146786.4397798297</v>
           </cell>
         </row>
         <row r="1241">
           <cell r="A1241" t="str">
             <v>M341013000</v>
           </cell>
           <cell r="B1241" t="str">
             <v>UNION  M.H.GALV NEGRAS1/2"</v>
           </cell>
           <cell r="C1241">
-            <v>12589.970224575745</v>
+            <v>13219.468735804532</v>
           </cell>
         </row>
         <row r="1242">
           <cell r="A1242" t="str">
             <v>M341019000</v>
           </cell>
           <cell r="B1242" t="str">
             <v>UNION CON M.H.NEGRASV3/4"</v>
           </cell>
           <cell r="C1242">
-            <v>15078.5067809376</v>
+            <v>15832.432119984482</v>
           </cell>
         </row>
         <row r="1243">
           <cell r="A1243" t="str">
             <v>M341025000</v>
           </cell>
           <cell r="B1243" t="str">
             <v>UNION CON M.H.NEGRAS 1"</v>
           </cell>
           <cell r="C1243">
-            <v>19918.892879069186</v>
+            <v>20914.837523022641</v>
           </cell>
         </row>
         <row r="1244">
           <cell r="A1244" t="str">
             <v>M341032000</v>
           </cell>
           <cell r="B1244" t="str">
             <v>UNION CON M.H.NEGRAS 11/4"</v>
           </cell>
           <cell r="C1244">
             <v>22804.887310148759</v>
           </cell>
         </row>
         <row r="1245">
           <cell r="A1245" t="str">
             <v>M341038000</v>
           </cell>
           <cell r="B1245" t="str">
             <v>UNION CON M.H.NEGRAS 11/2"</v>
           </cell>
           <cell r="C1245">
             <v>28777</v>
           </cell>
         </row>
         <row r="1246">
@@ -15981,95 +15981,95 @@
             <v>Codos 180° NEGRAS. 21/2"</v>
           </cell>
           <cell r="C1253">
             <v>59967.995940822264</v>
           </cell>
         </row>
         <row r="1254">
           <cell r="A1254" t="str">
             <v>M070076000</v>
           </cell>
           <cell r="B1254" t="str">
             <v>Codos 180° NEGRAS.  3"</v>
           </cell>
           <cell r="C1254">
             <v>89915.304032740212</v>
           </cell>
         </row>
         <row r="1255">
           <cell r="A1255" t="str">
             <v>M133252513</v>
           </cell>
           <cell r="B1255" t="str">
             <v>TEES NEGRAS. 1"X1"X1/2"</v>
           </cell>
           <cell r="C1255">
-            <v>5783.7416181152803</v>
+            <v>6076.1899783985127</v>
           </cell>
         </row>
         <row r="1256">
           <cell r="A1256" t="str">
             <v>M133252519</v>
           </cell>
           <cell r="B1256" t="str">
             <v>TEES NEGRAS. 1"X 1"X 3/4"</v>
           </cell>
           <cell r="C1256">
-            <v>5783.7416181152803</v>
+            <v>6076.1899783985127</v>
           </cell>
         </row>
         <row r="1257">
           <cell r="A1257" t="str">
             <v>M133251913</v>
           </cell>
           <cell r="B1257" t="str">
             <v>TEES NEGRAS. 1"X3/4"X1/2"</v>
           </cell>
           <cell r="C1257">
-            <v>5783.7416181152803</v>
+            <v>6076.1899783985127</v>
           </cell>
         </row>
         <row r="1258">
           <cell r="A1258" t="str">
             <v>M133191313</v>
           </cell>
           <cell r="B1258" t="str">
             <v>TEES NEGRAS. 3/4"x1/2"x1/2"</v>
           </cell>
           <cell r="C1258">
-            <v>4449.0320139348305</v>
+            <v>4673.9922910757787</v>
           </cell>
         </row>
         <row r="1259">
           <cell r="A1259" t="str">
             <v>M133191913</v>
           </cell>
           <cell r="B1259" t="str">
             <v>TEES NEGRAS. 3/4"x 3/4"X1/2"</v>
           </cell>
           <cell r="C1259">
-            <v>4449.0320139348305</v>
+            <v>4673.9922910757787</v>
           </cell>
         </row>
         <row r="1260">
           <cell r="A1260" t="str">
             <v>M098013000</v>
           </cell>
           <cell r="B1260" t="str">
             <v>Codos c/union M.NEGRAS.1/2"</v>
           </cell>
           <cell r="C1260">
             <v>9451.1748305231758</v>
           </cell>
         </row>
         <row r="1261">
           <cell r="A1261" t="str">
             <v>M098019000</v>
           </cell>
           <cell r="B1261" t="str">
             <v>Codos c/union M. NEGRAS.3/4"</v>
           </cell>
           <cell r="C1261">
             <v>11463.264644195546</v>
           </cell>
         </row>
         <row r="1262">
@@ -16168,161 +16168,161 @@
             <v>NIPLES COMUNES GALV.  1/4"</v>
           </cell>
           <cell r="C1270">
             <v>1375.3963200000001</v>
           </cell>
         </row>
         <row r="1271">
           <cell r="A1271" t="str">
             <v>G400009000</v>
           </cell>
           <cell r="B1271" t="str">
             <v>NIPLES COMUNES GALV.  3/8"</v>
           </cell>
           <cell r="C1271">
             <v>1518.0742624000002</v>
           </cell>
         </row>
         <row r="1272">
           <cell r="A1272" t="str">
             <v>G400013000</v>
           </cell>
           <cell r="B1272" t="str">
             <v>NIPLES COMUNES GALV. 1/2"</v>
           </cell>
           <cell r="C1272">
-            <v>1561.1941491046875</v>
+            <v>1575.2299769478279</v>
           </cell>
         </row>
         <row r="1273">
           <cell r="A1273" t="str">
             <v>G400019000</v>
           </cell>
           <cell r="B1273" t="str">
             <v>NIPLES COMUNES GALV. 3/4"</v>
           </cell>
           <cell r="C1273">
-            <v>1728.9292500791014</v>
+            <v>1746.6236202289745</v>
           </cell>
         </row>
         <row r="1274">
           <cell r="A1274" t="str">
             <v>G400025000</v>
           </cell>
           <cell r="B1274" t="str">
             <v>NIPLES COMUNES GALV.  1"</v>
           </cell>
           <cell r="C1274">
-            <v>2628.8796608646089</v>
+            <v>2659.6570154305468</v>
           </cell>
         </row>
         <row r="1275">
           <cell r="A1275" t="str">
             <v>G400032000</v>
           </cell>
           <cell r="B1275" t="str">
             <v xml:space="preserve">NIPLES COMUNES GALV.11/4"   </v>
           </cell>
           <cell r="C1275">
-            <v>3719.985770337687</v>
+            <v>3769.952695241418</v>
           </cell>
         </row>
         <row r="1276">
           <cell r="A1276" t="str">
             <v>G400038000</v>
           </cell>
           <cell r="B1276" t="str">
             <v>NIPLES COMUNES GALV.11/2"</v>
           </cell>
           <cell r="C1276">
-            <v>5045.2067218734992</v>
+            <v>5110.392097552105</v>
           </cell>
         </row>
         <row r="1277">
           <cell r="A1277" t="str">
             <v>G400051000</v>
           </cell>
           <cell r="B1277" t="str">
             <v xml:space="preserve">NIPLES COMUNES GALV. 2"     </v>
           </cell>
           <cell r="C1277">
-            <v>6106.3339279249994</v>
+            <v>6212.8098594747489</v>
           </cell>
         </row>
         <row r="1278">
           <cell r="A1278" t="str">
             <v>G400064000</v>
           </cell>
           <cell r="B1278" t="str">
             <v xml:space="preserve">NIPLES COMUNES GALV. 21/2"   </v>
           </cell>
           <cell r="C1278">
-            <v>16697.875902759686</v>
+            <v>16840.287461207477</v>
           </cell>
         </row>
         <row r="1279">
           <cell r="A1279" t="str">
             <v>G400076000</v>
           </cell>
           <cell r="B1279" t="str">
             <v>NIPLES COMUNES GALV.  3"</v>
           </cell>
           <cell r="C1279">
-            <v>20364.795079322077</v>
+            <v>20557.974986790487</v>
           </cell>
         </row>
         <row r="1280">
           <cell r="A1280" t="str">
             <v>G400102000</v>
           </cell>
           <cell r="B1280" t="str">
             <v xml:space="preserve">NIPLES COMUNES GALV.  4"      </v>
           </cell>
           <cell r="C1280">
-            <v>35580.539990412457</v>
+            <v>35967.217129452823</v>
           </cell>
         </row>
         <row r="1281">
           <cell r="A1281" t="str">
             <v>G400127000</v>
           </cell>
           <cell r="B1281" t="str">
             <v>NIPLES COMUNES GALV. 5"</v>
           </cell>
           <cell r="C1281">
-            <v>111320.24739478501</v>
+            <v>106297.90389074999</v>
           </cell>
         </row>
         <row r="1282">
           <cell r="A1282" t="str">
             <v>G400152000</v>
           </cell>
           <cell r="B1282" t="str">
             <v xml:space="preserve">NIPLES COMUNES GALV. 6"     </v>
           </cell>
           <cell r="C1282">
-            <v>150775.73648280001</v>
+            <v>138822.17778</v>
           </cell>
         </row>
         <row r="1283">
           <cell r="A1283" t="str">
             <v>G405003000</v>
           </cell>
           <cell r="B1283" t="str">
             <v xml:space="preserve">NIPLES GALV.  1/8 X 50mm.        </v>
           </cell>
           <cell r="C1283">
             <v>1754.0624424959999</v>
           </cell>
         </row>
         <row r="1284">
           <cell r="A1284" t="str">
             <v>G405006000</v>
           </cell>
           <cell r="B1284" t="str">
             <v xml:space="preserve">NIPLES GALV.  1/4 X 50mm.        </v>
           </cell>
           <cell r="C1284">
             <v>1582.7047499999996</v>
           </cell>
         </row>
         <row r="1285">
@@ -16355,3021 +16355,3021 @@
             <v xml:space="preserve">NIPLES GALV.  1/4 X 60mm.        </v>
           </cell>
           <cell r="C1287">
             <v>1835.0066999999999</v>
           </cell>
         </row>
         <row r="1288">
           <cell r="A1288" t="str">
             <v>G406009000</v>
           </cell>
           <cell r="B1288" t="str">
             <v xml:space="preserve">NIPLES GALV.  3/8  X 60mm.        </v>
           </cell>
           <cell r="C1288">
             <v>2151.5865936</v>
           </cell>
         </row>
         <row r="1289">
           <cell r="A1289" t="str">
             <v>G406013000</v>
           </cell>
           <cell r="B1289" t="str">
             <v xml:space="preserve">NIPLES GALV.  1/2 X 60mm.        </v>
           </cell>
           <cell r="C1289">
-            <v>1761.6302168778752</v>
+            <v>1779.2217877746114</v>
           </cell>
         </row>
         <row r="1290">
           <cell r="A1290" t="str">
             <v>G406019000</v>
           </cell>
           <cell r="B1290" t="str">
             <v xml:space="preserve">NIPLES GALV.  3/4 X 60mm.        </v>
           </cell>
           <cell r="C1290">
-            <v>2097.7215001054683</v>
+            <v>2121.3139936386324</v>
           </cell>
         </row>
         <row r="1291">
           <cell r="A1291" t="str">
             <v>G408003000</v>
           </cell>
           <cell r="B1291" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/8 X 80mm.        </v>
           </cell>
           <cell r="C1291">
-            <v>2419.1999999999998</v>
+            <v>2944.6425935166567</v>
           </cell>
         </row>
         <row r="1292">
           <cell r="A1292" t="str">
             <v>G408006000</v>
           </cell>
           <cell r="B1292" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/4 X 80mm.        </v>
           </cell>
           <cell r="C1292">
-            <v>2375.0075999999999</v>
+            <v>2419.1999999999998</v>
           </cell>
         </row>
         <row r="1293">
           <cell r="A1293" t="str">
             <v>G408009000</v>
           </cell>
           <cell r="B1293" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/8 X 80mm.        </v>
           </cell>
           <cell r="C1293">
-            <v>2782.5781248000003</v>
+            <v>2375.0075999999999</v>
           </cell>
         </row>
         <row r="1294">
           <cell r="A1294" t="str">
             <v>G408013000</v>
           </cell>
           <cell r="B1294" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2 X 80mm.        </v>
           </cell>
           <cell r="C1294">
-            <v>1877.3320831453998</v>
+            <v>2782.5781248000003</v>
           </cell>
         </row>
         <row r="1295">
           <cell r="A1295" t="str">
             <v>G408019000</v>
           </cell>
           <cell r="B1295" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4 X 80mm.        </v>
           </cell>
           <cell r="C1295">
-            <v>2156.96756012375</v>
+            <v>1899.0907353751224</v>
           </cell>
         </row>
         <row r="1296">
           <cell r="A1296" t="str">
             <v>G408025000</v>
           </cell>
           <cell r="B1296" t="str">
             <v xml:space="preserve">NIPLES GALV. 1" X 80mm.        </v>
           </cell>
           <cell r="C1296">
-            <v>3193.5762582748748</v>
+            <v>2184.6494192026626</v>
           </cell>
         </row>
         <row r="1297">
           <cell r="A1297" t="str">
             <v>G408032000</v>
           </cell>
           <cell r="B1297" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4 X 80mm.        </v>
           </cell>
           <cell r="C1297">
-            <v>4043.0713268144991</v>
+            <v>3238.9577693211213</v>
           </cell>
         </row>
         <row r="1298">
           <cell r="A1298" t="str">
             <v>G408038000</v>
           </cell>
           <cell r="B1298" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2 X 80mm.        </v>
           </cell>
           <cell r="C1298">
-            <v>5466.2030392839997</v>
+            <v>4100.1763838473344</v>
           </cell>
         </row>
         <row r="1299">
           <cell r="A1299" t="str">
             <v>G410003000</v>
           </cell>
           <cell r="B1299" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/8 X 100mm.        </v>
           </cell>
           <cell r="C1299">
             <v>2822.3999999999996</v>
           </cell>
         </row>
         <row r="1300">
           <cell r="A1300" t="str">
             <v>G410006000</v>
           </cell>
           <cell r="B1300" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/4 X 100mm.        </v>
           </cell>
           <cell r="C1300">
             <v>2911.8754322033892</v>
           </cell>
         </row>
         <row r="1301">
           <cell r="A1301" t="str">
             <v>G410009000</v>
           </cell>
           <cell r="B1301" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/8 X 100mm.        </v>
           </cell>
           <cell r="C1301">
             <v>3475.0942661694917</v>
           </cell>
         </row>
         <row r="1302">
           <cell r="A1302" t="str">
             <v>G410013000</v>
           </cell>
           <cell r="B1302" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2 X 100mm.        </v>
           </cell>
           <cell r="C1302">
-            <v>2120.4710289317504</v>
+            <v>2147.6693442189026</v>
           </cell>
         </row>
         <row r="1303">
           <cell r="A1303" t="str">
             <v>G410019000</v>
           </cell>
           <cell r="B1303" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4 X 100mm.        </v>
           </cell>
           <cell r="C1303">
-            <v>2467.9402001546873</v>
+            <v>2502.5425240033283</v>
           </cell>
         </row>
         <row r="1304">
           <cell r="A1304" t="str">
             <v>G410025000</v>
           </cell>
           <cell r="B1304" t="str">
             <v xml:space="preserve">NIPLES GALV. 1 X 100mm.        </v>
           </cell>
           <cell r="C1304">
-            <v>3707.4984165935934</v>
+            <v>3764.2253054014013</v>
           </cell>
         </row>
         <row r="1305">
           <cell r="A1305" t="str">
             <v>G410032000</v>
           </cell>
           <cell r="B1305" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4 X 100mm.        </v>
           </cell>
           <cell r="C1305">
-            <v>4893.1225458449999</v>
+            <v>4967.6074028443491</v>
           </cell>
         </row>
         <row r="1306">
           <cell r="A1306" t="str">
             <v>G410038000</v>
           </cell>
           <cell r="B1306" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2 X 100mm.        </v>
           </cell>
           <cell r="C1306">
-            <v>5845.4881924774982</v>
+            <v>5927.8653155878246</v>
           </cell>
         </row>
         <row r="1307">
           <cell r="A1307" t="str">
             <v>G410051000</v>
           </cell>
           <cell r="B1307" t="str">
             <v xml:space="preserve">NIPLES GALV. 2 X 100mm.        </v>
           </cell>
           <cell r="C1307">
-            <v>7229.4111599062489</v>
+            <v>7362.5060743434369</v>
           </cell>
         </row>
         <row r="1308">
           <cell r="A1308" t="str">
             <v>G412003000</v>
           </cell>
           <cell r="B1308" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/8 x 120mm.        </v>
           </cell>
           <cell r="C1308">
             <v>3292.7999999999997</v>
           </cell>
         </row>
         <row r="1309">
           <cell r="A1309" t="str">
             <v>G412006000</v>
           </cell>
           <cell r="B1309" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/4 X 120mm.        </v>
           </cell>
           <cell r="C1309">
             <v>3431.4113999999995</v>
           </cell>
         </row>
         <row r="1310">
           <cell r="A1310" t="str">
             <v>G412009000</v>
           </cell>
           <cell r="B1310" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/8 X 120mm.        </v>
           </cell>
           <cell r="C1310">
             <v>4112.6227872000009</v>
           </cell>
         </row>
         <row r="1311">
           <cell r="A1311" t="str">
             <v>G412013000</v>
           </cell>
           <cell r="B1311" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2 X 120mm.        </v>
           </cell>
           <cell r="C1311">
-            <v>2363.6099747181001</v>
+            <v>2396.2479530626833</v>
           </cell>
         </row>
         <row r="1312">
           <cell r="A1312" t="str">
             <v>G412019000</v>
           </cell>
           <cell r="B1312" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4 X 120mm.        </v>
           </cell>
           <cell r="C1312">
-            <v>2880.3658401856242</v>
+            <v>2921.888628803993</v>
           </cell>
         </row>
         <row r="1313">
           <cell r="A1313" t="str">
             <v>G412025000</v>
           </cell>
           <cell r="B1313" t="str">
             <v xml:space="preserve">NIPLES GALV. 1 X 120mm.        </v>
           </cell>
           <cell r="C1313">
-            <v>4131.6031158716232</v>
+            <v>4198.2270363437729</v>
           </cell>
         </row>
         <row r="1314">
           <cell r="A1314" t="str">
             <v>G412032000</v>
           </cell>
           <cell r="B1314" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4 X 120mm.        </v>
           </cell>
           <cell r="C1314">
-            <v>5429.0430550139981</v>
+            <v>5518.4248834132195</v>
           </cell>
         </row>
         <row r="1315">
           <cell r="A1315" t="str">
             <v>G412038000</v>
           </cell>
           <cell r="B1315" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2X 120mm.        </v>
           </cell>
           <cell r="C1315">
-            <v>6325.1665809729984</v>
+            <v>6424.0191287053894</v>
           </cell>
         </row>
         <row r="1316">
           <cell r="A1316" t="str">
             <v>G412051000</v>
           </cell>
           <cell r="B1316" t="str">
             <v xml:space="preserve">NIPLES GALV. 2 X 120mm.        </v>
           </cell>
           <cell r="C1316">
-            <v>7934.863972293123</v>
+            <v>8086.5921747515176</v>
           </cell>
         </row>
         <row r="1317">
           <cell r="A1317" t="str">
             <v>G412064000</v>
           </cell>
           <cell r="B1317" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X 120mm.        </v>
           </cell>
           <cell r="C1317">
-            <v>18162.415183311623</v>
+            <v>18333.309053448975</v>
           </cell>
         </row>
         <row r="1318">
           <cell r="A1318" t="str">
             <v>G412076000</v>
           </cell>
           <cell r="B1318" t="str">
             <v xml:space="preserve">NIPLES GALV. 3 X 120mm.        </v>
           </cell>
           <cell r="C1318">
-            <v>24495.378947109006</v>
+            <v>24749.272539781778</v>
           </cell>
         </row>
         <row r="1319">
           <cell r="A1319" t="str">
             <v>G415003000</v>
           </cell>
           <cell r="B1319" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8 X 150mm.        </v>
           </cell>
           <cell r="C1319">
             <v>4031.9999999999995</v>
           </cell>
         </row>
         <row r="1320">
           <cell r="A1320" t="str">
             <v>G415006000</v>
           </cell>
           <cell r="B1320" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 X 150mm.        </v>
           </cell>
           <cell r="C1320">
             <v>4223.7142499999991</v>
           </cell>
         </row>
         <row r="1321">
           <cell r="A1321" t="str">
             <v>G415009000</v>
           </cell>
           <cell r="B1321" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X 150mm.        </v>
           </cell>
           <cell r="C1321">
             <v>5085.5784840000006</v>
           </cell>
         </row>
         <row r="1322">
           <cell r="A1322" t="str">
             <v>G415013000</v>
           </cell>
           <cell r="B1322" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2 X 150mm.        </v>
           </cell>
           <cell r="C1322">
-            <v>2728.3183933976252</v>
+            <v>2769.1158663283536</v>
           </cell>
         </row>
         <row r="1323">
           <cell r="A1323" t="str">
             <v>G415019000</v>
           </cell>
           <cell r="B1323" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X 150mm.        </v>
           </cell>
           <cell r="C1323">
-            <v>3346.8248002320311</v>
+            <v>3398.7282860049918</v>
           </cell>
         </row>
         <row r="1324">
           <cell r="A1324" t="str">
             <v>G415025000</v>
           </cell>
           <cell r="B1324" t="str">
             <v xml:space="preserve">NIPLES GALV. 1 X 150mm.        </v>
           </cell>
           <cell r="C1324">
-            <v>4886.0845823395293</v>
+            <v>4969.3644829297164</v>
           </cell>
         </row>
         <row r="1325">
           <cell r="A1325" t="str">
             <v>G415032000</v>
           </cell>
           <cell r="B1325" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4 X 150mm.        </v>
           </cell>
           <cell r="C1325">
-            <v>6030.5541255368753</v>
+            <v>6132.970803910981</v>
           </cell>
         </row>
         <row r="1326">
           <cell r="A1326" t="str">
             <v>G415038000</v>
           </cell>
           <cell r="B1326" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2 X 150mm.        </v>
           </cell>
           <cell r="C1326">
-            <v>7442.4260387162485</v>
+            <v>7565.9917233817359</v>
           </cell>
         </row>
         <row r="1327">
           <cell r="A1327" t="str">
             <v>G415051000</v>
           </cell>
           <cell r="B1327" t="str">
             <v xml:space="preserve">NIPLES GALV. 2 X 150mm.        </v>
           </cell>
           <cell r="C1327">
-            <v>9535.2490278664045</v>
+            <v>9724.9092809393969</v>
           </cell>
         </row>
         <row r="1328">
           <cell r="A1328" t="str">
             <v>G415064000</v>
           </cell>
           <cell r="B1328" t="str">
             <v xml:space="preserve">NIPLES GALV.21/2 X 150mm.        </v>
           </cell>
           <cell r="C1328">
-            <v>19341.262898932557</v>
+            <v>19544.199369720653</v>
           </cell>
         </row>
         <row r="1329">
           <cell r="A1329" t="str">
             <v>G415076000</v>
           </cell>
           <cell r="B1329" t="str">
             <v xml:space="preserve">NIPLES GALV. 3 X 150mm.        </v>
           </cell>
           <cell r="C1329">
-            <v>30051.778608886259</v>
+            <v>30369.145599727221</v>
           </cell>
         </row>
         <row r="1330">
           <cell r="A1330" t="str">
             <v>G415102000</v>
           </cell>
           <cell r="B1330" t="str">
             <v xml:space="preserve">NIPLES GALV. 4" X150 mm.        </v>
           </cell>
           <cell r="C1330">
-            <v>36334.071738015562</v>
+            <v>36817.418161816029</v>
           </cell>
         </row>
         <row r="1331">
           <cell r="A1331" t="str">
             <v>G418003000</v>
           </cell>
           <cell r="B1331" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X 180mm.        </v>
           </cell>
           <cell r="C1331">
             <v>5376</v>
           </cell>
         </row>
         <row r="1332">
           <cell r="A1332" t="str">
             <v>G418006000</v>
           </cell>
           <cell r="B1332" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 X 180mm.        </v>
           </cell>
           <cell r="C1332">
             <v>5025.3132818181812</v>
           </cell>
         </row>
         <row r="1333">
           <cell r="A1333" t="str">
             <v>G418009000</v>
           </cell>
           <cell r="B1333" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8 X 180mm.        </v>
           </cell>
           <cell r="C1333">
             <v>6070.4506898909103</v>
           </cell>
         </row>
         <row r="1334">
           <cell r="A1334" t="str">
             <v>G418013000</v>
           </cell>
           <cell r="B1334" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X 180mm.        </v>
           </cell>
           <cell r="C1334">
-            <v>3093.0268120771498</v>
+            <v>3141.9837795940239</v>
           </cell>
         </row>
         <row r="1335">
           <cell r="A1335" t="str">
             <v>G418019000</v>
           </cell>
           <cell r="B1335" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4 X 180mm.        </v>
           </cell>
           <cell r="C1335">
-            <v>3940.1000102784369</v>
+            <v>4002.3841932059904</v>
           </cell>
         </row>
         <row r="1336">
           <cell r="A1336" t="str">
             <v>G418025000</v>
           </cell>
           <cell r="B1336" t="str">
             <v xml:space="preserve">NIPLES GALV. 1" X 180mm.        </v>
           </cell>
           <cell r="C1336">
-            <v>5640.5660488074363</v>
+            <v>5740.5019295156599</v>
           </cell>
         </row>
         <row r="1337">
           <cell r="A1337" t="str">
             <v>G418032000</v>
           </cell>
           <cell r="B1337" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4 X 180mm.        </v>
           </cell>
           <cell r="C1337">
-            <v>6957.6692006442499</v>
+            <v>7080.569214693176</v>
           </cell>
         </row>
         <row r="1338">
           <cell r="A1338" t="str">
             <v>G418038000</v>
           </cell>
           <cell r="B1338" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2 X 180mm.        </v>
           </cell>
           <cell r="C1338">
-            <v>8824.8467464594978</v>
+            <v>8973.1255680580834</v>
           </cell>
         </row>
         <row r="1339">
           <cell r="A1339" t="str">
             <v>G418051000</v>
           </cell>
           <cell r="B1339" t="str">
             <v xml:space="preserve">NIPLES GALV. 2 X 180mm.        </v>
           </cell>
           <cell r="C1339">
-            <v>12020.308082013906</v>
+            <v>12241.911114551824</v>
           </cell>
         </row>
         <row r="1340">
           <cell r="A1340" t="str">
             <v>G418064000</v>
           </cell>
           <cell r="B1340" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2 X 180mm.        </v>
           </cell>
           <cell r="C1340">
-            <v>23049.463524967436</v>
+            <v>23305.804330173465</v>
           </cell>
         </row>
         <row r="1341">
           <cell r="A1341" t="str">
             <v>G418076000</v>
           </cell>
           <cell r="B1341" t="str">
             <v xml:space="preserve">NIPLES GALV. 3" X 180mm.        </v>
           </cell>
           <cell r="C1341">
-            <v>31068.617670663509</v>
+            <v>31449.458059672666</v>
           </cell>
         </row>
         <row r="1342">
           <cell r="A1342" t="str">
             <v>G418102000</v>
           </cell>
           <cell r="B1342" t="str">
             <v xml:space="preserve">NIPLES GALV. 4" X180 mm.        </v>
           </cell>
           <cell r="C1342">
-            <v>37416.731918744248</v>
+            <v>37944.01892652658</v>
           </cell>
         </row>
         <row r="1343">
           <cell r="A1343" t="str">
             <v>G418127000</v>
           </cell>
           <cell r="B1343" t="str">
             <v xml:space="preserve">NIPLES GALV. 5" X180 mm.        </v>
           </cell>
           <cell r="C1343">
-            <v>124033.04087374202</v>
+            <v>118874.52466890001</v>
           </cell>
         </row>
         <row r="1344">
           <cell r="A1344" t="str">
             <v>G420003000</v>
           </cell>
           <cell r="B1344" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8 X 200mm.        </v>
           </cell>
           <cell r="C1344">
             <v>5824</v>
           </cell>
         </row>
         <row r="1345">
           <cell r="A1345" t="str">
             <v>G420006000</v>
           </cell>
           <cell r="B1345" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 X 200mm.        </v>
           </cell>
           <cell r="C1345">
             <v>5544.2189999999991</v>
           </cell>
         </row>
         <row r="1346">
           <cell r="A1346" t="str">
             <v>G420009000</v>
           </cell>
           <cell r="B1346" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8 X 200mm.        </v>
           </cell>
           <cell r="C1346">
             <v>6707.1713120000004</v>
           </cell>
         </row>
         <row r="1347">
           <cell r="A1347" t="str">
             <v>G420013000</v>
           </cell>
           <cell r="B1347" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2 X 200mm.        </v>
           </cell>
           <cell r="C1347">
-            <v>3950.8236997352496</v>
+            <v>4012.4565793309075</v>
           </cell>
         </row>
         <row r="1348">
           <cell r="A1348" t="str">
             <v>G420019000</v>
           </cell>
           <cell r="B1348" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4 X 200mm.        </v>
           </cell>
           <cell r="C1348">
-            <v>4269.8688753164051</v>
+            <v>4340.6463559158974</v>
           </cell>
         </row>
         <row r="1349">
           <cell r="A1349" t="str">
             <v>G420025000</v>
           </cell>
           <cell r="B1349" t="str">
             <v xml:space="preserve">NIPLES GALV.1" X 200mm.        </v>
           </cell>
           <cell r="C1349">
-            <v>6130.0751629837487</v>
+            <v>6236.2872101132616</v>
           </cell>
         </row>
         <row r="1350">
           <cell r="A1350" t="str">
             <v>G420032000</v>
           </cell>
           <cell r="B1350" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4 X 200mm.        </v>
           </cell>
           <cell r="C1350">
-            <v>7575.7459173824991</v>
+            <v>7712.3014885479752</v>
           </cell>
         </row>
         <row r="1351">
           <cell r="A1351" t="str">
             <v>G420038000</v>
           </cell>
           <cell r="B1351" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2 X 200mm.        </v>
           </cell>
           <cell r="C1351">
-            <v>10022.898597470001</v>
+            <v>10180.489615594102</v>
           </cell>
         </row>
         <row r="1352">
           <cell r="A1352" t="str">
             <v>G420051000</v>
           </cell>
           <cell r="B1352" t="str">
             <v xml:space="preserve">NIPLES GALV. 2" X 200mm.        </v>
           </cell>
           <cell r="C1352">
-            <v>13190.011966126562</v>
+            <v>13436.237557835359</v>
           </cell>
         </row>
         <row r="1353">
           <cell r="A1353" t="str">
             <v>G420064000</v>
           </cell>
           <cell r="B1353" t="str">
             <v xml:space="preserve">NIPLES GALV.21/2 X 200mm.        </v>
           </cell>
           <cell r="C1353">
-            <v>25500.863805519373</v>
+            <v>25785.68692241496</v>
           </cell>
         </row>
         <row r="1354">
           <cell r="A1354" t="str">
             <v>G420076000</v>
           </cell>
           <cell r="B1354" t="str">
             <v xml:space="preserve">NIPLES GALV. 3" X 200mm.        </v>
           </cell>
           <cell r="C1354">
-            <v>34678.309932681674</v>
+            <v>35101.465920469622</v>
           </cell>
         </row>
         <row r="1355">
           <cell r="A1355" t="str">
             <v>G420102000</v>
           </cell>
           <cell r="B1355" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X200 mm.        </v>
           </cell>
           <cell r="C1355">
-            <v>41574.146576382504</v>
+            <v>42160.021029473974</v>
           </cell>
         </row>
         <row r="1356">
           <cell r="A1356" t="str">
             <v>G420127000</v>
           </cell>
           <cell r="B1356" t="str">
             <v xml:space="preserve">NIPLES GALV. 5" X200 mm.        </v>
           </cell>
           <cell r="C1356">
-            <v>132508.23652638003</v>
+            <v>127258.93852100002</v>
           </cell>
         </row>
         <row r="1357">
           <cell r="A1357" t="str">
             <v>G425003000</v>
           </cell>
           <cell r="B1357" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8 x 250 mm.     </v>
           </cell>
           <cell r="C1357">
             <v>7168</v>
           </cell>
         </row>
         <row r="1358">
           <cell r="A1358" t="str">
             <v>G425006000</v>
           </cell>
           <cell r="B1358" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 x 250 mm.         </v>
           </cell>
           <cell r="C1358">
             <v>7389.1237499999988</v>
           </cell>
         </row>
         <row r="1359">
           <cell r="A1359" t="str">
             <v>G425009000</v>
           </cell>
           <cell r="B1359" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8 x 250 mm.         </v>
           </cell>
           <cell r="C1359">
             <v>8208.2441399999989</v>
           </cell>
         </row>
         <row r="1360">
           <cell r="A1360" t="str">
             <v>G425013000</v>
           </cell>
           <cell r="B1360" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2 X 250mm.        </v>
           </cell>
           <cell r="C1360">
-            <v>4639.5314934190619</v>
+            <v>4716.5725929136343</v>
           </cell>
         </row>
         <row r="1361">
           <cell r="A1361" t="str">
             <v>G425019000</v>
           </cell>
           <cell r="B1361" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4 X 250mm.        </v>
           </cell>
           <cell r="C1361">
-            <v>5142.7884378955068</v>
+            <v>5231.2602886448722</v>
           </cell>
         </row>
         <row r="1362">
           <cell r="A1362" t="str">
             <v>G425025000</v>
           </cell>
           <cell r="B1362" t="str">
             <v xml:space="preserve">NIPLES GALV. 1" X 250mm.        </v>
           </cell>
           <cell r="C1362">
-            <v>7332.8717037296874</v>
+            <v>7465.6367626415786</v>
           </cell>
         </row>
         <row r="1363">
           <cell r="A1363" t="str">
             <v>G425032000</v>
           </cell>
           <cell r="B1363" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4 X 250mm.        </v>
           </cell>
           <cell r="C1363">
-            <v>9374.5702092281244</v>
+            <v>9545.2646731849691</v>
           </cell>
         </row>
         <row r="1364">
           <cell r="A1364" t="str">
             <v>G425038000</v>
           </cell>
           <cell r="B1364" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2 X 250mm.        </v>
           </cell>
           <cell r="C1364">
-            <v>12338.398871837497</v>
+            <v>12535.387644492626</v>
           </cell>
         </row>
         <row r="1365">
           <cell r="A1365" t="str">
             <v>G425051000</v>
           </cell>
           <cell r="B1365" t="str">
             <v xml:space="preserve">NIPLES GALV. 2" X 250mm.        </v>
           </cell>
           <cell r="C1365">
-            <v>16754.117301408201</v>
+            <v>17061.899291044199</v>
           </cell>
         </row>
         <row r="1366">
           <cell r="A1366" t="str">
             <v>G425064000</v>
           </cell>
           <cell r="B1366" t="str">
             <v xml:space="preserve">NIPLES GALV.21/2 X 250mm.        </v>
           </cell>
           <cell r="C1366">
-            <v>29584.118557244183</v>
+            <v>29957.94889816963</v>
           </cell>
         </row>
         <row r="1367">
           <cell r="A1367" t="str">
             <v>G425076000</v>
           </cell>
           <cell r="B1367" t="str">
             <v xml:space="preserve">NIPLES GALV. 3" X 250mm.        </v>
           </cell>
           <cell r="C1367">
-            <v>37318.783493977091</v>
+            <v>37847.72847871203</v>
           </cell>
         </row>
         <row r="1368">
           <cell r="A1368" t="str">
             <v>G425102000</v>
           </cell>
           <cell r="B1368" t="str">
             <v xml:space="preserve">NIPLES GALV. 4" X250 mm.        </v>
           </cell>
           <cell r="C1368">
-            <v>54994.210419912888</v>
+            <v>55818.096369572777</v>
           </cell>
         </row>
         <row r="1369">
           <cell r="A1369" t="str">
             <v>G425127000</v>
           </cell>
           <cell r="B1369" t="str">
             <v xml:space="preserve">NIPLES GALV. 5" X250 mm.        </v>
           </cell>
           <cell r="C1369">
-            <v>153696.22565797501</v>
+            <v>148219.97315125001</v>
           </cell>
         </row>
         <row r="1370">
           <cell r="A1370" t="str">
             <v>G425152000</v>
           </cell>
           <cell r="B1370" t="str">
             <v xml:space="preserve">NIPLES GALV. 6" X250 mm.        </v>
           </cell>
           <cell r="C1370">
-            <v>189910.264115</v>
+            <v>175080.87025000001</v>
           </cell>
         </row>
         <row r="1371">
           <cell r="A1371" t="str">
             <v>G430003000</v>
           </cell>
           <cell r="B1371" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8 X 300 mm            </v>
           </cell>
           <cell r="C1371">
             <v>8512</v>
           </cell>
         </row>
         <row r="1372">
           <cell r="A1372" t="str">
             <v>G430006000</v>
           </cell>
           <cell r="B1372" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 X 300 mm            </v>
           </cell>
           <cell r="C1372">
             <v>8709.6284999999989</v>
           </cell>
         </row>
         <row r="1373">
           <cell r="A1373" t="str">
             <v>G430009000</v>
           </cell>
           <cell r="B1373" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8 X 300 mm            </v>
           </cell>
           <cell r="C1373">
             <v>10391.956968</v>
           </cell>
         </row>
         <row r="1374">
           <cell r="A1374" t="str">
             <v>G430013000</v>
           </cell>
           <cell r="B1374" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2 X 300mm.        </v>
           </cell>
           <cell r="C1374">
-            <v>5328.2392871028742</v>
+            <v>5420.688606496361</v>
           </cell>
         </row>
         <row r="1375">
           <cell r="A1375" t="str">
             <v>G430019000</v>
           </cell>
           <cell r="B1375" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4 X 300mm.        </v>
           </cell>
           <cell r="C1375">
-            <v>5932.7521004640621</v>
+            <v>6036.5590720099826</v>
           </cell>
         </row>
         <row r="1376">
           <cell r="A1376" t="str">
             <v>G430025000</v>
           </cell>
           <cell r="B1376" t="str">
             <v xml:space="preserve">NIPLES GALV. 1" X 300mm.        </v>
           </cell>
           <cell r="C1376">
-            <v>8992.2067444756231</v>
+            <v>9151.5248151698925</v>
           </cell>
         </row>
         <row r="1377">
           <cell r="A1377" t="str">
             <v>G430032000</v>
           </cell>
           <cell r="B1377" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4 X 300mm.        </v>
           </cell>
           <cell r="C1377">
-            <v>10919.76200107375</v>
+            <v>11124.595357821963</v>
           </cell>
         </row>
         <row r="1378">
           <cell r="A1378" t="str">
             <v>G430038000</v>
           </cell>
           <cell r="B1378" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2 X 300mm.        </v>
           </cell>
           <cell r="C1378">
-            <v>12763.872709136245</v>
+            <v>12973.397130960337</v>
           </cell>
         </row>
         <row r="1379">
           <cell r="A1379" t="str">
             <v>G430051000</v>
           </cell>
           <cell r="B1379" t="str">
             <v xml:space="preserve">NIPLES GALV. 2" X 300mm.        </v>
           </cell>
           <cell r="C1379">
-            <v>19678.377011689845</v>
+            <v>20047.71539925304</v>
           </cell>
         </row>
         <row r="1380">
           <cell r="A1380" t="str">
             <v>G430064000</v>
           </cell>
           <cell r="B1380" t="str">
             <v xml:space="preserve">NIPLES GALV.21/2X300mm.        </v>
           </cell>
           <cell r="C1380">
-            <v>33428.534168693019</v>
+            <v>33877.130577803553</v>
           </cell>
         </row>
         <row r="1381">
           <cell r="A1381" t="str">
             <v>G430076000</v>
           </cell>
           <cell r="B1381" t="str">
             <v xml:space="preserve">NIPLES GALV.  3"X300mm.        </v>
           </cell>
           <cell r="C1381">
-            <v>44215.095117772515</v>
+            <v>44849.829099454437</v>
           </cell>
         </row>
         <row r="1382">
           <cell r="A1382" t="str">
             <v>G430102000</v>
           </cell>
           <cell r="B1382" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X300 mm.        </v>
           </cell>
           <cell r="C1382">
-            <v>64050.169910145465</v>
+            <v>65038.833049737332</v>
           </cell>
         </row>
         <row r="1383">
           <cell r="A1383" t="str">
             <v>G430127000</v>
           </cell>
           <cell r="B1383" t="str">
             <v xml:space="preserve">NIPLES GALV. 5"X300 mm.        </v>
           </cell>
           <cell r="C1383">
-            <v>166934.93229913499</v>
+            <v>169181.00778150003</v>
           </cell>
         </row>
         <row r="1384">
           <cell r="A1384" t="str">
             <v>G430152000</v>
           </cell>
           <cell r="B1384" t="str">
             <v xml:space="preserve">NIPLES GALV. 6" X300 mm.        </v>
           </cell>
           <cell r="C1384">
-            <v>207960.611859</v>
+            <v>200979.93629999997</v>
           </cell>
         </row>
         <row r="1385">
           <cell r="A1385" t="str">
             <v>G435003000</v>
           </cell>
           <cell r="B1385" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X350 mm            </v>
           </cell>
           <cell r="C1385">
             <v>9856</v>
           </cell>
         </row>
         <row r="1386">
           <cell r="A1386" t="str">
             <v>G435006000</v>
           </cell>
           <cell r="B1386" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X350mm            </v>
           </cell>
           <cell r="C1386">
             <v>10045.171191176472</v>
           </cell>
         </row>
         <row r="1387">
           <cell r="A1387" t="str">
             <v>G435009000</v>
           </cell>
           <cell r="B1387" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X350 mm            </v>
           </cell>
           <cell r="C1387">
             <v>12032.826501882353</v>
           </cell>
         </row>
         <row r="1388">
           <cell r="A1388" t="str">
             <v>G435013000</v>
           </cell>
           <cell r="B1388" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2X350mm.        </v>
           </cell>
           <cell r="C1388">
-            <v>5511.5653012611247</v>
+            <v>5606.7594047661587</v>
           </cell>
         </row>
         <row r="1389">
           <cell r="A1389" t="str">
             <v>G435019000</v>
           </cell>
           <cell r="B1389" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4x350mm.        </v>
           </cell>
           <cell r="C1389">
-            <v>7040.4370191667949</v>
+            <v>7156.0402374792993</v>
           </cell>
         </row>
         <row r="1390">
           <cell r="A1390" t="str">
             <v>G435025000</v>
           </cell>
           <cell r="B1390" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X350mm.        </v>
           </cell>
           <cell r="C1390">
-            <v>10195.003285221559</v>
+            <v>10380.874367698209</v>
           </cell>
         </row>
         <row r="1391">
           <cell r="A1391" t="str">
             <v>G435032000</v>
           </cell>
           <cell r="B1391" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4X350mm.        </v>
           </cell>
           <cell r="C1391">
-            <v>12886.658469381247</v>
+            <v>13103.905968962685</v>
           </cell>
         </row>
         <row r="1392">
           <cell r="A1392" t="str">
             <v>G435038000</v>
           </cell>
           <cell r="B1392" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2X350mm.        </v>
           </cell>
           <cell r="C1392">
-            <v>14591.437327325621</v>
+            <v>14835.882486120392</v>
           </cell>
         </row>
         <row r="1393">
           <cell r="A1393" t="str">
             <v>G435051000</v>
           </cell>
           <cell r="B1393" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X350mm.        </v>
           </cell>
           <cell r="C1393">
-            <v>22602.636721971481</v>
+            <v>23033.531507461877</v>
           </cell>
         </row>
         <row r="1394">
           <cell r="A1394" t="str">
             <v>G435064000</v>
           </cell>
           <cell r="B1394" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X350mm.        </v>
           </cell>
           <cell r="C1394">
-            <v>38309.153830141848</v>
+            <v>38832.516307437487</v>
           </cell>
         </row>
         <row r="1395">
           <cell r="A1395" t="str">
             <v>G435076000</v>
           </cell>
           <cell r="B1395" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X350mm.        </v>
           </cell>
           <cell r="C1395">
-            <v>51111.406741567924</v>
+            <v>51851.929720196851</v>
           </cell>
         </row>
         <row r="1396">
           <cell r="A1396" t="str">
             <v>G435102000</v>
           </cell>
           <cell r="B1396" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X350 mm.        </v>
           </cell>
           <cell r="C1396">
-            <v>75604.121306628032</v>
+            <v>76757.561636151877</v>
           </cell>
         </row>
         <row r="1397">
           <cell r="A1397" t="str">
             <v>G435127000</v>
           </cell>
           <cell r="B1397" t="str">
             <v xml:space="preserve">NIPLES GALV. 5"X350 mm.        </v>
           </cell>
           <cell r="C1397">
-            <v>187159.83101565749</v>
+            <v>190142.04241175001</v>
           </cell>
         </row>
         <row r="1398">
           <cell r="A1398" t="str">
             <v>G435152000</v>
           </cell>
           <cell r="B1398" t="str">
             <v xml:space="preserve">NIPLES GALV. 6"X350 mm.        </v>
           </cell>
           <cell r="C1398">
-            <v>234643.24433550003</v>
+            <v>226879.00235</v>
           </cell>
         </row>
         <row r="1399">
           <cell r="A1399" t="str">
             <v>G440003000</v>
           </cell>
           <cell r="B1399" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X400 mm            </v>
           </cell>
           <cell r="C1399">
             <v>11200</v>
           </cell>
         </row>
         <row r="1400">
           <cell r="A1400" t="str">
             <v>G440006000</v>
           </cell>
           <cell r="B1400" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X400 mm            </v>
           </cell>
           <cell r="C1400">
             <v>11350.637999999997</v>
           </cell>
         </row>
         <row r="1401">
           <cell r="A1401" t="str">
             <v>G440009000</v>
           </cell>
           <cell r="B1401" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X400 mm            </v>
           </cell>
           <cell r="C1401">
             <v>13635.142624</v>
           </cell>
         </row>
         <row r="1402">
           <cell r="A1402" t="str">
             <v>G440013000</v>
           </cell>
           <cell r="B1402" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2X400mm.        </v>
           </cell>
           <cell r="C1402">
-            <v>6797.3498387299996</v>
+            <v>6907.1412031919008</v>
           </cell>
         </row>
         <row r="1403">
           <cell r="A1403" t="str">
             <v>G440019000</v>
           </cell>
           <cell r="B1403" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4x400mm.        </v>
           </cell>
           <cell r="C1403">
-            <v>7824.8617361906236</v>
+            <v>7956.9796999763421</v>
           </cell>
         </row>
         <row r="1404">
           <cell r="A1404" t="str">
             <v>G440025000</v>
           </cell>
           <cell r="B1404" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X400mm.        </v>
           </cell>
           <cell r="C1404">
-            <v>11004.634646289373</v>
+            <v>11192.919638928055</v>
           </cell>
         </row>
         <row r="1405">
           <cell r="A1405" t="str">
             <v>G440032000</v>
           </cell>
           <cell r="B1405" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4X400mm.        </v>
           </cell>
           <cell r="C1405">
-            <v>14513.504322149998</v>
+            <v>14761.787178814498</v>
           </cell>
         </row>
         <row r="1406">
           <cell r="A1406" t="str">
             <v>G440038000</v>
           </cell>
           <cell r="B1406" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2X400mm.        </v>
           </cell>
           <cell r="C1406">
-            <v>16643.812570515001</v>
+            <v>16923.178466280449</v>
           </cell>
         </row>
         <row r="1407">
           <cell r="A1407" t="str">
             <v>G440051000</v>
           </cell>
           <cell r="B1407" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X400mm.        </v>
           </cell>
           <cell r="C1407">
-            <v>25206.973619753127</v>
+            <v>25699.424803170717</v>
           </cell>
         </row>
         <row r="1408">
           <cell r="A1408" t="str">
             <v>G440064000</v>
           </cell>
           <cell r="B1408" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X400mm.        </v>
           </cell>
           <cell r="C1408">
-            <v>40392.971861038743</v>
+            <v>40962.618094829915</v>
           </cell>
         </row>
         <row r="1409">
           <cell r="A1409" t="str">
             <v>G440076000</v>
           </cell>
           <cell r="B1409" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X400mm.        </v>
           </cell>
           <cell r="C1409">
-            <v>58144.58919228828</v>
+            <v>58917.30882216194</v>
           </cell>
         </row>
         <row r="1410">
           <cell r="A1410" t="str">
             <v>G440102000</v>
           </cell>
           <cell r="B1410" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X400 mm.        </v>
           </cell>
           <cell r="C1410">
-            <v>80496.760953110628</v>
+            <v>81814.97847256645</v>
           </cell>
         </row>
         <row r="1411">
           <cell r="A1411" t="str">
             <v>G440127000</v>
           </cell>
           <cell r="B1411" t="str">
             <v xml:space="preserve">NIPLES GALV. 5"X400 mm.        </v>
           </cell>
           <cell r="C1411">
-            <v>197509.26641159999</v>
+            <v>211103.07704200002</v>
           </cell>
         </row>
         <row r="1412">
           <cell r="A1412" t="str">
             <v>G440152000</v>
           </cell>
           <cell r="B1412" t="str">
             <v xml:space="preserve">NIPLES GALV. 6"X400 mm.        </v>
           </cell>
           <cell r="C1412">
-            <v>248881.78744000001</v>
+            <v>252778.06840000002</v>
           </cell>
         </row>
         <row r="1413">
           <cell r="A1413" t="str">
             <v>G445003000</v>
           </cell>
           <cell r="B1413" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8x450 mm            </v>
           </cell>
           <cell r="C1413">
             <v>12992</v>
           </cell>
         </row>
         <row r="1414">
           <cell r="A1414" t="str">
             <v>G445006000</v>
           </cell>
           <cell r="B1414" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X450 mm            </v>
           </cell>
           <cell r="C1414">
             <v>12730.13775</v>
           </cell>
         </row>
         <row r="1415">
           <cell r="A1415" t="str">
             <v>G445009000</v>
           </cell>
           <cell r="B1415" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X450 mm          </v>
           </cell>
           <cell r="C1415">
             <v>15332.359452000001</v>
           </cell>
         </row>
         <row r="1416">
           <cell r="A1416" t="str">
             <v>G445013000</v>
           </cell>
           <cell r="B1416" t="str">
             <v xml:space="preserve">NIPLES GALV. 1/2X450mm.        </v>
           </cell>
           <cell r="C1416">
-            <v>7504.3502873212501</v>
+            <v>7627.8655723408874</v>
           </cell>
         </row>
         <row r="1417">
           <cell r="A1417" t="str">
             <v>G445019000</v>
           </cell>
           <cell r="B1417" t="str">
             <v xml:space="preserve">NIPLES GALV. 3/4X450mm.        </v>
           </cell>
           <cell r="C1417">
-            <v>8924.0213282144523</v>
+            <v>9072.654037473385</v>
           </cell>
         </row>
         <row r="1418">
           <cell r="A1418" t="str">
             <v>G445025000</v>
           </cell>
           <cell r="B1418" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X450mm.        </v>
           </cell>
           <cell r="C1418">
-            <v>12284.669461450545</v>
+            <v>12496.490078169061</v>
           </cell>
         </row>
         <row r="1419">
           <cell r="A1419" t="str">
             <v>G445032000</v>
           </cell>
           <cell r="B1419" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4X450mm.        </v>
           </cell>
           <cell r="C1419">
-            <v>16255.637674918746</v>
+            <v>16534.955888666311</v>
           </cell>
         </row>
         <row r="1420">
           <cell r="A1420" t="str">
             <v>G445038000</v>
           </cell>
           <cell r="B1420" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/2X450mm.        </v>
           </cell>
           <cell r="C1420">
-            <v>18471.377188704373</v>
+            <v>18785.663821440507</v>
           </cell>
         </row>
         <row r="1421">
           <cell r="A1421" t="str">
             <v>G445051000</v>
           </cell>
           <cell r="B1421" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X 450mm.        </v>
           </cell>
           <cell r="C1421">
-            <v>28877.719892534766</v>
+            <v>29431.727473879557</v>
           </cell>
         </row>
         <row r="1422">
           <cell r="A1422" t="str">
             <v>G445064000</v>
           </cell>
           <cell r="B1422" t="str">
             <v xml:space="preserve">NIPLES GALV.21/2X450mm.        </v>
           </cell>
           <cell r="C1422">
-            <v>44547.750562418594</v>
+            <v>45188.602575433659</v>
           </cell>
         </row>
         <row r="1423">
           <cell r="A1423" t="str">
             <v>G445076000</v>
           </cell>
           <cell r="B1423" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X450mm.        </v>
           </cell>
           <cell r="C1423">
-            <v>66513.62964444932</v>
+            <v>67382.939228057177</v>
           </cell>
         </row>
         <row r="1424">
           <cell r="A1424" t="str">
             <v>G445102000</v>
           </cell>
           <cell r="B1424" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X450 mm.        </v>
           </cell>
           <cell r="C1424">
-            <v>88720.056474593206</v>
+            <v>90203.051183980991</v>
           </cell>
         </row>
         <row r="1425">
           <cell r="A1425" t="str">
             <v>G445127000</v>
           </cell>
           <cell r="B1425" t="str">
             <v xml:space="preserve">NIPLES GALV. 5"X450 mm.        </v>
           </cell>
           <cell r="C1425">
-            <v>216771.07471304998</v>
+            <v>232064.11167225003</v>
           </cell>
         </row>
         <row r="1426">
           <cell r="A1426" t="str">
             <v>G445152000</v>
           </cell>
           <cell r="B1426" t="str">
             <v xml:space="preserve">NIPLES GALV. 6"X450 mm.        </v>
           </cell>
           <cell r="C1426">
-            <v>274293.81837000005</v>
+            <v>278677.13445000001</v>
           </cell>
         </row>
         <row r="1427">
           <cell r="A1427" t="str">
             <v>G450003000</v>
           </cell>
           <cell r="B1427" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X500 mm            </v>
           </cell>
           <cell r="C1427">
             <v>16576</v>
           </cell>
         </row>
         <row r="1428">
           <cell r="A1428" t="str">
             <v>G450006000</v>
           </cell>
           <cell r="B1428" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X500 mm            </v>
           </cell>
           <cell r="C1428">
             <v>13991.647499999999</v>
           </cell>
         </row>
         <row r="1429">
           <cell r="A1429" t="str">
             <v>G450009000</v>
           </cell>
           <cell r="B1429" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X500 mm          </v>
           </cell>
           <cell r="C1429">
             <v>16878.328280000002</v>
           </cell>
         </row>
         <row r="1430">
           <cell r="A1430" t="str">
             <v>G450013000</v>
           </cell>
           <cell r="B1430" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X500mm.        </v>
           </cell>
           <cell r="C1430">
-            <v>9219.1074171381242</v>
+            <v>9373.1896161272689</v>
           </cell>
         </row>
         <row r="1431">
           <cell r="A1431" t="str">
             <v>G450019000</v>
           </cell>
           <cell r="B1431" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X500mm.        </v>
           </cell>
           <cell r="C1431">
-            <v>10275.543750878905</v>
+            <v>10472.147863655271</v>
           </cell>
         </row>
         <row r="1432">
           <cell r="A1432" t="str">
             <v>G450025000</v>
           </cell>
           <cell r="B1432" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X500mm.        </v>
           </cell>
           <cell r="C1432">
-            <v>13866.402206781248</v>
+            <v>14107.793222984685</v>
           </cell>
         </row>
         <row r="1433">
           <cell r="A1433" t="str">
             <v>G450032000</v>
           </cell>
           <cell r="B1433" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4x500mm.        </v>
           </cell>
           <cell r="C1433">
-            <v>17882.483527687498</v>
+            <v>18192.837098518125</v>
           </cell>
         </row>
         <row r="1434">
           <cell r="A1434" t="str">
             <v>G450038000</v>
           </cell>
           <cell r="B1434" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2X500mm.        </v>
           </cell>
           <cell r="C1434">
-            <v>19849.320556893745</v>
+            <v>20198.527926600567</v>
           </cell>
         </row>
         <row r="1435">
           <cell r="A1435" t="str">
             <v>G450051000</v>
           </cell>
           <cell r="B1435" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X500mm.        </v>
           </cell>
           <cell r="C1435">
-            <v>31785.307565054685</v>
+            <v>32417.508408631325</v>
           </cell>
         </row>
         <row r="1436">
           <cell r="A1436" t="str">
             <v>G450064000</v>
           </cell>
           <cell r="B1436" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X500mm.        </v>
           </cell>
           <cell r="C1436">
-            <v>53883.54951379844</v>
+            <v>54595.607306037389</v>
           </cell>
         </row>
         <row r="1437">
           <cell r="A1437" t="str">
             <v>G450076000</v>
           </cell>
           <cell r="B1437" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X500mm.        </v>
           </cell>
           <cell r="C1437">
-            <v>50946.894400000005</v>
+            <v>72940</v>
           </cell>
         </row>
         <row r="1438">
           <cell r="A1438" t="str">
             <v>G450102000</v>
           </cell>
           <cell r="B1438" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X500 mm.        </v>
           </cell>
           <cell r="C1438">
-            <v>96943.351996075784</v>
+            <v>98591.123895395547</v>
           </cell>
         </row>
         <row r="1439">
           <cell r="A1439" t="str">
             <v>G450127000</v>
           </cell>
           <cell r="B1439" t="str">
             <v xml:space="preserve">NIPLES GALV. 5"X500 mm.        </v>
           </cell>
           <cell r="C1439">
-            <v>214575.348195</v>
+            <v>230022.86027500001</v>
           </cell>
         </row>
         <row r="1440">
           <cell r="A1440" t="str">
             <v>G450152000</v>
           </cell>
           <cell r="B1440" t="str">
             <v xml:space="preserve">NIPLES GALV. 6"X500 mm.        </v>
           </cell>
           <cell r="C1440">
-            <v>272459.86299999995</v>
+            <v>276887.45500000002</v>
           </cell>
         </row>
         <row r="1441">
           <cell r="A1441" t="str">
             <v>G460003000</v>
           </cell>
           <cell r="B1441" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X600 mm            </v>
           </cell>
           <cell r="C1441">
             <v>17024</v>
           </cell>
         </row>
         <row r="1442">
           <cell r="A1442" t="str">
             <v>G460006000</v>
           </cell>
           <cell r="B1442" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X600 mm            </v>
           </cell>
           <cell r="C1442">
             <v>17419.256999999998</v>
           </cell>
         </row>
         <row r="1443">
           <cell r="A1443" t="str">
             <v>G460009000</v>
           </cell>
           <cell r="B1443" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X600 mm          </v>
           </cell>
           <cell r="C1443">
             <v>20783.913936000001</v>
           </cell>
         </row>
         <row r="1444">
           <cell r="A1444" t="str">
             <v>G460013000</v>
           </cell>
           <cell r="B1444" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X600mm.        </v>
           </cell>
           <cell r="C1444">
-            <v>10656.478574205748</v>
+            <v>10841.377212992722</v>
           </cell>
         </row>
         <row r="1445">
           <cell r="A1445" t="str">
             <v>G460019000</v>
           </cell>
           <cell r="B1445" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X600mm.        </v>
           </cell>
           <cell r="C1445">
-            <v>11865.504200928124</v>
+            <v>12073.118144019965</v>
           </cell>
         </row>
         <row r="1446">
           <cell r="A1446" t="str">
             <v>G460025000</v>
           </cell>
           <cell r="B1446" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X600mm.        </v>
           </cell>
           <cell r="C1446">
-            <v>17984.413488951246</v>
+            <v>18303.049630339785</v>
           </cell>
         </row>
         <row r="1447">
           <cell r="A1447" t="str">
             <v>G460032000</v>
           </cell>
           <cell r="B1447" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4x600mm.        </v>
           </cell>
           <cell r="C1447">
-            <v>21839.5240021475</v>
+            <v>22249.190715643927</v>
           </cell>
         </row>
         <row r="1448">
           <cell r="A1448" t="str">
             <v>G460038000</v>
           </cell>
           <cell r="B1448" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2X600mm.        </v>
           </cell>
           <cell r="C1448">
-            <v>25527.74541827249</v>
+            <v>25946.794261920673</v>
           </cell>
         </row>
         <row r="1449">
           <cell r="A1449" t="str">
             <v>G460051000</v>
           </cell>
           <cell r="B1449" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X600mm.        </v>
           </cell>
           <cell r="C1449">
-            <v>39356.75402337969</v>
+            <v>40095.43079850608</v>
           </cell>
         </row>
         <row r="1450">
           <cell r="A1450" t="str">
             <v>G460064000</v>
           </cell>
           <cell r="B1450" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X600mm.        </v>
           </cell>
           <cell r="C1450">
-            <v>66857.068337386037</v>
+            <v>67754.261155607106</v>
           </cell>
         </row>
         <row r="1451">
           <cell r="A1451" t="str">
             <v>G460076000</v>
           </cell>
           <cell r="B1451" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X600mm.        </v>
           </cell>
           <cell r="C1451">
-            <v>88430.190235545029</v>
+            <v>89699.658198908874</v>
           </cell>
         </row>
         <row r="1452">
           <cell r="A1452" t="str">
             <v>G460102000</v>
           </cell>
           <cell r="B1452" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X600 mm.        </v>
           </cell>
           <cell r="C1452">
-            <v>128100.33982029093</v>
+            <v>130077.66609947466</v>
           </cell>
         </row>
         <row r="1453">
           <cell r="A1453" t="str">
             <v>G460127000</v>
           </cell>
           <cell r="B1453" t="str">
             <v>NIPLES GALV. 5"X600 mm.</v>
           </cell>
           <cell r="C1453">
-            <v>317971.29961739999</v>
+            <v>338362.01556300005</v>
           </cell>
         </row>
         <row r="1454">
           <cell r="A1454" t="str">
             <v>G460152000</v>
           </cell>
           <cell r="B1454" t="str">
             <v>NIPLES GALV. 6"X600 mm.</v>
           </cell>
           <cell r="C1454">
-            <v>396115.45116</v>
+            <v>401959.87259999994</v>
           </cell>
         </row>
         <row r="1455">
           <cell r="A1455" t="str">
             <v>G470003000</v>
           </cell>
           <cell r="B1455" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X700 mm            </v>
           </cell>
           <cell r="C1455">
             <v>19712</v>
           </cell>
         </row>
         <row r="1456">
           <cell r="A1456" t="str">
             <v>G470006000</v>
           </cell>
           <cell r="B1456" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X700 mm            </v>
           </cell>
           <cell r="C1456">
             <v>20060.266499999998</v>
           </cell>
         </row>
         <row r="1457">
           <cell r="A1457" t="str">
             <v>G470009000</v>
           </cell>
           <cell r="B1457" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X700 mm          </v>
           </cell>
           <cell r="C1457">
             <v>24027.099591999999</v>
           </cell>
         </row>
         <row r="1458">
           <cell r="A1458" t="str">
             <v>G470013000</v>
           </cell>
           <cell r="B1458" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X700mm.        </v>
           </cell>
           <cell r="C1458">
-            <v>12776.949603137498</v>
+            <v>13385.646195458175</v>
           </cell>
         </row>
         <row r="1459">
           <cell r="A1459" t="str">
             <v>G470019000</v>
           </cell>
           <cell r="B1459" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X700mm.        </v>
           </cell>
           <cell r="C1459">
-            <v>14333.444401082812</v>
+            <v>14812.794219571169</v>
           </cell>
         </row>
         <row r="1460">
           <cell r="A1460" t="str">
             <v>G470025000</v>
           </cell>
           <cell r="B1460" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X700mm.        </v>
           </cell>
           <cell r="C1460">
-            <v>21691.911905544839</v>
+            <v>20344.080433097944</v>
           </cell>
         </row>
         <row r="1461">
           <cell r="A1461" t="str">
             <v>G470032000</v>
           </cell>
           <cell r="B1461" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4x700mm.        </v>
           </cell>
           <cell r="C1461">
-            <v>26732.646547992499</v>
+            <v>25905.1385870661</v>
           </cell>
         </row>
         <row r="1462">
           <cell r="A1462" t="str">
             <v>G470038000</v>
           </cell>
           <cell r="B1462" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2X700mm.        </v>
           </cell>
           <cell r="C1462">
-            <v>31373.233610749987</v>
+            <v>30379.01754219467</v>
           </cell>
         </row>
         <row r="1463">
           <cell r="A1463" t="str">
             <v>G470051000</v>
           </cell>
           <cell r="B1463" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X700mm.        </v>
           </cell>
           <cell r="C1463">
-            <v>45202.242215857186</v>
+            <v>45853.745966466682</v>
           </cell>
         </row>
         <row r="1464">
           <cell r="A1464" t="str">
             <v>G470064000</v>
           </cell>
           <cell r="B1464" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X700mm.        </v>
           </cell>
           <cell r="C1464">
-            <v>56054.629926139372</v>
+            <v>80381.294228452345</v>
           </cell>
         </row>
         <row r="1465">
           <cell r="A1465" t="str">
             <v>G470076000</v>
           </cell>
           <cell r="B1465" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X700mm.        </v>
           </cell>
           <cell r="C1465">
-            <v>91861.601635545027</v>
+            <v>108041.46592046962</v>
           </cell>
         </row>
         <row r="1466">
           <cell r="A1466" t="str">
             <v>G470102000</v>
           </cell>
           <cell r="B1466" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X700 mm.        </v>
           </cell>
           <cell r="C1466">
-            <v>132212.96260749092</v>
+            <v>140751.14492486953</v>
           </cell>
         </row>
         <row r="1467">
           <cell r="A1467" t="str">
             <v>G470127000</v>
           </cell>
           <cell r="B1467" t="str">
             <v>NIPLES GALV. 5"X700 mm,</v>
           </cell>
           <cell r="C1467">
-            <v>356494.91622030002</v>
+            <v>380284.08482350002</v>
           </cell>
         </row>
         <row r="1468">
           <cell r="A1468" t="str">
             <v>G470152000</v>
           </cell>
           <cell r="B1468" t="str">
             <v>NIPLES GALV. 6"X700 mm,</v>
           </cell>
           <cell r="C1468">
-            <v>446939.51302000001</v>
+            <v>453758.00469999999</v>
           </cell>
         </row>
         <row r="1469">
           <cell r="A1469" t="str">
             <v>G480003000</v>
           </cell>
           <cell r="B1469" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X800 mm            </v>
           </cell>
           <cell r="C1469">
             <v>22400</v>
           </cell>
         </row>
         <row r="1470">
           <cell r="A1470" t="str">
             <v>G460006000</v>
           </cell>
           <cell r="B1470" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X800 mm            </v>
           </cell>
           <cell r="C1470">
             <v>22701.275999999994</v>
           </cell>
         </row>
         <row r="1471">
           <cell r="A1471" t="str">
             <v>G480009000</v>
           </cell>
           <cell r="B1471" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X800 mm          </v>
           </cell>
           <cell r="C1471">
             <v>27270.285248</v>
           </cell>
         </row>
         <row r="1472">
           <cell r="A1472" t="str">
             <v>G480013000</v>
           </cell>
           <cell r="B1472" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X800mm.        </v>
           </cell>
           <cell r="C1472">
-            <v>13594.699677459999</v>
+            <v>13814.282406383802</v>
           </cell>
         </row>
         <row r="1473">
           <cell r="A1473" t="str">
             <v>G480019000</v>
           </cell>
           <cell r="B1473" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X800mm.        </v>
           </cell>
           <cell r="C1473">
-            <v>15649.723472381247</v>
+            <v>15913.959399952684</v>
           </cell>
         </row>
         <row r="1474">
           <cell r="A1474" t="str">
             <v>G480025000</v>
           </cell>
           <cell r="B1474" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X800mm.        </v>
           </cell>
           <cell r="C1474">
-            <v>22009.269292578745</v>
+            <v>22385.83927785611</v>
           </cell>
         </row>
         <row r="1475">
           <cell r="A1475" t="str">
             <v>G480032000</v>
           </cell>
           <cell r="B1475" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4x800mm.        </v>
           </cell>
           <cell r="C1475">
-            <v>29027.008644299996</v>
+            <v>29523.574357628997</v>
           </cell>
         </row>
         <row r="1476">
           <cell r="A1476" t="str">
             <v>G480038000</v>
           </cell>
           <cell r="B1476" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2X800mm.        </v>
           </cell>
           <cell r="C1476">
-            <v>33287.625141030003</v>
+            <v>33846.356932560899</v>
           </cell>
         </row>
         <row r="1477">
           <cell r="A1477" t="str">
             <v>G480051000</v>
           </cell>
           <cell r="B1477" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X800mm.        </v>
           </cell>
           <cell r="C1477">
-            <v>50413.947239506255</v>
+            <v>51398.849606341435</v>
           </cell>
         </row>
         <row r="1478">
           <cell r="A1478" t="str">
             <v>G480064000</v>
           </cell>
           <cell r="B1478" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X800mm.        </v>
           </cell>
           <cell r="C1478">
-            <v>80785.943722077485</v>
+            <v>81925.23618965983</v>
           </cell>
         </row>
         <row r="1479">
           <cell r="A1479" t="str">
             <v>G480076000</v>
           </cell>
           <cell r="B1479" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X800mm.        </v>
           </cell>
           <cell r="C1479">
-            <v>116289.17838457656</v>
+            <v>117834.61764432388</v>
           </cell>
         </row>
         <row r="1480">
           <cell r="A1480" t="str">
             <v>G480102000</v>
           </cell>
           <cell r="B1480" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X800 mm.        </v>
           </cell>
           <cell r="C1480">
-            <v>160993.52190622126</v>
+            <v>163629.9569451329</v>
           </cell>
         </row>
         <row r="1481">
           <cell r="A1481" t="str">
             <v>G480127000</v>
           </cell>
           <cell r="B1481" t="str">
             <v>NIPLES GALV. 5"X800 mm.</v>
           </cell>
           <cell r="C1481">
-            <v>395018.53282319999</v>
+            <v>422206.15408400004</v>
           </cell>
         </row>
         <row r="1482">
           <cell r="A1482" t="str">
             <v>G480152000</v>
           </cell>
           <cell r="B1482" t="str">
             <v>NIPLES GALV. 6"X800 mm.</v>
           </cell>
           <cell r="C1482">
-            <v>497763.57488000003</v>
+            <v>505556.13680000004</v>
           </cell>
         </row>
         <row r="1483">
           <cell r="A1483" t="str">
             <v>G490003000</v>
           </cell>
           <cell r="B1483" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8X900 mm            </v>
           </cell>
           <cell r="C1483">
             <v>27776</v>
           </cell>
         </row>
         <row r="1484">
           <cell r="A1484" t="str">
             <v>G490006000</v>
           </cell>
           <cell r="B1484" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4X900 mm            </v>
           </cell>
           <cell r="C1484">
             <v>25342.285499999998</v>
           </cell>
         </row>
         <row r="1485">
           <cell r="A1485" t="str">
             <v>G490009000</v>
           </cell>
           <cell r="B1485" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8X900 mm          </v>
           </cell>
           <cell r="C1485">
             <v>30513.470904000002</v>
           </cell>
         </row>
         <row r="1486">
           <cell r="A1486" t="str">
             <v>G490013000</v>
           </cell>
           <cell r="B1486" t="str">
             <v xml:space="preserve">NIPLES GALV.1/2X900mm.        </v>
           </cell>
           <cell r="C1486">
-            <v>15008.7005746425</v>
+            <v>16280.33081931917</v>
           </cell>
         </row>
         <row r="1487">
           <cell r="A1487" t="str">
             <v>G490019000</v>
           </cell>
           <cell r="B1487" t="str">
             <v xml:space="preserve">NIPLES GALV.3/4X900mm.        </v>
           </cell>
           <cell r="C1487">
-            <v>17848.042656428905</v>
+            <v>18429.127563631613</v>
           </cell>
         </row>
         <row r="1488">
           <cell r="A1488" t="str">
             <v>G490025000</v>
           </cell>
           <cell r="B1488" t="str">
             <v xml:space="preserve">NIPLES GALV. 1"X900mm.        </v>
           </cell>
           <cell r="C1488">
-            <v>24569.33892290109</v>
+            <v>25300.71286191274</v>
           </cell>
         </row>
         <row r="1489">
           <cell r="A1489" t="str">
             <v>G490032000</v>
           </cell>
           <cell r="B1489" t="str">
             <v xml:space="preserve">NIPLES GALV.11/4x900mm.        </v>
           </cell>
           <cell r="C1489">
-            <v>32511.275349837491</v>
+            <v>32954.624277332623</v>
           </cell>
         </row>
         <row r="1490">
           <cell r="A1490" t="str">
             <v>G490038000</v>
           </cell>
           <cell r="B1490" t="str">
             <v xml:space="preserve">NIPLES GALV.11/2X900mm.        </v>
           </cell>
           <cell r="C1490">
-            <v>36942.754377408746</v>
+            <v>37121.706392881017</v>
           </cell>
         </row>
         <row r="1491">
           <cell r="A1491" t="str">
             <v>G490051000</v>
           </cell>
           <cell r="B1491" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"X900mm.        </v>
           </cell>
           <cell r="C1491">
-            <v>57755.439785069531</v>
+            <v>58116.933211802039</v>
           </cell>
         </row>
         <row r="1492">
           <cell r="A1492" t="str">
             <v>G490064000</v>
           </cell>
           <cell r="B1492" t="str">
             <v xml:space="preserve">NIPLES GALV. 21/2X900mm.        </v>
           </cell>
           <cell r="C1492">
-            <v>89095.501124837188</v>
+            <v>95558.225400867304</v>
           </cell>
         </row>
         <row r="1493">
           <cell r="A1493" t="str">
             <v>G490076000</v>
           </cell>
           <cell r="B1493" t="str">
             <v xml:space="preserve">NIPLES GALV. 3"X900mm.        </v>
           </cell>
           <cell r="C1493">
-            <v>133027.25928889864</v>
+            <v>131857.30882216193</v>
           </cell>
         </row>
         <row r="1494">
           <cell r="A1494" t="str">
             <v>G490102000</v>
           </cell>
           <cell r="B1494" t="str">
             <v xml:space="preserve">NIPLES GALV. 4"X900 mm.        </v>
           </cell>
           <cell r="C1494">
-            <v>177440.11294918641</v>
+            <v>180406.10236796201</v>
           </cell>
         </row>
         <row r="1495">
           <cell r="A1495" t="str">
             <v>G490127000</v>
           </cell>
           <cell r="B1495" t="str">
             <v>NIPLAS GALV. 5"X900 mm.</v>
           </cell>
           <cell r="C1495">
-            <v>412084.61460660002</v>
+            <v>441125.937317</v>
           </cell>
         </row>
         <row r="1496">
           <cell r="A1496" t="str">
             <v>G490152000</v>
           </cell>
           <cell r="B1496" t="str">
             <v>NIPLES GALV. 6"x900 mm.</v>
           </cell>
           <cell r="C1496">
-            <v>521341.65044</v>
+            <v>529665.52340000006</v>
           </cell>
         </row>
         <row r="1497">
           <cell r="A1497" t="str">
             <v>G451003000</v>
           </cell>
           <cell r="B1497" t="str">
             <v xml:space="preserve">NIPLES GALV.1/8 X 1 mt.           </v>
           </cell>
           <cell r="C1497">
             <v>26880</v>
           </cell>
         </row>
         <row r="1498">
           <cell r="A1498" t="str">
             <v>G451006000</v>
           </cell>
           <cell r="B1498" t="str">
             <v xml:space="preserve">NIPLES GALV.1/4 X 1 mt.            </v>
           </cell>
           <cell r="C1498">
             <v>27983.294999999998</v>
           </cell>
         </row>
         <row r="1499">
           <cell r="A1499" t="str">
             <v>G451009000</v>
           </cell>
           <cell r="B1499" t="str">
             <v xml:space="preserve">NIPLES GALV.3/8 X 1mt.      </v>
           </cell>
           <cell r="C1499">
             <v>33756.656560000003</v>
           </cell>
         </row>
         <row r="1500">
           <cell r="A1500" t="str">
             <v>G451013000</v>
           </cell>
           <cell r="B1500" t="str">
             <v>NIPLES GALV. 1/2 x 1 mt.</v>
           </cell>
           <cell r="C1500">
-            <v>17583.93445927625</v>
+            <v>17892.098857254536</v>
           </cell>
         </row>
         <row r="1501">
           <cell r="A1501" t="str">
             <v>G451019000</v>
           </cell>
           <cell r="B1501" t="str">
             <v>NIPLES GALV.  3/4 x 1mt.</v>
           </cell>
           <cell r="C1501">
-            <v>19542.321876757811</v>
+            <v>19935.530102310542</v>
           </cell>
         </row>
         <row r="1502">
           <cell r="A1502" t="str">
             <v>G451025000</v>
           </cell>
           <cell r="B1502" t="str">
             <v>NIPLES GALV. 1" x 1 mt.</v>
           </cell>
           <cell r="C1502">
-            <v>31664.898060935935</v>
+            <v>32232.166949014008</v>
           </cell>
         </row>
         <row r="1503">
           <cell r="A1503" t="str">
             <v>G451032000</v>
           </cell>
           <cell r="B1503" t="str">
             <v xml:space="preserve">NIPLES GALV. 11/4x1 mt.      </v>
           </cell>
           <cell r="C1503">
-            <v>34381.517055374992</v>
+            <v>35002.224197036245</v>
           </cell>
         </row>
         <row r="1504">
           <cell r="A1504" t="str">
             <v>G451038000</v>
           </cell>
           <cell r="B1504" t="str">
             <v>NIPLES GALV. 11/2x1 mt.</v>
           </cell>
           <cell r="C1504">
-            <v>37686.237311287499</v>
+            <v>38384.652050701123</v>
           </cell>
         </row>
         <row r="1505">
           <cell r="A1505" t="str">
             <v>G451051000</v>
           </cell>
           <cell r="B1505" t="str">
             <v xml:space="preserve">NIPLES GALV. 2"x1 mt.       </v>
           </cell>
           <cell r="C1505">
-            <v>55098.538519109359</v>
+            <v>56362.940206262647</v>
           </cell>
         </row>
         <row r="1506">
           <cell r="A1506" t="str">
             <v>G451064000</v>
           </cell>
           <cell r="B1506" t="str">
             <v>NIPLES GALV. 21/2x1 mt.</v>
           </cell>
           <cell r="C1506">
-            <v>93647.573228015637</v>
+            <v>95045.069829606087</v>
           </cell>
         </row>
         <row r="1507">
           <cell r="A1507" t="str">
             <v>G451076000</v>
           </cell>
           <cell r="B1507" t="str">
             <v>NIPLES GALV. 3"x1 mt.</v>
           </cell>
           <cell r="C1507">
-            <v>121050.10330523648</v>
+            <v>123119.88802811231</v>
           </cell>
         </row>
         <row r="1508">
           <cell r="A1508" t="str">
             <v>G451102000</v>
           </cell>
           <cell r="B1508" t="str">
             <v>NIPLES GALV. 4"x1 mt.</v>
           </cell>
           <cell r="C1508">
-            <v>201163.23042357148</v>
+            <v>204795.65203273867</v>
           </cell>
         </row>
         <row r="1509">
           <cell r="A1509" t="str">
             <v>G451127000</v>
           </cell>
           <cell r="B1509" t="str">
             <v>NIPLES GALV.5 X 1 mt.</v>
           </cell>
           <cell r="C1509">
-            <v>428650.966029</v>
+            <v>462635.49260500009</v>
           </cell>
         </row>
         <row r="1510">
           <cell r="A1510" t="str">
             <v>G451152000</v>
           </cell>
           <cell r="B1510" t="str">
             <v>NIPLES GALV. 6 "x1 mt.</v>
           </cell>
           <cell r="C1510">
-            <v>553826.15859999997</v>
+            <v>563566.86100000003</v>
           </cell>
         </row>
         <row r="1511">
           <cell r="A1511" t="str">
             <v>G500013000</v>
           </cell>
           <cell r="B1511" t="str">
             <v>ROSCAS SEN. GALV. 1/2"</v>
           </cell>
           <cell r="C1511">
-            <v>1761.6302168778752</v>
+            <v>1779.2217877746114</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="A1512" t="str">
             <v>G500019000</v>
           </cell>
           <cell r="B1512" t="str">
             <v xml:space="preserve">ROSCAS SEN. GALV. 3/4" </v>
           </cell>
           <cell r="C1512">
-            <v>2097.7215001054683</v>
+            <v>2121.3139936386324</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="A1513" t="str">
             <v>G500025000</v>
           </cell>
           <cell r="B1513" t="str">
             <v>ROSCAS SEN. GALV. 1"</v>
           </cell>
           <cell r="C1513">
-            <v>3193.5762582748748</v>
+            <v>3238.9577693211213</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="A1514" t="str">
             <v>G500032000</v>
           </cell>
           <cell r="B1514" t="str">
             <v>ROSCAS SEN. GALV. 11/4 "</v>
           </cell>
           <cell r="C1514">
-            <v>4893.1225458449999</v>
+            <v>4967.6074028443491</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="A1515" t="str">
             <v>G500038000</v>
           </cell>
           <cell r="B1515" t="str">
             <v>ROSCAS SEN. GALV. 11/2 "</v>
           </cell>
           <cell r="C1515">
-            <v>6325.1665809729984</v>
+            <v>6424.0191287053894</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="A1516" t="str">
             <v>G500051000</v>
           </cell>
           <cell r="B1516" t="str">
             <v>ROSCAS SEN. GALV. 2"</v>
           </cell>
           <cell r="C1516">
-            <v>7934.863972293123</v>
+            <v>8086.5921747515176</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="A1517" t="str">
             <v>G500064000</v>
           </cell>
           <cell r="B1517" t="str">
             <v>ROSCAS SEN. GALV. 21/2"</v>
           </cell>
           <cell r="C1517">
-            <v>18162.415183311623</v>
+            <v>18333.309053448975</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="A1518" t="str">
             <v>G500076000</v>
           </cell>
           <cell r="B1518" t="str">
             <v xml:space="preserve">ROSCAS SEN.  GALV.3"       </v>
           </cell>
           <cell r="C1518">
-            <v>24495.378947109006</v>
+            <v>24749.272539781778</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="A1519" t="str">
             <v>G500102000</v>
           </cell>
           <cell r="B1519" t="str">
             <v>ROSCAS SEN. GALV. 4"</v>
           </cell>
           <cell r="C1519">
-            <v>35580.539990412457</v>
+            <v>35967.217129452823</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="A1520" t="str">
             <v>G500127000</v>
           </cell>
           <cell r="B1520" t="str">
             <v>ROSCAS SEN. GALV. 5"</v>
           </cell>
           <cell r="C1520">
-            <v>101200.22490435001</v>
+            <v>106297.90389074999</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="A1521" t="str">
             <v>G500152000</v>
           </cell>
           <cell r="B1521" t="str">
             <v xml:space="preserve">ROSCAS SEN. GALV. 6"  </v>
           </cell>
           <cell r="C1521">
-            <v>137068.851348</v>
+            <v>138822.17778</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="A1522" t="str">
             <v>G510013000</v>
           </cell>
           <cell r="B1522" t="str">
             <v>CONEXION COMP. GALV.1/2"</v>
           </cell>
           <cell r="C1522">
-            <v>11433.914133888993</v>
+            <v>11539.987563508883</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="A1523" t="str">
             <v>G510019000</v>
           </cell>
           <cell r="B1523" t="str">
             <v>CONEXION COMP. GALV. 3/4"</v>
           </cell>
           <cell r="C1523">
-            <v>16001.898681645091</v>
+            <v>16163.837557256729</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="A1524" t="str">
             <v>G510025000</v>
           </cell>
           <cell r="B1524" t="str">
             <v>CONEXION COMP. GALV. 1"</v>
           </cell>
           <cell r="C1524">
-            <v>22397.751737804461</v>
+            <v>22657.585027645844</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="A1525" t="str">
             <v>G510032000</v>
           </cell>
           <cell r="B1525" t="str">
             <v>CONEXION COMP. GALV.11/4"</v>
           </cell>
           <cell r="C1525">
-            <v>29016.381606530478</v>
+            <v>29349.235811246326</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="A1526" t="str">
             <v>G510038000</v>
           </cell>
           <cell r="B1526" t="str">
             <v>CONEXION COMP. GALV.11/2"</v>
           </cell>
           <cell r="C1526">
-            <v>26198.011377341969</v>
+            <v>26438.964462439671</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="A1527" t="str">
             <v>G510051000</v>
           </cell>
           <cell r="B1527" t="str">
             <v>CONEXION COMP. GALV. 2"</v>
           </cell>
           <cell r="C1527">
-            <v>59584.248291439937</v>
+            <v>60304.458147188176</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="A1528" t="str">
             <v>G510064000</v>
           </cell>
           <cell r="B1528" t="str">
             <v>CONEXION COMP. GALV.21/2"</v>
           </cell>
           <cell r="C1528">
-            <v>120862.71039475242</v>
+            <v>122408.78160653665</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="A1529" t="str">
             <v>G510076000</v>
           </cell>
           <cell r="B1529" t="str">
             <v>CONEXION COMP. GALV. 3"</v>
           </cell>
           <cell r="C1529">
-            <v>171784.65791799739</v>
+            <v>174453.64895322153</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="A1530" t="str">
             <v>G510102000</v>
           </cell>
           <cell r="B1530" t="str">
             <v>CONEXION COMP. GALV. 4"</v>
           </cell>
           <cell r="C1530">
-            <v>245423.10105229772</v>
+            <v>249211.17826236418</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="A1531" t="str">
             <v>G520013000</v>
           </cell>
           <cell r="B1531" t="str">
             <v>CONEXION SIMPLE GALV.1/2"</v>
           </cell>
           <cell r="C1531">
-            <v>8269.8370128338283</v>
+            <v>8375.91044245372</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="A1532" t="str">
             <v>G520019000</v>
           </cell>
           <cell r="B1532" t="str">
             <v>CONEXION SIMPLE GALV.3/4"</v>
           </cell>
           <cell r="C1532">
-            <v>8641.097520556872</v>
+            <v>8765.6658864119781</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="A1533" t="str">
             <v>G520025000</v>
           </cell>
           <cell r="B1533" t="str">
             <v>CONEXION SIMPLE GALV. 1"</v>
           </cell>
           <cell r="C1533">
-            <v>12394.80934761487</v>
+            <v>12594.681109031319</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="A1534" t="str">
             <v>G520032000</v>
           </cell>
           <cell r="B1534" t="str">
             <v xml:space="preserve">CONEXION SIMPLE GALV.11/4" </v>
           </cell>
           <cell r="C1534">
-            <v>15076.385313842187</v>
+            <v>15332.427009777453</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="A1535" t="str">
             <v>G520038000</v>
           </cell>
           <cell r="B1535" t="str">
             <v>CONEXION SIMPLE GALV. 11/2"</v>
           </cell>
           <cell r="C1535">
-            <v>11163.639058074372</v>
+            <v>11348.987585072604</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="A1536" t="str">
             <v>G520051000</v>
           </cell>
           <cell r="B1536" t="str">
             <v>CONEXION SIMPLE GALV. 2"</v>
           </cell>
           <cell r="C1536">
-            <v>30050.770205034765</v>
+            <v>30604.77778637956</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="A1537" t="str">
             <v>G520064000</v>
           </cell>
           <cell r="B1537" t="str">
             <v>CONEXION SIMPLE GALV. 21/2"</v>
           </cell>
           <cell r="C1537">
-            <v>63752.159513798433</v>
+            <v>64464.217306037397</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="A1538" t="str">
             <v>G520076000</v>
           </cell>
           <cell r="B1538" t="str">
             <v>CONEXION SIMPLE GALV. 3"</v>
           </cell>
           <cell r="C1538">
-            <v>86695.774831704184</v>
+            <v>87753.664801174047</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="A1539" t="str">
             <v>G520102000</v>
           </cell>
           <cell r="B1539" t="str">
             <v>CONEXION SIMPLE GALV. 4"</v>
           </cell>
           <cell r="C1539">
-            <v>109988.42083982578</v>
+            <v>111636.19273914555</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="A1540" t="str">
             <v>G520127000</v>
           </cell>
           <cell r="B1540" t="str">
             <v>CONEXION SIMPLE GALV. 5"</v>
           </cell>
           <cell r="C1540">
-            <v>317971.29961739999</v>
+            <v>338362.01556300005</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="A1541" t="str">
             <v>G520152000</v>
           </cell>
           <cell r="B1541" t="str">
             <v xml:space="preserve">CONEXION SIMPLE GALV. 6"    </v>
           </cell>
           <cell r="C1541">
-            <v>396115.45116</v>
+            <v>401959.87259999994</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="A1542" t="str">
             <v>G610015000</v>
           </cell>
           <cell r="B1542" t="str">
             <v>CONEX. COMP. LARGAS 1/2</v>
           </cell>
           <cell r="C1542">
-            <v>13436.218740366814</v>
+            <v>13596.464227315524</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="A1543" t="str">
             <v>G610019000</v>
           </cell>
           <cell r="B1543" t="str">
             <v>CONEX. COMP. LARGAS3/4</v>
           </cell>
           <cell r="C1543">
-            <v>15870.130980743812</v>
+            <v>16054.152430302493</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="A1544" t="str">
             <v>G610025000</v>
           </cell>
           <cell r="B1544" t="str">
             <v>CONEX. COMP. LARGAS 1</v>
           </cell>
           <cell r="C1544">
-            <v>22222.695009662875</v>
+            <v>22498.84633219961</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="A1545" t="str">
             <v>G610032000</v>
           </cell>
           <cell r="B1545" t="str">
             <v>CONEX. COMP. LARGAS 11/4</v>
           </cell>
           <cell r="C1545">
-            <v>29114.020083730135</v>
+            <v>29469.064568760372</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="A1546" t="str">
             <v>G610038000</v>
           </cell>
           <cell r="B1546" t="str">
             <v>CONEX. COMP. LARGAS 11/2</v>
           </cell>
           <cell r="C1546">
-            <v>37744.816955267292</v>
+            <v>38154.553602389955</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="A1547" t="str">
             <v>G610051000</v>
           </cell>
           <cell r="B1547" t="str">
             <v>CONEX. COMP. LARGAS 2</v>
           </cell>
           <cell r="C1547">
-            <v>54812.278136823814</v>
+            <v>55452.464675266681</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="A1548" t="str">
             <v>G610064000</v>
           </cell>
           <cell r="B1548" t="str">
             <v>CONEX. COMP. LARGAS 21/2</v>
           </cell>
           <cell r="C1548">
-            <v>106702.14024480341</v>
+            <v>105648.08510696692</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="A1549" t="str">
             <v>G610076000</v>
           </cell>
           <cell r="B1549" t="str">
             <v>CONEX. COMP. LARGAS 3</v>
           </cell>
           <cell r="C1549">
-            <v>146199.75892692205</v>
+            <v>151637.69610491628</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="A1550" t="str">
             <v>G610102000</v>
           </cell>
           <cell r="B1550" t="str">
             <v>CONEX. COMP. LARGAS 4</v>
           </cell>
           <cell r="C1550">
-            <v>206657.94683521803</v>
+            <v>213700.1823781073</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="A1551" t="str">
             <v>G620013000</v>
           </cell>
           <cell r="B1551" t="str">
             <v>CONEX, SIMPLES LARGAS 1/2</v>
           </cell>
           <cell r="C1551">
-            <v>10272.141619311649</v>
+            <v>10432.387106260359</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="A1552" t="str">
             <v>G620019000</v>
           </cell>
           <cell r="B1552" t="str">
             <v>CONEX, SIMPLES LARGAS 3/4</v>
           </cell>
           <cell r="C1552">
-            <v>11101.659075822654</v>
+            <v>11285.680525381335</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="A1553" t="str">
             <v>G620025000</v>
           </cell>
           <cell r="B1553" t="str">
             <v>CONEX, SIMPLES LARGAS 1</v>
           </cell>
           <cell r="C1553">
-            <v>15938.195423757747</v>
+            <v>16214.346746294481</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="A1554" t="str">
             <v>G620032000</v>
           </cell>
           <cell r="B1554" t="str">
             <v>CONEX, SIMPLES LARGAS 11/4</v>
           </cell>
           <cell r="C1554">
-            <v>19696.939385194499</v>
+            <v>20051.983870224736</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="A1555" t="str">
             <v>G620038000</v>
           </cell>
           <cell r="B1555" t="str">
             <v>CONEX, SIMPLES LARGAS  11/2</v>
           </cell>
           <cell r="C1555">
-            <v>26059.536353422001</v>
+            <v>26469.273000544668</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="A1556" t="str">
             <v>G620051000</v>
           </cell>
           <cell r="B1556" t="str">
             <v>CONEX, SIMPLES LARGAS 2</v>
           </cell>
           <cell r="C1556">
-            <v>34294.031111929064</v>
+            <v>34934.217650371931</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="A1557" t="str">
             <v>G620063000</v>
           </cell>
           <cell r="B1557" t="str">
             <v>CONEX, SIMPLES LARGAS 21/2</v>
           </cell>
           <cell r="C1557">
-            <v>66302.245894350373</v>
+            <v>67042.785998278894</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="A1558" t="str">
             <v>G620076000</v>
           </cell>
           <cell r="B1558" t="str">
             <v>CONEX, SIMPLES LARGAS 3</v>
           </cell>
           <cell r="C1558">
-            <v>90163.605824972357</v>
+            <v>91263.811393221025</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="A1559" t="str">
             <v>G620102000</v>
           </cell>
           <cell r="B1559" t="str">
             <v>CONEX, SIMPLES LARGAS 4</v>
           </cell>
           <cell r="C1559">
-            <v>108092.78109859451</v>
+            <v>109616.05467663234</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="A1560" t="str">
             <v>G530003000</v>
           </cell>
           <cell r="B1560" t="str">
             <v>CUPLAS LISAS GALV.  1/8"</v>
           </cell>
           <cell r="C1560">
             <v>2294.3519999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="A1561" t="str">
             <v>G530006000</v>
           </cell>
           <cell r="B1561" t="str">
             <v>CUPLAS LISAS GALV.  1/4"</v>
           </cell>
           <cell r="C1561">
             <v>2483.8735864800001</v>
           </cell>
         </row>
         <row r="1562">
@@ -19435,95 +19435,95 @@
             <v>CUPLAS LISAS GALV.  11/2"</v>
           </cell>
           <cell r="C1567">
             <v>11031.358599219855</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="A1568" t="str">
             <v>G530051000</v>
           </cell>
           <cell r="B1568" t="str">
             <v>CUPLAS LISAS GALV.  2"</v>
           </cell>
           <cell r="C1568">
             <v>15791.462557157471</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="A1569" t="str">
             <v>G530064000</v>
           </cell>
           <cell r="B1569" t="str">
             <v>CUPLAS LISAS GALV. 21/2"</v>
           </cell>
           <cell r="C1569">
-            <v>30054.705312355745</v>
+            <v>33410.396112355738</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="A1570" t="str">
             <v>G530076000</v>
           </cell>
           <cell r="B1570" t="str">
             <v>CUPLAS LISAS GALV.  3"</v>
           </cell>
           <cell r="C1570">
             <v>46613.228428800001</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="A1571" t="str">
             <v>G530102000</v>
           </cell>
           <cell r="B1571" t="str">
             <v>CUPLAS LISAS GALV.  4"</v>
           </cell>
           <cell r="C1571">
             <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="A1572" t="str">
             <v>G530127000</v>
           </cell>
           <cell r="B1572" t="str">
             <v>CUPLAS LISAS GALV. 5"</v>
           </cell>
           <cell r="C1572">
-            <v>260701.32</v>
+            <v>261915.72</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="A1573" t="str">
             <v>G530152000</v>
           </cell>
           <cell r="B1573" t="str">
             <v>CUPLAS LISAS GALV, 6"</v>
           </cell>
           <cell r="C1573">
-            <v>237001.19999999998</v>
+            <v>238105.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="A1574" t="str">
             <v>N530S40003</v>
           </cell>
           <cell r="B1574" t="str">
             <v>CUPLAS SCH 40 NEG.  1/8"</v>
           </cell>
           <cell r="C1574">
             <v>2030.3999999999999</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="A1575" t="str">
             <v>N530S40006</v>
           </cell>
           <cell r="B1575" t="str">
             <v>CUPLAS SCH 40 NEG.  1/4"</v>
           </cell>
           <cell r="C1575">
             <v>2258.0668968</v>
           </cell>
         </row>
         <row r="1576">
@@ -19589,128 +19589,128 @@
             <v>CUPLAS SCH 40 NEG.  11/2"</v>
           </cell>
           <cell r="C1581">
             <v>10028.507817472595</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="A1582" t="str">
             <v>N530S40051</v>
           </cell>
           <cell r="B1582" t="str">
             <v>CUPLAS SCH 40 NEG.  2"</v>
           </cell>
           <cell r="C1582">
             <v>14355.875051961335</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="A1583" t="str">
             <v>N530S40064</v>
           </cell>
           <cell r="B1583" t="str">
             <v>CUPLAS SCH 40 NEG. 21/2"</v>
           </cell>
           <cell r="C1583">
-            <v>27322.459374868857</v>
+            <v>30373.087374868854</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="A1584" t="str">
             <v>N530S40076</v>
           </cell>
           <cell r="B1584" t="str">
             <v>CUPLAS SCH 40 NEG.  3"</v>
           </cell>
           <cell r="C1584">
             <v>42375.662207999994</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="A1585" t="str">
             <v>N530S40102</v>
           </cell>
           <cell r="B1585" t="str">
             <v>CUPLAS SCH 40 NEG.  4"</v>
           </cell>
           <cell r="C1585">
             <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="A1586" t="str">
             <v>N530S40127</v>
           </cell>
           <cell r="B1586" t="str">
             <v>CUPLAS SCH 40 NEG.  5"</v>
           </cell>
           <cell r="C1586">
-            <v>237001.19999999998</v>
+            <v>238105.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="A1587" t="str">
             <v>N530S40152</v>
           </cell>
           <cell r="B1587" t="str">
             <v>CUPLAS SCH 40 NEG.  6"</v>
           </cell>
           <cell r="C1587">
-            <v>213301.08</v>
+            <v>214294.68</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="A1588" t="str">
             <v>N530S80003</v>
           </cell>
           <cell r="B1588" t="str">
             <v>CUPLAS SCH 80 NEG.  1/8"</v>
           </cell>
           <cell r="C1588">
             <v>2816.8270199999997</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="A1589" t="str">
             <v>N530S80006</v>
           </cell>
           <cell r="B1589" t="str">
             <v>CUPLAS SCH 80 NEG.  1/4"</v>
           </cell>
           <cell r="C1589">
             <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="A1590" t="str">
             <v>N530S80009</v>
           </cell>
           <cell r="B1590" t="str">
             <v>CUPLAS SCH 80 NEG.  3/8"</v>
           </cell>
           <cell r="C1590">
-            <v>3138.4097999999994</v>
+            <v>2819.3123999999998</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="A1591" t="str">
             <v>N530S80013</v>
           </cell>
           <cell r="B1591" t="str">
             <v>CUPLAS SCH 80 NEG.  1/2"</v>
           </cell>
           <cell r="C1591">
             <v>4548.4149221561547</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="A1592" t="str">
             <v>N530S80019</v>
           </cell>
           <cell r="B1592" t="str">
             <v>CUPLAS SCH 80 NEG.  3/4"</v>
           </cell>
           <cell r="C1592">
             <v>5551.2719611100456</v>
           </cell>
         </row>
         <row r="1593">
@@ -19754,84 +19754,84 @@
             <v>CUPLAS SCH 80 NEG.  2"</v>
           </cell>
           <cell r="C1596">
             <v>23416.98092604251</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="A1597" t="str">
             <v>N530S80064</v>
           </cell>
           <cell r="B1597" t="str">
             <v>CUPLAS SCH 80 NEG.  21/2"</v>
           </cell>
           <cell r="C1597">
             <v>40853.37459635445</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="A1598" t="str">
             <v>N530S80076</v>
           </cell>
           <cell r="B1598" t="str">
             <v>CUPLAS SCH 80 NEG.  3"</v>
           </cell>
           <cell r="C1598">
-            <v>62207.219428571421</v>
+            <v>53285.151428571429</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="A1599" t="str">
             <v>N530S80102</v>
           </cell>
           <cell r="B1599" t="str">
             <v>CUPLAS SCH 80 NEG.  4"</v>
           </cell>
           <cell r="C1599">
-            <v>119174.36913000002</v>
+            <v>91329.966759999996</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="A1600" t="str">
             <v>N530S80127</v>
           </cell>
           <cell r="B1600" t="str">
             <v>CUPLAS SCH 80 NEG.  5"</v>
           </cell>
           <cell r="C1600">
-            <v>237001.19999999998</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="A1601" t="str">
             <v>N530S80152</v>
           </cell>
           <cell r="B1601" t="str">
             <v>CUPLAS SCH 80 NEG.  6"</v>
           </cell>
           <cell r="C1601">
-            <v>237001.19999999998</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="1602">
           <cell r="A1602" t="str">
             <v>P400013005</v>
           </cell>
           <cell r="B1602" t="str">
             <v>1/2 NIPLES STD. 1/2"x 50mm</v>
           </cell>
           <cell r="C1602">
             <v>0</v>
           </cell>
         </row>
         <row r="1603">
           <cell r="A1603" t="str">
             <v>P400019006</v>
           </cell>
           <cell r="B1603" t="str">
             <v>1/2 NIPLES STD. 3/4" x 60 mm</v>
           </cell>
           <cell r="C1603">
             <v>0</v>
           </cell>
         </row>
         <row r="1604">
@@ -20546,2471 +20546,2471 @@
             <v>UNIONES D. TREF. 1/4"</v>
           </cell>
           <cell r="C1668">
             <v>20245.902479999997</v>
           </cell>
         </row>
         <row r="1669">
           <cell r="A1669" t="str">
             <v>T340009000</v>
           </cell>
           <cell r="B1669" t="str">
             <v>UNIONES D. TREF. 3/8"</v>
           </cell>
           <cell r="C1669">
             <v>21933.061019999997</v>
           </cell>
         </row>
         <row r="1670">
           <cell r="A1670" t="str">
             <v>E400013000</v>
           </cell>
           <cell r="B1670" t="str">
             <v>NIPLES EPOXI 1/2"</v>
           </cell>
           <cell r="C1670">
-            <v>1483.134441649453</v>
+            <v>1496.4684781004364</v>
           </cell>
         </row>
         <row r="1671">
           <cell r="A1671" t="str">
             <v>E400019000</v>
           </cell>
           <cell r="B1671" t="str">
             <v>NIPLES  EPOXI 3/4"</v>
           </cell>
           <cell r="C1671">
-            <v>1642.4827875751462</v>
+            <v>1659.2924392175257</v>
           </cell>
         </row>
         <row r="1672">
           <cell r="A1672" t="str">
             <v>E400025000</v>
           </cell>
           <cell r="B1672" t="str">
             <v>NIPLES  EPOXI 1"</v>
           </cell>
           <cell r="C1672">
-            <v>2497.4356778213782</v>
+            <v>2526.6741646590194</v>
           </cell>
         </row>
         <row r="1673">
           <cell r="A1673" t="str">
             <v>E400032000</v>
           </cell>
           <cell r="B1673" t="str">
             <v>NIPLES  EPOXI 11/4"</v>
           </cell>
           <cell r="C1673">
-            <v>3533.9864818208025</v>
+            <v>3581.4550604793471</v>
           </cell>
         </row>
         <row r="1674">
           <cell r="A1674" t="str">
             <v>E400038000</v>
           </cell>
           <cell r="B1674" t="str">
             <v>NIPLES EPOXI 11/2"</v>
           </cell>
           <cell r="C1674">
-            <v>4792.9463857798237</v>
+            <v>4854.8724926744999</v>
           </cell>
         </row>
         <row r="1675">
           <cell r="A1675" t="str">
             <v>E400051000</v>
           </cell>
           <cell r="B1675" t="str">
             <v>NIPLES EPOXI 2"</v>
           </cell>
           <cell r="C1675">
-            <v>5801.0172315287491</v>
+            <v>5902.1693665010116</v>
           </cell>
         </row>
         <row r="1676">
           <cell r="A1676" t="str">
             <v>E400064000</v>
           </cell>
           <cell r="B1676" t="str">
             <v>NIPLES EPOXI  21/2"</v>
           </cell>
           <cell r="C1676">
-            <v>17532.769697897671</v>
+            <v>17682.301834267852</v>
           </cell>
         </row>
         <row r="1677">
           <cell r="A1677" t="str">
             <v>E400076000</v>
           </cell>
           <cell r="B1677" t="str">
             <v>NIPLES EPOXI  3"</v>
           </cell>
           <cell r="C1677">
-            <v>21383.03483328818</v>
+            <v>21585.873736130012</v>
           </cell>
         </row>
         <row r="1678">
           <cell r="A1678" t="str">
             <v>E400102000</v>
           </cell>
           <cell r="B1678" t="str">
             <v>NIPLES EPOXI  4"</v>
           </cell>
           <cell r="C1678">
-            <v>37359.566989933082</v>
+            <v>37765.577985925469</v>
           </cell>
         </row>
         <row r="1679">
           <cell r="A1679" t="str">
             <v>E400127000</v>
           </cell>
           <cell r="B1679" t="str">
             <v xml:space="preserve">NIPLES EPOXI  5"     </v>
           </cell>
           <cell r="C1679">
-            <v>111320.24739478501</v>
+            <v>116927.69427982499</v>
           </cell>
         </row>
         <row r="1680">
           <cell r="A1680" t="str">
             <v>E400152000</v>
           </cell>
           <cell r="B1680" t="str">
             <v>NIPLES EPOXI  6"</v>
           </cell>
           <cell r="C1680">
-            <v>164482.6216176</v>
+            <v>166586.61333599998</v>
           </cell>
         </row>
         <row r="1681">
           <cell r="A1681" t="str">
             <v>E406013000</v>
           </cell>
           <cell r="B1681" t="str">
             <v>NIPLES EPOXI  1/2"X 60 mm.</v>
           </cell>
           <cell r="C1681">
-            <v>1673.5487060339815</v>
+            <v>1690.2606983858807</v>
           </cell>
         </row>
         <row r="1682">
           <cell r="A1682" t="str">
             <v>E406019000</v>
           </cell>
           <cell r="B1682" t="str">
             <v>NIPLES EPOXI  3/4"X 60 mm.</v>
           </cell>
           <cell r="C1682">
-            <v>1992.8354251001947</v>
+            <v>2015.2482939567008</v>
           </cell>
         </row>
         <row r="1683">
           <cell r="A1683" t="str">
             <v>E406025000</v>
           </cell>
           <cell r="B1683" t="str">
             <v>NIPLES EPOXI  1"X 60 mm.</v>
           </cell>
           <cell r="C1683">
-            <v>2497.4356778213782</v>
+            <v>2526.6741646590194</v>
           </cell>
         </row>
         <row r="1684">
           <cell r="A1684" t="str">
             <v>E408013000</v>
           </cell>
           <cell r="B1684" t="str">
             <v>NIPLES EPOXI  1/2"X 80 mm.</v>
           </cell>
           <cell r="C1684">
-            <v>1783.4654789881297</v>
+            <v>1804.1361986063662</v>
           </cell>
         </row>
         <row r="1685">
           <cell r="A1685" t="str">
             <v>E408019000</v>
           </cell>
           <cell r="B1685" t="str">
             <v>NIPLES EPOXI  3/4"X 80 mm</v>
           </cell>
           <cell r="C1685">
-            <v>2049.1191821175626</v>
+            <v>2075.4169482425295</v>
           </cell>
         </row>
         <row r="1686">
           <cell r="A1686" t="str">
             <v>E408025000</v>
           </cell>
           <cell r="B1686" t="str">
             <v>NIPLES EPOXI  1"X 80 mm.</v>
           </cell>
           <cell r="C1686">
-            <v>2762.3242796356535</v>
+            <v>2797.4104638408239</v>
           </cell>
         </row>
         <row r="1687">
           <cell r="A1687" t="str">
             <v>E408032000</v>
           </cell>
           <cell r="B1687" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/4"X 80 mm.        </v>
           </cell>
           <cell r="C1687">
-            <v>3840.9177604737738</v>
+            <v>3895.1675646549675</v>
           </cell>
         </row>
         <row r="1688">
           <cell r="A1688" t="str">
             <v>E408038000</v>
           </cell>
           <cell r="B1688" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 80 mm.        </v>
           </cell>
           <cell r="C1688">
-            <v>5192.8928873197992</v>
+            <v>5263.6655809137146</v>
           </cell>
         </row>
         <row r="1689">
           <cell r="A1689" t="str">
             <v>E410013000</v>
           </cell>
           <cell r="B1689" t="str">
             <v>NIPLES EPOXI 1/2"X 100mm.</v>
           </cell>
           <cell r="C1689">
-            <v>2014.4474774851628</v>
+            <v>2040.2858770079574</v>
           </cell>
         </row>
         <row r="1690">
           <cell r="A1690" t="str">
             <v>E410019000</v>
           </cell>
           <cell r="B1690" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 100mm.        </v>
           </cell>
           <cell r="C1690">
-            <v>2344.5431901469528</v>
+            <v>2377.4153978031618</v>
           </cell>
         </row>
         <row r="1691">
           <cell r="A1691" t="str">
             <v>E410025000</v>
           </cell>
           <cell r="B1691" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 100mm. </v>
           </cell>
           <cell r="C1691">
-            <v>3522.1234957639135</v>
+            <v>3576.0140401313311</v>
           </cell>
         </row>
         <row r="1692">
           <cell r="A1692" t="str">
             <v>E410032000</v>
           </cell>
           <cell r="B1692" t="str">
             <v>NIPLES EPOXI 11/4"X 100mm.</v>
           </cell>
           <cell r="C1692">
-            <v>4648.4664185527499</v>
+            <v>4719.2270327021315</v>
           </cell>
         </row>
         <row r="1693">
           <cell r="A1693" t="str">
             <v>E410038000</v>
           </cell>
           <cell r="B1693" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 100mm. </v>
           </cell>
           <cell r="C1693">
-            <v>5553.2137828536233</v>
+            <v>5631.4720498084334</v>
           </cell>
         </row>
         <row r="1694">
           <cell r="A1694" t="str">
             <v>E410051000</v>
           </cell>
           <cell r="B1694" t="str">
             <v>NIPLES EPOXI 2"X 100mm.</v>
           </cell>
           <cell r="C1694">
-            <v>6867.9406019109365</v>
+            <v>6994.3807706262651</v>
           </cell>
         </row>
         <row r="1695">
           <cell r="A1695" t="str">
             <v>E412013000</v>
           </cell>
           <cell r="B1695" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1/2"X 120mm. </v>
           </cell>
           <cell r="C1695">
-            <v>2245.4294759821951</v>
+            <v>2276.4355554095491</v>
           </cell>
         </row>
         <row r="1696">
           <cell r="A1696" t="str">
             <v>E412019000</v>
           </cell>
           <cell r="B1696" t="str">
             <v>NIPLES EPOXI 3/4"X 120mm.</v>
           </cell>
           <cell r="C1696">
-            <v>2736.347548176343</v>
+            <v>2775.794197363793</v>
           </cell>
         </row>
         <row r="1697">
           <cell r="A1697" t="str">
             <v>E412025000</v>
           </cell>
           <cell r="B1697" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 120mm.        </v>
           </cell>
           <cell r="C1697">
-            <v>3925.0229600780417</v>
+            <v>3988.3156845265839</v>
           </cell>
         </row>
         <row r="1698">
           <cell r="A1698" t="str">
             <v>E412032000</v>
           </cell>
           <cell r="B1698" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/4"X 120mm.        </v>
           </cell>
           <cell r="C1698">
-            <v>5157.5909022632977</v>
+            <v>5242.5036392425582</v>
           </cell>
         </row>
         <row r="1699">
           <cell r="A1699" t="str">
             <v>E412038000</v>
           </cell>
           <cell r="B1699" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 120mm.        </v>
           </cell>
           <cell r="C1699">
-            <v>6008.9082519243484</v>
+            <v>6102.8181722701192</v>
           </cell>
         </row>
         <row r="1700">
           <cell r="A1700" t="str">
             <v>E412051000</v>
           </cell>
           <cell r="B1700" t="str">
             <v xml:space="preserve">NIPLES EPOXI 2" X 120mm.        </v>
           </cell>
           <cell r="C1700">
-            <v>7538.1207736784663</v>
+            <v>7682.2625660139411</v>
           </cell>
         </row>
         <row r="1701">
           <cell r="A1701" t="str">
             <v>E412064000</v>
           </cell>
           <cell r="B1701" t="str">
             <v xml:space="preserve">NIPLES EPOXI 21/2"X 120 mm. </v>
           </cell>
           <cell r="C1701">
-            <v>19070.535942477203</v>
+            <v>19249.974506121423</v>
           </cell>
         </row>
         <row r="1702">
           <cell r="A1702" t="str">
             <v>E412076000</v>
           </cell>
           <cell r="B1702" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3"x 120 mm.          </v>
           </cell>
           <cell r="C1702">
-            <v>25720.147894464459</v>
+            <v>25986.736166770868</v>
           </cell>
         </row>
         <row r="1703">
           <cell r="A1703" t="str">
             <v>E415013000</v>
           </cell>
           <cell r="B1703" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1/2"X 150mm.        </v>
           </cell>
           <cell r="C1703">
-            <v>2591.9024737277437</v>
+            <v>2630.6600730119358</v>
           </cell>
         </row>
         <row r="1704">
           <cell r="A1704" t="str">
             <v>E415019000</v>
           </cell>
           <cell r="B1704" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 150mm. </v>
           </cell>
           <cell r="C1704">
-            <v>3179.4835602204294</v>
+            <v>3228.7918717047419</v>
           </cell>
         </row>
         <row r="1705">
           <cell r="A1705" t="str">
             <v>E415025000</v>
           </cell>
           <cell r="B1705" t="str">
             <v>NIPLES EPOXI 1"X 150mm.</v>
           </cell>
           <cell r="C1705">
-            <v>4641.7803532225525</v>
+            <v>4720.8962587832302</v>
           </cell>
         </row>
         <row r="1706">
           <cell r="A1706" t="str">
             <v>E415032000</v>
           </cell>
           <cell r="B1706" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/4"X 150mm.        </v>
           </cell>
           <cell r="C1706">
-            <v>5729.0264192600316</v>
+            <v>5826.3222637154313</v>
           </cell>
         </row>
         <row r="1707">
           <cell r="A1707" t="str">
             <v>E415038000</v>
           </cell>
           <cell r="B1707" t="str">
             <v>NIPLES EPOXI 11/2"X 150mm.</v>
           </cell>
           <cell r="C1707">
-            <v>7070.3047367804356</v>
+            <v>7187.692137212649</v>
           </cell>
         </row>
         <row r="1708">
           <cell r="A1708" t="str">
             <v>E415051000</v>
           </cell>
           <cell r="B1708" t="str">
             <v>NIPLES EPOXI  2"X 150mm</v>
           </cell>
           <cell r="C1708">
-            <v>9058.4865764730839</v>
+            <v>9238.6638168924273</v>
           </cell>
         </row>
         <row r="1709">
           <cell r="A1709" t="str">
             <v>E415064000</v>
           </cell>
           <cell r="B1709" t="str">
             <v>NIPLES EPOXI 21/2"x150mm.</v>
           </cell>
           <cell r="C1709">
-            <v>20308.326043879184</v>
+            <v>20521.409338206686</v>
           </cell>
         </row>
         <row r="1710">
           <cell r="A1710" t="str">
             <v>E415076000</v>
           </cell>
           <cell r="B1710" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3"x150mm.        </v>
           </cell>
           <cell r="C1710">
-            <v>31554.367539330575</v>
+            <v>31887.602879713584</v>
           </cell>
         </row>
         <row r="1711">
           <cell r="A1711" t="str">
             <v>E415102000</v>
           </cell>
           <cell r="B1711" t="str">
             <v xml:space="preserve">NIPLES EPOXI 4"X150 mm. </v>
           </cell>
           <cell r="C1711">
-            <v>41784.182498717892</v>
+            <v>42340.030886088432</v>
           </cell>
         </row>
         <row r="1712">
           <cell r="A1712" t="str">
             <v>E418013000</v>
           </cell>
           <cell r="B1712" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1/2"X180mm. </v>
           </cell>
           <cell r="C1712">
-            <v>2938.3754714732922</v>
+            <v>2984.8845906143224</v>
           </cell>
         </row>
         <row r="1713">
           <cell r="A1713" t="str">
             <v>E418019000</v>
           </cell>
           <cell r="B1713" t="str">
             <v>NIPLES EPOXI 3/4"X180mm</v>
           </cell>
           <cell r="C1713">
-            <v>3743.095009764515</v>
+            <v>3802.2649835456909</v>
           </cell>
         </row>
         <row r="1714">
           <cell r="A1714" t="str">
             <v>E418025000</v>
           </cell>
           <cell r="B1714" t="str">
             <v>NIPLES EPOXI 1"X180mm.</v>
           </cell>
           <cell r="C1714">
-            <v>5358.5377463670638</v>
+            <v>5453.4768330398765</v>
           </cell>
         </row>
         <row r="1715">
           <cell r="A1715" t="str">
             <v>E418032000</v>
           </cell>
           <cell r="B1715" t="str">
             <v>NIPLES EPOXI 11/4"X180mm.</v>
           </cell>
           <cell r="C1715">
-            <v>6609.7857406120374</v>
+            <v>6726.5407539585167</v>
           </cell>
         </row>
         <row r="1716">
           <cell r="A1716" t="str">
             <v>E418038000</v>
           </cell>
           <cell r="B1716" t="str">
             <v>NIPLES EPOXI 11/2"X180mm.</v>
           </cell>
           <cell r="C1716">
-            <v>8383.604409136522</v>
+            <v>8524.4692896551787</v>
           </cell>
         </row>
         <row r="1717">
           <cell r="A1717" t="str">
             <v>E418051000</v>
           </cell>
           <cell r="B1717" t="str">
             <v>NIPLES EPOXI de 2"x180mm.</v>
           </cell>
           <cell r="C1717">
-            <v>11419.29267791321</v>
+            <v>11629.815558824232</v>
           </cell>
         </row>
         <row r="1718">
           <cell r="A1718" t="str">
             <v>E418064000</v>
           </cell>
           <cell r="B1718" t="str">
             <v>NIPLES EPOXI 21/2X180mm.</v>
           </cell>
           <cell r="C1718">
-            <v>24201.936701215807</v>
+            <v>24471.094546682139</v>
           </cell>
         </row>
         <row r="1719">
           <cell r="A1719" t="str">
             <v>E418076000</v>
           </cell>
           <cell r="B1719" t="str">
             <v>NIPLES EPOXI 3"x180 mm.</v>
           </cell>
           <cell r="C1719">
-            <v>32622.048554196685</v>
+            <v>33021.930962656304</v>
           </cell>
         </row>
         <row r="1720">
           <cell r="A1720" t="str">
             <v>E418102000</v>
           </cell>
           <cell r="B1720" t="str">
             <v>NIPLES EPOXI 4"x180 mm.</v>
           </cell>
           <cell r="C1720">
-            <v>43029.241706555884</v>
+            <v>43635.621765505566</v>
           </cell>
         </row>
         <row r="1721">
           <cell r="A1721" t="str">
             <v>E418127000</v>
           </cell>
           <cell r="B1721" t="str">
             <v>NIPLES EPOXI 5"x180 mm.</v>
           </cell>
           <cell r="C1721">
-            <v>135308.77186226399</v>
+            <v>142649.42960268</v>
           </cell>
         </row>
         <row r="1722">
           <cell r="A1722" t="str">
             <v>E420013000</v>
           </cell>
           <cell r="B1722" t="str">
             <v>NIPLES EPOXI 1/2"X 200mm.</v>
           </cell>
           <cell r="C1722">
-            <v>3753.2825147484868</v>
+            <v>3811.833750364362</v>
           </cell>
         </row>
         <row r="1723">
           <cell r="A1723" t="str">
             <v>E420019000</v>
           </cell>
           <cell r="B1723" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 200mm. </v>
           </cell>
           <cell r="C1723">
-            <v>4056.3754315505848</v>
+            <v>4123.6140381201021</v>
           </cell>
         </row>
         <row r="1724">
           <cell r="A1724" t="str">
             <v>E420025000</v>
           </cell>
           <cell r="B1724" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 200mm.        </v>
           </cell>
           <cell r="C1724">
-            <v>5823.5714048345608</v>
+            <v>5924.4728496075986</v>
           </cell>
         </row>
         <row r="1725">
           <cell r="A1725" t="str">
             <v>E420032000</v>
           </cell>
           <cell r="B1725" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/4"X 200mm.        </v>
           </cell>
           <cell r="C1725">
-            <v>7196.9586215133741</v>
+            <v>7326.686414120576</v>
           </cell>
         </row>
         <row r="1726">
           <cell r="A1726" t="str">
             <v>E420038000</v>
           </cell>
           <cell r="B1726" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 200mm.        </v>
           </cell>
           <cell r="C1726">
-            <v>9521.7536675965002</v>
+            <v>9671.4651348143962</v>
           </cell>
         </row>
         <row r="1727">
           <cell r="A1727" t="str">
             <v>E420051000</v>
           </cell>
           <cell r="B1727" t="str">
             <v xml:space="preserve">NIPLES EPOXI 2"X 200mm.        </v>
           </cell>
           <cell r="C1727">
-            <v>12530.511367820232</v>
+            <v>12764.42567994359</v>
           </cell>
         </row>
         <row r="1728">
           <cell r="A1728" t="str">
             <v>E420064000</v>
           </cell>
           <cell r="B1728" t="str">
             <v>NIPLES EPOXI  21/2"x 200mm.</v>
           </cell>
           <cell r="C1728">
-            <v>26775.906995795343</v>
+            <v>27074.971268535708</v>
           </cell>
         </row>
         <row r="1729">
           <cell r="A1729" t="str">
             <v>E420076000</v>
           </cell>
           <cell r="B1729" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3"X 200 mm.          </v>
           </cell>
           <cell r="C1729">
-            <v>36412.22542931576</v>
+            <v>36856.539216493104</v>
           </cell>
         </row>
         <row r="1730">
           <cell r="A1730" t="str">
             <v>E420102000</v>
           </cell>
           <cell r="B1730" t="str">
             <v>NIPLES EPOXI 4"X 200mm.</v>
           </cell>
           <cell r="C1730">
-            <v>47810.268562839876</v>
+            <v>48484.024183895068</v>
           </cell>
         </row>
         <row r="1731">
           <cell r="A1731" t="str">
             <v>E420127000</v>
           </cell>
           <cell r="B1731" t="str">
             <v>NIPLES EPOXI  5"X 200 mm.</v>
           </cell>
           <cell r="C1731">
-            <v>144554.43984696001</v>
+            <v>152710.72622520002</v>
           </cell>
         </row>
         <row r="1732">
           <cell r="A1732" t="str">
             <v>E425013000</v>
           </cell>
           <cell r="B1732" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1/2"X 250mm. </v>
           </cell>
           <cell r="C1732">
-            <v>4407.5549187481083</v>
+            <v>4480.7439632679525</v>
           </cell>
         </row>
         <row r="1733">
           <cell r="A1733" t="str">
             <v>E425019000</v>
           </cell>
           <cell r="B1733" t="str">
             <v>NIPLES EPOXI 3/4"X 250mm.</v>
           </cell>
           <cell r="C1733">
-            <v>4885.6490160007315</v>
+            <v>4969.6972742126281</v>
           </cell>
         </row>
         <row r="1734">
           <cell r="A1734" t="str">
             <v>E425025000</v>
           </cell>
           <cell r="B1734" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 250mm. </v>
           </cell>
           <cell r="C1734">
-            <v>7332.8717037296874</v>
+            <v>7465.6367626415786</v>
           </cell>
         </row>
         <row r="1735">
           <cell r="A1735" t="str">
             <v>E425032000</v>
           </cell>
           <cell r="B1735" t="str">
             <v>NIPLES EPOXI 11/4"X 250mm.</v>
           </cell>
           <cell r="C1735">
-            <v>8905.8416987667169</v>
+            <v>9068.0014395257203</v>
           </cell>
         </row>
         <row r="1736">
           <cell r="A1736" t="str">
             <v>E425038000</v>
           </cell>
           <cell r="B1736" t="str">
             <v>NIPLES EPOXI 11/2"X 250mm.</v>
           </cell>
           <cell r="C1736">
-            <v>11721.47892824562</v>
+            <v>11908.618262267995</v>
           </cell>
         </row>
         <row r="1737">
           <cell r="A1737" t="str">
             <v>E425051000</v>
           </cell>
           <cell r="B1737" t="str">
             <v>NIPLES EPOXI 2"X 250mm.</v>
           </cell>
           <cell r="C1737">
-            <v>15916.41143633779</v>
+            <v>16208.804326491989</v>
           </cell>
         </row>
         <row r="1738">
           <cell r="A1738" t="str">
             <v>E425064000</v>
           </cell>
           <cell r="B1738" t="str">
             <v>NIPLES EPOXI 21/2"X 250 mm.</v>
           </cell>
           <cell r="C1738">
-            <v>31063.324485106394</v>
+            <v>31455.846343078112</v>
           </cell>
         </row>
         <row r="1739">
           <cell r="A1739" t="str">
             <v>E425076000</v>
           </cell>
           <cell r="B1739" t="str">
             <v>NIPLES EPOXI 3"X 250 mm</v>
           </cell>
           <cell r="C1739">
-            <v>39184.722668675946</v>
+            <v>39740.114902647634</v>
           </cell>
         </row>
         <row r="1740">
           <cell r="A1740" t="str">
             <v>E425102000</v>
           </cell>
           <cell r="B1740" t="str">
             <v xml:space="preserve">NIPLES EPOXI 4" X 250 mm. </v>
           </cell>
           <cell r="C1740">
-            <v>65993.052503895466</v>
+            <v>66981.715643487332</v>
           </cell>
         </row>
         <row r="1741">
           <cell r="A1741" t="str">
             <v>E425127000</v>
           </cell>
           <cell r="B1741" t="str">
             <v>NIPLES EPOXI 5" X 250 mm.</v>
           </cell>
           <cell r="C1741">
-            <v>167668.60980870001</v>
+            <v>177863.96778150002</v>
           </cell>
         </row>
         <row r="1742">
           <cell r="A1742" t="str">
             <v>E425152000</v>
           </cell>
           <cell r="B1742" t="str">
             <v>NIPLES EPOXI 6" X 250 mm</v>
           </cell>
           <cell r="C1742">
-            <v>207174.83357999998</v>
+            <v>210097.04430000001</v>
           </cell>
         </row>
         <row r="1743">
           <cell r="A1743" t="str">
             <v>E430013000</v>
           </cell>
           <cell r="B1743" t="str">
             <v>NIPLES EPOXI 1/2"X 300mm.</v>
           </cell>
           <cell r="C1743">
-            <v>5061.8273227477302</v>
+            <v>5149.6541761715425</v>
           </cell>
         </row>
         <row r="1744">
           <cell r="A1744" t="str">
             <v>E430019000</v>
           </cell>
           <cell r="B1744" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 300mm.        </v>
           </cell>
           <cell r="C1744">
-            <v>5636.1144954408592</v>
+            <v>5734.7311184094833</v>
           </cell>
         </row>
         <row r="1745">
           <cell r="A1745" t="str">
             <v>E430025000</v>
           </cell>
           <cell r="B1745" t="str">
             <v>NIPLES EPOXI 1"X 300mm.</v>
           </cell>
           <cell r="C1745">
-            <v>8992.2067444756231</v>
+            <v>9151.5248151698925</v>
           </cell>
         </row>
         <row r="1746">
           <cell r="A1746" t="str">
             <v>E430032000</v>
           </cell>
           <cell r="B1746" t="str">
             <v>NIPLES EPOXI 11/4"X 300mm.</v>
           </cell>
           <cell r="C1746">
-            <v>10373.773901020062</v>
+            <v>10568.365589930865</v>
           </cell>
         </row>
         <row r="1747">
           <cell r="A1747" t="str">
             <v>E430038000</v>
           </cell>
           <cell r="B1747" t="str">
             <v>NIPLES EPOXI 11/2"X 300mm.</v>
           </cell>
           <cell r="C1747">
-            <v>12125.679073679432</v>
+            <v>12324.727274412318</v>
           </cell>
         </row>
         <row r="1748">
           <cell r="A1748" t="str">
             <v>E430051000</v>
           </cell>
           <cell r="B1748" t="str">
             <v>NIPLES EPOXI 2"x 300mm.</v>
           </cell>
           <cell r="C1748">
-            <v>18694.458161105351</v>
+            <v>19045.329629290387</v>
           </cell>
         </row>
         <row r="1749">
           <cell r="A1749" t="str">
             <v>E430064000</v>
           </cell>
           <cell r="B1749" t="str">
             <v>NIPLES EPOXI 21/2"x 300mm.</v>
           </cell>
           <cell r="C1749">
-            <v>35099.960877127669</v>
+            <v>35570.987106693734</v>
           </cell>
         </row>
         <row r="1750">
           <cell r="A1750" t="str">
             <v>E430076000</v>
           </cell>
           <cell r="B1750" t="str">
             <v>NIPLES EPOXI 3"x 300 mm.</v>
           </cell>
           <cell r="C1750">
-            <v>46425.849873661144</v>
+            <v>47092.320554427162</v>
           </cell>
         </row>
         <row r="1751">
           <cell r="A1751" t="str">
             <v>E430102000</v>
           </cell>
           <cell r="B1751" t="str">
             <v xml:space="preserve">NIPLES EPOXI 4" X 300 mm. </v>
           </cell>
           <cell r="C1751">
-            <v>76860.203892174555</v>
+            <v>78046.599659684798</v>
           </cell>
         </row>
         <row r="1752">
           <cell r="A1752" t="str">
             <v>E430127000</v>
           </cell>
           <cell r="B1752" t="str">
             <v>NIPLES EPOXI 5" X 300 mm.</v>
           </cell>
           <cell r="C1752">
-            <v>190782.77977043999</v>
+            <v>203017.20933780001</v>
           </cell>
         </row>
         <row r="1753">
           <cell r="A1753" t="str">
             <v>E430152000</v>
           </cell>
           <cell r="B1753" t="str">
             <v>NIPLES EPOXI 6"x 300 mm</v>
           </cell>
           <cell r="C1753">
-            <v>237669.27069599999</v>
+            <v>241175.92355999997</v>
           </cell>
         </row>
         <row r="1754">
           <cell r="A1754" t="str">
             <v>E435013000</v>
           </cell>
           <cell r="B1754" t="str">
             <v>NIPLES EPOXI 1/2"X 350mm.</v>
           </cell>
           <cell r="C1754">
-            <v>5235.9870361980684</v>
+            <v>5326.4214345278506</v>
           </cell>
         </row>
         <row r="1755">
           <cell r="A1755" t="str">
             <v>E435019000</v>
           </cell>
           <cell r="B1755" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 350mm.        </v>
           </cell>
           <cell r="C1755">
-            <v>6688.4151682084548</v>
+            <v>6798.2382256053343</v>
           </cell>
         </row>
         <row r="1756">
           <cell r="A1756" t="str">
             <v>E435025000</v>
           </cell>
           <cell r="B1756" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 350mm. </v>
           </cell>
           <cell r="C1756">
-            <v>10195.003285221559</v>
+            <v>10380.874367698209</v>
           </cell>
         </row>
         <row r="1757">
           <cell r="A1757" t="str">
             <v>E435032000</v>
           </cell>
           <cell r="B1757" t="str">
             <v>NIPLES EPOXI 11/4"X 350mm.</v>
           </cell>
           <cell r="C1757">
-            <v>12242.325545912185</v>
+            <v>12448.710670514551</v>
           </cell>
         </row>
         <row r="1758">
           <cell r="A1758" t="str">
             <v>E435038000</v>
           </cell>
           <cell r="B1758" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 350mm.        </v>
           </cell>
           <cell r="C1758">
-            <v>13861.86546095934</v>
+            <v>14094.088361814373</v>
           </cell>
         </row>
         <row r="1759">
           <cell r="A1759" t="str">
             <v>E435051000</v>
           </cell>
           <cell r="B1759" t="str">
             <v xml:space="preserve">NIPLES EPOXI 2" x 350mm. </v>
           </cell>
           <cell r="C1759">
-            <v>21472.504885872906</v>
+            <v>21881.854932088783</v>
           </cell>
         </row>
         <row r="1760">
           <cell r="A1760" t="str">
             <v>E435064000</v>
           </cell>
           <cell r="B1760" t="str">
             <v>NIPLES EPOXI 21/2"X 350mm.</v>
           </cell>
           <cell r="C1760">
-            <v>40224.611521648942</v>
+            <v>40774.14212280936</v>
           </cell>
         </row>
         <row r="1761">
           <cell r="A1761" t="str">
             <v>E435076000</v>
           </cell>
           <cell r="B1761" t="str">
             <v>NIPLES EPOXI 3"X 350 mm.</v>
           </cell>
           <cell r="C1761">
-            <v>53666.97707864632</v>
+            <v>54444.526206206698</v>
           </cell>
         </row>
         <row r="1762">
           <cell r="A1762" t="str">
             <v>E435102000</v>
           </cell>
           <cell r="B1762" t="str">
             <v>NIPLES EPOXI 4" X 350 mm.</v>
           </cell>
           <cell r="C1762">
-            <v>90724.945567953633</v>
+            <v>92109.073963382252</v>
           </cell>
         </row>
         <row r="1763">
           <cell r="A1763" t="str">
             <v>E435127000</v>
           </cell>
           <cell r="B1763" t="str">
             <v>NIPLES EPOXI 5" X 350 mm.</v>
           </cell>
           <cell r="C1763">
-            <v>213896.94973217996</v>
+            <v>228170.45089410001</v>
           </cell>
         </row>
         <row r="1764">
           <cell r="A1764" t="str">
             <v>E435152000</v>
           </cell>
           <cell r="B1764" t="str">
             <v>NIPLES EPOXI 6" X 350 mm.</v>
           </cell>
           <cell r="C1764">
-            <v>268163.70781200001</v>
+            <v>272254.80281999998</v>
           </cell>
         </row>
         <row r="1765">
           <cell r="A1765" t="str">
             <v>E440013000</v>
           </cell>
           <cell r="B1765" t="str">
             <v>NIPLES EPOXI 1/2"X 400mm.</v>
           </cell>
           <cell r="C1765">
-            <v>6457.4823467934993</v>
+            <v>6561.7841430323051</v>
           </cell>
         </row>
         <row r="1766">
           <cell r="A1766" t="str">
             <v>E440019000</v>
           </cell>
           <cell r="B1766" t="str">
             <v>NIPLES EPOXI 3/4"X 400mm</v>
           </cell>
           <cell r="C1766">
-            <v>7433.6186493810919</v>
+            <v>7559.1307149775248</v>
           </cell>
         </row>
         <row r="1767">
           <cell r="A1767" t="str">
             <v>E440025000</v>
           </cell>
           <cell r="B1767" t="str">
             <v>NIPLES EPOXI 1"X 400mm.</v>
           </cell>
           <cell r="C1767">
-            <v>11004.634646289373</v>
+            <v>11192.919638928055</v>
           </cell>
         </row>
         <row r="1768">
           <cell r="A1768" t="str">
             <v>E440032000</v>
           </cell>
           <cell r="B1768" t="str">
             <v>NIPLES EPOXI 11/4"X 400mm.</v>
           </cell>
           <cell r="C1768">
-            <v>13787.829106042498</v>
+            <v>14023.697819873772</v>
           </cell>
         </row>
         <row r="1769">
           <cell r="A1769" t="str">
             <v>E440038000</v>
           </cell>
           <cell r="B1769" t="str">
             <v xml:space="preserve">NIPLES EPOXI 11/2"X 400mm. </v>
           </cell>
           <cell r="C1769">
-            <v>15811.621941989251</v>
+            <v>16077.019542966425</v>
           </cell>
         </row>
         <row r="1770">
           <cell r="A1770" t="str">
             <v>E440051000</v>
           </cell>
           <cell r="B1770" t="str">
             <v>NIPLES EPOXI 2" X 400mm.</v>
           </cell>
           <cell r="C1770">
-            <v>23946.624938765472</v>
+            <v>24414.453563012179</v>
           </cell>
         </row>
         <row r="1771">
           <cell r="A1771" t="str">
             <v>E440064000</v>
           </cell>
           <cell r="B1771" t="str">
             <v xml:space="preserve">NIPLES EPOXI 21/2"X400 mm. </v>
           </cell>
           <cell r="C1771">
-            <v>42412.620454090684</v>
+            <v>43010.748999571413</v>
           </cell>
         </row>
         <row r="1772">
           <cell r="A1772" t="str">
             <v>E440076000</v>
           </cell>
           <cell r="B1772" t="str">
             <v>NIPLES EPOXI 3"X 400 mm.</v>
           </cell>
           <cell r="C1772">
-            <v>61051.8186519027</v>
+            <v>61863.174263270041</v>
           </cell>
         </row>
         <row r="1773">
           <cell r="A1773" t="str">
             <v>E440102000</v>
           </cell>
           <cell r="B1773" t="str">
             <v>NIPLES EPOXI 4" X 400 mm.</v>
           </cell>
           <cell r="C1773">
-            <v>96596.113143732757</v>
+            <v>98177.974167079738</v>
           </cell>
         </row>
         <row r="1774">
           <cell r="A1774" t="str">
             <v>E440127000</v>
           </cell>
           <cell r="B1774" t="str">
             <v>NIPLES EPOXI 5" X 400 mm.</v>
           </cell>
           <cell r="C1774">
-            <v>237011.11969391999</v>
+            <v>253323.69245040001</v>
           </cell>
         </row>
         <row r="1775">
           <cell r="A1775" t="str">
             <v>E440152000</v>
           </cell>
           <cell r="B1775" t="str">
             <v>NIPLES EPOXI 6" X 400 mm.</v>
           </cell>
           <cell r="C1775">
-            <v>298658.14492799999</v>
+            <v>303333.68208</v>
           </cell>
         </row>
         <row r="1776">
           <cell r="A1776" t="str">
             <v>E445013000</v>
           </cell>
           <cell r="B1776" t="str">
             <v>NIPLES EPOXI 1/2"X 450mm</v>
           </cell>
           <cell r="C1776">
-            <v>7129.1327729551876</v>
+            <v>7246.472293723843</v>
           </cell>
         </row>
         <row r="1777">
           <cell r="A1777" t="str">
             <v>E445019000</v>
           </cell>
           <cell r="B1777" t="str">
             <v xml:space="preserve">NIPLES EPOXI 3/4"X 450mm.        </v>
           </cell>
           <cell r="C1777">
-            <v>8477.8202618037285</v>
+            <v>8619.0213355997148</v>
           </cell>
         </row>
         <row r="1778">
           <cell r="A1778" t="str">
             <v>E445025000</v>
           </cell>
           <cell r="B1778" t="str">
             <v>NIPLES EPOXI 1"X 450mm</v>
           </cell>
           <cell r="C1778">
-            <v>12284.669461450545</v>
+            <v>12496.490078169061</v>
           </cell>
         </row>
         <row r="1779">
           <cell r="A1779" t="str">
             <v>E445032000</v>
           </cell>
           <cell r="B1779" t="str">
             <v>NIPLES EPOXI 11/4"X450mm</v>
           </cell>
           <cell r="C1779">
-            <v>15442.855791172808</v>
+            <v>15708.208094232994</v>
           </cell>
         </row>
         <row r="1780">
           <cell r="A1780" t="str">
             <v>E445038000</v>
           </cell>
           <cell r="B1780" t="str">
             <v>NIPLES EPOXI 11/2"x450mm.</v>
           </cell>
           <cell r="C1780">
-            <v>17547.808329269155</v>
+            <v>17846.38063036848</v>
           </cell>
         </row>
         <row r="1781">
           <cell r="A1781" t="str">
             <v>E445051000</v>
           </cell>
           <cell r="B1781" t="str">
             <v>NIPLES EPOXI 2" x 450mm.</v>
           </cell>
           <cell r="C1781">
-            <v>27433.833897908025</v>
+            <v>27960.141100185578</v>
           </cell>
         </row>
         <row r="1782">
           <cell r="A1782" t="str">
             <v>E445064000</v>
           </cell>
           <cell r="B1782" t="str">
             <v>NIPLES EPOXI 21/2"X450 mm.</v>
           </cell>
           <cell r="C1782">
-            <v>46775.138090539527</v>
+            <v>47448.032704205347</v>
           </cell>
         </row>
         <row r="1783">
           <cell r="A1783" t="str">
             <v>E445076000</v>
           </cell>
           <cell r="B1783" t="str">
             <v>NIPLES EPOXI 3"X 450 mm.</v>
           </cell>
           <cell r="C1783">
-            <v>69839.31112667179</v>
+            <v>70752.086189460038</v>
           </cell>
         </row>
         <row r="1784">
           <cell r="A1784" t="str">
             <v>E445102000</v>
           </cell>
           <cell r="B1784" t="str">
             <v xml:space="preserve">NIPLES EPOXI 4" x 450 mm       </v>
           </cell>
           <cell r="C1784">
-            <v>106464.06776951185</v>
+            <v>108243.66142077719</v>
           </cell>
         </row>
         <row r="1785">
           <cell r="A1785" t="str">
             <v>E445127000</v>
           </cell>
           <cell r="B1785" t="str">
             <v>NIPLES EPOXI 5" X 450 mm.</v>
           </cell>
           <cell r="C1785">
-            <v>260125.28965565996</v>
+            <v>278476.9340067</v>
           </cell>
         </row>
         <row r="1786">
           <cell r="A1786" t="str">
             <v>E445152000</v>
           </cell>
           <cell r="B1786" t="str">
             <v>NIPLES EPOXI 6" X 450 mm.</v>
           </cell>
           <cell r="C1786">
-            <v>329152.58204400004</v>
+            <v>334412.56134000001</v>
           </cell>
         </row>
         <row r="1787">
           <cell r="A1787" t="str">
             <v>E450013000</v>
           </cell>
           <cell r="B1787" t="str">
             <v>NIPLES EPOXI 1/2"X 500mm.</v>
           </cell>
           <cell r="C1787">
-            <v>8758.1520462812168</v>
+            <v>8904.5301353209052</v>
           </cell>
         </row>
         <row r="1788">
           <cell r="A1788" t="str">
             <v>E450019000</v>
           </cell>
           <cell r="B1788" t="str">
             <v>NIPLES EPOXI 3/4"X 500mm.</v>
           </cell>
           <cell r="C1788">
-            <v>9761.7665633349588</v>
+            <v>9948.5404704725079</v>
           </cell>
         </row>
         <row r="1789">
           <cell r="A1789" t="str">
             <v>E450025000</v>
           </cell>
           <cell r="B1789" t="str">
             <v xml:space="preserve">NIPLES EPOXI 1"X 500mm. </v>
           </cell>
           <cell r="C1789">
-            <v>13866.402206781248</v>
+            <v>14107.793222984685</v>
           </cell>
         </row>
         <row r="1790">
           <cell r="A1790" t="str">
             <v>E450032000</v>
           </cell>
           <cell r="B1790" t="str">
             <v>NIPLES EPOXI 11/4"X500mm.</v>
           </cell>
           <cell r="C1790">
-            <v>16988.359351303123</v>
+            <v>17283.195243592218</v>
           </cell>
         </row>
         <row r="1791">
           <cell r="A1791" t="str">
             <v>E450038000</v>
           </cell>
           <cell r="B1791" t="str">
             <v>NIPLES EPOXI 11/2"x500mm.</v>
           </cell>
           <cell r="C1791">
-            <v>18856.854529049058</v>
+            <v>19188.601530270538</v>
           </cell>
         </row>
         <row r="1792">
           <cell r="A1792" t="str">
             <v>E450051000</v>
           </cell>
           <cell r="B1792" t="str">
             <v>NIPLES EPOXI 2"x 500mm</v>
           </cell>
           <cell r="C1792">
-            <v>30196.042186801951</v>
+            <v>30796.632988199759</v>
           </cell>
         </row>
         <row r="1793">
           <cell r="A1793" t="str">
             <v>E450064000</v>
           </cell>
           <cell r="B1793" t="str">
             <v>NIPLES EPOXI 21/2"X500 mm.</v>
           </cell>
           <cell r="C1793">
-            <v>56577.726989488365</v>
+            <v>57325.38767133926</v>
           </cell>
         </row>
         <row r="1794">
           <cell r="A1794" t="str">
             <v>E450076000</v>
           </cell>
           <cell r="B1794" t="str">
             <v>NIPLES EPOXI 3"X 500 mm.</v>
           </cell>
           <cell r="C1794">
-            <v>53494.239120000006</v>
+            <v>76587</v>
           </cell>
         </row>
         <row r="1795">
           <cell r="A1795" t="str">
             <v>E450102000</v>
           </cell>
           <cell r="B1795" t="str">
             <v>NIPLES EPOXI 4" X 500 mm.</v>
           </cell>
           <cell r="C1795">
-            <v>116332.02239529094</v>
+            <v>118309.34867447465</v>
           </cell>
         </row>
         <row r="1796">
           <cell r="A1796" t="str">
             <v>E450127000</v>
           </cell>
           <cell r="B1796" t="str">
             <v>NIPLES EPOXI 5" X 500 mm.</v>
           </cell>
           <cell r="C1796">
-            <v>270364.93872570002</v>
+            <v>289828.8039465</v>
           </cell>
         </row>
         <row r="1797">
           <cell r="A1797" t="str">
             <v>E450152000</v>
           </cell>
           <cell r="B1797" t="str">
             <v>NIPLES EPOXI 6" X 500 mm.</v>
           </cell>
           <cell r="C1797">
-            <v>326951.83559999993</v>
+            <v>332264.946</v>
           </cell>
         </row>
         <row r="1798">
           <cell r="A1798" t="str">
             <v>E451013000</v>
           </cell>
           <cell r="B1798" t="str">
             <v>NIPLES EPOXI 1/2"X1000  mm.</v>
           </cell>
           <cell r="C1798">
-            <v>19210.448396759301</v>
+            <v>16997.493914391809</v>
           </cell>
         </row>
         <row r="1799">
           <cell r="A1799" t="str">
             <v>E451019000</v>
           </cell>
           <cell r="B1799" t="str">
             <v>NIPLES EPOXI 3/4"X1000  mm.</v>
           </cell>
           <cell r="C1799">
-            <v>21349.986650357903</v>
+            <v>18938.753597195013</v>
           </cell>
         </row>
         <row r="1800">
           <cell r="A1800" t="str">
             <v>E451025000</v>
           </cell>
           <cell r="B1800" t="str">
             <v>NIPLES EPOXI 1"x1000 mm</v>
           </cell>
           <cell r="C1800">
-            <v>35464.68582824825</v>
+            <v>32232.166949014008</v>
           </cell>
         </row>
         <row r="1801">
           <cell r="A1801" t="str">
             <v>E451032000</v>
           </cell>
           <cell r="B1801" t="str">
             <v>NIPLES EPOXI 11/4x1000 mm</v>
           </cell>
           <cell r="C1801">
-            <v>38215.056207049303</v>
+            <v>33252.112987184431</v>
           </cell>
         </row>
         <row r="1802">
           <cell r="A1802" t="str">
             <v>E451038000</v>
           </cell>
           <cell r="B1802" t="str">
             <v>NIPLES EPOXI 11/2x1000mm</v>
           </cell>
           <cell r="C1802">
-            <v>42962.310534867742</v>
+            <v>36465.419448166067</v>
           </cell>
         </row>
         <row r="1803">
           <cell r="A1803" t="str">
             <v>E451051000</v>
           </cell>
           <cell r="B1803" t="str">
             <v>NIPLES EPOXI 2x1000 mm</v>
           </cell>
           <cell r="C1803">
-            <v>57577.972752469279</v>
+            <v>53544.793195949511</v>
           </cell>
         </row>
         <row r="1804">
           <cell r="A1804" t="str">
             <v>E451064000</v>
           </cell>
           <cell r="B1804" t="str">
             <v>NIPLES EPOXI 21/2X1000 mm.</v>
           </cell>
           <cell r="C1804">
-            <v>120945.8408239822</v>
+            <v>99797.323321086398</v>
           </cell>
         </row>
         <row r="1805">
           <cell r="A1805" t="str">
             <v>E451076000</v>
           </cell>
           <cell r="B1805" t="str">
             <v>NIPLES EPOXI 3X1000 mm.</v>
           </cell>
           <cell r="C1805">
-            <v>139812.86931754815</v>
+            <v>129275.88242951794</v>
           </cell>
         </row>
         <row r="1806">
           <cell r="A1806" t="str">
             <v>E451102000</v>
           </cell>
           <cell r="B1806" t="str">
             <v>NIPLES EPOXI 4X1000 mm.</v>
           </cell>
           <cell r="C1806">
-            <v>278812.23736707011</v>
+            <v>258042.5215612507</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="A1807" t="str">
             <v>E510013000</v>
           </cell>
           <cell r="B1807" t="str">
             <v>CONEXION COMP.EPOXI 1/2"</v>
           </cell>
           <cell r="C1807">
-            <v>12594.949254383228</v>
+            <v>13057.589642414787</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="A1808" t="str">
             <v>E510019000</v>
           </cell>
           <cell r="B1808" t="str">
             <v>CONEXION COMP.EPOXI 3/4"</v>
           </cell>
           <cell r="C1808">
-            <v>13444.092771386853</v>
+            <v>13973.63468333831</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="A1809" t="str">
             <v>E510025000</v>
           </cell>
           <cell r="B1809" t="str">
             <v>CONEXION COMP.EPOXI 1"</v>
           </cell>
           <cell r="C1809">
-            <v>19057.986255866977</v>
+            <v>20145.946781330087</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="A1810" t="str">
             <v>E510032000</v>
           </cell>
           <cell r="B1810" t="str">
             <v>CONEXION COMP.EPOXI 11/4"</v>
           </cell>
           <cell r="C1810">
-            <v>24918.939426342058</v>
+            <v>26526.889546567796</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="A1811" t="str">
             <v>E510038000</v>
           </cell>
           <cell r="B1811" t="str">
             <v>CONEXION COMP.EPOXI 11/2"</v>
           </cell>
           <cell r="C1811">
-            <v>23172.917232798711</v>
+            <v>24737.526834585147</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="A1812" t="str">
             <v>E510051000</v>
           </cell>
           <cell r="B1812" t="str">
             <v>CONEXION COMP.EPOXI  2"</v>
           </cell>
           <cell r="C1812">
-            <v>50650.842594219022</v>
+            <v>54443.520207812959</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="A1813" t="str">
             <v>E510064000</v>
           </cell>
           <cell r="B1813" t="str">
             <v>CONEXION COMP.EPOXI 21/2"</v>
           </cell>
           <cell r="C1813">
-            <v>102626.93272935571</v>
+            <v>113338.28079500477</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="A1814" t="str">
             <v>E510076000</v>
           </cell>
           <cell r="B1814" t="str">
             <v>CONEXION COMP.EPOXI 3"</v>
           </cell>
           <cell r="C1814">
-            <v>135244.68534583377</v>
+            <v>159779.50025143987</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="A1815" t="str">
             <v>E510102000</v>
           </cell>
           <cell r="B1815" t="str">
             <v>CONEXION COMP.EPOXI 4"</v>
           </cell>
           <cell r="C1815">
-            <v>204168.27761121318</v>
+            <v>240977.96801874097</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="A1816" t="str">
             <v>E510127000</v>
           </cell>
           <cell r="B1816" t="str">
             <v>CONEXION COMP.EPOXI 5"</v>
           </cell>
           <cell r="C1816">
-            <v>900679.96431662317</v>
+            <v>933814.28119175939</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="A1817" t="str">
             <v>E510152000</v>
           </cell>
           <cell r="B1817" t="str">
             <v>CONEXION COMP.EPOXI 6"</v>
           </cell>
           <cell r="C1817">
-            <v>1033938.3827174385</v>
+            <v>1044380.4801638385</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="A1818" t="str">
             <v>E520013000</v>
           </cell>
           <cell r="B1818" t="str">
             <v>CONEXION SIMP.EPOXI  1/2"</v>
           </cell>
           <cell r="C1818">
-            <v>9096.8207141172115</v>
+            <v>9213.5014866990932</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="A1819" t="str">
             <v>E520019000</v>
           </cell>
           <cell r="B1819" t="str">
             <v>CONEXION SIMP.EPOXI 3/4"</v>
           </cell>
           <cell r="C1819">
-            <v>9505.2072726125607</v>
+            <v>9642.232475053177</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="A1820" t="str">
             <v>E520025000</v>
           </cell>
           <cell r="B1820" t="str">
             <v>CONEXION SIMP.EPOXI 1"</v>
           </cell>
           <cell r="C1820">
-            <v>13634.290282376358</v>
+            <v>13854.149219934452</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="A1821" t="str">
             <v>E520032000</v>
           </cell>
           <cell r="B1821" t="str">
             <v>CONEXION SIMP.EPOXI 11/4"</v>
           </cell>
           <cell r="C1821">
-            <v>16584.023845226406</v>
+            <v>16865.669710755199</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="A1822" t="str">
             <v>E520038000</v>
           </cell>
           <cell r="B1822" t="str">
             <v>CONEXION SIMP.EPOXI 11/2"</v>
           </cell>
           <cell r="C1822">
-            <v>12280.002963881811</v>
+            <v>12483.886343579865</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="A1823" t="str">
             <v>E520051000</v>
           </cell>
           <cell r="B1823" t="str">
             <v>CONEXION SIMP.EPOXI  2"</v>
           </cell>
           <cell r="C1823">
-            <v>33055.847225538244</v>
+            <v>33665.25556501752</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="A1824" t="str">
             <v>E520064000</v>
           </cell>
           <cell r="B1824" t="str">
             <v>CONEXION SIMP.EPOXI 21/2"</v>
           </cell>
           <cell r="C1824">
-            <v>70127.37546517828</v>
+            <v>70910.639036641136</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="A1825" t="str">
             <v>E520076000</v>
           </cell>
           <cell r="B1825" t="str">
             <v>CONEXION SIMP.EPOXI 3"</v>
           </cell>
           <cell r="C1825">
-            <v>95365.352314874617</v>
+            <v>96529.031281291464</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="A1826" t="str">
             <v>E520102000</v>
           </cell>
           <cell r="B1826" t="str">
             <v>CONEXION SIMP.EPOXI  4"</v>
           </cell>
           <cell r="C1826">
-            <v>120987.26292380836</v>
+            <v>122799.81201306012</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="A1827" t="str">
             <v>E520127000</v>
           </cell>
           <cell r="B1827" t="str">
             <v>CONEXION SIMP.EPOXI  5"</v>
           </cell>
           <cell r="C1827">
-            <v>381565.55954087997</v>
+            <v>406034.41867560003</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="A1828" t="str">
             <v>E520152000</v>
           </cell>
           <cell r="B1828" t="str">
             <v>CONEXION SIMP.EPOXI  6"</v>
           </cell>
           <cell r="C1828">
-            <v>475338.54139199998</v>
+            <v>482351.84711999993</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="A1829" t="str">
             <v>E600013000</v>
           </cell>
           <cell r="B1829" t="str">
             <v>CONEX SIMP.LARGA EPOXI 1/2"</v>
           </cell>
           <cell r="C1829">
-            <v>11299.355781242815</v>
+            <v>11475.625816886397</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="A1830" t="str">
             <v>E600019000</v>
           </cell>
           <cell r="B1830" t="str">
             <v>CONEX SIMP.LARGA EPOXI 3/4"</v>
           </cell>
           <cell r="C1830">
-            <v>12211.82498340492</v>
+            <v>12414.248577919469</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="A1831" t="str">
             <v>E600025000</v>
           </cell>
           <cell r="B1831" t="str">
             <v>CONEX.SIMP.LARG.EPOXI 1"</v>
           </cell>
           <cell r="C1831">
-            <v>17532.014966133524</v>
+            <v>17835.78142092393</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="A1832" t="str">
             <v>E600032000</v>
           </cell>
           <cell r="B1832" t="str">
             <v>CONEX SIMP.LARG.EPOXI 11/4"</v>
           </cell>
           <cell r="C1832">
-            <v>21666.633323713952</v>
+            <v>22057.182257247212</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="A1833" t="str">
             <v>E600038000</v>
           </cell>
           <cell r="B1833" t="str">
             <v>CONEX SIMP.LARG EPOXI 11/2"</v>
           </cell>
           <cell r="C1833">
-            <v>28665.489988764202</v>
+            <v>29116.200300599139</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="A1834" t="str">
             <v>E600051000</v>
           </cell>
           <cell r="B1834" t="str">
             <v>CONEX SIMP.LARGA EPOXI 2"</v>
           </cell>
           <cell r="C1834">
-            <v>37723.434223121971</v>
+            <v>38427.639415409125</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="A1835" t="str">
             <v>E610013000</v>
           </cell>
           <cell r="B1835" t="str">
             <v>CONEX.COM.LARGA EPOXI 1/2"</v>
           </cell>
           <cell r="C1835">
-            <v>14797.484321508829</v>
+            <v>15319.713972602091</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="A1836" t="str">
             <v>E610019000</v>
           </cell>
           <cell r="B1836" t="str">
             <v>CONEX.COM.LARGA EPOXI 3/4"</v>
           </cell>
           <cell r="C1836">
-            <v>16150.710482179213</v>
+            <v>16745.650786204602</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="A1837" t="str">
             <v>E610025000</v>
           </cell>
           <cell r="B1837" t="str">
             <v>CONEX.COM.LARG.EPOXI 1"</v>
           </cell>
           <cell r="C1837">
-            <v>22955.710939624143</v>
+            <v>24127.578982319563</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="A1838" t="str">
             <v>E610032000</v>
           </cell>
           <cell r="B1838" t="str">
             <v>CONEX.COM.LARG.EPOXI 11/4"</v>
           </cell>
           <cell r="C1838">
-            <v>30001.548904829604</v>
+            <v>31718.402093059809</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="A1839" t="str">
             <v>E610038000</v>
           </cell>
           <cell r="B1839" t="str">
             <v>CONEX.COM.LARG.EPOXI 11/2"</v>
           </cell>
           <cell r="C1839">
-            <v>39558.404257681104</v>
+            <v>41369.840791604416</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="A1840" t="str">
             <v>E610051000</v>
           </cell>
           <cell r="B1840" t="str">
             <v>CONEX.COM LARGA EPOXI  2"</v>
           </cell>
           <cell r="C1840">
-            <v>55318.429591802749</v>
+            <v>59205.904058204564</v>
           </cell>
         </row>
         <row r="1841">
           <cell r="A1841" t="str">
             <v>E460013000</v>
           </cell>
           <cell r="B1841" t="str">
             <v>NIPLES EPOXI. 1/2"X600MM</v>
           </cell>
           <cell r="C1841">
-            <v>10772.599523766379</v>
+            <v>10944.816012328862</v>
           </cell>
         </row>
         <row r="1842">
           <cell r="A1842" t="str">
             <v>E460019000</v>
           </cell>
           <cell r="B1842" t="str">
             <v>NIPLES EPOXI. 3/4"X600MM</v>
           </cell>
           <cell r="C1842">
-            <v>14527.571704178294</v>
+            <v>14791.147041930803</v>
           </cell>
         </row>
         <row r="1843">
           <cell r="A1843" t="str">
             <v>E460025000</v>
           </cell>
           <cell r="B1843" t="str">
             <v>NIPLES EPOXI 1"X600MM</v>
           </cell>
           <cell r="C1843">
-            <v>17388.525702545161</v>
+            <v>17683.807263116018</v>
           </cell>
         </row>
         <row r="1844">
           <cell r="A1844" t="str">
             <v>E460032000</v>
           </cell>
           <cell r="B1844" t="str">
             <v>NIPLES EPOXI 11/4"X600MM</v>
           </cell>
           <cell r="C1844">
-            <v>21636.825769855874</v>
+            <v>22002.42227629435</v>
           </cell>
         </row>
         <row r="1845">
           <cell r="A1845" t="str">
             <v>E460038000</v>
           </cell>
           <cell r="B1845" t="str">
             <v>NIPLES EPOXI 11/2"X600MM</v>
           </cell>
           <cell r="C1845">
-            <v>24410.06831190268</v>
+            <v>24820.07358007897</v>
           </cell>
         </row>
         <row r="1846">
           <cell r="A1846" t="str">
             <v>E460051000</v>
           </cell>
           <cell r="B1846" t="str">
             <v>NIPLES EPOXI. 2"X600MM</v>
           </cell>
           <cell r="C1846">
-            <v>37063.982788712885</v>
+            <v>37791.013758826026</v>
           </cell>
         </row>
         <row r="1847">
           <cell r="A1847" t="str">
             <v>E470013000</v>
           </cell>
           <cell r="B1847" t="str">
             <v>NIPLES EPOXI 1/2"X700MM</v>
           </cell>
           <cell r="C1847">
-            <v>12511.434561029704</v>
+            <v>12716.363885685267</v>
           </cell>
         </row>
         <row r="1848">
           <cell r="A1848" t="str">
             <v>E470019000</v>
           </cell>
           <cell r="B1848" t="str">
             <v>NIPLES EPOXI 3/4"X700MM</v>
           </cell>
           <cell r="C1848">
-            <v>13818.141994885544</v>
+            <v>14072.15450859261</v>
           </cell>
         </row>
         <row r="1849">
           <cell r="A1849" t="str">
             <v>E470025000</v>
           </cell>
           <cell r="B1849" t="str">
             <v>NIPLES EPOXI 1"X700MM</v>
           </cell>
           <cell r="C1849">
-            <v>19689.973611615809</v>
+            <v>20032.266072592283</v>
           </cell>
         </row>
         <row r="1850">
           <cell r="A1850" t="str">
             <v>E470032000</v>
           </cell>
           <cell r="B1850" t="str">
             <v>NIPLES EPOXI 11/4"X700MM</v>
           </cell>
           <cell r="C1850">
-            <v>24185.317972816498</v>
+            <v>24609.881657712795</v>
           </cell>
         </row>
         <row r="1851">
           <cell r="A1851" t="str">
             <v>E470038000</v>
           </cell>
           <cell r="B1851" t="str">
             <v>NIPLES EPOXI 11/2"X700MM</v>
           </cell>
           <cell r="C1851">
-            <v>28378.60819664556</v>
+            <v>28860.066665084934</v>
           </cell>
         </row>
         <row r="1852">
           <cell r="A1852" t="str">
             <v>E470051000</v>
           </cell>
           <cell r="B1852" t="str">
             <v>NIPLES EPOXI 2"X700MM</v>
           </cell>
           <cell r="C1852">
-            <v>42726.55355462218</v>
+            <v>43561.058668143349</v>
           </cell>
         </row>
         <row r="1853">
           <cell r="A1853" t="str">
             <v>E480013000</v>
           </cell>
           <cell r="B1853" t="str">
             <v>NIPLES EPOXI 1/2"X800MM</v>
           </cell>
           <cell r="C1853">
-            <v>13819.979369028948</v>
+            <v>14054.184311492449</v>
           </cell>
         </row>
         <row r="1854">
           <cell r="A1854" t="str">
             <v>E480019000</v>
           </cell>
           <cell r="B1854" t="str">
             <v>NIPLES EPOXI 3/4"X800MM</v>
           </cell>
           <cell r="C1854">
-            <v>15397.881058775818</v>
+            <v>15683.271588881991</v>
           </cell>
         </row>
         <row r="1855">
           <cell r="A1855" t="str">
             <v>E480025000</v>
           </cell>
           <cell r="B1855" t="str">
             <v>NIPLES EPOXI 1"X800MM</v>
           </cell>
           <cell r="C1855">
-            <v>22858.608951256872</v>
+            <v>23259.318038154575</v>
           </cell>
         </row>
         <row r="1856">
           <cell r="A1856" t="str">
             <v>E480032000</v>
           </cell>
           <cell r="B1856" t="str">
             <v>NIPLES EPOXI 11/4"X800MM</v>
           </cell>
           <cell r="C1856">
-            <v>27362.133252323183</v>
+            <v>27851.560833523083</v>
           </cell>
         </row>
         <row r="1857">
           <cell r="A1857" t="str">
             <v>E480038000</v>
           </cell>
           <cell r="B1857" t="str">
             <v>NIPLES EPOXI 11/2"X800MM</v>
           </cell>
           <cell r="C1857">
-            <v>30982.53360272849</v>
+            <v>31513.328804682857</v>
           </cell>
         </row>
         <row r="1858">
           <cell r="A1858" t="str">
             <v>E480051000</v>
           </cell>
           <cell r="B1858" t="str">
             <v>NIPLES EPOXI 2"X800MM</v>
           </cell>
           <cell r="C1858">
-            <v>48890.500347907306</v>
+            <v>49841.96261749015</v>
           </cell>
         </row>
         <row r="1859">
           <cell r="A1859" t="str">
             <v>E490013000</v>
           </cell>
           <cell r="B1859" t="str">
             <v>NIPLES EPOXI 1/2"X900MM</v>
           </cell>
           <cell r="C1859">
-            <v>15215.634393074717</v>
+            <v>15466.314278353209</v>
           </cell>
         </row>
         <row r="1860">
           <cell r="A1860" t="str">
             <v>E490019000</v>
           </cell>
           <cell r="B1860" t="str">
             <v>NIPLES EPOXI 3/4"X900MM</v>
           </cell>
           <cell r="C1860">
-            <v>17195.38521271605</v>
+            <v>17507.671185450032</v>
           </cell>
         </row>
         <row r="1861">
           <cell r="A1861" t="str">
             <v>E490025000</v>
           </cell>
           <cell r="B1861" t="str">
             <v>NIPLES EPOXI 1"X900MM</v>
           </cell>
           <cell r="C1861">
-            <v>24871.036853070618</v>
+            <v>25300.71286191274</v>
           </cell>
         </row>
         <row r="1862">
           <cell r="A1862" t="str">
             <v>E490032000</v>
           </cell>
           <cell r="B1862" t="str">
             <v>NIPLES EPOXI 11/4"X900MM</v>
           </cell>
           <cell r="C1862">
-            <v>30776.188457345619</v>
+            <v>31306.893063465992</v>
           </cell>
         </row>
         <row r="1863">
           <cell r="A1863" t="str">
             <v>E490038000</v>
           </cell>
           <cell r="B1863" t="str">
             <v>NIPLES EPOXI 11/2"X900MM</v>
           </cell>
           <cell r="C1863">
-            <v>34668.47647103831</v>
+            <v>35265.621073236965</v>
           </cell>
         </row>
         <row r="1864">
           <cell r="A1864" t="str">
             <v>E490051000</v>
           </cell>
           <cell r="B1864" t="str">
             <v>NIPLES EPOXI 2"X900MM</v>
           </cell>
           <cell r="C1864">
-            <v>54142.667125567423</v>
+            <v>55211.086551211934</v>
           </cell>
         </row>
         <row r="1865">
           <cell r="A1865" t="str">
             <v>E460064000</v>
           </cell>
           <cell r="B1865" t="str">
             <v>NIPLES EPOXI. 21/2"X600MM</v>
           </cell>
           <cell r="C1865">
-            <v>74110.496687386039</v>
+            <v>75007.689505607108</v>
           </cell>
         </row>
         <row r="1866">
           <cell r="A1866" t="str">
             <v>E460076000</v>
           </cell>
           <cell r="B1866" t="str">
             <v>NIPLES EPOXI. 3"X600MM</v>
           </cell>
           <cell r="C1866">
-            <v>79214.387014464461</v>
+            <v>102573.73616677086</v>
           </cell>
         </row>
         <row r="1867">
           <cell r="A1867" t="str">
             <v>E460102000</v>
           </cell>
           <cell r="B1867" t="str">
             <v>NIPLES EPOXI 4"X600MM</v>
           </cell>
           <cell r="C1867">
-            <v>153691.58938522404</v>
+            <v>156074.92666040012</v>
           </cell>
         </row>
         <row r="1868">
           <cell r="A1868" t="str">
             <v>E470064000</v>
           </cell>
           <cell r="B1868" t="str">
             <v>NIPLES EPOXI 21/2"X700MM</v>
           </cell>
           <cell r="C1868">
-            <v>83353.633985283712</v>
+            <v>84400.358939874975</v>
           </cell>
         </row>
         <row r="1869">
           <cell r="A1869" t="str">
             <v>E470076000</v>
           </cell>
           <cell r="B1869" t="str">
             <v>NIPLES EPOXI 3"X700MM</v>
           </cell>
           <cell r="C1869">
-            <v>80270.146115795345</v>
+            <v>103661.97126853571</v>
           </cell>
         </row>
         <row r="1870">
           <cell r="A1870" t="str">
             <v>E470102000</v>
           </cell>
           <cell r="B1870" t="str">
             <v>NIPLES EPOXI 4"X700MM</v>
           </cell>
           <cell r="C1870">
-            <v>164142.29095813082</v>
+            <v>166793.37285836972</v>
           </cell>
         </row>
         <row r="1871">
           <cell r="A1871" t="str">
             <v>E480064000</v>
           </cell>
           <cell r="B1871" t="str">
             <v>NIPLES EPOXI 21/2"X800MM</v>
           </cell>
           <cell r="C1871">
-            <v>91677.687866616034</v>
+            <v>92896.374778033001</v>
           </cell>
         </row>
         <row r="1872">
           <cell r="A1872" t="str">
             <v>E480076000</v>
           </cell>
           <cell r="B1872" t="str">
             <v>NIPLES EPOXI 3"X800MM</v>
           </cell>
           <cell r="C1872">
-            <v>99920.088993661149</v>
+            <v>123679.32055442716</v>
           </cell>
         </row>
         <row r="1873">
           <cell r="A1873" t="str">
             <v>E480102000</v>
           </cell>
           <cell r="B1873" t="str">
             <v>NIPLES EPOXI 4"X800MM</v>
           </cell>
           <cell r="C1873">
-            <v>193192.22628746548</v>
+            <v>196355.94833415945</v>
           </cell>
         </row>
         <row r="1874">
           <cell r="A1874" t="str">
             <v>E490064000</v>
           </cell>
           <cell r="B1874" t="str">
             <v>NIPLES EPOXI 21/2"X900MM</v>
           </cell>
           <cell r="C1874">
-            <v>98990.347443579056</v>
+            <v>100336.13667091067</v>
           </cell>
         </row>
         <row r="1875">
           <cell r="A1875" t="str">
             <v>E490076000</v>
           </cell>
           <cell r="B1875" t="str">
             <v>NIPLES EPOXI 3"X900MM</v>
           </cell>
           <cell r="C1875">
-            <v>114546.05777190271</v>
+            <v>138450.17426327005</v>
           </cell>
         </row>
         <row r="1876">
           <cell r="A1876" t="str">
             <v>E490102000</v>
           </cell>
           <cell r="B1876" t="str">
             <v>NIPLES EPOXI 4"X900MM</v>
           </cell>
           <cell r="C1876">
-            <v>212928.1355390237</v>
+            <v>216487.32284155439</v>
           </cell>
         </row>
         <row r="1877">
           <cell r="A1877" t="str">
             <v>N400003000</v>
           </cell>
           <cell r="B1877" t="str">
             <v>NIPLES NEGROS 1/8"</v>
           </cell>
           <cell r="C1877">
             <v>1220.600371536</v>
           </cell>
         </row>
         <row r="1878">
           <cell r="A1878" t="str">
             <v>N400006000</v>
           </cell>
           <cell r="B1878" t="str">
             <v>NIPLES NEGROS 1/4"</v>
           </cell>
           <cell r="C1878">
             <v>1375.3963200000001</v>
           </cell>
         </row>
         <row r="1879">
           <cell r="A1879" t="str">
             <v>N400009000</v>
           </cell>
           <cell r="B1879" t="str">
             <v>NIPLES NEGROS 3/8"</v>
           </cell>
           <cell r="C1879">
             <v>1518.0742624000002</v>
           </cell>
         </row>
         <row r="1880">
           <cell r="A1880" t="str">
             <v>N400013000</v>
           </cell>
           <cell r="B1880" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2"        </v>
           </cell>
           <cell r="C1880">
-            <v>1244.7227805374998</v>
+            <v>1257.1990719536248</v>
           </cell>
         </row>
         <row r="1881">
           <cell r="A1881" t="str">
             <v>N400019000</v>
           </cell>
           <cell r="B1881" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4"     </v>
           </cell>
           <cell r="C1881">
-            <v>1353.1240340703125</v>
+            <v>1368.8523630924217</v>
           </cell>
         </row>
         <row r="1882">
           <cell r="A1882" t="str">
             <v>N400025000</v>
           </cell>
           <cell r="B1882" t="str">
             <v xml:space="preserve">NIPLES NEGROS  1" </v>
           </cell>
           <cell r="C1882">
-            <v>1757.531320678125</v>
+            <v>1781.6704222984683</v>
           </cell>
         </row>
         <row r="1883">
           <cell r="A1883" t="str">
             <v>N400032000</v>
           </cell>
           <cell r="B1883" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4"   </v>
           </cell>
           <cell r="C1883">
-            <v>2761.3929534576873</v>
+            <v>2811.3598783614179</v>
           </cell>
         </row>
         <row r="1884">
           <cell r="A1884" t="str">
             <v>N400038000</v>
           </cell>
           <cell r="B1884" t="str">
             <v>NIPLES NEGROS 11/2"</v>
           </cell>
           <cell r="C1884">
-            <v>3722.0153868039997</v>
+            <v>3796.5129590081197</v>
           </cell>
         </row>
         <row r="1885">
           <cell r="A1885" t="str">
             <v>N400051000</v>
           </cell>
           <cell r="B1885" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"     </v>
           </cell>
           <cell r="C1885">
-            <v>4717.6736889522499</v>
+            <v>4822.041010220818</v>
           </cell>
         </row>
         <row r="1886">
           <cell r="A1886" t="str">
             <v>N400064000</v>
           </cell>
           <cell r="B1886" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2"   </v>
           </cell>
           <cell r="C1886">
-            <v>12748.191147906249</v>
+            <v>12881.286062343437</v>
           </cell>
         </row>
         <row r="1887">
           <cell r="A1887" t="str">
             <v>N400076000</v>
           </cell>
           <cell r="B1887" t="str">
             <v>NIPLES NEGROS 3"</v>
           </cell>
           <cell r="C1887">
-            <v>15023.491098306247</v>
+            <v>15195.435831255438</v>
           </cell>
         </row>
         <row r="1888">
           <cell r="A1888" t="str">
             <v>N400102000</v>
           </cell>
           <cell r="B1888" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"      </v>
           </cell>
           <cell r="C1888">
-            <v>20309.331921164998</v>
+            <v>20605.006878799948</v>
           </cell>
         </row>
         <row r="1889">
           <cell r="A1889" t="str">
             <v>N400127000</v>
           </cell>
           <cell r="B1889" t="str">
             <v>NIPLES NEGROS 5"</v>
           </cell>
           <cell r="C1889">
-            <v>83030.184523796241</v>
+            <v>87212.598419456219</v>
           </cell>
         </row>
         <row r="1890">
           <cell r="A1890" t="str">
             <v>N400152000</v>
           </cell>
           <cell r="B1890" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"     </v>
           </cell>
           <cell r="C1890">
-            <v>112458.76212869998</v>
+            <v>113897.28676949999</v>
           </cell>
         </row>
         <row r="1891">
           <cell r="A1891" t="str">
             <v>N405003000</v>
           </cell>
           <cell r="B1891" t="str">
             <v>NIPLES NEGROS 1/8" X 50MM</v>
           </cell>
           <cell r="C1891">
             <v>1589.619088512</v>
           </cell>
         </row>
         <row r="1892">
           <cell r="A1892" t="str">
             <v>N405006000</v>
           </cell>
           <cell r="B1892" t="str">
             <v>NIPLES NEGROS 1/4"X 50MM</v>
           </cell>
           <cell r="C1892">
             <v>1582.7047499999996</v>
           </cell>
         </row>
         <row r="1893">
@@ -23043,62 +23043,62 @@
             <v>NIPLES NEGROS 1/4"X 60MM</v>
           </cell>
           <cell r="C1895">
             <v>1743.2563649999997</v>
           </cell>
         </row>
         <row r="1896">
           <cell r="A1896" t="str">
             <v>N406009000</v>
           </cell>
           <cell r="B1896" t="str">
             <v>NIPLES NEGROS 3/8"X 60MM</v>
           </cell>
           <cell r="C1896">
             <v>2044.00726392</v>
           </cell>
         </row>
         <row r="1897">
           <cell r="A1897" t="str">
             <v>N406013000</v>
           </cell>
           <cell r="B1897" t="str">
             <v>NIPLES NEGROS 1/2"X 60MM</v>
           </cell>
           <cell r="C1897">
-            <v>1825.8598278868747</v>
+            <v>1846.4457087234812</v>
           </cell>
         </row>
         <row r="1898">
           <cell r="A1898" t="str">
             <v>N406019000</v>
           </cell>
           <cell r="B1898" t="str">
             <v>NIPLES NEGROS 3/4"X 60MM</v>
           </cell>
           <cell r="C1898">
-            <v>1457.9795608843747</v>
+            <v>1476.853555710906</v>
           </cell>
         </row>
         <row r="1899">
           <cell r="A1899" t="str">
             <v>N408003000</v>
           </cell>
           <cell r="B1899" t="str">
             <v>NIPLES NEGROS 1/8"X 80MM</v>
           </cell>
           <cell r="C1899">
             <v>2192.3999999999996</v>
           </cell>
         </row>
         <row r="1900">
           <cell r="A1900" t="str">
             <v>N408006000</v>
           </cell>
           <cell r="B1900" t="str">
             <v>NIPLES NEGROS 1/4"X 80MM</v>
           </cell>
           <cell r="C1900">
             <v>2256.25722</v>
           </cell>
         </row>
         <row r="1901">
@@ -23494,2482 +23494,2482 @@
             <v>NIPLES NEGROS 1/4"X 1 Mt.</v>
           </cell>
           <cell r="C1936">
             <v>25254.923737499998</v>
           </cell>
         </row>
         <row r="1937">
           <cell r="A1937" t="str">
             <v>N451009000</v>
           </cell>
           <cell r="B1937" t="str">
             <v>NIPLES NEGROS 3/8"X 1 Mt.</v>
           </cell>
           <cell r="C1937">
             <v>30465.3825454</v>
           </cell>
         </row>
         <row r="1938">
           <cell r="A1938" t="str">
             <v>N406013000</v>
           </cell>
           <cell r="B1938" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X60mm.        </v>
           </cell>
           <cell r="C1938">
-            <v>1825.8598278868747</v>
+            <v>1846.4457087234812</v>
           </cell>
         </row>
         <row r="1939">
           <cell r="A1939" t="str">
             <v>N406019000</v>
           </cell>
           <cell r="B1939" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X60mm.        </v>
           </cell>
           <cell r="C1939">
-            <v>1457.9795608843747</v>
+            <v>1476.853555710906</v>
           </cell>
         </row>
         <row r="1940">
           <cell r="A1940" t="str">
             <v>N408013000</v>
           </cell>
           <cell r="B1940" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X80mm.        </v>
           </cell>
           <cell r="C1940">
-            <v>1494.2486088600001</v>
+            <v>1514.2106751257998</v>
           </cell>
         </row>
         <row r="1941">
           <cell r="A1941" t="str">
             <v>N408019000</v>
           </cell>
           <cell r="B1941" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X80mm.        </v>
           </cell>
           <cell r="C1941">
-            <v>1584.3060837868745</v>
+            <v>1608.2131439004811</v>
           </cell>
         </row>
         <row r="1942">
           <cell r="A1942" t="str">
             <v>N408025000</v>
           </cell>
           <cell r="B1942" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X80mm.        </v>
           </cell>
           <cell r="C1942">
-            <v>2576.36035604775</v>
+            <v>2620.7763030291821</v>
           </cell>
         </row>
         <row r="1943">
           <cell r="A1943" t="str">
             <v>N408032000</v>
           </cell>
           <cell r="B1943" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X80mm.        </v>
           </cell>
           <cell r="C1943">
-            <v>2895.0061453172998</v>
+            <v>2950.1249394968195</v>
           </cell>
         </row>
         <row r="1944">
           <cell r="A1944" t="str">
             <v>N408038000</v>
           </cell>
           <cell r="B1944" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X80mm.        </v>
           </cell>
           <cell r="C1944">
-            <v>3722.0153868039997</v>
+            <v>3796.5129590081197</v>
           </cell>
         </row>
         <row r="1945">
           <cell r="A1945" t="str">
             <v>N410013000</v>
           </cell>
           <cell r="B1945" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X100mm.        </v>
           </cell>
           <cell r="C1945">
-            <v>1826.6590771824999</v>
+            <v>1854.106918297975</v>
           </cell>
         </row>
         <row r="1946">
           <cell r="A1946" t="str">
             <v>N410019000</v>
           </cell>
           <cell r="B1946" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X100mm.        </v>
           </cell>
           <cell r="C1946">
-            <v>1783.5315847335935</v>
+            <v>1813.4154098756014</v>
           </cell>
         </row>
         <row r="1947">
           <cell r="A1947" t="str">
             <v>N410025000</v>
           </cell>
           <cell r="B1947" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1X100mm.        </v>
           </cell>
           <cell r="C1947">
-            <v>2946.4932475596866</v>
+            <v>3002.0131812864774</v>
           </cell>
         </row>
         <row r="1948">
           <cell r="A1948" t="str">
             <v>N410032000</v>
           </cell>
           <cell r="B1948" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X100mm.        </v>
           </cell>
           <cell r="C1948">
-            <v>3475.2061663681247</v>
+            <v>3546.5874876591683</v>
           </cell>
         </row>
         <row r="1949">
           <cell r="A1949" t="str">
             <v>N410038000</v>
           </cell>
           <cell r="B1949" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X100mm.        </v>
           </cell>
           <cell r="C1949">
-            <v>4175.796623562499</v>
+            <v>4265.336974769375</v>
           </cell>
         </row>
         <row r="1950">
           <cell r="A1950" t="str">
             <v>N410051000</v>
           </cell>
           <cell r="B1950" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2X100mm.        </v>
           </cell>
           <cell r="C1950">
-            <v>5372.5013136445295</v>
+            <v>5497.9428055538665</v>
           </cell>
         </row>
         <row r="1951">
           <cell r="A1951" t="str">
             <v>N412013000</v>
           </cell>
           <cell r="B1951" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X120mm.        </v>
           </cell>
           <cell r="C1951">
-            <v>1507.2335134642497</v>
+            <v>1531.9365704681773</v>
           </cell>
         </row>
         <row r="1952">
           <cell r="A1952" t="str">
             <v>N412019000</v>
           </cell>
           <cell r="B1952" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X120mm.        </v>
           </cell>
           <cell r="C1952">
-            <v>1982.757085680312</v>
+            <v>2018.6176758507215</v>
           </cell>
         </row>
         <row r="1953">
           <cell r="A1953" t="str">
             <v>N412025000</v>
           </cell>
           <cell r="B1953" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1X120mm.        </v>
           </cell>
           <cell r="C1953">
-            <v>3316.626139071624</v>
+            <v>3383.2500595437732</v>
           </cell>
         </row>
         <row r="1954">
           <cell r="A1954" t="str">
             <v>N412032000</v>
           </cell>
           <cell r="B1954" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X120mm.        </v>
           </cell>
           <cell r="C1954">
-            <v>4122.8677999739994</v>
+            <v>4212.2496283732189</v>
           </cell>
         </row>
         <row r="1955">
           <cell r="A1955" t="str">
             <v>N412038000</v>
           </cell>
           <cell r="B1955" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X120mm.        </v>
           </cell>
           <cell r="C1955">
-            <v>4963.6415902059989</v>
+            <v>5075.3879485121797</v>
           </cell>
         </row>
         <row r="1956">
           <cell r="A1956" t="str">
             <v>N412051000</v>
           </cell>
           <cell r="B1956" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2X120mm.        </v>
           </cell>
           <cell r="C1956">
-            <v>6332.9534849009051</v>
+            <v>6486.4938709979324</v>
           </cell>
         </row>
         <row r="1957">
           <cell r="A1957" t="str">
             <v>N412064000</v>
           </cell>
           <cell r="B1957" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X120mm.        </v>
           </cell>
           <cell r="C1957">
-            <v>13635.490577487499</v>
+            <v>13795.204474812122</v>
           </cell>
         </row>
         <row r="1958">
           <cell r="A1958" t="str">
             <v>N412076000</v>
           </cell>
           <cell r="B1958" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3X120mm.        </v>
           </cell>
           <cell r="C1958">
-            <v>16169.789317967499</v>
+            <v>16376.122997506525</v>
           </cell>
         </row>
         <row r="1959">
           <cell r="A1959" t="str">
             <v>N415013000</v>
           </cell>
           <cell r="B1959" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X150mm.        </v>
           </cell>
           <cell r="C1959">
-            <v>1661.1804332899999</v>
+            <v>1691.1235326887002</v>
           </cell>
         </row>
         <row r="1960">
           <cell r="A1960" t="str">
             <v>N415019000</v>
           </cell>
           <cell r="B1960" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X150mm.        </v>
           </cell>
           <cell r="C1960">
-            <v>2281.5953371003902</v>
+            <v>2326.4210748134014</v>
           </cell>
         </row>
         <row r="1961">
           <cell r="A1961" t="str">
             <v>N415025000</v>
           </cell>
           <cell r="B1961" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1X150mm.        </v>
           </cell>
           <cell r="C1961">
-            <v>3871.8254763395303</v>
+            <v>3955.1053769297159</v>
           </cell>
         </row>
         <row r="1962">
           <cell r="A1962" t="str">
             <v>N415032000</v>
           </cell>
           <cell r="B1962" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X150mm.        </v>
           </cell>
           <cell r="C1962">
-            <v>4867.7163699674984</v>
+            <v>4979.4436554665244</v>
           </cell>
         </row>
         <row r="1963">
           <cell r="A1963" t="str">
             <v>N415038000</v>
           </cell>
           <cell r="B1963" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X150mm.        </v>
           </cell>
           <cell r="C1963">
-            <v>5441.4103779299994</v>
+            <v>5570.3484836678999</v>
           </cell>
         </row>
         <row r="1964">
           <cell r="A1964" t="str">
             <v>N415051000</v>
           </cell>
           <cell r="B1964" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2X150mm.        </v>
           </cell>
           <cell r="C1964">
-            <v>7761.7205592854689</v>
+            <v>7957.4092866640331</v>
           </cell>
         </row>
         <row r="1965">
           <cell r="A1965" t="str">
             <v>N415064000</v>
           </cell>
           <cell r="B1965" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X150mm.        </v>
           </cell>
           <cell r="C1965">
-            <v>14966.439721859375</v>
+            <v>15166.082093515157</v>
           </cell>
         </row>
         <row r="1966">
           <cell r="A1966" t="str">
             <v>N415076000</v>
           </cell>
           <cell r="B1966" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3X150mm.        </v>
           </cell>
           <cell r="C1966">
-            <v>17889.236647459373</v>
+            <v>18147.153746883156</v>
           </cell>
         </row>
         <row r="1967">
           <cell r="A1967" t="str">
             <v>N415102000</v>
           </cell>
           <cell r="B1967" t="str">
             <v xml:space="preserve">NIPLES NEGROS  4"X150 mm.        </v>
           </cell>
           <cell r="C1967">
-            <v>22773.289901456246</v>
+            <v>23142.883598499939</v>
           </cell>
         </row>
         <row r="1968">
           <cell r="A1968" t="str">
             <v>N418013000</v>
           </cell>
           <cell r="B1968" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X180mm.        </v>
           </cell>
           <cell r="C1968">
-            <v>1686.3509932028746</v>
+            <v>1718.9141137989611</v>
           </cell>
         </row>
         <row r="1969">
           <cell r="A1969" t="str">
             <v>N418019000</v>
           </cell>
           <cell r="B1969" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X180mm.        </v>
           </cell>
           <cell r="C1969">
-            <v>2580.4335885204682</v>
+            <v>2634.2244737760825</v>
           </cell>
         </row>
         <row r="1970">
           <cell r="A1970" t="str">
             <v>N418025000</v>
           </cell>
           <cell r="B1970" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X180mm.        </v>
           </cell>
           <cell r="C1970">
-            <v>4427.024813607437</v>
+            <v>4526.9606943156605</v>
           </cell>
         </row>
         <row r="1971">
           <cell r="A1971" t="str">
             <v>N418032000</v>
           </cell>
           <cell r="B1971" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X180mm.        </v>
           </cell>
           <cell r="C1971">
-            <v>5846.4218124593745</v>
+            <v>5986.080919333157</v>
           </cell>
         </row>
         <row r="1972">
           <cell r="A1972" t="str">
             <v>N418038000</v>
           </cell>
           <cell r="B1972" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X180mm.        </v>
           </cell>
           <cell r="C1972">
-            <v>6038.4561766195002</v>
+            <v>6186.7349982180849</v>
           </cell>
         </row>
         <row r="1973">
           <cell r="A1973" t="str">
             <v>N418051000</v>
           </cell>
           <cell r="B1973" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2X180mm.        </v>
           </cell>
           <cell r="C1973">
-            <v>9066.3120751425613</v>
+            <v>9301.1385479968394</v>
           </cell>
         </row>
         <row r="1974">
           <cell r="A1974" t="str">
             <v>N418064000</v>
           </cell>
           <cell r="B1974" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X180mm.        </v>
           </cell>
           <cell r="C1974">
-            <v>16297.388866231249</v>
+            <v>16536.959712218188</v>
           </cell>
         </row>
         <row r="1975">
           <cell r="A1975" t="str">
             <v>N418076000</v>
           </cell>
           <cell r="B1975" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X180mm.        </v>
           </cell>
           <cell r="C1975">
-            <v>19608.683976951248</v>
+            <v>19918.18449625979</v>
           </cell>
         </row>
         <row r="1976">
           <cell r="A1976" t="str">
             <v>N418102000</v>
           </cell>
           <cell r="B1976" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X180 mm.        </v>
           </cell>
           <cell r="C1976">
-            <v>28041.386535274996</v>
+            <v>28534.178131333247</v>
           </cell>
         </row>
         <row r="1977">
           <cell r="A1977" t="str">
             <v>N418127000</v>
           </cell>
           <cell r="B1977" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X180 mm.        </v>
           </cell>
           <cell r="C1977">
-            <v>102506.64535019999</v>
+            <v>108067.74969899999</v>
           </cell>
         </row>
         <row r="1978">
           <cell r="A1978" t="str">
             <v>N420013000</v>
           </cell>
           <cell r="B1978" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X200mm.        </v>
           </cell>
           <cell r="C1978">
-            <v>1931.5727396662498</v>
+            <v>1970.2492430562377</v>
           </cell>
         </row>
         <row r="1979">
           <cell r="A1979" t="str">
             <v>N420019000</v>
           </cell>
           <cell r="B1979" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X200mm.        </v>
           </cell>
           <cell r="C1979">
-            <v>2905.4495394671872</v>
+            <v>2965.2171897512021</v>
           </cell>
         </row>
         <row r="1980">
           <cell r="A1980" t="str">
             <v>N420025000</v>
           </cell>
           <cell r="B1980" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X200mm.        </v>
           </cell>
           <cell r="C1980">
-            <v>4588.5856309837491</v>
+            <v>4694.797678113262</v>
           </cell>
         </row>
         <row r="1981">
           <cell r="A1981" t="str">
             <v>N420032000</v>
           </cell>
           <cell r="B1981" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X200mm.        </v>
           </cell>
           <cell r="C1981">
-            <v>6363.6777638437488</v>
+            <v>6518.854549259062</v>
           </cell>
         </row>
         <row r="1982">
           <cell r="A1982" t="str">
             <v>N420038000</v>
           </cell>
           <cell r="B1982" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X200mm.        </v>
           </cell>
           <cell r="C1982">
-            <v>6587.636997354999</v>
+            <v>6752.3912435756502</v>
           </cell>
         </row>
         <row r="1983">
           <cell r="A1983" t="str">
             <v>N420051000</v>
           </cell>
           <cell r="B1983" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X200mm.        </v>
           </cell>
           <cell r="C1983">
-            <v>9171.7290021974986</v>
+            <v>9412.5766666634245</v>
           </cell>
         </row>
         <row r="1984">
           <cell r="A1984" t="str">
             <v>N420064000</v>
           </cell>
           <cell r="B1984" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X200mm.        </v>
           </cell>
           <cell r="C1984">
-            <v>17184.688295812499</v>
+            <v>17450.878124686871</v>
           </cell>
         </row>
         <row r="1985">
           <cell r="A1985" t="str">
             <v>N420076000</v>
           </cell>
           <cell r="B1985" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X200mm.        </v>
           </cell>
           <cell r="C1985">
-            <v>20754.982196612495</v>
+            <v>21098.871662510875</v>
           </cell>
         </row>
         <row r="1986">
           <cell r="A1986" t="str">
             <v>N420102000</v>
           </cell>
           <cell r="B1986" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X200 mm.        </v>
           </cell>
           <cell r="C1986">
-            <v>32853.194654225001</v>
+            <v>33455.495493851755</v>
           </cell>
         </row>
         <row r="1987">
           <cell r="A1987" t="str">
             <v>N420127000</v>
           </cell>
           <cell r="B1987" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X200 mm.        </v>
           </cell>
           <cell r="C1987">
-            <v>109510.93927799999</v>
+            <v>115689.94411000001</v>
           </cell>
         </row>
         <row r="1988">
           <cell r="A1988" t="str">
             <v>N425013000</v>
           </cell>
           <cell r="B1988" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X250mm.        </v>
           </cell>
           <cell r="C1988">
-            <v>2280.479477015625</v>
+            <v>2327.2655698260937</v>
           </cell>
         </row>
         <row r="1989">
           <cell r="A1989" t="str">
             <v>N425019000</v>
           </cell>
           <cell r="B1989" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X250mm.        </v>
           </cell>
           <cell r="C1989">
-            <v>3313.9471525751956</v>
+            <v>3386.6906743024506</v>
           </cell>
         </row>
         <row r="1990">
           <cell r="A1990" t="str">
             <v>N425025000</v>
           </cell>
           <cell r="B1990" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X250mm.        </v>
           </cell>
           <cell r="C1990">
-            <v>4872.4850232210929</v>
+            <v>4987.1457559177261</v>
           </cell>
         </row>
         <row r="1991">
           <cell r="A1991" t="str">
             <v>N425032000</v>
           </cell>
           <cell r="B1991" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X250mm.        </v>
           </cell>
           <cell r="C1991">
-            <v>7847.8843923046861</v>
+            <v>8041.8553740738262</v>
           </cell>
         </row>
         <row r="1992">
           <cell r="A1992" t="str">
             <v>N425038000</v>
           </cell>
           <cell r="B1992" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X250mm.        </v>
           </cell>
           <cell r="C1992">
-            <v>7782.6152218375009</v>
+            <v>7979.6039944926251</v>
           </cell>
         </row>
         <row r="1993">
           <cell r="A1993" t="str">
             <v>N425051000</v>
           </cell>
           <cell r="B1993" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X250mm.        </v>
           </cell>
           <cell r="C1993">
-            <v>9916.5726736535144</v>
+            <v>10179.999806663121</v>
           </cell>
         </row>
         <row r="1994">
           <cell r="A1994" t="str">
             <v>N425064000</v>
           </cell>
           <cell r="B1994" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X250mm.        </v>
           </cell>
           <cell r="C1994">
-            <v>19402.936869765621</v>
+            <v>19735.674155858593</v>
           </cell>
         </row>
         <row r="1995">
           <cell r="A1995" t="str">
             <v>N425076000</v>
           </cell>
           <cell r="B1995" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X250mm.        </v>
           </cell>
           <cell r="C1995">
-            <v>23620.727745765624</v>
+            <v>24050.589578138592</v>
           </cell>
         </row>
         <row r="1996">
           <cell r="A1996" t="str">
             <v>N425102000</v>
           </cell>
           <cell r="B1996" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X250 mm.        </v>
           </cell>
           <cell r="C1996">
-            <v>34429.425743437496</v>
+            <v>35113.85851574062</v>
           </cell>
         </row>
         <row r="1997">
           <cell r="A1997" t="str">
             <v>N425127000</v>
           </cell>
           <cell r="B1997" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X250 mm.        </v>
           </cell>
           <cell r="C1997">
-            <v>127021.6740975</v>
+            <v>134745.43013749999</v>
           </cell>
         </row>
         <row r="1998">
           <cell r="A1998" t="str">
             <v>N425152000</v>
           </cell>
           <cell r="B1998" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X250 mm.        </v>
           </cell>
           <cell r="C1998">
-            <v>156950.63149999999</v>
+            <v>159164.42749999999</v>
           </cell>
         </row>
         <row r="1999">
           <cell r="A1999" t="str">
             <v>N430013000</v>
           </cell>
           <cell r="B1999" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X300mm.        </v>
           </cell>
           <cell r="C1999">
-            <v>2592.3867624187501</v>
+            <v>2648.5300737913121</v>
           </cell>
         </row>
         <row r="2000">
           <cell r="A2000" t="str">
             <v>N430019000</v>
           </cell>
           <cell r="B2000" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X300mm.        </v>
           </cell>
           <cell r="C2000">
-            <v>3798.9039640902338</v>
+            <v>3886.1961901629411</v>
           </cell>
         </row>
         <row r="2001">
           <cell r="A2001" t="str">
             <v>N430025000</v>
           </cell>
           <cell r="B2001" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X300mm.        </v>
           </cell>
           <cell r="C2001">
-            <v>5933.5683240687486</v>
+            <v>6078.4029337908105</v>
           </cell>
         </row>
         <row r="2002">
           <cell r="A2002" t="str">
             <v>N430032000</v>
           </cell>
           <cell r="B2002" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X300mm.        </v>
           </cell>
           <cell r="C2002">
-            <v>9141.0242707656234</v>
+            <v>9373.7894488885922</v>
           </cell>
         </row>
         <row r="2003">
           <cell r="A2003" t="str">
             <v>N430038000</v>
           </cell>
           <cell r="B2003" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X300mm.        </v>
           </cell>
           <cell r="C2003">
-            <v>9592.0122719979972</v>
+            <v>9841.2926097579402</v>
           </cell>
         </row>
         <row r="2004">
           <cell r="A2004" t="str">
             <v>N430051000</v>
           </cell>
           <cell r="B2004" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X300mm.        </v>
           </cell>
           <cell r="C2004">
-            <v>12228.598968021563</v>
+            <v>12559.76450666221</v>
           </cell>
         </row>
         <row r="2005">
           <cell r="A2005" t="str">
             <v>N430064000</v>
           </cell>
           <cell r="B2005" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X300mm.        </v>
           </cell>
           <cell r="C2005">
-            <v>21621.18544371875</v>
+            <v>22020.470187030314</v>
           </cell>
         </row>
         <row r="2006">
           <cell r="A2006" t="str">
             <v>N430076000</v>
           </cell>
           <cell r="B2006" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X300mm.        </v>
           </cell>
           <cell r="C2006">
-            <v>26486.473294918746</v>
+            <v>27002.307493766311</v>
           </cell>
         </row>
         <row r="2007">
           <cell r="A2007" t="str">
             <v>N430102000</v>
           </cell>
           <cell r="B2007" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X300 mm.        </v>
           </cell>
           <cell r="C2007">
-            <v>40941.92643673125</v>
+            <v>41804.311729833193</v>
           </cell>
         </row>
         <row r="2008">
           <cell r="A2008" t="str">
             <v>N430127000</v>
           </cell>
           <cell r="B2008" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X300 mm.        </v>
           </cell>
           <cell r="C2008">
-            <v>144532.40891699999</v>
+            <v>153800.916165</v>
           </cell>
         </row>
         <row r="2009">
           <cell r="A2009" t="str">
             <v>N430152000</v>
           </cell>
           <cell r="B2009" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X300 mm.        </v>
           </cell>
           <cell r="C2009">
-            <v>180052.47779999999</v>
+            <v>182709.03299999997</v>
           </cell>
         </row>
         <row r="2010">
           <cell r="A2010" t="str">
             <v>N435013000</v>
           </cell>
           <cell r="B2010" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X350mm.        </v>
           </cell>
           <cell r="C2010">
-            <v>2904.2940478218748</v>
+            <v>2969.794577756531</v>
           </cell>
         </row>
         <row r="2011">
           <cell r="A2011" t="str">
             <v>N435019000</v>
           </cell>
           <cell r="B2011" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X350mm.        </v>
           </cell>
           <cell r="C2011">
-            <v>4399.6407965675771</v>
+            <v>4504.2341845646042</v>
           </cell>
         </row>
         <row r="2012">
           <cell r="A2012" t="str">
             <v>N435025000</v>
           </cell>
           <cell r="B2012" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X350mm.        </v>
           </cell>
           <cell r="C2012">
-            <v>6738.2050447468737</v>
+            <v>6907.1787560892808</v>
           </cell>
         </row>
         <row r="2013">
           <cell r="A2013" t="str">
             <v>N435032000</v>
           </cell>
           <cell r="B2013" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X350mm.        </v>
           </cell>
           <cell r="C2013">
-            <v>10663.560399226562</v>
+            <v>10935.11977370336</v>
           </cell>
         </row>
         <row r="2014">
           <cell r="A2014" t="str">
             <v>N435038000</v>
           </cell>
           <cell r="B2014" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X350mm.        </v>
           </cell>
           <cell r="C2014">
-            <v>10645.703376721873</v>
+            <v>10927.755483023529</v>
           </cell>
         </row>
         <row r="2015">
           <cell r="A2015" t="str">
             <v>N435051000</v>
           </cell>
           <cell r="B2015" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X350mm.        </v>
           </cell>
           <cell r="C2015">
-            <v>13428.934447114922</v>
+            <v>13797.732433328369</v>
           </cell>
         </row>
         <row r="2016">
           <cell r="A2016" t="str">
             <v>N435064000</v>
           </cell>
           <cell r="B2016" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X350mm.        </v>
           </cell>
           <cell r="C2016">
-            <v>23839.434017671872</v>
+            <v>24305.266218202029</v>
           </cell>
         </row>
         <row r="2017">
           <cell r="A2017" t="str">
             <v>N435076000</v>
           </cell>
           <cell r="B2017" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X350mm.        </v>
           </cell>
           <cell r="C2017">
-            <v>29352.218844071871</v>
+            <v>29954.025409394031</v>
           </cell>
         </row>
         <row r="2018">
           <cell r="A2018" t="str">
             <v>N435102000</v>
           </cell>
           <cell r="B2018" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X350 mm.        </v>
           </cell>
           <cell r="C2018">
-            <v>45732.955842853124</v>
+            <v>46739.072018138715</v>
           </cell>
         </row>
         <row r="2019">
           <cell r="A2019" t="str">
             <v>N435127000</v>
           </cell>
           <cell r="B2019" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X350 mm.        </v>
           </cell>
           <cell r="C2019">
-            <v>162043.14373649997</v>
+            <v>172856.40219249998</v>
           </cell>
         </row>
         <row r="2020">
           <cell r="A2020" t="str">
             <v>N435152000</v>
           </cell>
           <cell r="B2020" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X350 mm.        </v>
           </cell>
           <cell r="C2020">
-            <v>203154.3241</v>
+            <v>206253.63849999997</v>
           </cell>
         </row>
         <row r="2021">
           <cell r="A2021" t="str">
             <v>N440013000</v>
           </cell>
           <cell r="B2021" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X400mm.        </v>
           </cell>
           <cell r="C2021">
-            <v>3266.3781332249996</v>
+            <v>3341.23588172175</v>
           </cell>
         </row>
         <row r="2022">
           <cell r="A2022" t="str">
             <v>N440019000</v>
           </cell>
           <cell r="B2022" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X400mm.        </v>
           </cell>
           <cell r="C2022">
-            <v>4961.2618289343736</v>
+            <v>5080.7971295024045</v>
           </cell>
         </row>
         <row r="2023">
           <cell r="A2023" t="str">
             <v>N440025000</v>
           </cell>
           <cell r="B2023" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X400mm.        </v>
           </cell>
           <cell r="C2023">
-            <v>7726.3587654249977</v>
+            <v>7919.4715783877482</v>
           </cell>
         </row>
         <row r="2024">
           <cell r="A2024" t="str">
             <v>N440032000</v>
           </cell>
           <cell r="B2024" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X400mm.        </v>
           </cell>
           <cell r="C2024">
-            <v>11717.566272133748</v>
+            <v>12021.712771547762</v>
           </cell>
         </row>
         <row r="2025">
           <cell r="A2025" t="str">
             <v>N440038000</v>
           </cell>
           <cell r="B2025" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X400mm.        </v>
           </cell>
           <cell r="C2025">
-            <v>12086.862911871</v>
+            <v>12406.34288497713</v>
           </cell>
         </row>
         <row r="2026">
           <cell r="A2026" t="str">
             <v>N440051000</v>
           </cell>
           <cell r="B2026" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X400mm.        </v>
           </cell>
           <cell r="C2026">
-            <v>15403.175343845624</v>
+            <v>15824.658756660994</v>
           </cell>
         </row>
         <row r="2027">
           <cell r="A2027" t="str">
             <v>N440064000</v>
           </cell>
           <cell r="B2027" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X400mm.        </v>
           </cell>
           <cell r="C2027">
-            <v>26057.682591624995</v>
+            <v>26590.06224937375</v>
           </cell>
         </row>
         <row r="2028">
           <cell r="A2028" t="str">
             <v>N440076000</v>
           </cell>
           <cell r="B2028" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X400mm.        </v>
           </cell>
           <cell r="C2028">
-            <v>32217.964393224996</v>
+            <v>32905.743325021751</v>
           </cell>
         </row>
         <row r="2029">
           <cell r="A2029" t="str">
             <v>N440102000</v>
           </cell>
           <cell r="B2029" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X400 mm.        </v>
           </cell>
           <cell r="C2029">
-            <v>48118.081189500001</v>
+            <v>49213.173625185002</v>
           </cell>
         </row>
         <row r="2030">
           <cell r="A2030" t="str">
             <v>N440127000</v>
           </cell>
           <cell r="B2030" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X400 mm.        </v>
           </cell>
           <cell r="C2030">
-            <v>179553.87855599998</v>
+            <v>191911.88821999999</v>
           </cell>
         </row>
         <row r="2031">
           <cell r="A2031" t="str">
             <v>N440152000</v>
           </cell>
           <cell r="B2031" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X400 mm.        </v>
           </cell>
           <cell r="C2031">
-            <v>226256.1704</v>
+            <v>229798.24400000001</v>
           </cell>
         </row>
         <row r="2032">
           <cell r="A2032" t="str">
             <v>N445013000</v>
           </cell>
           <cell r="B2032" t="str">
             <v xml:space="preserve">NIPLES NEGROS  1/2X450mm.        </v>
           </cell>
           <cell r="C2032">
-            <v>3578.2854186281247</v>
+            <v>3662.5003856869685</v>
           </cell>
         </row>
         <row r="2033">
           <cell r="A2033" t="str">
             <v>N445019000</v>
           </cell>
           <cell r="B2033" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X450mm.        </v>
           </cell>
           <cell r="C2033">
-            <v>5459.325581301171</v>
+            <v>5593.8027944402056</v>
           </cell>
         </row>
         <row r="2034">
           <cell r="A2034" t="str">
             <v>N445025000</v>
           </cell>
           <cell r="B2034" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1"X450mm.        </v>
           </cell>
           <cell r="C2034">
-            <v>8104.4457117979664</v>
+            <v>8310.835030651906</v>
           </cell>
         </row>
         <row r="2035">
           <cell r="A2035" t="str">
             <v>N445032000</v>
           </cell>
           <cell r="B2035" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4x450mm.        </v>
           </cell>
           <cell r="C2035">
-            <v>13249.840156148435</v>
+            <v>13598.98792333289</v>
           </cell>
         </row>
         <row r="2036">
           <cell r="A2036" t="str">
             <v>N445038000</v>
           </cell>
           <cell r="B2036" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2x450mm.        </v>
           </cell>
           <cell r="C2036">
-            <v>13418.029466479873</v>
+            <v>13777.444436224272</v>
           </cell>
         </row>
         <row r="2037">
           <cell r="A2037" t="str">
             <v>N445051000</v>
           </cell>
           <cell r="B2037" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X450mm.        </v>
           </cell>
           <cell r="C2037">
-            <v>17159.356230576326</v>
+            <v>17633.525069993619</v>
           </cell>
         </row>
         <row r="2038">
           <cell r="A2038" t="str">
             <v>N445064000</v>
           </cell>
           <cell r="B2038" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X450mm.        </v>
           </cell>
           <cell r="C2038">
-            <v>28275.931165578124</v>
+            <v>28874.858280545468</v>
           </cell>
         </row>
         <row r="2039">
           <cell r="A2039" t="str">
             <v>N445076000</v>
           </cell>
           <cell r="B2039" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 3"X450mm.        </v>
           </cell>
           <cell r="C2039">
-            <v>35083.709942378118</v>
+            <v>35857.461240649471</v>
           </cell>
         </row>
         <row r="2040">
           <cell r="A2040" t="str">
             <v>N445102000</v>
           </cell>
           <cell r="B2040" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X450 mm.        </v>
           </cell>
           <cell r="C2040">
-            <v>55315.014655096878</v>
+            <v>56608.592594749782</v>
           </cell>
         </row>
         <row r="2041">
           <cell r="A2041" t="str">
             <v>N445127000</v>
           </cell>
           <cell r="B2041" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X450 mm.        </v>
           </cell>
           <cell r="C2041">
-            <v>197064.61337549996</v>
+            <v>210967.3742475</v>
           </cell>
         </row>
         <row r="2042">
           <cell r="A2042" t="str">
             <v>N445152000</v>
           </cell>
           <cell r="B2042" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X450 mm.        </v>
           </cell>
           <cell r="C2042">
-            <v>249358.01670000001</v>
+            <v>253342.84949999998</v>
           </cell>
         </row>
         <row r="2043">
           <cell r="A2043" t="str">
             <v>N450013000</v>
           </cell>
           <cell r="B2043" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X500mm.        </v>
           </cell>
           <cell r="C2043">
-            <v>3890.1927040312494</v>
+            <v>3983.7648896521873</v>
           </cell>
         </row>
         <row r="2044">
           <cell r="A2044" t="str">
             <v>N450019000</v>
           </cell>
           <cell r="B2044" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X500mm.        </v>
           </cell>
           <cell r="C2044">
-            <v>6270.9361407031238</v>
+            <v>6428.2194309242177</v>
           </cell>
         </row>
         <row r="2045">
           <cell r="A2045" t="str">
             <v>N450025000</v>
           </cell>
           <cell r="B2045" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 1"X500mm.        </v>
           </cell>
           <cell r="C2045">
-            <v>9335.6322067812471</v>
+            <v>9577.0232229846861</v>
           </cell>
         </row>
         <row r="2046">
           <cell r="A2046" t="str">
             <v>N450032000</v>
           </cell>
           <cell r="B2046" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X500mm.        </v>
           </cell>
           <cell r="C2046">
-            <v>14542.980034609373</v>
+            <v>14930.921998147656</v>
           </cell>
         </row>
         <row r="2047">
           <cell r="A2047" t="str">
             <v>N450038000</v>
           </cell>
           <cell r="B2047" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X500mm.        </v>
           </cell>
           <cell r="C2047">
-            <v>14881.475806031249</v>
+            <v>15284.407386462188</v>
           </cell>
         </row>
         <row r="2048">
           <cell r="A2048" t="str">
             <v>N450051000</v>
           </cell>
           <cell r="B2048" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X500mm.        </v>
           </cell>
           <cell r="C2048">
-            <v>18915.537117307031</v>
+            <v>19442.391383326241</v>
           </cell>
         </row>
         <row r="2049">
           <cell r="A2049" t="str">
             <v>N450064000</v>
           </cell>
           <cell r="B2049" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X500mm.        </v>
           </cell>
           <cell r="C2049">
-            <v>30494.179739531246</v>
+            <v>31159.654311717186</v>
           </cell>
         </row>
         <row r="2050">
           <cell r="A2050" t="str">
             <v>N450076000</v>
           </cell>
           <cell r="B2050" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X500mm.        </v>
           </cell>
           <cell r="C2050">
-            <v>37949.455491531247</v>
+            <v>38809.17915627719</v>
           </cell>
         </row>
         <row r="2051">
           <cell r="A2051" t="str">
             <v>N450102000</v>
           </cell>
           <cell r="B2051" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X500 mm.        </v>
           </cell>
           <cell r="C2051">
-            <v>60106.044061218752</v>
+            <v>61543.352883055311</v>
           </cell>
         </row>
         <row r="2052">
           <cell r="A2052" t="str">
             <v>N450127000</v>
           </cell>
           <cell r="B2052" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X500 mm.        </v>
           </cell>
           <cell r="C2052">
-            <v>214575.348195</v>
+            <v>230022.86027500001</v>
           </cell>
         </row>
         <row r="2053">
           <cell r="A2053" t="str">
             <v>N450152000</v>
           </cell>
           <cell r="B2053" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X500 mm.        </v>
           </cell>
           <cell r="C2053">
-            <v>272459.86299999995</v>
+            <v>276887.45500000002</v>
           </cell>
         </row>
         <row r="2054">
           <cell r="A2054" t="str">
             <v>N451013000</v>
           </cell>
           <cell r="B2054" t="str">
             <v>NIPLES NEGROS  1/2x1 mt.</v>
           </cell>
           <cell r="C2054">
-            <v>7476.5499285999995</v>
+            <v>7676.170591258001</v>
           </cell>
         </row>
         <row r="2055">
           <cell r="A2055" t="str">
             <v>N451019000</v>
           </cell>
           <cell r="B2055" t="str">
             <v>NIPLES NEGROS  3/4x1mt.</v>
           </cell>
           <cell r="C2055">
-            <v>11513.712481406248</v>
+            <v>11828.279061848436</v>
           </cell>
         </row>
         <row r="2056">
           <cell r="A2056" t="str">
             <v>N451025000</v>
           </cell>
           <cell r="B2056" t="str">
             <v>NIPLES NEGROS  1"x1 mt.</v>
           </cell>
           <cell r="C2056">
-            <v>19989.299325596869</v>
+            <v>20544.498662864778</v>
           </cell>
         </row>
         <row r="2057">
           <cell r="A2057" t="str">
             <v>N451032000</v>
           </cell>
           <cell r="B2057" t="str">
             <v xml:space="preserve">NIPLES NEGROS  11/4x1 mt.      </v>
           </cell>
           <cell r="C2057">
-            <v>25276.42851368124</v>
+            <v>25990.241726591681</v>
           </cell>
         </row>
         <row r="2058">
           <cell r="A2058" t="str">
             <v>N451038000</v>
           </cell>
           <cell r="B2058" t="str">
             <v>NIPLES NEGROS  11/2x1 mt.</v>
           </cell>
           <cell r="C2058">
-            <v>31458.364985624994</v>
+            <v>32353.768497693745</v>
           </cell>
         </row>
         <row r="2059">
           <cell r="A2059" t="str">
             <v>N451051000</v>
           </cell>
           <cell r="B2059" t="str">
             <v xml:space="preserve">NIPLES NEGROS  2"x1 mt.       </v>
           </cell>
           <cell r="C2059">
-            <v>39951.378935529676</v>
+            <v>41105.44066109557</v>
           </cell>
         </row>
         <row r="2060">
           <cell r="A2060" t="str">
             <v>N451064000</v>
           </cell>
           <cell r="B2060" t="str">
             <v>NIPLES NEGROS  21/2x1 mt.</v>
           </cell>
           <cell r="C2060">
-            <v>52676.665479062489</v>
+            <v>54007.614623434369</v>
           </cell>
         </row>
         <row r="2061">
           <cell r="A2061" t="str">
             <v>N451076000</v>
           </cell>
           <cell r="B2061" t="str">
             <v>NIPLES NEGROS 3"x1 mt.</v>
           </cell>
           <cell r="C2061">
-            <v>66606.91098306248</v>
+            <v>68326.358312554381</v>
           </cell>
         </row>
         <row r="2062">
           <cell r="A2062" t="str">
             <v>N451102000</v>
           </cell>
           <cell r="B2062" t="str">
             <v>NIPLES NEGROS 4"x1 mt.</v>
           </cell>
           <cell r="C2062">
-            <v>113159.97327112501</v>
+            <v>116171.47746925874</v>
           </cell>
         </row>
         <row r="2063">
           <cell r="A2063" t="str">
             <v>N451127000</v>
           </cell>
           <cell r="B2063" t="str">
             <v>NIPLES NEGROS 5"x1 mt.</v>
           </cell>
           <cell r="C2063">
-            <v>389682.69639</v>
+            <v>420577.72055000003</v>
           </cell>
         </row>
         <row r="2064">
           <cell r="A2064" t="str">
             <v>N451152000</v>
           </cell>
           <cell r="B2064" t="str">
             <v>NIPLES NEGROS 6"x1 mt.</v>
           </cell>
           <cell r="C2064">
-            <v>503478.32599999994</v>
+            <v>512333.51</v>
           </cell>
         </row>
         <row r="2065">
           <cell r="A2065" t="str">
             <v>N460013000</v>
           </cell>
           <cell r="B2065" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X600mm.        </v>
           </cell>
           <cell r="C2065">
-            <v>5184.7735248375002</v>
+            <v>5297.0601475826243</v>
           </cell>
         </row>
         <row r="2066">
           <cell r="A2066" t="str">
             <v>N460019000</v>
           </cell>
           <cell r="B2066" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X600mm.        </v>
           </cell>
           <cell r="C2066">
-            <v>7597.8079281804676</v>
+            <v>7772.3923803258822</v>
           </cell>
         </row>
         <row r="2067">
           <cell r="A2067" t="str">
             <v>N460025000</v>
           </cell>
           <cell r="B2067" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 1"X600mm.        </v>
           </cell>
           <cell r="C2067">
-            <v>11867.136648137497</v>
+            <v>12156.805867581621</v>
           </cell>
         </row>
         <row r="2068">
           <cell r="A2068" t="str">
             <v>N460032000</v>
           </cell>
           <cell r="B2068" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X600mm.        </v>
           </cell>
           <cell r="C2068">
-            <v>18282.048541531247</v>
+            <v>18747.578897777184</v>
           </cell>
         </row>
         <row r="2069">
           <cell r="A2069" t="str">
             <v>N460038000</v>
           </cell>
           <cell r="B2069" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X600mm.        </v>
           </cell>
           <cell r="C2069">
-            <v>19184.024543995994</v>
+            <v>19682.58521951588</v>
           </cell>
         </row>
         <row r="2070">
           <cell r="A2070" t="str">
             <v>N460051000</v>
           </cell>
           <cell r="B2070" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X600mm.        </v>
           </cell>
           <cell r="C2070">
-            <v>24457.197936043125</v>
+            <v>25119.52901332442</v>
           </cell>
         </row>
         <row r="2071">
           <cell r="A2071" t="str">
             <v>N460064000</v>
           </cell>
           <cell r="B2071" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X600mm.        </v>
           </cell>
           <cell r="C2071">
-            <v>43242.370887437501</v>
+            <v>44040.940374060629</v>
           </cell>
         </row>
         <row r="2072">
           <cell r="A2072" t="str">
             <v>N460076000</v>
           </cell>
           <cell r="B2072" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X600mm.        </v>
           </cell>
           <cell r="C2072">
-            <v>52972.946589837491</v>
+            <v>54004.614987532623</v>
           </cell>
         </row>
         <row r="2073">
           <cell r="A2073" t="str">
             <v>N460102000</v>
           </cell>
           <cell r="B2073" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X600 mm.        </v>
           </cell>
           <cell r="C2073">
-            <v>81883.8528734625</v>
+            <v>83608.623459666385</v>
           </cell>
         </row>
         <row r="2074">
           <cell r="A2074" t="str">
             <v>N460127000</v>
           </cell>
           <cell r="B2074" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X600 mm.        </v>
           </cell>
           <cell r="C2074">
-            <v>274611.57694229996</v>
+            <v>292221.74071350001</v>
           </cell>
         </row>
         <row r="2075">
           <cell r="A2075" t="str">
             <v>N460152000</v>
           </cell>
           <cell r="B2075" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X600 mm.        </v>
           </cell>
           <cell r="C2075">
-            <v>342099.70781999995</v>
+            <v>347147.16269999993</v>
           </cell>
         </row>
         <row r="2076">
           <cell r="A2076" t="str">
             <v>N470013000</v>
           </cell>
           <cell r="B2076" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X700mm.        </v>
           </cell>
           <cell r="C2076">
-            <v>5858.7648956437497</v>
+            <v>5989.7659555130622</v>
           </cell>
         </row>
         <row r="2077">
           <cell r="A2077" t="str">
             <v>N470019000</v>
           </cell>
           <cell r="B2077" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X700mm.        </v>
           </cell>
           <cell r="C2077">
-            <v>8760.1657930246074</v>
+            <v>8966.9933196653456</v>
           </cell>
         </row>
         <row r="2078">
           <cell r="A2078" t="str">
             <v>N470025000</v>
           </cell>
           <cell r="B2078" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 1"X700mm.        </v>
           </cell>
           <cell r="C2078">
-            <v>13659.927089493747</v>
+            <v>13997.874512178558</v>
           </cell>
         </row>
         <row r="2079">
           <cell r="A2079" t="str">
             <v>N470032000</v>
           </cell>
           <cell r="B2079" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X700mm.        </v>
           </cell>
           <cell r="C2079">
-            <v>20858.590542899372</v>
+            <v>21395.502220436356</v>
           </cell>
         </row>
         <row r="2080">
           <cell r="A2080" t="str">
             <v>N470038000</v>
           </cell>
           <cell r="B2080" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X700mm.        </v>
           </cell>
           <cell r="C2080">
-            <v>21678.875183868997</v>
+            <v>22247.63549473507</v>
           </cell>
         </row>
         <row r="2081">
           <cell r="A2081" t="str">
             <v>N470051000</v>
           </cell>
           <cell r="B2081" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X700mm.        </v>
           </cell>
           <cell r="C2081">
-            <v>27631.774311867186</v>
+            <v>28384.423263323202</v>
           </cell>
         </row>
         <row r="2082">
           <cell r="A2082" t="str">
             <v>N470064000</v>
           </cell>
           <cell r="B2082" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X700mm.        </v>
           </cell>
           <cell r="C2082">
-            <v>47678.868035343745</v>
+            <v>48610.532436404064</v>
           </cell>
         </row>
         <row r="2083">
           <cell r="A2083" t="str">
             <v>N470076000</v>
           </cell>
           <cell r="B2083" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X700mm.        </v>
           </cell>
           <cell r="C2083">
-            <v>58704.437688143742</v>
+            <v>59908.050818788062</v>
           </cell>
         </row>
         <row r="2084">
           <cell r="A2084" t="str">
             <v>N470102000</v>
           </cell>
           <cell r="B2084" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X700 mm.        </v>
           </cell>
           <cell r="C2084">
-            <v>89060.00762623125</v>
+            <v>91017.485355018202</v>
           </cell>
         </row>
         <row r="2085">
           <cell r="A2085" t="str">
             <v>N470127000</v>
           </cell>
           <cell r="B2085" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X700 mm.        </v>
           </cell>
           <cell r="C2085">
-            <v>324086.287473</v>
+            <v>345712.80438500002</v>
           </cell>
         </row>
         <row r="2086">
           <cell r="A2086" t="str">
             <v>N470152000</v>
           </cell>
           <cell r="B2086" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X700 mm.        </v>
           </cell>
           <cell r="C2086">
-            <v>406308.6482</v>
+            <v>412507.277</v>
           </cell>
         </row>
         <row r="2087">
           <cell r="A2087" t="str">
             <v>N480013000</v>
           </cell>
           <cell r="B2087" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X800mm.        </v>
           </cell>
           <cell r="C2087">
-            <v>6532.7562664499992</v>
+            <v>6682.4717634435001</v>
           </cell>
         </row>
         <row r="2088">
           <cell r="A2088" t="str">
             <v>N480019000</v>
           </cell>
           <cell r="B2088" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X800mm.        </v>
           </cell>
           <cell r="C2088">
-            <v>9922.5236578687473</v>
+            <v>10161.594259004809</v>
           </cell>
         </row>
         <row r="2089">
           <cell r="A2089" t="str">
             <v>N480025000</v>
           </cell>
           <cell r="B2089" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 1"X800mm.        </v>
           </cell>
           <cell r="C2089">
-            <v>15452.717530849995</v>
+            <v>15838.943156775496</v>
           </cell>
         </row>
         <row r="2090">
           <cell r="A2090" t="str">
             <v>N480032000</v>
           </cell>
           <cell r="B2090" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X800mm.        </v>
           </cell>
           <cell r="C2090">
-            <v>23435.132544267497</v>
+            <v>24043.425543095524</v>
           </cell>
         </row>
         <row r="2091">
           <cell r="A2091" t="str">
             <v>N480038000</v>
           </cell>
           <cell r="B2091" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X800mm.        </v>
           </cell>
           <cell r="C2091">
-            <v>24173.725823741999</v>
+            <v>24812.68576995426</v>
           </cell>
         </row>
         <row r="2092">
           <cell r="A2092" t="str">
             <v>N480051000</v>
           </cell>
           <cell r="B2092" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X800mm.        </v>
           </cell>
           <cell r="C2092">
-            <v>30806.350687691247</v>
+            <v>31649.317513321988</v>
           </cell>
         </row>
         <row r="2093">
           <cell r="A2093" t="str">
             <v>N480064000</v>
           </cell>
           <cell r="B2093" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X800mm.        </v>
           </cell>
           <cell r="C2093">
-            <v>52115.365183249989</v>
+            <v>53180.1244987475</v>
           </cell>
         </row>
         <row r="2094">
           <cell r="A2094" t="str">
             <v>N480076000</v>
           </cell>
           <cell r="B2094" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X800mm.        </v>
           </cell>
           <cell r="C2094">
-            <v>64435.928786449993</v>
+            <v>65811.486650043502</v>
           </cell>
         </row>
         <row r="2095">
           <cell r="A2095" t="str">
             <v>N480102000</v>
           </cell>
           <cell r="B2095" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X800 mm.        </v>
           </cell>
           <cell r="C2095">
-            <v>96236.162379000001</v>
+            <v>98426.347250370003</v>
           </cell>
         </row>
         <row r="2096">
           <cell r="A2096" t="str">
             <v>N480127000</v>
           </cell>
           <cell r="B2096" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X800 mm.        </v>
           </cell>
           <cell r="C2096">
-            <v>341152.36925639992</v>
+            <v>364632.58761799999</v>
           </cell>
         </row>
         <row r="2097">
           <cell r="A2097" t="str">
             <v>N480152000</v>
           </cell>
           <cell r="B2097" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X800 mm.        </v>
           </cell>
           <cell r="C2097">
-            <v>429886.72375999996</v>
+            <v>436616.66359999997</v>
           </cell>
         </row>
         <row r="2098">
           <cell r="A2098" t="str">
             <v>N490013000</v>
           </cell>
           <cell r="B2098" t="str">
             <v xml:space="preserve">NIPLES NEGROS 1/2X900mm.       </v>
           </cell>
           <cell r="C2098">
-            <v>7156.5708372562494</v>
+            <v>7325.0007713739378</v>
           </cell>
         </row>
         <row r="2099">
           <cell r="A2099" t="str">
             <v>N490019000</v>
           </cell>
           <cell r="B2099" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3/4X900mm.        </v>
           </cell>
           <cell r="C2099">
-            <v>11232.197969637498</v>
+            <v>11509.016560426622</v>
           </cell>
         </row>
         <row r="2100">
           <cell r="A2100" t="str">
             <v>N490025000</v>
           </cell>
           <cell r="B2100" t="str">
             <v xml:space="preserve">NIPLES NEGROS. 1"X900mm.        </v>
           </cell>
           <cell r="C2100">
-            <v>17061.990972206244</v>
+            <v>17496.494801372435</v>
           </cell>
         </row>
         <row r="2101">
           <cell r="A2101" t="str">
             <v>N490032000</v>
           </cell>
           <cell r="B2101" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/4X900mm.        </v>
           </cell>
           <cell r="C2101">
-            <v>24947.518991405963</v>
+            <v>25605.003031210646</v>
           </cell>
         </row>
         <row r="2102">
           <cell r="A2102" t="str">
             <v>N490038000</v>
           </cell>
           <cell r="B2102" t="str">
             <v xml:space="preserve">NIPLES NEGROS 11/2X900mm.        </v>
           </cell>
           <cell r="C2102">
-            <v>26968.338717902247</v>
+            <v>27690.750271439319</v>
           </cell>
         </row>
         <row r="2103">
           <cell r="A2103" t="str">
             <v>N490051000</v>
           </cell>
           <cell r="B2103" t="str">
             <v xml:space="preserve">NIPLES NEGROS 2"X900mm.        </v>
           </cell>
           <cell r="C2103">
-            <v>34318.712461152652</v>
+            <v>35267.050139987237</v>
           </cell>
         </row>
         <row r="2104">
           <cell r="A2104" t="str">
             <v>N490064000</v>
           </cell>
           <cell r="B2104" t="str">
             <v xml:space="preserve">NIPLES NEGROS 21/2X900mm.        </v>
           </cell>
           <cell r="C2104">
-            <v>56551.862331156241</v>
+            <v>57749.716561090936</v>
           </cell>
         </row>
         <row r="2105">
           <cell r="A2105" t="str">
             <v>N490076000</v>
           </cell>
           <cell r="B2105" t="str">
             <v xml:space="preserve">NIPLES NEGROS 3"X900mm.        </v>
           </cell>
           <cell r="C2105">
-            <v>70167.419884756237</v>
+            <v>71714.922481298941</v>
           </cell>
         </row>
         <row r="2106">
           <cell r="A2106" t="str">
             <v>N490102000</v>
           </cell>
           <cell r="B2106" t="str">
             <v xml:space="preserve">NIPLES NEGROS 4"X900 mm.        </v>
           </cell>
           <cell r="C2106">
-            <v>108224.12525071876</v>
+            <v>110756.52650824032</v>
           </cell>
         </row>
         <row r="2107">
           <cell r="A2107" t="str">
             <v>N490127000</v>
           </cell>
           <cell r="B2107" t="str">
             <v xml:space="preserve">NIPLES NEGROS 5"X900 mm.        </v>
           </cell>
           <cell r="C2107">
-            <v>372671.69193149998</v>
+            <v>398932.46246750001</v>
           </cell>
         </row>
         <row r="2108">
           <cell r="A2108" t="str">
             <v>N490152000</v>
           </cell>
           <cell r="B2108" t="str">
             <v xml:space="preserve">NIPLES NEGROS 6"X900 mm.        </v>
           </cell>
           <cell r="C2108">
-            <v>448844.43005999998</v>
+            <v>456017.12910000002</v>
           </cell>
         </row>
         <row r="2109">
           <cell r="A2109" t="str">
             <v>N500013000</v>
           </cell>
           <cell r="B2109" t="str">
             <v>ROSCAS SEN.NEGRAS  1/2"</v>
           </cell>
           <cell r="C2109">
-            <v>1761.6302168778752</v>
+            <v>1779.2217877746114</v>
           </cell>
         </row>
         <row r="2110">
           <cell r="A2110" t="str">
             <v>N500019000</v>
           </cell>
           <cell r="B2110" t="str">
             <v xml:space="preserve">ROSCAS SEN.NEGRAS  3/4" </v>
           </cell>
           <cell r="C2110">
-            <v>2097.7215001054683</v>
+            <v>2121.3139936386324</v>
           </cell>
         </row>
         <row r="2111">
           <cell r="A2111" t="str">
             <v>N500025000</v>
           </cell>
           <cell r="B2111" t="str">
             <v>ROSCAS SEN.NEGRAS  1"</v>
           </cell>
           <cell r="C2111">
-            <v>3193.5762582748748</v>
+            <v>3238.9577693211213</v>
           </cell>
         </row>
         <row r="2112">
           <cell r="A2112" t="str">
             <v>N500032000</v>
           </cell>
           <cell r="B2112" t="str">
             <v>ROSCAS SEN.NEGRAS  11/4 "</v>
           </cell>
           <cell r="C2112">
-            <v>4893.1225458449999</v>
+            <v>4967.6074028443491</v>
           </cell>
         </row>
         <row r="2113">
           <cell r="A2113" t="str">
             <v>N500038000</v>
           </cell>
           <cell r="B2113" t="str">
             <v>ROSCAS SEN.NEGRAS  11/2 "</v>
           </cell>
           <cell r="C2113">
-            <v>6325.1665809729984</v>
+            <v>6424.0191287053894</v>
           </cell>
         </row>
         <row r="2114">
           <cell r="A2114" t="str">
             <v>N500051000</v>
           </cell>
           <cell r="B2114" t="str">
             <v>ROSCAS SEN.NEGRAS  2"</v>
           </cell>
           <cell r="C2114">
-            <v>7934.863972293123</v>
+            <v>8086.5921747515176</v>
           </cell>
         </row>
         <row r="2115">
           <cell r="A2115" t="str">
             <v>N500064000</v>
           </cell>
           <cell r="B2115" t="str">
             <v>ROSCAS SEN.NEGRAS 21/2"</v>
           </cell>
           <cell r="C2115">
-            <v>18162.415183311623</v>
+            <v>18333.309053448975</v>
           </cell>
         </row>
         <row r="2116">
           <cell r="A2116" t="str">
             <v>N500076000</v>
           </cell>
           <cell r="B2116" t="str">
             <v xml:space="preserve">ROSCAS SEN NEGRAS 3"       </v>
           </cell>
           <cell r="C2116">
-            <v>24495.378947109006</v>
+            <v>24749.272539781778</v>
           </cell>
         </row>
         <row r="2117">
           <cell r="A2117" t="str">
             <v>N500102000</v>
           </cell>
           <cell r="B2117" t="str">
             <v>ROSCAS SEN.NEGRAS 4"</v>
           </cell>
           <cell r="C2117">
-            <v>35580.539990412457</v>
+            <v>35967.217129452823</v>
           </cell>
         </row>
         <row r="2118">
           <cell r="A2118" t="str">
             <v>N500127000</v>
           </cell>
           <cell r="B2118" t="str">
             <v>ROSCAS SEN. NEGRAS  5"</v>
           </cell>
           <cell r="C2118">
-            <v>101200.22490435001</v>
+            <v>106297.90389074999</v>
           </cell>
         </row>
         <row r="2119">
           <cell r="A2119" t="str">
             <v>N500152000</v>
           </cell>
           <cell r="B2119" t="str">
             <v xml:space="preserve">ROSCAS SEN.NEGRAS  6"  </v>
           </cell>
           <cell r="C2119">
-            <v>137068.851348</v>
+            <v>138822.17778</v>
           </cell>
         </row>
         <row r="2120">
           <cell r="A2120" t="str">
             <v>N510013000</v>
           </cell>
           <cell r="B2120" t="str">
             <v>CONEX.COMP.NEGROS1/2"</v>
           </cell>
           <cell r="C2120">
-            <v>10034.403254794037</v>
+            <v>10122.525796324408</v>
           </cell>
         </row>
         <row r="2121">
           <cell r="A2121" t="str">
             <v>N510019000</v>
           </cell>
           <cell r="B2121" t="str">
             <v>CONEX.COMP.NEGROS 3/4"</v>
           </cell>
           <cell r="C2121">
-            <v>14100.85722712258</v>
+            <v>14235.391062246092</v>
           </cell>
         </row>
         <row r="2122">
           <cell r="A2122" t="str">
             <v>N510025000</v>
           </cell>
           <cell r="B2122" t="str">
             <v>CONEX.COMP.NEGROS 1"</v>
           </cell>
           <cell r="C2122">
-            <v>19670.893681329188</v>
+            <v>19886.755183658952</v>
           </cell>
         </row>
         <row r="2123">
           <cell r="A2123" t="str">
             <v>N510032000</v>
           </cell>
           <cell r="B2123" t="str">
             <v>CONEX.COMP.NEGROS.11/4"</v>
           </cell>
           <cell r="C2123">
-            <v>25699.576837485198</v>
+            <v>25976.101869095284</v>
           </cell>
         </row>
         <row r="2124">
           <cell r="A2124" t="str">
             <v>N510038000</v>
           </cell>
           <cell r="B2124" t="str">
             <v>CONEX.COMP.NEGROS 11/2"</v>
           </cell>
           <cell r="C2124">
-            <v>23742.010784565606</v>
+            <v>23942.187193723697</v>
           </cell>
         </row>
         <row r="2125">
           <cell r="A2125" t="str">
             <v>N510051000</v>
           </cell>
           <cell r="B2125" t="str">
             <v>CONEX.COMP.NEGROS 2"</v>
           </cell>
           <cell r="C2125">
-            <v>52973.07884633229</v>
+            <v>53571.407034184675</v>
           </cell>
         </row>
         <row r="2126">
           <cell r="A2126" t="str">
             <v>N510064000</v>
           </cell>
           <cell r="B2126" t="str">
             <v>CONEX.COMP.NEGROS 21/2"</v>
           </cell>
           <cell r="C2126">
-            <v>109252.22662535534</v>
+            <v>110021.24904097342</v>
           </cell>
         </row>
         <row r="2127">
           <cell r="A2127" t="str">
             <v>N510076000</v>
           </cell>
           <cell r="B2127" t="str">
             <v>CONEX.COMP.NEGROS 3"</v>
           </cell>
           <cell r="C2127">
-            <v>149667.58992019019</v>
+            <v>150810.11108721764</v>
           </cell>
         </row>
         <row r="2128">
           <cell r="A2128" t="str">
             <v>N510102000</v>
           </cell>
           <cell r="B2128" t="str">
             <v>CONEX.COMP.NEGROS 4"</v>
           </cell>
           <cell r="C2128">
-            <v>217352.66024363536</v>
+            <v>219132.2538949007</v>
           </cell>
         </row>
         <row r="2129">
           <cell r="A2129" t="str">
             <v>N510127000</v>
           </cell>
           <cell r="B2129" t="str">
             <v>CONEX.COMP.NEGROS 5"</v>
           </cell>
           <cell r="C2129">
-            <v>680612.95101469138</v>
+            <v>702634.9242359394</v>
           </cell>
         </row>
         <row r="2130">
           <cell r="A2130" t="str">
             <v>N510152000</v>
           </cell>
           <cell r="B2130" t="str">
             <v>CONEX.COMP.NEGROS 6"</v>
           </cell>
           <cell r="C2130">
-            <v>774469.91967599874</v>
+            <v>780781.89483119873</v>
           </cell>
         </row>
         <row r="2131">
           <cell r="A2131" t="str">
             <v>N520013000</v>
           </cell>
           <cell r="B2131" t="str">
             <v>CONEX.SIMPLE NEGROS 1/2"</v>
           </cell>
           <cell r="C2131">
-            <v>6870.3261337388722</v>
+            <v>6958.4486752692437</v>
           </cell>
         </row>
         <row r="2132">
           <cell r="A2132" t="str">
             <v>N520019000</v>
           </cell>
           <cell r="B2132" t="str">
             <v>CONEX.SIMPLE NEGROS 3/4"</v>
           </cell>
           <cell r="C2132">
-            <v>9332.3853222014222</v>
+            <v>9466.9191573249354</v>
           </cell>
         </row>
         <row r="2133">
           <cell r="A2133" t="str">
             <v>N520025000</v>
           </cell>
           <cell r="B2133" t="str">
             <v>CONEX.SIMPLE NEGROS 1"</v>
           </cell>
           <cell r="C2133">
-            <v>13386.394095424059</v>
+            <v>13602.255597753823</v>
           </cell>
         </row>
         <row r="2134">
           <cell r="A2134" t="str">
             <v>N520032000</v>
           </cell>
           <cell r="B2134" t="str">
             <v xml:space="preserve">CONEX.SIMPLE NEGROS11/4" </v>
           </cell>
           <cell r="C2134">
-            <v>16282.496138949562</v>
+            <v>16559.021170559648</v>
           </cell>
         </row>
         <row r="2135">
           <cell r="A2135" t="str">
             <v>N520038000</v>
           </cell>
           <cell r="B2135" t="str">
             <v>CONEX.SIMPLE NEGROS 11/2"</v>
           </cell>
           <cell r="C2135">
-            <v>12056.730182720321</v>
+            <v>12256.906591878411</v>
           </cell>
         </row>
         <row r="2136">
           <cell r="A2136" t="str">
             <v>N520051000</v>
           </cell>
           <cell r="B2136" t="str">
             <v>CONEX.SIMPLE NEGROS 2"</v>
           </cell>
           <cell r="C2136">
-            <v>32454.831821437547</v>
+            <v>33053.160009289924</v>
           </cell>
         </row>
         <row r="2137">
           <cell r="A2137" t="str">
             <v>N520064000</v>
           </cell>
           <cell r="B2137" t="str">
             <v>CONEX.SIMPLE GALV. 21/2"</v>
           </cell>
           <cell r="C2137">
-            <v>68852.332274902306</v>
+            <v>69621.354690520384</v>
           </cell>
         </row>
         <row r="2138">
           <cell r="A2138" t="str">
             <v>N520076000</v>
           </cell>
           <cell r="B2138" t="str">
             <v>CONEX.SIMPLE NEGROS 3"</v>
           </cell>
           <cell r="C2138">
-            <v>93631.436818240516</v>
+            <v>94773.957985267974</v>
           </cell>
         </row>
         <row r="2139">
           <cell r="A2139" t="str">
             <v>N520102000</v>
           </cell>
           <cell r="B2139" t="str">
             <v>CONEX.SIMPLE NEGROS 4"</v>
           </cell>
           <cell r="C2139">
-            <v>118787.49450701184</v>
+            <v>120567.0881582772</v>
           </cell>
         </row>
         <row r="2140">
           <cell r="A2140" t="str">
             <v>N520127000</v>
           </cell>
           <cell r="B2140" t="str">
             <v>CONEX.SIMPLE NEGROS 5"</v>
           </cell>
           <cell r="C2140">
-            <v>343409.00358679198</v>
+            <v>365430.97680804005</v>
           </cell>
         </row>
         <row r="2141">
           <cell r="A2141" t="str">
             <v>N520152000</v>
           </cell>
           <cell r="B2141" t="str">
             <v xml:space="preserve">CONEX.SIMPLE NEGROS 6"    </v>
           </cell>
           <cell r="C2141">
-            <v>427804.68725279998</v>
+            <v>434116.66240799997</v>
           </cell>
         </row>
         <row r="2142">
           <cell r="A2142" t="str">
             <v>N600013000</v>
           </cell>
           <cell r="B2142" t="str">
             <v>CONEX.SIM.LARGA NEG. 1/2"</v>
           </cell>
           <cell r="C2142">
-            <v>11093.912948856581</v>
+            <v>11266.978074761188</v>
           </cell>
         </row>
         <row r="2143">
           <cell r="A2143" t="str">
             <v>N600019000</v>
           </cell>
           <cell r="B2143" t="str">
             <v>CONEX.SIM.LARGA NEG. 3/4"</v>
           </cell>
           <cell r="C2143">
-            <v>11989.791801888467</v>
+            <v>12188.534967411841</v>
           </cell>
         </row>
         <row r="2144">
           <cell r="A2144" t="str">
             <v>N600025000</v>
           </cell>
           <cell r="B2144" t="str">
             <v>CONEX.SIM.LARGA NEG. 1"</v>
           </cell>
           <cell r="C2144">
-            <v>17213.251057658366</v>
+            <v>17511.494485998039</v>
           </cell>
         </row>
         <row r="2145">
           <cell r="A2145" t="str">
             <v>N600032000</v>
           </cell>
           <cell r="B2145" t="str">
             <v>CONEX.SIM.LARGA NEG.11/4"</v>
           </cell>
           <cell r="C2145">
-            <v>21272.694536010058</v>
+            <v>21656.142579842715</v>
           </cell>
         </row>
         <row r="2146">
           <cell r="A2146" t="str">
             <v>N600038000</v>
           </cell>
           <cell r="B2146" t="str">
             <v>CONEX.SIM.LARGA NEG.11/2"</v>
           </cell>
           <cell r="C2146">
-            <v>28144.29926169576</v>
+            <v>28586.814840588242</v>
           </cell>
         </row>
         <row r="2147">
           <cell r="A2147" t="str">
             <v>N600051000</v>
           </cell>
           <cell r="B2147" t="str">
             <v>CONEX.SIM.LARGA NEG. 2"</v>
           </cell>
           <cell r="C2147">
-            <v>37037.553600883388</v>
+            <v>37728.955062401685</v>
           </cell>
         </row>
         <row r="2148">
           <cell r="A2148" t="str">
             <v>N600064000</v>
           </cell>
           <cell r="B2148" t="str">
             <v>CONEX.SIM.LARGA NEG. 21/2"</v>
           </cell>
           <cell r="C2148">
-            <v>71606.425565898404</v>
+            <v>72406.208878141202</v>
           </cell>
         </row>
         <row r="2149">
           <cell r="A2149" t="str">
             <v>N600076000</v>
           </cell>
           <cell r="B2149" t="str">
             <v>CONEX.SIM.LARGA NEG.3"</v>
           </cell>
           <cell r="C2149">
-            <v>97376.694290970147</v>
+            <v>98564.916304678714</v>
           </cell>
         </row>
         <row r="2150">
           <cell r="A2150" t="str">
             <v>N600102000</v>
           </cell>
           <cell r="B2150" t="str">
             <v>CONEX.SIM.LARGA NEG.4"</v>
           </cell>
           <cell r="C2150">
-            <v>116740.20358648208</v>
+            <v>118385.33905076292</v>
           </cell>
         </row>
         <row r="2151">
           <cell r="A2151" t="str">
             <v>N610013000</v>
           </cell>
           <cell r="B2151" t="str">
             <v>CONEX.LARG.COMP.NEG.1/2"</v>
           </cell>
           <cell r="C2151">
-            <v>14257.990069911746</v>
+            <v>14431.055195816352</v>
           </cell>
         </row>
         <row r="2152">
           <cell r="A2152" t="str">
             <v>N610019000</v>
           </cell>
           <cell r="B2152" t="str">
             <v>CONEX.LARG.COMP.NEG.3/4"</v>
           </cell>
           <cell r="C2152">
-            <v>16758.263706809623</v>
+            <v>16957.006872332997</v>
           </cell>
         </row>
         <row r="2153">
           <cell r="A2153" t="str">
             <v>N610025000</v>
           </cell>
           <cell r="B2153" t="str">
             <v>CONEX.LARG.COMP.NEG.1"</v>
           </cell>
           <cell r="C2153">
-            <v>23497.750643563497</v>
+            <v>23795.994071903169</v>
           </cell>
         </row>
         <row r="2154">
           <cell r="A2154" t="str">
             <v>N610032000</v>
           </cell>
           <cell r="B2154" t="str">
             <v>CONEX.LARG.COMP.NEG.11/4"</v>
           </cell>
           <cell r="C2154">
-            <v>30689.775234545697</v>
+            <v>31073.223278378355</v>
           </cell>
         </row>
         <row r="2155">
           <cell r="A2155" t="str">
             <v>N610038000</v>
           </cell>
           <cell r="B2155" t="str">
             <v>CONEX.LARG.COMP.NEG.11/2"</v>
           </cell>
           <cell r="C2155">
-            <v>39829.579863541047</v>
+            <v>40272.095442433529</v>
           </cell>
         </row>
         <row r="2156">
           <cell r="A2156" t="str">
             <v>N610051000</v>
           </cell>
           <cell r="B2156" t="str">
             <v>CONEX.LARG.COMP.NEG. 2"</v>
           </cell>
           <cell r="C2156">
-            <v>57555.800625778131</v>
+            <v>58247.202087296428</v>
           </cell>
         </row>
         <row r="2157">
           <cell r="A2157" t="str">
             <v>N610064000</v>
           </cell>
           <cell r="B2157" t="str">
             <v>CONEX.LARG.COMP.NEG. 21/2"</v>
           </cell>
           <cell r="C2157">
-            <v>109591.32859271286</v>
+            <v>110391.11190495566</v>
           </cell>
         </row>
         <row r="2158">
           <cell r="A2158" t="str">
             <v>N610076000</v>
           </cell>
           <cell r="B2158" t="str">
             <v>CONEX.LARG.COMP.NEG.3"</v>
           </cell>
           <cell r="C2158">
-            <v>156456.84492775213</v>
+            <v>157645.06694146068</v>
           </cell>
         </row>
         <row r="2159">
           <cell r="A2159" t="str">
             <v>N610102000</v>
           </cell>
           <cell r="B2159" t="str">
             <v>CONEX.LARG.COMP.NEG. 4"</v>
           </cell>
           <cell r="C2159">
-            <v>219178.35754700628</v>
+            <v>220823.49301128712</v>
           </cell>
         </row>
         <row r="2160">
           <cell r="A2160" t="str">
             <v>NS40013000</v>
           </cell>
           <cell r="B2160" t="str">
             <v>Niples sch 40 de 1/2"</v>
           </cell>
           <cell r="C2160">
             <v>1595.1578124999999</v>
           </cell>
         </row>
         <row r="2161">
           <cell r="A2161" t="str">
             <v>NS40019000</v>
           </cell>
           <cell r="B2161" t="str">
             <v>Niples sch 40 de 3/4"</v>
           </cell>
           <cell r="C2161">
             <v>2507.9020312499997</v>
           </cell>
         </row>
         <row r="2162">
@@ -26051,51 +26051,51 @@
         </row>
         <row r="2169">
           <cell r="A2169" t="str">
             <v>NS40032008</v>
           </cell>
           <cell r="B2169" t="str">
             <v>Niples sch 40 11/4"x80mm</v>
           </cell>
           <cell r="C2169">
             <v>5023.5320625000004</v>
           </cell>
         </row>
         <row r="2170">
           <cell r="A2170" t="str">
             <v>NS40038008</v>
           </cell>
           <cell r="B2170" t="str">
             <v>Niples sch 40 11/2"x80mm</v>
           </cell>
           <cell r="C2170">
             <v>5483.4989999999998</v>
           </cell>
         </row>
         <row r="2171">
           <cell r="A2171" t="str">
-            <v>NS40050008</v>
+            <v>NS40051008</v>
           </cell>
           <cell r="B2171" t="str">
             <v>Niples sch 40 2"x80mm</v>
           </cell>
           <cell r="C2171">
             <v>7572.1721250000001</v>
           </cell>
         </row>
         <row r="2172">
           <cell r="A2172" t="str">
             <v>NS40013010</v>
           </cell>
           <cell r="B2172" t="str">
             <v>Niples sch 40 1/2"x100mm</v>
           </cell>
           <cell r="C2172">
             <v>2244.1998437499997</v>
           </cell>
         </row>
         <row r="2173">
           <cell r="A2173" t="str">
             <v>NS40019010</v>
           </cell>
           <cell r="B2173" t="str">
             <v>Niples sch 40 3/4"x100 mm</v>
@@ -26134,51 +26134,51 @@
             <v>Niples sch 40 11/2"x100 mm</v>
           </cell>
           <cell r="C2176">
             <v>6523.173749999999</v>
           </cell>
         </row>
         <row r="2177">
           <cell r="A2177" t="str">
             <v>NS40051010</v>
           </cell>
           <cell r="B2177" t="str">
             <v>Niples sch 40  2"x100 mm</v>
           </cell>
           <cell r="C2177">
             <v>8686.6622812499991</v>
           </cell>
         </row>
         <row r="2178">
           <cell r="A2178" t="str">
             <v>NS40064000</v>
           </cell>
           <cell r="B2178" t="str">
             <v>Niples sch 40  21/2"x100 mm</v>
           </cell>
           <cell r="C2178">
-            <v>26899.327999999998</v>
+            <v>22501.360000000001</v>
           </cell>
         </row>
         <row r="2179">
           <cell r="A2179" t="str">
             <v>NS40065000</v>
           </cell>
           <cell r="B2179" t="str">
             <v>Niples sch 40  21/2"x100 NPT</v>
           </cell>
           <cell r="C2179">
             <v>44968.443328329413</v>
           </cell>
         </row>
         <row r="2180">
           <cell r="A2180" t="str">
             <v>NS40076000</v>
           </cell>
           <cell r="B2180" t="str">
             <v>Niples sch 40  3"x100 mm</v>
           </cell>
           <cell r="C2180">
             <v>23776.539117187498</v>
           </cell>
         </row>
         <row r="2181">
@@ -26255,51 +26255,51 @@
             <v>Niples sch 40  2"x120 mm</v>
           </cell>
           <cell r="C2187">
             <v>12059.304512499999</v>
           </cell>
         </row>
         <row r="2188">
           <cell r="A2188" t="str">
             <v>NS40065012</v>
           </cell>
           <cell r="B2188" t="str">
             <v>Niples sch 40 21/2x120 NPT</v>
           </cell>
           <cell r="C2188">
             <v>48037.331993995293</v>
           </cell>
         </row>
         <row r="2189">
           <cell r="A2189" t="str">
             <v>NS40064012</v>
           </cell>
           <cell r="B2189" t="str">
             <v>Niples sch 40 21/2"x120 mm</v>
           </cell>
           <cell r="C2189">
-            <v>32038.433280000001</v>
+            <v>26496.993600000002</v>
           </cell>
         </row>
         <row r="2190">
           <cell r="A2190" t="str">
             <v>NS40077012</v>
           </cell>
           <cell r="B2190" t="str">
             <v>Niples sch 40 3"x120 NPT</v>
           </cell>
           <cell r="C2190">
             <v>48230.82282812499</v>
           </cell>
         </row>
         <row r="2191">
           <cell r="A2191" t="str">
             <v>NS40076012</v>
           </cell>
           <cell r="B2191" t="str">
             <v>Niples sch 40 3"x120 mm</v>
           </cell>
           <cell r="C2191">
             <v>25163.907562499997</v>
           </cell>
         </row>
         <row r="2192">
@@ -26376,51 +26376,51 @@
             <v>Niples sch 40 11/2"x150 mm</v>
           </cell>
           <cell r="C2198">
             <v>9502.458984375</v>
           </cell>
         </row>
         <row r="2199">
           <cell r="A2199" t="str">
             <v>NS40051015</v>
           </cell>
           <cell r="B2199" t="str">
             <v>Niples sch 40 2"x150 mm</v>
           </cell>
           <cell r="C2199">
             <v>12568.502734374999</v>
           </cell>
         </row>
         <row r="2200">
           <cell r="A2200" t="str">
             <v>NS40064015</v>
           </cell>
           <cell r="B2200" t="str">
             <v>Niples sch 40 21/2"x150 mm</v>
           </cell>
           <cell r="C2200">
-            <v>37729.641600000003</v>
+            <v>30802.841999999997</v>
           </cell>
         </row>
         <row r="2201">
           <cell r="A2201" t="str">
             <v>NS40065015</v>
           </cell>
           <cell r="B2201" t="str">
             <v>Niples sch 40 21/2"x150 NPT</v>
           </cell>
           <cell r="C2201">
             <v>52640.664992494123</v>
           </cell>
         </row>
         <row r="2202">
           <cell r="A2202" t="str">
             <v>NS40076015</v>
           </cell>
           <cell r="B2202" t="str">
             <v>Niples sch 40 3"x150 mm</v>
           </cell>
           <cell r="C2202">
             <v>30390.448675781248</v>
           </cell>
         </row>
         <row r="2203">
@@ -26519,51 +26519,51 @@
             <v>Niples sch 40 2"x200 mm</v>
           </cell>
           <cell r="C2211">
             <v>15435.688125000001</v>
           </cell>
         </row>
         <row r="2212">
           <cell r="A2212" t="str">
             <v>NS40065020</v>
           </cell>
           <cell r="B2212" t="str">
             <v>Niples sch 40 21/2x200 NPT</v>
           </cell>
           <cell r="C2212">
             <v>60312.886656658833</v>
           </cell>
         </row>
         <row r="2213">
           <cell r="A2213" t="str">
             <v>NS40064020</v>
           </cell>
           <cell r="B2213" t="str">
             <v>Niples sch 40 21/2"x200 mm</v>
           </cell>
           <cell r="C2213">
-            <v>44854.23936</v>
+            <v>36080.293199999993</v>
           </cell>
         </row>
         <row r="2214">
           <cell r="A2214" t="str">
             <v>NS40077020</v>
           </cell>
           <cell r="B2214" t="str">
             <v>Niples sch 40 3"x200 NPT</v>
           </cell>
           <cell r="C2214">
             <v>67547.638046874985</v>
           </cell>
         </row>
         <row r="2215">
           <cell r="A2215" t="str">
             <v>NS40076020</v>
           </cell>
           <cell r="B2215" t="str">
             <v>Niples sch 40 3"x200 mm</v>
           </cell>
           <cell r="C2215">
             <v>35242.245937499996</v>
           </cell>
         </row>
         <row r="2216">
@@ -26651,51 +26651,51 @@
             <v>Niples sch 40 2"x250 mm</v>
           </cell>
           <cell r="C2223">
             <v>17577.354687499999</v>
           </cell>
         </row>
         <row r="2224">
           <cell r="A2224" t="str">
             <v>NS40065025</v>
           </cell>
           <cell r="B2224" t="str">
             <v>Niples sch 40 21/2x250 NPT</v>
           </cell>
           <cell r="C2224">
             <v>67985.108320823536</v>
           </cell>
         </row>
         <row r="2225">
           <cell r="A2225" t="str">
             <v>NS40064025</v>
           </cell>
           <cell r="B2225" t="str">
             <v>Niples sch 40 21/2"x250 mm</v>
           </cell>
           <cell r="C2225">
-            <v>53865.319199999998</v>
+            <v>42897.886499999993</v>
           </cell>
         </row>
         <row r="2226">
           <cell r="A2226" t="str">
             <v>NS40077025</v>
           </cell>
           <cell r="B2226" t="str">
             <v>Niples sch 40 3"x250 NPT</v>
           </cell>
           <cell r="C2226">
             <v>79620.647558593744</v>
           </cell>
         </row>
         <row r="2227">
           <cell r="A2227" t="str">
             <v>NS40076025</v>
           </cell>
           <cell r="B2227" t="str">
             <v>Niples sch 40 3"x250 mm</v>
           </cell>
           <cell r="C2227">
             <v>41541.207421874999</v>
           </cell>
         </row>
         <row r="2228">
@@ -26783,51 +26783,51 @@
             <v>Niples sch 40  2"x300 mm</v>
           </cell>
           <cell r="C2235">
             <v>21714.698906249996</v>
           </cell>
         </row>
         <row r="2236">
           <cell r="A2236" t="str">
             <v>NS40065030</v>
           </cell>
           <cell r="B2236" t="str">
             <v>Niples sch 40 21/2x300 NPT</v>
           </cell>
           <cell r="C2236">
             <v>83063.329984988261</v>
           </cell>
         </row>
         <row r="2237">
           <cell r="A2237" t="str">
             <v>NS40064030</v>
           </cell>
           <cell r="B2237" t="str">
             <v>Niples sch 40 21/2" x300 mm</v>
           </cell>
           <cell r="C2237">
-            <v>62876.399040000004</v>
+            <v>49715.479799999994</v>
           </cell>
         </row>
         <row r="2238">
           <cell r="A2238" t="str">
             <v>NS40077030</v>
           </cell>
           <cell r="B2238" t="str">
             <v>Niples sch 40  3"x300 NPT</v>
           </cell>
           <cell r="C2238">
             <v>96278.339923828113</v>
           </cell>
         </row>
         <row r="2239">
           <cell r="A2239" t="str">
             <v>NS40076030</v>
           </cell>
           <cell r="B2239" t="str">
             <v>Niples sch 40  3" x300 mm</v>
           </cell>
           <cell r="C2239">
             <v>50232.177351562495</v>
           </cell>
         </row>
         <row r="2240">
@@ -26915,51 +26915,51 @@
             <v>Niples sch 40  2"x350 mm</v>
           </cell>
           <cell r="C2247">
             <v>24378.575976562493</v>
           </cell>
         </row>
         <row r="2248">
           <cell r="A2248" t="str">
             <v>NS40065035</v>
           </cell>
           <cell r="B2248" t="str">
             <v>Niples sch 40 21/2x350 NPT</v>
           </cell>
           <cell r="C2248">
             <v>90735.551649152971</v>
           </cell>
         </row>
         <row r="2249">
           <cell r="A2249" t="str">
             <v>NS40064035</v>
           </cell>
           <cell r="B2249" t="str">
             <v>Niples sch 40 21/2"x350 mm</v>
           </cell>
           <cell r="C2249">
-            <v>75671.030400000003</v>
+            <v>59508.498</v>
           </cell>
         </row>
         <row r="2250">
           <cell r="A2250" t="str">
             <v>NS40077035</v>
           </cell>
           <cell r="B2250" t="str">
             <v>Niples sch 40 3"x350 NPT</v>
           </cell>
           <cell r="C2250">
             <v>108954.99991113282</v>
           </cell>
         </row>
         <row r="2251">
           <cell r="A2251" t="str">
             <v>NS40076035</v>
           </cell>
           <cell r="B2251" t="str">
             <v>Niples sch 40  3"x350 mm</v>
           </cell>
           <cell r="C2251">
             <v>56846.086910156257</v>
           </cell>
         </row>
         <row r="2252">
@@ -27047,51 +27047,51 @@
             <v>Niples sch 40  2"x400 mm</v>
           </cell>
           <cell r="C2259">
             <v>28231.651875</v>
           </cell>
         </row>
         <row r="2260">
           <cell r="A2260" t="str">
             <v>NS40065040</v>
           </cell>
           <cell r="B2260" t="str">
             <v>Niples sch 40 21/2x400 NPT</v>
           </cell>
           <cell r="C2260">
             <v>98407.773313317681</v>
           </cell>
         </row>
         <row r="2261">
           <cell r="A2261" t="str">
             <v>NS40064040</v>
           </cell>
           <cell r="B2261" t="str">
             <v>Niples sch 40 21/2x400 mm</v>
           </cell>
           <cell r="C2261">
-            <v>85156.377600000007</v>
+            <v>66684.911999999997</v>
           </cell>
         </row>
         <row r="2262">
           <cell r="A2262" t="str">
             <v>NS40077040</v>
           </cell>
           <cell r="B2262" t="str">
             <v>Niples sch 40  3"x400 NPT</v>
           </cell>
           <cell r="C2262">
             <v>127423.643703125</v>
           </cell>
         </row>
         <row r="2263">
           <cell r="A2263" t="str">
             <v>NS40076040</v>
           </cell>
           <cell r="B2263" t="str">
             <v>Niples sch 40  3"x400 mm</v>
           </cell>
           <cell r="C2263">
             <v>66481.901062500008</v>
           </cell>
         </row>
         <row r="2264">
@@ -27168,51 +27168,51 @@
             <v>Niples sch 40 11/2"x450 mm</v>
           </cell>
           <cell r="C2270">
             <v>24938.281874999997</v>
           </cell>
         </row>
         <row r="2271">
           <cell r="A2271" t="str">
             <v>NS40051045</v>
           </cell>
           <cell r="B2271" t="str">
             <v>Niples sch 40  2"x450 mm</v>
           </cell>
           <cell r="C2271">
             <v>32989.658281249998</v>
           </cell>
         </row>
         <row r="2272">
           <cell r="A2272" t="str">
             <v>NS40064045</v>
           </cell>
           <cell r="B2272" t="str">
             <v>Niples sch 40 21/2"x450</v>
           </cell>
           <cell r="C2272">
-            <v>94641.724799999996</v>
+            <v>73861.326000000001</v>
           </cell>
         </row>
         <row r="2273">
           <cell r="A2273" t="str">
             <v>NS40065045</v>
           </cell>
           <cell r="B2273" t="str">
             <v>Niples sch 40 21/2"x450 NPT</v>
           </cell>
           <cell r="C2273">
             <v>106079.99497748238</v>
           </cell>
         </row>
         <row r="2274">
           <cell r="A2274" t="str">
             <v>NS40077045</v>
           </cell>
           <cell r="B2274" t="str">
             <v>Niples sch 40  3"x450 NPT</v>
           </cell>
           <cell r="C2274">
             <v>150297.40558642577</v>
           </cell>
         </row>
         <row r="2275">
@@ -27311,51 +27311,51 @@
             <v>Niples sch 40  2"x500 mm</v>
           </cell>
           <cell r="C2283">
             <v>38057.995781249992</v>
           </cell>
         </row>
         <row r="2284">
           <cell r="A2284" t="str">
             <v>NS40065050</v>
           </cell>
           <cell r="B2284" t="str">
             <v>Niples sch 40 21/2x500 NPT</v>
           </cell>
           <cell r="C2284">
             <v>113752.21664164709</v>
           </cell>
         </row>
         <row r="2285">
           <cell r="A2285" t="str">
             <v>NS40064050</v>
           </cell>
           <cell r="B2285" t="str">
             <v>Niples sch 40 21/2"x500 mm</v>
           </cell>
           <cell r="C2285">
-            <v>104127.072</v>
+            <v>81037.739999999991</v>
           </cell>
         </row>
         <row r="2286">
           <cell r="A2286" t="str">
             <v>NS40077050</v>
           </cell>
           <cell r="B2286" t="str">
             <v>Niples sch 40  3"x500 NPT</v>
           </cell>
           <cell r="C2286">
             <v>146984.97987304683</v>
           </cell>
         </row>
         <row r="2287">
           <cell r="A2287" t="str">
             <v>NS40076050</v>
           </cell>
           <cell r="B2287" t="str">
             <v>Niples sch 40  3"x500 mm</v>
           </cell>
           <cell r="C2287">
             <v>76687.815585937497</v>
           </cell>
         </row>
         <row r="2288">
@@ -27432,51 +27432,51 @@
             <v>Niples sch 40  11/2"x1 mt.</v>
           </cell>
           <cell r="C2294">
             <v>57990.115624999999</v>
           </cell>
         </row>
         <row r="2295">
           <cell r="A2295" t="str">
             <v>NS40051100</v>
           </cell>
           <cell r="B2295" t="str">
             <v>Niples sch 40  2"x1 mt.</v>
           </cell>
           <cell r="C2295">
             <v>80158.7734375</v>
           </cell>
         </row>
         <row r="2296">
           <cell r="A2296" t="str">
             <v>NS40064100</v>
           </cell>
           <cell r="B2296" t="str">
             <v>Niples sch 40  21/2"x1 mt.</v>
           </cell>
           <cell r="C2296">
-            <v>198980.54399999999</v>
+            <v>152801.87999999998</v>
           </cell>
         </row>
         <row r="2297">
           <cell r="A2297" t="str">
             <v>NS40065100</v>
           </cell>
           <cell r="B2297" t="str">
             <v>Niples sch 40 NPT 21/2"x1 mt.</v>
           </cell>
           <cell r="C2297">
             <v>165629.94198547321</v>
           </cell>
         </row>
         <row r="2298">
           <cell r="A2298" t="str">
             <v>NS40076100</v>
           </cell>
           <cell r="B2298" t="str">
             <v>Niples sch 40  3"x1 mt.</v>
           </cell>
           <cell r="C2298">
             <v>170032.037109375</v>
           </cell>
         </row>
         <row r="2299">
@@ -27583,87 +27583,87 @@
             <v>CT02030000</v>
           </cell>
           <cell r="B2308" t="str">
             <v xml:space="preserve">Cortatubos 1 1/8'' </v>
           </cell>
           <cell r="C2308">
             <v>30390.159744289205</v>
           </cell>
         </row>
         <row r="2309">
           <cell r="A2309" t="str">
             <v>CT02040000</v>
           </cell>
           <cell r="B2309" t="str">
             <v xml:space="preserve">Cortatubos 1/8 - 7/8'' </v>
           </cell>
           <cell r="C2309">
             <v>16435.058428765849</v>
           </cell>
         </row>
         <row r="2310">
           <cell r="A2310" t="str">
             <v>CT32100000</v>
           </cell>
           <cell r="B2310" t="str">
-            <v>Tijera  para corte PVC 20-32 mm</v>
+            <v>Tijera  para corte PRO 20-32 mm</v>
           </cell>
           <cell r="C2310">
-            <v>29260.553830281529</v>
+            <v>42744.184500711206</v>
           </cell>
         </row>
         <row r="2311">
           <cell r="A2311" t="str">
             <v>CT32050000</v>
           </cell>
           <cell r="B2311" t="str">
             <v>Tijera paracorte  Prof.  PVC</v>
           </cell>
           <cell r="C2311">
             <v>69196.750360029953</v>
           </cell>
         </row>
         <row r="2312">
           <cell r="A2312" t="str">
             <v>PL40010000</v>
           </cell>
           <cell r="B2312" t="str">
-            <v>TERRAJA</v>
+            <v>TERRAJA  PARA CAÑO ACERO C/VALIJA</v>
           </cell>
           <cell r="C2312">
-            <v>26336.53371454951</v>
+            <v>138764.74421380353</v>
           </cell>
         </row>
         <row r="2313">
           <cell r="A2313" t="str">
-            <v>PL60010000</v>
+            <v>PL60200000</v>
           </cell>
           <cell r="B2313" t="str">
             <v>Terraja PVC/PP 1/2-3/4-1</v>
           </cell>
           <cell r="C2313">
-            <v>0</v>
+            <v>26336.53371454951</v>
           </cell>
         </row>
         <row r="2314">
           <cell r="A2314" t="str">
             <v>CT32090000</v>
           </cell>
           <cell r="B2314" t="str">
             <v>CORTATUBO 20-32  PVC</v>
           </cell>
           <cell r="C2314">
             <v>0</v>
           </cell>
         </row>
         <row r="2315">
           <cell r="A2315" t="str">
             <v>MO02080000</v>
           </cell>
           <cell r="B2315" t="str">
             <v>Morsa para Caños 1#</v>
           </cell>
           <cell r="C2315">
             <v>72576.143437083316</v>
           </cell>
         </row>
         <row r="2316">
@@ -27957,51 +27957,51 @@
             <v>CAS2353000</v>
           </cell>
           <cell r="B2342" t="str">
             <v>CONTROL AUT.PRESION SMART</v>
           </cell>
           <cell r="C2342">
             <v>167320.30723790044</v>
           </cell>
         </row>
         <row r="2343">
           <cell r="A2343" t="str">
             <v>CAN2341000</v>
           </cell>
           <cell r="B2343" t="str">
             <v>Control automatico de nivel</v>
           </cell>
           <cell r="C2343">
             <v>21603.047818066316</v>
           </cell>
         </row>
         <row r="2344">
           <cell r="A2344" t="str">
             <v>FLUJOAU500</v>
           </cell>
           <cell r="B2344" t="str">
-            <v>Sensor automatico de flujo automatico</v>
+            <v xml:space="preserve">Sensor automatico de flujo </v>
           </cell>
           <cell r="C2344">
             <v>12778.010957907878</v>
           </cell>
         </row>
         <row r="2345">
           <cell r="A2345" t="str">
             <v>REPSENPRE1</v>
           </cell>
           <cell r="B2345" t="str">
             <v>Sensor magnetico de flujo 100</v>
           </cell>
           <cell r="C2345">
             <v>8951.8040122489438</v>
           </cell>
         </row>
         <row r="2346">
           <cell r="A2346" t="str">
             <v>REPSENPRE2</v>
           </cell>
           <cell r="B2346" t="str">
             <v>Sensor magnetico de flujo 200</v>
           </cell>
           <cell r="C2346">
             <v>12778.010957907878</v>
@@ -28221,51 +28221,51 @@
             <v>VENTI23510</v>
           </cell>
           <cell r="B2366" t="str">
             <v>VENTILADOR REP. 3/4 H.P.</v>
           </cell>
           <cell r="C2366">
             <v>4000.1632237391364</v>
           </cell>
         </row>
         <row r="2367">
           <cell r="A2367" t="str">
             <v>VENTI23511</v>
           </cell>
           <cell r="B2367" t="str">
             <v>VENTILADOR CPM 180 / 200 H.P.</v>
           </cell>
           <cell r="C2367">
             <v>8001.3989276144011</v>
           </cell>
         </row>
         <row r="2368">
           <cell r="A2368" t="str">
             <v>CAPACITO35</v>
           </cell>
           <cell r="B2368" t="str">
-            <v>CAPACITOS 3R Mf</v>
+            <v>CAPACITOR 3R Mf</v>
           </cell>
           <cell r="C2368">
             <v>40007.021450075415</v>
           </cell>
         </row>
         <row r="2369">
           <cell r="A2369" t="str">
             <v>CBJET10000</v>
           </cell>
           <cell r="B2369" t="str">
             <v>CAJA BORNERA BOMBAS JET</v>
           </cell>
           <cell r="C2369">
             <v>8801.3082371465734</v>
           </cell>
         </row>
         <row r="2370">
           <cell r="A2370" t="str">
             <v>CPM2312413</v>
           </cell>
           <cell r="B2370" t="str">
             <v>CAJA BORNERA BOM. CMP 130</v>
           </cell>
           <cell r="C2370">
             <v>7201.5164300856322</v>
@@ -34241,1481 +34241,1481 @@
             <v>SIFON RIGIDO PARA LAVATORIO 25-32</v>
           </cell>
           <cell r="C2913">
             <v>24754.512163812935</v>
           </cell>
         </row>
         <row r="2914">
           <cell r="A2914" t="str">
             <v>AF29504040</v>
           </cell>
           <cell r="B2914" t="str">
             <v>SIFON RIGIDO PARA LAVATORIO 40-40</v>
           </cell>
           <cell r="C2914">
             <v>32962.269873045108</v>
           </cell>
         </row>
         <row r="2915">
           <cell r="A2915" t="str">
             <v>F123200000</v>
           </cell>
           <cell r="B2915" t="str">
             <v>TUBO A. FRIA 32 MM X 2.9</v>
           </cell>
           <cell r="C2915">
-            <v>16295.125348652406</v>
+            <v>17109.881616085029</v>
           </cell>
         </row>
         <row r="2916">
           <cell r="A2916" t="str">
             <v>F124000000</v>
           </cell>
           <cell r="B2916" t="str">
             <v>TUBO A. FRIA 40 MM X 3.7</v>
           </cell>
           <cell r="C2916">
-            <v>25514.273968244812</v>
+            <v>26789.987666657049</v>
           </cell>
         </row>
         <row r="2917">
           <cell r="A2917" t="str">
             <v>F125000000</v>
           </cell>
           <cell r="B2917" t="str">
             <v>TUBO A. FRIA 50 MM X 4.6</v>
           </cell>
           <cell r="C2917">
-            <v>37528.174155385939</v>
+            <v>39404.582863155243</v>
           </cell>
         </row>
         <row r="2918">
           <cell r="A2918" t="str">
             <v>F126300000</v>
           </cell>
           <cell r="B2918" t="str">
             <v>TUBO A. FRIA 63 MM X 5,8</v>
           </cell>
           <cell r="C2918">
-            <v>62812.30404230686</v>
+            <v>65952.919244422199</v>
           </cell>
         </row>
         <row r="2919">
           <cell r="A2919" t="str">
             <v>F202000000</v>
           </cell>
           <cell r="B2919" t="str">
             <v>TUBO A. CAL. 20 MM X 2.8</v>
           </cell>
           <cell r="C2919">
-            <v>8589.9690473048049</v>
+            <v>9019.4674996700487</v>
           </cell>
         </row>
         <row r="2920">
           <cell r="A2920" t="str">
             <v>F202500000</v>
           </cell>
           <cell r="B2920" t="str">
             <v>TUBO A. CAL. 25 MM X 3.5</v>
           </cell>
           <cell r="C2920">
-            <v>13083.057198503833</v>
+            <v>13737.210058429026</v>
           </cell>
         </row>
         <row r="2921">
           <cell r="A2921" t="str">
             <v>F203200000</v>
           </cell>
           <cell r="B2921" t="str">
             <v>TUBO A. CAL. 32 MM X 4.4</v>
           </cell>
           <cell r="C2921">
-            <v>21117.006545340744</v>
+            <v>22172.856872607779</v>
           </cell>
         </row>
         <row r="2922">
           <cell r="A2922" t="str">
             <v>F204000000</v>
           </cell>
           <cell r="B2922" t="str">
             <v>TUBO A. CAL. 40 MM X 5.5</v>
           </cell>
           <cell r="C2922">
-            <v>32575.448640185408</v>
+            <v>34204.221072194676</v>
           </cell>
         </row>
         <row r="2923">
           <cell r="A2923" t="str">
             <v>F205000000</v>
           </cell>
           <cell r="B2923" t="str">
             <v>TUBO A. CAL. 50 MM X 6.9</v>
           </cell>
           <cell r="C2923">
-            <v>50966.724315888867</v>
+            <v>53515.060531683324</v>
           </cell>
         </row>
         <row r="2924">
           <cell r="A2924" t="str">
             <v>F206300000</v>
           </cell>
           <cell r="B2924" t="str">
             <v>TUBO A. CAL. 63 MM X 8,2</v>
           </cell>
           <cell r="C2924">
-            <v>86862.924577595579</v>
+            <v>91206.070806475385</v>
           </cell>
         </row>
         <row r="2925">
           <cell r="A2925" t="str">
             <v>F902000000</v>
           </cell>
           <cell r="B2925" t="str">
             <v>CODO 90°  FUSION 20MM</v>
           </cell>
           <cell r="C2925">
-            <v>445.7644797406694</v>
+            <v>468.05270372770286</v>
           </cell>
         </row>
         <row r="2926">
           <cell r="A2926" t="str">
             <v>F902500000</v>
           </cell>
           <cell r="B2926" t="str">
             <v>CODO 90°  FUSION 25MM</v>
           </cell>
           <cell r="C2926">
-            <v>708.09874678229687</v>
+            <v>743.50368412141165</v>
           </cell>
         </row>
         <row r="2927">
           <cell r="A2927" t="str">
             <v>F903200000</v>
           </cell>
           <cell r="B2927" t="str">
             <v>CODO 90° FUSION 32MM</v>
           </cell>
           <cell r="C2927">
-            <v>1216.2983144003126</v>
+            <v>1277.1132301203284</v>
           </cell>
         </row>
         <row r="2928">
           <cell r="A2928" t="str">
             <v>F904000000</v>
           </cell>
           <cell r="B2928" t="str">
             <v>CODO 90° FUSION 40MM</v>
           </cell>
           <cell r="C2928">
-            <v>2320.8214527505447</v>
+            <v>2436.8625253880718</v>
           </cell>
         </row>
         <row r="2929">
           <cell r="A2929" t="str">
             <v>F905000000</v>
           </cell>
           <cell r="B2929" t="str">
             <v>CODO 90° FUSION 50MM</v>
           </cell>
           <cell r="C2929">
-            <v>4049.0941688673965</v>
+            <v>4251.5488773107663</v>
           </cell>
         </row>
         <row r="2930">
           <cell r="A2930" t="str">
             <v>F906300000</v>
           </cell>
           <cell r="B2930" t="str">
             <v>CODO 90° FUSION 63MM</v>
           </cell>
           <cell r="C2930">
-            <v>7406.8759107269034</v>
+            <v>7777.2197062632476</v>
           </cell>
         </row>
         <row r="2931">
           <cell r="A2931" t="str">
             <v>F907500000</v>
           </cell>
           <cell r="B2931" t="str">
             <v>CODO 90° FUSION 75MM</v>
           </cell>
           <cell r="C2931">
-            <v>14813.751821453807</v>
+            <v>15554.439412526495</v>
           </cell>
         </row>
         <row r="2932">
           <cell r="A2932" t="str">
             <v>F270200000</v>
           </cell>
           <cell r="B2932" t="str">
             <v>CUPLA FUSION 20MM</v>
           </cell>
           <cell r="C2932">
-            <v>311.20667665348299</v>
+            <v>326.76701048615712</v>
           </cell>
         </row>
         <row r="2933">
           <cell r="A2933" t="str">
             <v>F270250000</v>
           </cell>
           <cell r="B2933" t="str">
             <v>CUPLA FUSION 25MM</v>
           </cell>
           <cell r="C2933">
-            <v>510.92212495456141</v>
+            <v>536.46823120228942</v>
           </cell>
         </row>
         <row r="2934">
           <cell r="A2934" t="str">
             <v>F270320000</v>
           </cell>
           <cell r="B2934" t="str">
             <v>CUPLA FUSION 32MM</v>
           </cell>
           <cell r="C2934">
-            <v>719.12259857444474</v>
+            <v>755.07872850316699</v>
           </cell>
         </row>
         <row r="2935">
           <cell r="A2935" t="str">
             <v>F270400000</v>
           </cell>
           <cell r="B2935" t="str">
             <v>CUPLA FUSION 40MM</v>
           </cell>
           <cell r="C2935">
-            <v>1351.0398483507017</v>
+            <v>1418.591840768237</v>
           </cell>
         </row>
         <row r="2936">
           <cell r="A2936" t="str">
             <v>F270500000</v>
           </cell>
           <cell r="B2936" t="str">
             <v>CUPLA FUSION 50MM</v>
           </cell>
           <cell r="C2936">
-            <v>2311.1839338352884</v>
+            <v>2426.7431305270529</v>
           </cell>
         </row>
         <row r="2937">
           <cell r="A2937" t="str">
             <v>F270630000</v>
           </cell>
           <cell r="B2937" t="str">
             <v>CUPLA FUSION 63MM</v>
           </cell>
           <cell r="C2937">
-            <v>5030.6345485121965</v>
+            <v>5282.1662759378078</v>
           </cell>
         </row>
         <row r="2938">
           <cell r="A2938" t="str">
             <v>F270570000</v>
           </cell>
           <cell r="B2938" t="str">
             <v>CUPLA FUSION 75MM</v>
           </cell>
           <cell r="C2938">
-            <v>10863.421342960608</v>
+            <v>11406.592410108637</v>
           </cell>
         </row>
         <row r="2939">
           <cell r="A2939" t="str">
             <v>F130200000</v>
           </cell>
           <cell r="B2939" t="str">
             <v>TEE FUSION 20MM</v>
           </cell>
           <cell r="C2939">
-            <v>583.67954678273736</v>
+            <v>612.86352412187421</v>
           </cell>
         </row>
         <row r="2940">
           <cell r="A2940" t="str">
             <v>F130250000</v>
           </cell>
           <cell r="B2940" t="str">
             <v>TEE FUSION 25MM</v>
           </cell>
           <cell r="C2940">
-            <v>997.2410170457382</v>
+            <v>1047.1030678980253</v>
           </cell>
         </row>
         <row r="2941">
           <cell r="A2941" t="str">
             <v>F130320000</v>
           </cell>
           <cell r="B2941" t="str">
             <v>TEE FUSION 32MM</v>
           </cell>
           <cell r="C2941">
-            <v>1559.2403219705852</v>
+            <v>1637.2023380691139</v>
           </cell>
         </row>
         <row r="2942">
           <cell r="A2942" t="str">
             <v>F130400000</v>
           </cell>
           <cell r="B2942" t="str">
             <v>TEE FUSION 40MM</v>
           </cell>
           <cell r="C2942">
-            <v>3054.6759259926771</v>
+            <v>3207.409722292311</v>
           </cell>
         </row>
         <row r="2943">
           <cell r="A2943" t="str">
             <v>F130500000</v>
           </cell>
           <cell r="B2943" t="str">
             <v>TEE FUSION 50MM</v>
           </cell>
           <cell r="C2943">
-            <v>5935.0747768349447</v>
+            <v>6231.8285156766924</v>
           </cell>
         </row>
         <row r="2944">
           <cell r="A2944" t="str">
             <v>F130630000</v>
           </cell>
           <cell r="B2944" t="str">
             <v>TEE FUSION 63MM</v>
           </cell>
           <cell r="C2944">
-            <v>10165.143845956771</v>
+            <v>10673.401038254609</v>
           </cell>
         </row>
         <row r="2945">
           <cell r="A2945" t="str">
             <v>F130750000</v>
           </cell>
           <cell r="B2945" t="str">
             <v>TEE FUSION 75MM</v>
           </cell>
           <cell r="C2945">
-            <v>15261.119770546062</v>
+            <v>16024.175759073365</v>
           </cell>
         </row>
         <row r="2946">
           <cell r="A2946" t="str">
             <v>F301200000</v>
           </cell>
           <cell r="B2946" t="str">
             <v>TAPA FUSION 20MM</v>
           </cell>
           <cell r="C2946">
-            <v>311.20667665348299</v>
+            <v>326.76701048615712</v>
           </cell>
         </row>
         <row r="2947">
           <cell r="A2947" t="str">
             <v>F301250000</v>
           </cell>
           <cell r="B2947" t="str">
             <v>TAPA FUSION 25MM</v>
           </cell>
           <cell r="C2947">
-            <v>464.42151375859243</v>
+            <v>487.64258944652198</v>
           </cell>
         </row>
         <row r="2948">
           <cell r="A2948" t="str">
             <v>F301320000</v>
           </cell>
           <cell r="B2948" t="str">
             <v>TAPA FUSION 32MM</v>
           </cell>
           <cell r="C2948">
-            <v>598.47823267340846</v>
+            <v>628.40214430707897</v>
           </cell>
         </row>
         <row r="2949">
           <cell r="A2949" t="str">
             <v>F301400000</v>
           </cell>
           <cell r="B2949" t="str">
             <v>TAPA FUSION 40MM</v>
           </cell>
           <cell r="C2949">
-            <v>1535.655960257687</v>
+            <v>1612.4387582705713</v>
           </cell>
         </row>
         <row r="2950">
           <cell r="A2950" t="str">
             <v>F301500000</v>
           </cell>
           <cell r="B2950" t="str">
             <v>TAPA FUSION 50MM</v>
           </cell>
           <cell r="C2950">
-            <v>1950.4701409516138</v>
+            <v>2047.9936479991943</v>
           </cell>
         </row>
         <row r="2951">
           <cell r="A2951" t="str">
             <v>F301630000</v>
           </cell>
           <cell r="B2951" t="str">
             <v>TAPA FUSION 63MM</v>
           </cell>
           <cell r="C2951">
-            <v>3900.890173485991</v>
+            <v>4095.9346821602894</v>
           </cell>
         </row>
         <row r="2952">
           <cell r="A2952" t="str">
             <v>F120200000</v>
           </cell>
           <cell r="B2952" t="str">
             <v>CODO 45° FUSION 20MM</v>
           </cell>
           <cell r="C2952">
-            <v>418.95647651885537</v>
+            <v>439.90430034479817</v>
           </cell>
         </row>
         <row r="2953">
           <cell r="A2953" t="str">
             <v>F120250000</v>
           </cell>
           <cell r="B2953" t="str">
             <v>CODO 45° FUSION 25MM</v>
           </cell>
           <cell r="C2953">
-            <v>795.75507133561803</v>
+            <v>835.54282490239871</v>
           </cell>
         </row>
         <row r="2954">
           <cell r="A2954" t="str">
             <v>F120320000</v>
           </cell>
           <cell r="B2954" t="str">
             <v>CODO 45° FUSION 32MM</v>
           </cell>
           <cell r="C2954">
-            <v>1538.7626821263832</v>
+            <v>1615.700816232702</v>
           </cell>
         </row>
         <row r="2955">
           <cell r="A2955" t="str">
             <v>F120400000</v>
           </cell>
           <cell r="B2955" t="str">
             <v>CODO 45° FUSION 40MM</v>
           </cell>
           <cell r="C2955">
-            <v>2220.7048351109474</v>
+            <v>2331.7400768664952</v>
           </cell>
         </row>
         <row r="2956">
           <cell r="A2956" t="str">
             <v>F120500000</v>
           </cell>
           <cell r="B2956" t="str">
             <v>CODO 45° FUSION 50MM</v>
           </cell>
           <cell r="C2956">
-            <v>4618.5596279605616</v>
+            <v>4849.4876093585899</v>
           </cell>
         </row>
         <row r="2957">
           <cell r="A2957" t="str">
             <v>F340200000</v>
           </cell>
           <cell r="B2957" t="str">
             <v>U. DOBLE FUS. FUS. 20MM</v>
           </cell>
           <cell r="C2957">
-            <v>1860.1914758962216</v>
+            <v>1953.2010496910323</v>
           </cell>
         </row>
         <row r="2958">
           <cell r="A2958" t="str">
             <v>F340250000</v>
           </cell>
           <cell r="B2958" t="str">
             <v>U. DOBLE FUS.-FUS. 25MM</v>
           </cell>
           <cell r="C2958">
-            <v>2613.9055851699668</v>
+            <v>2744.6008644284643</v>
           </cell>
         </row>
         <row r="2959">
           <cell r="A2959" t="str">
             <v>F340320000</v>
           </cell>
           <cell r="B2959" t="str">
             <v>U. DOBLE FUS.-FUS. 32MM</v>
           </cell>
           <cell r="C2959">
-            <v>4104.6978091947603</v>
+            <v>4309.9326996544987</v>
           </cell>
         </row>
         <row r="2960">
           <cell r="A2960" t="str">
             <v>F340400000</v>
           </cell>
           <cell r="B2960" t="str">
             <v>U. DOBLE FUS.-FUS.40MM</v>
           </cell>
           <cell r="C2960">
-            <v>14492.439947324188</v>
+            <v>15217.061944690398</v>
           </cell>
         </row>
         <row r="2961">
           <cell r="A2961" t="str">
             <v>F340500000</v>
           </cell>
           <cell r="B2961" t="str">
             <v>U. DOBLE FUS.-FUS. 50MM</v>
           </cell>
           <cell r="C2961">
-            <v>21564.7419561594</v>
+            <v>22642.979053967374</v>
           </cell>
         </row>
         <row r="2962">
           <cell r="A2962" t="str">
             <v>F340630000</v>
           </cell>
           <cell r="B2962" t="str">
             <v>U. DOBLE FUS.-FUS. 63MM</v>
           </cell>
           <cell r="C2962">
-            <v>24928.753844562041</v>
+            <v>26175.191536790146</v>
           </cell>
         </row>
         <row r="2963">
           <cell r="A2963" t="str">
             <v>F240H20009</v>
           </cell>
           <cell r="B2963" t="str">
             <v>CUPLA FUS-INS. H.20X3/8</v>
           </cell>
           <cell r="C2963">
-            <v>2982.2358574736704</v>
+            <v>3131.3476503473544</v>
           </cell>
         </row>
         <row r="2964">
           <cell r="A2964" t="str">
             <v>F240H20013</v>
           </cell>
           <cell r="B2964" t="str">
             <v>CUPLA FUS-INS. H.20X½</v>
           </cell>
           <cell r="C2964">
-            <v>3119.2322701997255</v>
+            <v>3275.1938837097114</v>
           </cell>
         </row>
         <row r="2965">
           <cell r="A2965" t="str">
             <v>F240H25013</v>
           </cell>
           <cell r="B2965" t="str">
             <v>CUPLA FUS-INS. H.25X½</v>
           </cell>
           <cell r="C2965">
-            <v>3744.2679640087636</v>
+            <v>3931.4813622092015</v>
           </cell>
         </row>
         <row r="2966">
           <cell r="A2966" t="str">
             <v>F240H25019</v>
           </cell>
           <cell r="B2966" t="str">
             <v>CUPLA FUS-INS. H.25X¾</v>
           </cell>
           <cell r="C2966">
-            <v>4377.7385747193684</v>
+            <v>4596.625503455336</v>
           </cell>
         </row>
         <row r="2967">
           <cell r="A2967" t="str">
             <v>F240H32025</v>
           </cell>
           <cell r="B2967" t="str">
             <v>CUPLA FUS-INS. H.32X1"</v>
           </cell>
           <cell r="C2967">
-            <v>8064.281642071066</v>
+            <v>8467.4957241746197</v>
           </cell>
         </row>
         <row r="2968">
           <cell r="A2968" t="str">
             <v>F240H40032</v>
           </cell>
           <cell r="B2968" t="str">
             <v>CUPLA FUS-INS. H. 40X1¼"</v>
           </cell>
           <cell r="C2968">
-            <v>17083.462688622571</v>
+            <v>17937.635823053704</v>
           </cell>
         </row>
         <row r="2969">
           <cell r="A2969" t="str">
             <v>F240H50038</v>
           </cell>
           <cell r="B2969" t="str">
             <v>CUPLA FUS-INS. H. 50X1½"</v>
           </cell>
           <cell r="C2969">
-            <v>23382.441494238617</v>
+            <v>24551.563568950547</v>
           </cell>
         </row>
         <row r="2970">
           <cell r="A2970" t="str">
             <v>F240H63051</v>
           </cell>
           <cell r="B2970" t="str">
             <v>CUPLA FUS-INS. H. 63X2"</v>
           </cell>
           <cell r="C2970">
-            <v>34186.116901046938</v>
+            <v>35895.422746099284</v>
           </cell>
         </row>
         <row r="2971">
           <cell r="A2971" t="str">
             <v>F240M20013</v>
           </cell>
           <cell r="B2971" t="str">
             <v>CUPLA FUS.INS. M. 20X½</v>
           </cell>
           <cell r="C2971">
-            <v>4032.0573070068035</v>
+            <v>4233.6601723571439</v>
           </cell>
         </row>
         <row r="2972">
           <cell r="A2972" t="str">
             <v>F240M25013</v>
           </cell>
           <cell r="B2972" t="str">
             <v>CUPLA FUS.INS. M. 25X½</v>
           </cell>
           <cell r="C2972">
-            <v>4320.3477341772159</v>
+            <v>4536.3651208860765</v>
           </cell>
         </row>
         <row r="2973">
           <cell r="A2973" t="str">
             <v>F240M25019</v>
           </cell>
           <cell r="B2973" t="str">
             <v>CUPLA FUS.INS. M. 25X¾</v>
           </cell>
           <cell r="C2973">
-            <v>5184.2168473437123</v>
+            <v>5443.4276897108975</v>
           </cell>
         </row>
         <row r="2974">
           <cell r="A2974" t="str">
             <v>F240M32019</v>
           </cell>
           <cell r="B2974" t="str">
             <v>CUPLA FUS.INS. M. 32X¾</v>
           </cell>
           <cell r="C2974">
-            <v>7373.1529459263784</v>
+            <v>7741.8105932226972</v>
           </cell>
         </row>
         <row r="2975">
           <cell r="A2975" t="str">
             <v>F240M32025</v>
           </cell>
           <cell r="B2975" t="str">
             <v>CUPLA FUS.INS. M. 32X1"</v>
           </cell>
           <cell r="C2975">
-            <v>10368.433694687425</v>
+            <v>10886.855379421795</v>
           </cell>
         </row>
         <row r="2976">
           <cell r="A2976" t="str">
             <v>F240M40032</v>
           </cell>
           <cell r="B2976" t="str">
             <v>CUPLA FUS.INS. M. 40X1¼"</v>
           </cell>
           <cell r="C2976">
-            <v>21576.584245433092</v>
+            <v>22655.413457704744</v>
           </cell>
         </row>
         <row r="2977">
           <cell r="A2977" t="str">
             <v>F240M50038</v>
           </cell>
           <cell r="B2977" t="str">
             <v>CUPLA FUS.INS. M.50X1½"</v>
           </cell>
           <cell r="C2977">
-            <v>29543.321501949395</v>
+            <v>31020.487577046864</v>
           </cell>
         </row>
         <row r="2978">
           <cell r="A2978" t="str">
             <v>F240M63051</v>
           </cell>
           <cell r="B2978" t="str">
             <v>CUPLA FUS.INS. M. 63X2"</v>
           </cell>
           <cell r="C2978">
-            <v>44970.584081247718</v>
+            <v>47219.113285310101</v>
           </cell>
         </row>
         <row r="2979">
           <cell r="A2979" t="str">
             <v>F90H200013</v>
           </cell>
           <cell r="B2979" t="str">
             <v>CODO 90° FUS-INS.H. 20X½</v>
           </cell>
           <cell r="C2979">
-            <v>3455.9775368383498</v>
+            <v>3628.7764136802684</v>
           </cell>
         </row>
         <row r="2980">
           <cell r="A2980" t="str">
             <v>F90H200019</v>
           </cell>
           <cell r="B2980" t="str">
             <v>CODO 90° FUS-INS.H. 20X¾</v>
           </cell>
           <cell r="C2980">
-            <v>4896.0934482307575</v>
+            <v>5140.898120642295</v>
           </cell>
         </row>
         <row r="2981">
           <cell r="A2981" t="str">
             <v>F90H250013</v>
           </cell>
           <cell r="B2981" t="str">
             <v>CODO 90° FUS-INS.H. 25X½</v>
           </cell>
           <cell r="C2981">
-            <v>4462.5220166844319</v>
+            <v>4685.6481175186545</v>
           </cell>
         </row>
         <row r="2982">
           <cell r="A2982" t="str">
             <v>F90H250019</v>
           </cell>
           <cell r="B2982" t="str">
             <v>CODO 90° FUS-INS.H. 25X¾</v>
           </cell>
           <cell r="C2982">
-            <v>5184.2168473437123</v>
+            <v>5443.4276897108975</v>
           </cell>
         </row>
         <row r="2983">
           <cell r="A2983" t="str">
             <v>F90H320019</v>
           </cell>
           <cell r="B2983" t="str">
             <v>CODO 90° FUS-INS.H. 32X¾</v>
           </cell>
           <cell r="C2983">
-            <v>7257.8534778639578</v>
+            <v>7620.7461517571564</v>
           </cell>
         </row>
         <row r="2984">
           <cell r="A2984" t="str">
             <v>F90H320025</v>
           </cell>
           <cell r="B2984" t="str">
             <v>CODO 90° FUS-INS.H. 32X1"</v>
           </cell>
           <cell r="C2984">
-            <v>9635.2139280636238</v>
+            <v>10116.974624466808</v>
           </cell>
         </row>
         <row r="2985">
           <cell r="A2985" t="str">
             <v>F90M200013</v>
           </cell>
           <cell r="B2985" t="str">
             <v>CODO 90° FUS-INS.M. 20X½</v>
           </cell>
           <cell r="C2985">
-            <v>4147.323369457732</v>
+            <v>5987.717844843889</v>
           </cell>
         </row>
         <row r="2986">
           <cell r="A2986" t="str">
             <v>F90M250013</v>
           </cell>
           <cell r="B2986" t="str">
             <v>CODO 90° FUS-INS.M. 25X½</v>
           </cell>
           <cell r="C2986">
-            <v>5299.4328013774011</v>
+            <v>5056.3301448713501</v>
           </cell>
         </row>
         <row r="2987">
           <cell r="A2987" t="str">
             <v>F90M250019</v>
           </cell>
           <cell r="B2987" t="str">
             <v>CODO 90° FUS-INS.M. 25X¾</v>
           </cell>
           <cell r="C2987">
-            <v>5702.5884236608463</v>
+            <v>5987.717844843889</v>
           </cell>
         </row>
         <row r="2988">
           <cell r="A2988" t="str">
             <v>F90M320025</v>
           </cell>
           <cell r="B2988" t="str">
             <v>CODO 90° FUS-INS.M. 32X1"</v>
           </cell>
           <cell r="C2988">
-            <v>10368.433694687425</v>
+            <v>10886.855379421795</v>
           </cell>
         </row>
         <row r="2989">
           <cell r="A2989" t="str">
             <v>F130H20013</v>
           </cell>
           <cell r="B2989" t="str">
             <v>TEE FUS-INS. H. 20X½"</v>
           </cell>
           <cell r="C2989">
-            <v>4104.3303474683553</v>
+            <v>4309.5468648417736</v>
           </cell>
         </row>
         <row r="2990">
           <cell r="A2990" t="str">
             <v>F130H25013</v>
           </cell>
           <cell r="B2990" t="str">
             <v>TEE FUS-INS. H.  25X½"</v>
           </cell>
           <cell r="C2990">
-            <v>4815.5525189250948</v>
+            <v>5056.3301448713501</v>
           </cell>
         </row>
         <row r="2991">
           <cell r="A2991" t="str">
             <v>F130H25019</v>
           </cell>
           <cell r="B2991" t="str">
             <v>TEE FUS-INS. H.  25X¾"</v>
           </cell>
           <cell r="C2991">
-            <v>6292.9657955475996</v>
+            <v>6607.6140853249808</v>
           </cell>
         </row>
         <row r="2992">
           <cell r="A2992" t="str">
             <v>F130H32019</v>
           </cell>
           <cell r="B2992" t="str">
             <v>TEE FUS-INS. H.  32X¾"</v>
           </cell>
           <cell r="C2992">
-            <v>7661.0759113703843</v>
+            <v>8044.1297069389038</v>
           </cell>
         </row>
         <row r="2993">
           <cell r="A2993" t="str">
             <v>F130H32025</v>
           </cell>
           <cell r="B2993" t="str">
             <v>TEE FUS-INS. H.  32X1"</v>
           </cell>
           <cell r="C2993">
-            <v>10145.96902496073</v>
+            <v>10653.267476208768</v>
           </cell>
         </row>
         <row r="2994">
           <cell r="A2994" t="str">
             <v>F130M20013</v>
           </cell>
           <cell r="B2994" t="str">
             <v>TEE FUS-INS. M.  20X½"</v>
           </cell>
           <cell r="C2994">
-            <v>4925.0060049765261</v>
+            <v>5171.2563052253536</v>
           </cell>
         </row>
         <row r="2995">
           <cell r="A2995" t="str">
             <v>F130M25013</v>
           </cell>
           <cell r="B2995" t="str">
             <v>TEE FUS-INS. M.  25X½"</v>
           </cell>
           <cell r="C2995">
-            <v>6018.271452254171</v>
+            <v>6319.1850248668798</v>
           </cell>
         </row>
         <row r="2996">
           <cell r="A2996" t="str">
             <v>F130M25019</v>
           </cell>
           <cell r="B2996" t="str">
             <v>TEE FUS-IN. M.  25X¾"</v>
           </cell>
           <cell r="C2996">
-            <v>7113.9588063649398</v>
+            <v>7469.6567466831848</v>
           </cell>
         </row>
         <row r="2997">
           <cell r="A2997" t="str">
             <v>F130M32019</v>
           </cell>
           <cell r="B2997" t="str">
             <v>TEE FUS-INS. M.  32X¾"</v>
           </cell>
           <cell r="C2997">
-            <v>7661.0759113703843</v>
+            <v>8044.1297069389038</v>
           </cell>
         </row>
         <row r="2998">
           <cell r="A2998" t="str">
             <v>F130M32025</v>
           </cell>
           <cell r="B2998" t="str">
             <v>TEE FUS-INS. M.  32X1"</v>
           </cell>
           <cell r="C2998">
-            <v>13133.332643798323</v>
+            <v>13789.999275988239</v>
           </cell>
         </row>
         <row r="2999">
           <cell r="A2999" t="str">
             <v>F340H20013</v>
           </cell>
           <cell r="B2999" t="str">
             <v>UNI DOB.FUS-INS.H. 20X½</v>
           </cell>
           <cell r="C2999">
-            <v>8836.2018096076008</v>
+            <v>9278.0119000879804</v>
           </cell>
         </row>
         <row r="3000">
           <cell r="A3000" t="str">
             <v>F340H25019</v>
           </cell>
           <cell r="B3000" t="str">
             <v>UNI DOB.FUS-INS.H.25X¾</v>
           </cell>
           <cell r="C3000">
-            <v>13124.747401645045</v>
+            <v>13780.984771727299</v>
           </cell>
         </row>
         <row r="3001">
           <cell r="A3001" t="str">
             <v>F340H32025</v>
           </cell>
           <cell r="B3001" t="str">
             <v>UNI DOB.FUS-INS.H.32X1"</v>
           </cell>
           <cell r="C3001">
-            <v>18579.349268399801</v>
+            <v>19508.316731819792</v>
           </cell>
         </row>
         <row r="3002">
           <cell r="A3002" t="str">
             <v>F340M20013</v>
           </cell>
           <cell r="B3002" t="str">
             <v>UNI DOB.FUS-INS.M. 20X½</v>
           </cell>
           <cell r="C3002">
-            <v>9250.8155566325786</v>
+            <v>9713.356334464208</v>
           </cell>
         </row>
         <row r="3003">
           <cell r="A3003" t="str">
             <v>F340M25019</v>
           </cell>
           <cell r="B3003" t="str">
             <v>UNI DOB.FUS-INS.M.25X¾</v>
           </cell>
           <cell r="C3003">
-            <v>14368.555237108485</v>
+            <v>15086.982998963913</v>
           </cell>
         </row>
         <row r="3004">
           <cell r="A3004" t="str">
             <v>F340M32025</v>
           </cell>
           <cell r="B3004" t="str">
             <v>UNI DOB.FUS-INS.M.32X1"</v>
           </cell>
           <cell r="C3004">
-            <v>19978.643522549763</v>
+            <v>20977.575698677258</v>
           </cell>
         </row>
         <row r="3005">
           <cell r="A3005" t="str">
             <v>F340M40032</v>
           </cell>
           <cell r="B3005" t="str">
             <v>UNI DOB.FUS-INS.M.40X1¼"</v>
           </cell>
           <cell r="C3005">
-            <v>23541.619232994934</v>
+            <v>24718.70019464468</v>
           </cell>
         </row>
         <row r="3006">
           <cell r="A3006" t="str">
             <v>F502000000</v>
           </cell>
           <cell r="B3006" t="str">
             <v>SOBREPASO F.F. 20MM</v>
           </cell>
           <cell r="C3006">
-            <v>2004.7876652365605</v>
+            <v>2105.027048498388</v>
           </cell>
         </row>
         <row r="3007">
           <cell r="A3007" t="str">
             <v>F502500000</v>
           </cell>
           <cell r="B3007" t="str">
             <v>SOBREPASO F.F. 25MM</v>
           </cell>
           <cell r="C3007">
-            <v>2755.3616470301181</v>
+            <v>2893.1297293816237</v>
           </cell>
         </row>
         <row r="3008">
           <cell r="A3008" t="str">
             <v>F503200000</v>
           </cell>
           <cell r="B3008" t="str">
             <v>SOBREPASO F.F. 32MM</v>
           </cell>
           <cell r="C3008">
-            <v>3900.9569847089738</v>
+            <v>4096.0048339444229</v>
           </cell>
         </row>
         <row r="3009">
           <cell r="A3009" t="str">
             <v>F240252000</v>
           </cell>
           <cell r="B3009" t="str">
             <v>CUPLA RED. F-F 25X20 MM</v>
           </cell>
           <cell r="C3009">
-            <v>559.22663917106399</v>
+            <v>587.18797112961727</v>
           </cell>
         </row>
         <row r="3010">
           <cell r="A3010" t="str">
             <v>F240322000</v>
           </cell>
           <cell r="B3010" t="str">
             <v>CUPLA RED. F-F 32X20 MM</v>
           </cell>
           <cell r="C3010">
-            <v>836.20926685165159</v>
+            <v>878.01973019423428</v>
           </cell>
         </row>
         <row r="3011">
           <cell r="A3011" t="str">
             <v>F240322500</v>
           </cell>
           <cell r="B3011" t="str">
             <v>CUPLA RED. F-F 32X25 MM</v>
           </cell>
           <cell r="C3011">
-            <v>836.20926685165159</v>
+            <v>878.01973019423428</v>
           </cell>
         </row>
         <row r="3012">
           <cell r="A3012" t="str">
             <v>F240402000</v>
           </cell>
           <cell r="B3012" t="str">
             <v>CUPLA RED. F-F 40X20 MM</v>
           </cell>
           <cell r="C3012">
-            <v>1023.881992210096</v>
+            <v>1075.0760918206004</v>
           </cell>
         </row>
         <row r="3013">
           <cell r="A3013" t="str">
             <v>F240402500</v>
           </cell>
           <cell r="B3013" t="str">
             <v>CUPLA RED. F-F 40X25 MM</v>
           </cell>
           <cell r="C3013">
-            <v>1182.3582131250939</v>
+            <v>1241.4761237813486</v>
           </cell>
         </row>
         <row r="3014">
           <cell r="A3014" t="str">
             <v>F240403200</v>
           </cell>
           <cell r="B3014" t="str">
             <v>CUPLA RED. F-F 40X32 MM</v>
           </cell>
           <cell r="C3014">
-            <v>1182.3582131250939</v>
+            <v>1241.4761237813486</v>
           </cell>
         </row>
         <row r="3015">
           <cell r="A3015" t="str">
             <v>F240503200</v>
           </cell>
           <cell r="B3015" t="str">
             <v>CUPLA RED. F-F 50X32 MM</v>
           </cell>
           <cell r="C3015">
-            <v>2209.814605764765</v>
+            <v>2320.305336053003</v>
           </cell>
         </row>
         <row r="3016">
           <cell r="A3016" t="str">
             <v>F240504000</v>
           </cell>
           <cell r="B3016" t="str">
             <v>CUPLA RED. F-F 50X40 MM</v>
           </cell>
           <cell r="C3016">
-            <v>2376.2747678261976</v>
+            <v>2495.0885062175066</v>
           </cell>
         </row>
         <row r="3017">
           <cell r="A3017" t="str">
             <v>F240634000</v>
           </cell>
           <cell r="B3017" t="str">
             <v>CUPLA RED. F-F 63X40 MM</v>
           </cell>
           <cell r="C3017">
-            <v>3731.5404260305554</v>
+            <v>3918.1174473320839</v>
           </cell>
         </row>
         <row r="3018">
           <cell r="A3018" t="str">
             <v>F240635000</v>
           </cell>
           <cell r="B3018" t="str">
             <v>CUPLA RED. F-F 63X50 MM</v>
           </cell>
           <cell r="C3018">
-            <v>4233.643469551399</v>
+            <v>4445.3256430289694</v>
           </cell>
         </row>
         <row r="3019">
           <cell r="A3019" t="str">
             <v>F240756300</v>
           </cell>
           <cell r="B3019" t="str">
             <v>CUPLA RED. F-F 75X63 MM</v>
           </cell>
           <cell r="C3019">
-            <v>14319.966775194307</v>
+            <v>15035.965113954024</v>
           </cell>
         </row>
         <row r="3020">
           <cell r="A3020" t="str">
             <v>F130252000</v>
           </cell>
           <cell r="B3020" t="str">
             <v>TEE RED. FUSION 25X20MM</v>
           </cell>
           <cell r="C3020">
-            <v>1036.4257993251008</v>
+            <v>1088.2470892913555</v>
           </cell>
         </row>
         <row r="3021">
           <cell r="A3021" t="str">
             <v>F130322000</v>
           </cell>
           <cell r="B3021" t="str">
             <v>TEE RED. FUSION 32X20MM</v>
           </cell>
           <cell r="C3021">
-            <v>1777.6462099010776</v>
+            <v>1866.5285203961316</v>
           </cell>
         </row>
         <row r="3022">
           <cell r="A3022" t="str">
             <v>F130322500</v>
           </cell>
           <cell r="B3022" t="str">
             <v>TEE RED. FUSION 32X25MM</v>
           </cell>
           <cell r="C3022">
-            <v>1728.2727161168523</v>
+            <v>1814.6863519226947</v>
           </cell>
         </row>
         <row r="3023">
           <cell r="A3023" t="str">
             <v>F130402500</v>
           </cell>
           <cell r="B3023" t="str">
             <v>TEE RED. FUSION 40X25MM</v>
           </cell>
           <cell r="C3023">
-            <v>3357.7817418595059</v>
+            <v>3525.6708289524809</v>
           </cell>
         </row>
         <row r="3024">
           <cell r="A3024" t="str">
             <v>F130403200</v>
           </cell>
           <cell r="B3024" t="str">
             <v>TEE RED. FUSION 40X32MM</v>
           </cell>
           <cell r="C3024">
-            <v>3061.5073735426613</v>
+            <v>3214.582742219794</v>
           </cell>
         </row>
         <row r="3025">
           <cell r="A3025" t="str">
             <v>F130503200</v>
           </cell>
           <cell r="B3025" t="str">
             <v>TEE RED. FUSION 50X32MM</v>
           </cell>
           <cell r="C3025">
-            <v>4937.9172738179359</v>
+            <v>5184.8131375088333</v>
           </cell>
         </row>
         <row r="3026">
           <cell r="A3026" t="str">
             <v>F130634000</v>
           </cell>
           <cell r="B3026" t="str">
             <v>TEE RED. FUSION 63 x40MM</v>
           </cell>
           <cell r="C3026">
-            <v>8546.3580215028414</v>
+            <v>8973.6759225779842</v>
           </cell>
         </row>
         <row r="3027">
           <cell r="A3027" t="str">
             <v>F130635000</v>
           </cell>
           <cell r="B3027" t="str">
             <v>TEE RED. FUSION 63 x50MM</v>
           </cell>
           <cell r="C3027">
-            <v>8394.4627060516377</v>
+            <v>8814.1858413542213</v>
           </cell>
         </row>
         <row r="3028">
           <cell r="A3028" t="str">
             <v>F90R252000</v>
           </cell>
           <cell r="B3028" t="str">
             <v>CODO RED. FUS. 25X20 MM</v>
           </cell>
           <cell r="C3028">
-            <v>834.50558066559222</v>
+            <v>876.23085969887177</v>
           </cell>
         </row>
         <row r="3029">
           <cell r="A3029" t="str">
             <v>F90R322000</v>
           </cell>
           <cell r="B3029" t="str">
             <v>CODO RED. FUS.32X20 MM</v>
           </cell>
           <cell r="C3029">
-            <v>1206.0427916724659</v>
+            <v>1266.3449312560892</v>
           </cell>
         </row>
         <row r="3030">
           <cell r="A3030" t="str">
             <v>F90R322500</v>
           </cell>
           <cell r="B3030" t="str">
             <v>CODO RED. FUS.32X25 MM</v>
           </cell>
           <cell r="C3030">
-            <v>1378.1150964644469</v>
+            <v>1447.0208512876691</v>
           </cell>
         </row>
         <row r="3031">
           <cell r="A3031" t="str">
             <v>F552000000</v>
           </cell>
           <cell r="B3031" t="str">
             <v>SOBREPASO FF CORTO 20MM</v>
           </cell>
           <cell r="C3031">
-            <v>1382.1738782606465</v>
+            <v>1451.282572173679</v>
           </cell>
         </row>
         <row r="3032">
           <cell r="A3032" t="str">
             <v>F552500000</v>
           </cell>
           <cell r="B3032" t="str">
             <v>SOBREPASO FF. CORTO 25MM</v>
           </cell>
           <cell r="C3032">
-            <v>2024.5470844336983</v>
+            <v>2125.7744386553832</v>
           </cell>
         </row>
         <row r="3033">
           <cell r="A3033" t="str">
             <v>F553200000</v>
           </cell>
           <cell r="B3033" t="str">
             <v>SOBREPASO FF. CORTO 32MM</v>
           </cell>
           <cell r="C3033">
-            <v>2749.2150145157084</v>
+            <v>2886.675765241494</v>
           </cell>
         </row>
         <row r="3034">
           <cell r="A3034" t="str">
             <v>FIJPPR2000</v>
           </cell>
           <cell r="B3034" t="str">
             <v>FIJATUBOS PPR 20 MM</v>
           </cell>
           <cell r="C3034">
-            <v>368.0463246060271</v>
+            <v>386.44864083632842</v>
           </cell>
         </row>
         <row r="3035">
           <cell r="A3035" t="str">
             <v>FIJPPR2500</v>
           </cell>
           <cell r="B3035" t="str">
             <v>FIJATUBOS PPR 25 MM</v>
           </cell>
           <cell r="C3035">
-            <v>432.86991370500573</v>
+            <v>454.51340939025596</v>
           </cell>
         </row>
         <row r="3036">
           <cell r="A3036" t="str">
             <v>FIJPPR3200</v>
           </cell>
           <cell r="B3036" t="str">
             <v>FIJATUBOS PPR 32 MM</v>
           </cell>
           <cell r="C3036">
-            <v>487.67181935657686</v>
+            <v>512.05541032440578</v>
           </cell>
         </row>
         <row r="3037">
           <cell r="A3037" t="str">
             <v>FIJMET2000</v>
           </cell>
           <cell r="B3037" t="str">
             <v>FIJATUBOS MET. 20MM</v>
           </cell>
           <cell r="C3037">
-            <v>2393.7459026361776</v>
+            <v>2513.4331977679863</v>
           </cell>
         </row>
         <row r="3038">
           <cell r="A3038" t="str">
             <v>FIJMET2500</v>
           </cell>
           <cell r="B3038" t="str">
             <v>FIJATUBOS MET. 25 MM</v>
           </cell>
           <cell r="C3038">
-            <v>2725.9814117234691</v>
+            <v>2862.2804823096426</v>
           </cell>
         </row>
         <row r="3039">
           <cell r="A3039" t="str">
             <v>FIJMET3200</v>
           </cell>
           <cell r="B3039" t="str">
             <v>FIJATUBOS MET. 32 MM</v>
           </cell>
           <cell r="C3039">
-            <v>3260.153842276015</v>
+            <v>3423.161534389817</v>
           </cell>
         </row>
         <row r="3040">
           <cell r="A3040" t="str">
             <v>F800200000</v>
           </cell>
           <cell r="B3040" t="str">
             <v>LLAVE DE PASO F. 20MM</v>
           </cell>
           <cell r="C3040">
-            <v>25183.388118154922</v>
+            <v>26442.557524062664</v>
           </cell>
         </row>
         <row r="3041">
           <cell r="A3041" t="str">
             <v>F800250000</v>
           </cell>
           <cell r="B3041" t="str">
             <v>LLAVE DE PASO F. 25MM</v>
           </cell>
           <cell r="C3041">
-            <v>29377.212098808614</v>
+            <v>30846.072703749047</v>
           </cell>
         </row>
         <row r="3042">
           <cell r="A3042" t="str">
             <v>F800320000</v>
           </cell>
           <cell r="B3042" t="str">
             <v>LLAVE DE PASO F. 32MM</v>
           </cell>
           <cell r="C3042">
-            <v>34561.245215289135</v>
+            <v>36289.307476053589</v>
           </cell>
         </row>
         <row r="3043">
           <cell r="A3043" t="str">
             <v>F700200000</v>
           </cell>
           <cell r="B3043" t="str">
             <v>LLAVE PASO FUS.CORTA 20MM</v>
           </cell>
           <cell r="C3043">
-            <v>18328.068281903303</v>
+            <v>19244.471695998465</v>
           </cell>
         </row>
         <row r="3044">
           <cell r="A3044" t="str">
             <v>F700250000</v>
           </cell>
           <cell r="B3044" t="str">
             <v>LLAVE PASO FUS.CORTA 25MM</v>
           </cell>
           <cell r="C3044">
-            <v>21943.65305821714</v>
+            <v>23040.835711127998</v>
           </cell>
         </row>
         <row r="3045">
           <cell r="A3045" t="str">
             <v>F700320000</v>
           </cell>
           <cell r="B3045" t="str">
             <v>LLAVE PASO FUS.CORTA 32MM</v>
           </cell>
           <cell r="C3045">
-            <v>25808.905011843766</v>
+            <v>27099.350262435957</v>
           </cell>
         </row>
         <row r="3046">
           <cell r="A3046" t="str">
             <v>JS17002000</v>
           </cell>
           <cell r="B3046" t="str">
             <v>VALV. ESF. PLAS. F.F. 20 MM</v>
           </cell>
           <cell r="C3046">
             <v>3626.0129588219347</v>
           </cell>
         </row>
         <row r="3047">
           <cell r="A3047" t="str">
             <v>JS17002500</v>
           </cell>
           <cell r="B3047" t="str">
             <v>VALV. ESF. PLAS. F.F. 25 MM</v>
           </cell>
           <cell r="C3047">
             <v>5560.3296530333128</v>
           </cell>
         </row>
         <row r="3048">
@@ -35792,95 +35792,95 @@
             <v>VALV. ESF. METAL. F.F. 63 MM</v>
           </cell>
           <cell r="C3054">
             <v>65542.038944063184</v>
           </cell>
         </row>
         <row r="3055">
           <cell r="A3055" t="str">
             <v>RFFCMET020</v>
           </cell>
           <cell r="B3055" t="str">
             <v>VALV.ESF.BRONCE FUSION 20</v>
           </cell>
           <cell r="C3055">
             <v>23897.665379540889</v>
           </cell>
         </row>
         <row r="3056">
           <cell r="A3056" t="str">
             <v>RFFCMET025</v>
           </cell>
           <cell r="B3056" t="str">
             <v>VALV.ESF.BRONCE FUSION 25</v>
           </cell>
           <cell r="C3056">
-            <v>30186.523860611444</v>
+            <v>25092.548648517932</v>
           </cell>
         </row>
         <row r="3057">
           <cell r="A3057" t="str">
             <v>RFFCMET032</v>
           </cell>
           <cell r="B3057" t="str">
             <v>VALV.ESF.BRONCE FUSION 32</v>
           </cell>
           <cell r="C3057">
-            <v>51242.553504531148</v>
+            <v>31695.850053642018</v>
           </cell>
         </row>
         <row r="3058">
           <cell r="A3058" t="str">
             <v>RFFCMET040</v>
           </cell>
           <cell r="B3058" t="str">
             <v>VALV.ESF.BRONCE FUSION 40</v>
           </cell>
           <cell r="C3058">
-            <v>79658.87934601499</v>
+            <v>53804.681179757717</v>
           </cell>
         </row>
         <row r="3059">
           <cell r="A3059" t="str">
             <v>RFFCMET050</v>
           </cell>
           <cell r="B3059" t="str">
             <v>VALV.ESF.BRONCE FUSION 50</v>
           </cell>
           <cell r="C3059">
-            <v>104814.31327029719</v>
+            <v>83641.823313315734</v>
           </cell>
         </row>
         <row r="3060">
           <cell r="A3060" t="str">
             <v>RFFCMET063</v>
           </cell>
           <cell r="B3060" t="str">
             <v>VALV.ESF.BRONCE FUSION 63</v>
           </cell>
           <cell r="C3060">
-            <v>163044.48555853299</v>
+            <v>110055.02893381208</v>
           </cell>
         </row>
         <row r="3061">
           <cell r="A3061" t="str">
             <v>F602000000</v>
           </cell>
           <cell r="B3061" t="str">
             <v>BOQUILLAS TEF 20 MM</v>
           </cell>
           <cell r="C3061">
             <v>11040.972884280982</v>
           </cell>
         </row>
         <row r="3062">
           <cell r="A3062" t="str">
             <v>F602500000</v>
           </cell>
           <cell r="B3062" t="str">
             <v>BOQUILLAS TEF 25 MM</v>
           </cell>
           <cell r="C3062">
             <v>12314.935701659952</v>
           </cell>
         </row>
         <row r="3063">
@@ -35935,150 +35935,150 @@
             <v>SET FUSION 20-32  800 Wats</v>
           </cell>
           <cell r="C3067">
             <v>64439.367267322756</v>
           </cell>
         </row>
         <row r="3068">
           <cell r="A3068" t="str">
             <v>FSET206300</v>
           </cell>
           <cell r="B3068" t="str">
             <v>SET FUSION 20-63  1500 Wats</v>
           </cell>
           <cell r="C3068">
             <v>124847.90916699903</v>
           </cell>
         </row>
         <row r="3069">
           <cell r="A3069" t="str">
             <v>F412000000</v>
           </cell>
           <cell r="B3069" t="str">
             <v>CURVA F-F- H.H. 20 mm.</v>
           </cell>
           <cell r="C3069">
-            <v>1521.9903927088026</v>
+            <v>1598.0899123442427</v>
           </cell>
         </row>
         <row r="3070">
           <cell r="A3070" t="str">
             <v>F412500000</v>
           </cell>
           <cell r="B3070" t="str">
             <v>CURVA F-F- H.H. 25 mm.</v>
           </cell>
           <cell r="C3070">
-            <v>2029.3264252697663</v>
+            <v>2130.7927465332546</v>
           </cell>
         </row>
         <row r="3071">
           <cell r="A3071" t="str">
             <v>F413200000</v>
           </cell>
           <cell r="B3071" t="str">
             <v>CURVA F-F- H.H. 32 mm.</v>
           </cell>
           <cell r="C3071">
-            <v>3352.9148783213309</v>
+            <v>3520.5606222373981</v>
           </cell>
         </row>
         <row r="3072">
           <cell r="A3072" t="str">
             <v>F241025020</v>
           </cell>
           <cell r="B3072" t="str">
             <v>BUJES RED. F.F. 25 X 20 mm.</v>
           </cell>
           <cell r="C3072">
-            <v>679.18051108257384</v>
+            <v>713.1395366367027</v>
           </cell>
         </row>
         <row r="3073">
           <cell r="A3073" t="str">
             <v>F241032025</v>
           </cell>
           <cell r="B3073" t="str">
             <v>BUJES RED. F.F. 32 X 25 mm.</v>
           </cell>
           <cell r="C3073">
-            <v>939.26658047083299</v>
+            <v>986.22990949437462</v>
           </cell>
         </row>
         <row r="3074">
           <cell r="A3074" t="str">
             <v>F241040032</v>
           </cell>
           <cell r="B3074" t="str">
             <v>BUJES RED. F.F. 40 x 32 mm.</v>
           </cell>
           <cell r="C3074">
-            <v>1249.4577265349785</v>
+            <v>1311.9306128617277</v>
           </cell>
         </row>
         <row r="3075">
           <cell r="A3075" t="str">
             <v>F241050032</v>
           </cell>
           <cell r="B3075" t="str">
             <v>BUJES RED. F.F. 50 x 32 mm.</v>
           </cell>
           <cell r="C3075">
-            <v>1735.2291006538119</v>
+            <v>1821.9905556865026</v>
           </cell>
         </row>
         <row r="3076">
           <cell r="A3076" t="str">
             <v>F241050040</v>
           </cell>
           <cell r="B3076" t="str">
             <v>BUJES RED. F.F. 50 x 40 mm.</v>
           </cell>
           <cell r="C3076">
-            <v>1965.2698290106302</v>
+            <v>2063.5333204611616</v>
           </cell>
         </row>
         <row r="3077">
           <cell r="A3077" t="str">
             <v>F241063040</v>
           </cell>
           <cell r="B3077" t="str">
             <v>BUJES RED. F.F. 63 x 40 mm.</v>
           </cell>
           <cell r="C3077">
-            <v>4179.5778235770977</v>
+            <v>4388.5567147559523</v>
           </cell>
         </row>
         <row r="3078">
           <cell r="A3078" t="str">
             <v>F241063050</v>
           </cell>
           <cell r="B3078" t="str">
             <v>BUJES RED. F.F. 63 x 50 mm.</v>
           </cell>
           <cell r="C3078">
-            <v>4472.7013746180783</v>
+            <v>4696.3364433489824</v>
           </cell>
         </row>
         <row r="3079">
           <cell r="A3079" t="str">
             <v>JS50013000</v>
           </cell>
           <cell r="B3079" t="str">
             <v>VALV. ESFERICA P.V.C. 1/2"</v>
           </cell>
           <cell r="C3079">
             <v>1955.7765499157249</v>
           </cell>
         </row>
         <row r="3080">
           <cell r="A3080" t="str">
             <v>JS50019000</v>
           </cell>
           <cell r="B3080" t="str">
             <v>VALV. ESFERICA P.V.C. 3/4"</v>
           </cell>
           <cell r="C3080">
             <v>2541.1724181616778</v>
           </cell>
         </row>
         <row r="3081">
@@ -36804,51 +36804,51 @@
             <v>Ducha ABS anticalcarea 15cm</v>
           </cell>
           <cell r="C3146">
             <v>19387.3727018637</v>
           </cell>
         </row>
         <row r="3147">
           <cell r="A3147" t="str">
             <v>LB57030000</v>
           </cell>
           <cell r="B3147" t="str">
             <v>Ducha ABS anticalcarea 20 cm</v>
           </cell>
           <cell r="C3147">
             <v>31146.92992842758</v>
           </cell>
         </row>
         <row r="3148">
           <cell r="A3148" t="str">
             <v>LB57040000</v>
           </cell>
           <cell r="B3148" t="str">
             <v>Duchador anticalcareo 1/2"</v>
           </cell>
           <cell r="C3148">
-            <v>120490.28338838859</v>
+            <v>6568.4044701752855</v>
           </cell>
         </row>
         <row r="3149">
           <cell r="A3149" t="str">
             <v>PVC5060400</v>
           </cell>
           <cell r="B3149" t="str">
             <v>SOP PVC A CODO BRCE ROSCADA</v>
           </cell>
           <cell r="C3149">
             <v>0</v>
           </cell>
         </row>
         <row r="3150">
           <cell r="A3150" t="str">
             <v>PVC5060401</v>
           </cell>
           <cell r="B3150" t="str">
             <v>SOP PVC RECTA  BRCE ROSCADA</v>
           </cell>
           <cell r="C3150">
             <v>0</v>
           </cell>
         </row>
         <row r="3151">
@@ -36881,51 +36881,51 @@
             <v>Cinta galvanizada perforada x 10 Mts.-</v>
           </cell>
           <cell r="C3153">
             <v>18937.622979069507</v>
           </cell>
         </row>
         <row r="3154">
           <cell r="A3154" t="str">
             <v>PL32500000</v>
           </cell>
           <cell r="B3154" t="str">
             <v>Cinta galvanizada perforada x 25 Mts.-</v>
           </cell>
           <cell r="C3154">
             <v>47344.75338556838</v>
           </cell>
         </row>
         <row r="3155">
           <cell r="A3155" t="str">
             <v>JS58010000</v>
           </cell>
           <cell r="B3155" t="str">
             <v>MOCHILA INODORO</v>
           </cell>
           <cell r="C3155">
-            <v>113783.80981265461</v>
+            <v>119473.00030328736</v>
           </cell>
         </row>
         <row r="3156">
           <cell r="A3156" t="str">
             <v>WR00714000</v>
           </cell>
           <cell r="B3156" t="str">
             <v xml:space="preserve">LLAVE ESTILSON 14 </v>
           </cell>
           <cell r="C3156">
             <v>21727.7856217384</v>
           </cell>
         </row>
         <row r="3157">
           <cell r="A3157" t="str">
             <v>WR00718000</v>
           </cell>
           <cell r="B3157" t="str">
             <v>LLAVE ESTILSON 18</v>
           </cell>
           <cell r="C3157">
             <v>30792.819568562787</v>
           </cell>
         </row>
         <row r="3158">
@@ -37013,51 +37013,51 @@
             <v>FRESADORA P/ VALVULAS</v>
           </cell>
           <cell r="C3165">
             <v>43878.82801756046</v>
           </cell>
         </row>
         <row r="3166">
           <cell r="A3166" t="str">
             <v>CT32100000</v>
           </cell>
           <cell r="B3166" t="str">
             <v>TIJERA  COMUN CORTATUBOS</v>
           </cell>
           <cell r="C3166">
             <v>29260.553830281529</v>
           </cell>
         </row>
         <row r="3167">
           <cell r="A3167" t="str">
             <v>CT32200000</v>
           </cell>
           <cell r="B3167" t="str">
             <v>TIJERA PROFESIONAL HSTA 32 MM</v>
           </cell>
           <cell r="C3167">
-            <v>69196.750360029953</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="3168">
           <cell r="A3168" t="str">
             <v>PL40010000</v>
           </cell>
           <cell r="B3168" t="str">
             <v>TERRAJA METALICA 1/2- 3/4 -1"</v>
           </cell>
           <cell r="C3168">
             <v>26336.53371454951</v>
           </cell>
         </row>
         <row r="3169">
           <cell r="A3169" t="str">
             <v>PL60010000</v>
           </cell>
           <cell r="B3169" t="str">
             <v>Terraja PVC 1/2-3/4-1</v>
           </cell>
           <cell r="C3169">
             <v>0</v>
           </cell>
         </row>
         <row r="3170">
@@ -37068,51 +37068,51 @@
             <v>Corta tubo bronce 11/8</v>
           </cell>
           <cell r="C3170">
             <v>30390.159744289205</v>
           </cell>
         </row>
         <row r="3171">
           <cell r="A3171" t="str">
             <v>CT18380000</v>
           </cell>
           <cell r="B3171" t="str">
             <v>CORTATUBO 1/8 - 7/8</v>
           </cell>
           <cell r="C3171">
             <v>16435.058428765849</v>
           </cell>
         </row>
         <row r="3172">
           <cell r="A3172" t="str">
             <v>JS58010000</v>
           </cell>
           <cell r="B3172" t="str">
             <v>MOCHILA HINODORO</v>
           </cell>
           <cell r="C3172">
-            <v>113783.80981265461</v>
+            <v>119473.00030328736</v>
           </cell>
         </row>
         <row r="3173">
           <cell r="A3173" t="str">
             <v>R241019013</v>
           </cell>
           <cell r="B3173" t="str">
             <v>BUJES RED. ROS .P.P .   3/4 X 1/2</v>
           </cell>
           <cell r="C3173">
             <v>0</v>
           </cell>
         </row>
         <row r="3174">
           <cell r="A3174" t="str">
             <v>R241025013</v>
           </cell>
           <cell r="B3174" t="str">
             <v>BUJES RED.  ROS P.P .  1 X 1/2</v>
           </cell>
           <cell r="C3174">
             <v>0</v>
           </cell>
         </row>
         <row r="3175">
@@ -38069,62 +38069,62 @@
             <v>1/2 CUPLAS SCH 80 DE2"</v>
           </cell>
           <cell r="C3261">
             <v>22246.131879740384</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="A3262" t="str">
             <v>N532064000</v>
           </cell>
           <cell r="B3262" t="str">
             <v>1/2 CUPLAS SCH 80 DE 21/2"</v>
           </cell>
           <cell r="C3262">
             <v>38810.705866536722</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="A3263" t="str">
             <v>N532076000</v>
           </cell>
           <cell r="B3263" t="str">
             <v>1/2 CUPLAS SCH 80 DE 3"</v>
           </cell>
           <cell r="C3263">
-            <v>59096.858457142851</v>
+            <v>40496.715085714284</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="A3264" t="str">
             <v>N532102000</v>
           </cell>
           <cell r="B3264" t="str">
             <v>1/2 CUPLAS SCH 80 DE 4"</v>
           </cell>
           <cell r="C3264">
-            <v>113215.65067350001</v>
+            <v>73667.095830000006</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="A3265" t="str">
             <v>N533013000</v>
           </cell>
           <cell r="B3265" t="str">
             <v>1/2 CUPLAS SCH 80 BIS 1/2"</v>
           </cell>
           <cell r="C3265">
             <v>4684.8673698208395</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="A3266" t="str">
             <v>N533019000</v>
           </cell>
           <cell r="B3266" t="str">
             <v>1/2 CUPLAS SCH 80 BIS 3/4"</v>
           </cell>
           <cell r="C3266">
             <v>5717.8101199433468</v>
           </cell>
         </row>
         <row r="3267">
@@ -38168,62 +38168,62 @@
             <v>1/2 CUPLAS SCH 80 BIS2"</v>
           </cell>
           <cell r="C3270">
             <v>24119.490353823785</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="A3271" t="str">
             <v>N533164000</v>
           </cell>
           <cell r="B3271" t="str">
             <v>1/2 CUPLAS SCH 80 BIS 21/2"</v>
           </cell>
           <cell r="C3271">
             <v>42078.975834245088</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="A3272" t="str">
             <v>N533075000</v>
           </cell>
           <cell r="B3272" t="str">
             <v>1/2 CUPLAS SCH 80 BIS 3"</v>
           </cell>
           <cell r="C3272">
-            <v>64073.436011428566</v>
+            <v>43906.964777142857</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="A3273" t="str">
             <v>N533102000</v>
           </cell>
           <cell r="B3273" t="str">
             <v>1/2 CUPLAS SCH 80 BIS 4"</v>
           </cell>
           <cell r="C3273">
-            <v>122749.60020390003</v>
+            <v>79870.640742000003</v>
           </cell>
         </row>
         <row r="3274">
           <cell r="A3274" t="str">
             <v>270B200013</v>
           </cell>
           <cell r="B3274" t="str">
             <v>1/2 CUPLAS  2000/3000 BIS 1/2"</v>
           </cell>
           <cell r="C3274">
             <v>5.6346261318071429</v>
           </cell>
         </row>
         <row r="3275">
           <cell r="A3275" t="str">
             <v>270B200019</v>
           </cell>
           <cell r="B3275" t="str">
             <v>1/2 CUPLAS  2000/3000 BIS 3/4"</v>
           </cell>
           <cell r="C3275">
             <v>6.7545621585957569</v>
           </cell>
         </row>
         <row r="3276">
@@ -38817,128 +38817,128 @@
             <v>FLOTANTE ALTA PRESION 1/2 CON BOYA</v>
           </cell>
           <cell r="C3329">
             <v>22111.13246902977</v>
           </cell>
         </row>
         <row r="3330">
           <cell r="A3330" t="str">
             <v>FLOTBOYA19</v>
           </cell>
           <cell r="B3330" t="str">
             <v>FLOTANTE ALTA PRESION 3/4 CON BOYA</v>
           </cell>
           <cell r="C3330">
             <v>24129.381468251257</v>
           </cell>
         </row>
         <row r="3331">
           <cell r="A3331" t="str">
             <v>JS19000020</v>
           </cell>
           <cell r="B3331" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 20mm</v>
           </cell>
           <cell r="C3331">
-            <v>15207.60380903839</v>
+            <v>15967.98399949031</v>
           </cell>
         </row>
         <row r="3332">
           <cell r="A3332" t="str">
             <v>JS19000025</v>
           </cell>
           <cell r="B3332" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 25mm</v>
           </cell>
           <cell r="C3332">
-            <v>19247.720291441863</v>
+            <v>20210.106306013957</v>
           </cell>
         </row>
         <row r="3333">
           <cell r="A3333" t="str">
             <v>JS19000032</v>
           </cell>
           <cell r="B3333" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 32mm</v>
           </cell>
           <cell r="C3333">
-            <v>27061.15243548272</v>
+            <v>28414.210057256852</v>
           </cell>
         </row>
         <row r="3334">
           <cell r="A3334" t="str">
             <v>JS19000040</v>
           </cell>
           <cell r="B3334" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 40mm</v>
           </cell>
           <cell r="C3334">
-            <v>55646.930103490369</v>
+            <v>58429.276608664884</v>
           </cell>
         </row>
         <row r="3335">
           <cell r="A3335" t="str">
             <v>JS19000050</v>
           </cell>
           <cell r="B3335" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 50mm</v>
           </cell>
           <cell r="C3335">
-            <v>63650.86877721543</v>
+            <v>66833.412216076205</v>
           </cell>
         </row>
         <row r="3336">
           <cell r="A3336" t="str">
             <v>JS19000063</v>
           </cell>
           <cell r="B3336" t="str">
             <v>Valv. Esf. PPR  esf  palanca met 63mm</v>
           </cell>
           <cell r="C3336">
-            <v>102527.45134335411</v>
+            <v>107653.82391052181</v>
           </cell>
         </row>
         <row r="3337">
           <cell r="A3337" t="str">
             <v>JS60000020</v>
           </cell>
           <cell r="B3337" t="str">
             <v>Llave  paso corta cab. poliamida 20 mm</v>
           </cell>
           <cell r="C3337">
-            <v>13460.431391406566</v>
+            <v>14133.452960976894</v>
           </cell>
         </row>
         <row r="3338">
           <cell r="A3338" t="str">
             <v>JS60000025</v>
           </cell>
           <cell r="B3338" t="str">
             <v>Llave  paso corta cab. poliamida 25 mm</v>
           </cell>
           <cell r="C3338">
-            <v>14581.7827068197</v>
+            <v>15310.871842160685</v>
           </cell>
         </row>
         <row r="3339">
           <cell r="A3339" t="str">
             <v>R250013000</v>
           </cell>
           <cell r="B3339" t="str">
             <v>CONEXIÓN P/TANQUES PP 1/2</v>
           </cell>
           <cell r="C3339">
             <v>0</v>
           </cell>
         </row>
         <row r="3340">
           <cell r="A3340" t="str">
             <v>SUMPPP1300</v>
           </cell>
           <cell r="B3340" t="str">
             <v>BOMBA SUMER. SLIN INOX 1/2</v>
           </cell>
           <cell r="C3340">
             <v>317983.20450743608</v>
           </cell>
         </row>
         <row r="3341">
@@ -39125,590 +39125,590 @@
             <v>CODOS H.H. 45° 3000  2</v>
           </cell>
           <cell r="C3357">
             <v>110.81058231826502</v>
           </cell>
         </row>
         <row r="3358">
           <cell r="A3358" t="str">
             <v>SUMPP20000</v>
           </cell>
           <cell r="B3358" t="str">
             <v>BOMBA SUM. POZO PROF. 2 H.P.</v>
           </cell>
           <cell r="C3358">
             <v>408312.09783354163</v>
           </cell>
         </row>
         <row r="3359">
           <cell r="A3359" t="str">
             <v>JS60000032</v>
           </cell>
           <cell r="B3359" t="str">
             <v>Llave  paso corta cab. poliamida 32 mm</v>
           </cell>
           <cell r="C3359">
-            <v>17343.018573602643</v>
+            <v>18210.169502282777</v>
           </cell>
         </row>
         <row r="3360">
           <cell r="A3360" t="str">
             <v>LB57110000</v>
           </cell>
           <cell r="B3360" t="str">
             <v>CONEC,DER,DUCHA DUCHADOR</v>
           </cell>
           <cell r="C3360">
             <v>5776.9426760310098</v>
           </cell>
         </row>
         <row r="3361">
           <cell r="A3361" t="str">
             <v>N420152000</v>
           </cell>
           <cell r="B3361" t="str">
             <v>NIPLES NEGROS 6" X 200 mm.</v>
           </cell>
           <cell r="C3361">
-            <v>133848.78519999998</v>
+            <v>135619.82200000001</v>
           </cell>
         </row>
         <row r="3362">
           <cell r="A3362" t="str">
             <v>G406025000</v>
           </cell>
           <cell r="B3362" t="str">
             <v>NIPLES GALV. 1" X 60 mm.</v>
           </cell>
           <cell r="C3362">
-            <v>2907.70976803753</v>
+            <v>2944.6425935166567</v>
           </cell>
         </row>
         <row r="3363">
           <cell r="A3363" t="str">
             <v>G420152200</v>
           </cell>
           <cell r="B3363" t="str">
             <v>NIPLES GALV. DE  6" X 200 mm.</v>
           </cell>
           <cell r="C3363">
-            <v>138116.55572</v>
+            <v>140064.69620000001</v>
           </cell>
         </row>
         <row r="3364">
           <cell r="A3364" t="str">
             <v>G510127000</v>
           </cell>
           <cell r="B3364" t="str">
             <v>CONEXION COMP. GALV. 5"</v>
           </cell>
           <cell r="C3364">
-            <v>750566.63693051937</v>
+            <v>777074.56765979948</v>
           </cell>
         </row>
         <row r="3365">
           <cell r="A3365" t="str">
             <v>G510152000</v>
           </cell>
           <cell r="B3365" t="str">
             <v>CONEXION COMP. GALV. 6"</v>
           </cell>
           <cell r="C3365">
-            <v>861615.3189311988</v>
+            <v>869213.06680319877</v>
           </cell>
         </row>
         <row r="3366">
           <cell r="A3366" t="str">
             <v>AF28200000</v>
           </cell>
           <cell r="B3366" t="str">
             <v xml:space="preserve">FLEXIBLE EXT. P/TERM. 1/2 3/8 40 105 </v>
           </cell>
           <cell r="C3366">
             <v>48262.204057272589</v>
           </cell>
         </row>
         <row r="3367">
           <cell r="A3367" t="str">
             <v>BC00000013</v>
           </cell>
           <cell r="B3367" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 1/2"</v>
           </cell>
           <cell r="C3367">
-            <v>7646.3124011999998</v>
+            <v>7797.2264617499995</v>
           </cell>
         </row>
         <row r="3368">
           <cell r="A3368" t="str">
             <v>BC00000019</v>
           </cell>
           <cell r="B3368" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 3/4"</v>
           </cell>
           <cell r="C3368">
-            <v>8084.2069439999987</v>
+            <v>8243.7636599999987</v>
           </cell>
         </row>
         <row r="3369">
           <cell r="A3369" t="str">
             <v>BC00000025</v>
           </cell>
           <cell r="B3369" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 1"</v>
           </cell>
           <cell r="C3369">
-            <v>11688.4158732</v>
+            <v>11919.108291750001</v>
           </cell>
         </row>
         <row r="3370">
           <cell r="A3370" t="str">
             <v>BC00000032</v>
           </cell>
           <cell r="B3370" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 11/4"</v>
           </cell>
           <cell r="C3370">
-            <v>15258.940606799999</v>
+            <v>15560.103908249999</v>
           </cell>
         </row>
         <row r="3371">
           <cell r="A3371" t="str">
             <v>BC00000038</v>
           </cell>
           <cell r="B3371" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 11/2"</v>
           </cell>
           <cell r="C3371">
-            <v>20648.411902799999</v>
+            <v>21055.94634825</v>
           </cell>
         </row>
         <row r="3372">
           <cell r="A3372" t="str">
             <v>BC00000051</v>
           </cell>
           <cell r="B3372" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 2"</v>
           </cell>
           <cell r="C3372">
-            <v>32336.827775999995</v>
+            <v>32975.054639999995</v>
           </cell>
         </row>
         <row r="3373">
           <cell r="A3373" t="str">
             <v>BC00000064</v>
           </cell>
           <cell r="B3373" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 21/2"</v>
           </cell>
           <cell r="C3373">
-            <v>50290.504030799995</v>
+            <v>51283.079768249998</v>
           </cell>
         </row>
         <row r="3374">
           <cell r="A3374" t="str">
             <v>BC00000076</v>
           </cell>
           <cell r="B3374" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 3"</v>
           </cell>
           <cell r="C3374">
-            <v>60631.552080000001</v>
+            <v>61828.227449999998</v>
           </cell>
         </row>
         <row r="3375">
           <cell r="A3375" t="str">
             <v>BC00000102</v>
           </cell>
           <cell r="B3375" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 4"</v>
           </cell>
           <cell r="C3375">
-            <v>94315.74768</v>
+            <v>96177.242700000003</v>
           </cell>
         </row>
         <row r="3376">
           <cell r="A3376" t="str">
             <v>BC00000127</v>
           </cell>
           <cell r="B3376" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 5"</v>
           </cell>
           <cell r="C3376">
-            <v>139216.78041479999</v>
+            <v>141964.48002824996</v>
           </cell>
         </row>
         <row r="3377">
           <cell r="A3377" t="str">
             <v>BC00000152</v>
           </cell>
           <cell r="B3377" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 6"</v>
           </cell>
           <cell r="C3377">
-            <v>148210.46064</v>
+            <v>151135.66710000002</v>
           </cell>
         </row>
         <row r="3378">
           <cell r="A3378" t="str">
             <v>BC00000200</v>
           </cell>
           <cell r="B3378" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 8"</v>
           </cell>
           <cell r="C3378">
-            <v>238046.21030520002</v>
+            <v>242744.49077175002</v>
           </cell>
         </row>
         <row r="3379">
           <cell r="A3379" t="str">
             <v>BC00000250</v>
           </cell>
           <cell r="B3379" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 10"</v>
           </cell>
           <cell r="C3379">
-            <v>381742.98873480002</v>
+            <v>389277.38982824999</v>
           </cell>
         </row>
         <row r="3380">
           <cell r="A3380" t="str">
             <v>BC00000300</v>
           </cell>
           <cell r="B3380" t="str">
             <v>BRIDAS CIEGAS SERIE 150 DE 12"</v>
           </cell>
           <cell r="C3380">
-            <v>587890.26580679999</v>
+            <v>599493.36315824999</v>
           </cell>
         </row>
         <row r="3381">
           <cell r="A3381" t="str">
             <v>BR00000013</v>
           </cell>
           <cell r="B3381" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 1/2"</v>
           </cell>
           <cell r="C3381">
-            <v>14393.11104</v>
+            <v>14677.185599999999</v>
           </cell>
         </row>
         <row r="3382">
           <cell r="A3382" t="str">
             <v>BR00000019</v>
           </cell>
           <cell r="B3382" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 3/4"</v>
           </cell>
           <cell r="C3382">
-            <v>17966.108160000003</v>
+            <v>18320.702400000002</v>
           </cell>
         </row>
         <row r="3383">
           <cell r="A3383" t="str">
             <v>BR00000025</v>
           </cell>
           <cell r="B3383" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 1"</v>
           </cell>
           <cell r="C3383">
-            <v>18876.211200000002</v>
+            <v>19248.768</v>
           </cell>
         </row>
         <row r="3384">
           <cell r="A3384" t="str">
             <v>BR00000032</v>
           </cell>
           <cell r="B3384" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 11/4"</v>
           </cell>
           <cell r="C3384">
-            <v>24269.414400000005</v>
+            <v>24748.416000000005</v>
           </cell>
         </row>
         <row r="3385">
           <cell r="A3385" t="str">
             <v>BR00000038</v>
           </cell>
           <cell r="B3385" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 11/2"</v>
           </cell>
           <cell r="C3385">
-            <v>29224.419839999999</v>
+            <v>29801.2176</v>
           </cell>
         </row>
         <row r="3386">
           <cell r="A3386" t="str">
             <v>BR00000051</v>
           </cell>
           <cell r="B3386" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 2"</v>
           </cell>
           <cell r="C3386">
-            <v>32359.2192</v>
+            <v>32997.887999999999</v>
           </cell>
         </row>
         <row r="3387">
           <cell r="A3387" t="str">
             <v>BR00000064</v>
           </cell>
           <cell r="B3387" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 21/2"</v>
           </cell>
           <cell r="C3387">
-            <v>53932.031999999999</v>
+            <v>54996.480000000003</v>
           </cell>
         </row>
         <row r="3388">
           <cell r="A3388" t="str">
             <v>BR00000076</v>
           </cell>
           <cell r="B3388" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 3"</v>
           </cell>
           <cell r="C3388">
-            <v>57976.934400000006</v>
+            <v>59121.216000000008</v>
           </cell>
         </row>
         <row r="3389">
           <cell r="A3389" t="str">
             <v>BR00000102</v>
           </cell>
           <cell r="B3389" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 4"</v>
           </cell>
           <cell r="C3389">
-            <v>94381.056000000011</v>
+            <v>96243.840000000011</v>
           </cell>
         </row>
         <row r="3390">
           <cell r="A3390" t="str">
             <v>BR00000152</v>
           </cell>
           <cell r="B3390" t="str">
             <v>BRIDAS ROSCADAS SERIE 150 6"</v>
           </cell>
           <cell r="C3390">
-            <v>114605.56800000001</v>
+            <v>116867.52000000002</v>
           </cell>
         </row>
         <row r="3391">
           <cell r="A3391" t="str">
             <v>BSON000013</v>
           </cell>
           <cell r="B3391" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 1/2"</v>
           </cell>
           <cell r="C3391">
-            <v>8522.1014868000002</v>
+            <v>8690.3008582500006</v>
           </cell>
         </row>
         <row r="3392">
           <cell r="A3392" t="str">
             <v>BSON000019</v>
           </cell>
           <cell r="B3392" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 3/4"</v>
           </cell>
           <cell r="C3392">
-            <v>13035.7836972</v>
+            <v>13293.068901750001</v>
           </cell>
         </row>
         <row r="3393">
           <cell r="A3393" t="str">
             <v>BSON000025</v>
           </cell>
           <cell r="B3393" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 1"</v>
           </cell>
           <cell r="C3393">
-            <v>14383.151521199998</v>
+            <v>14667.029511749999</v>
           </cell>
         </row>
         <row r="3394">
           <cell r="A3394" t="str">
             <v>BSON000032</v>
           </cell>
           <cell r="B3394" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 11/4"</v>
           </cell>
           <cell r="C3394">
-            <v>18863.149535999997</v>
+            <v>19235.448539999998</v>
           </cell>
         </row>
         <row r="3395">
           <cell r="A3395" t="str">
             <v>BSON000038</v>
           </cell>
           <cell r="B3395" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 11/2"</v>
           </cell>
           <cell r="C3395">
-            <v>21557.885184000002</v>
+            <v>21983.369760000001</v>
           </cell>
         </row>
         <row r="3396">
           <cell r="A3396" t="str">
             <v>BSON000051</v>
           </cell>
           <cell r="B3396" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 2"</v>
           </cell>
           <cell r="C3396">
-            <v>29642.092128000004</v>
+            <v>30227.133420000002</v>
           </cell>
         </row>
         <row r="3397">
           <cell r="A3397" t="str">
             <v>BSON000064</v>
           </cell>
           <cell r="B3397" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 21/2"</v>
           </cell>
           <cell r="C3397">
-            <v>47595.768382800001</v>
+            <v>48535.158548250001</v>
           </cell>
         </row>
         <row r="3398">
           <cell r="A3398" t="str">
             <v>BSON000076</v>
           </cell>
           <cell r="B3398" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 3"</v>
           </cell>
           <cell r="C3398">
-            <v>52109.450593200003</v>
+            <v>53137.926591750002</v>
           </cell>
         </row>
         <row r="3399">
           <cell r="A3399" t="str">
             <v>BSON000102</v>
           </cell>
           <cell r="B3399" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 4"</v>
           </cell>
           <cell r="C3399">
-            <v>70063.126848</v>
+            <v>71445.951719999997</v>
           </cell>
         </row>
         <row r="3400">
           <cell r="A3400" t="str">
             <v>BSON000127</v>
           </cell>
           <cell r="B3400" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 5"</v>
           </cell>
           <cell r="C3400">
-            <v>82627.331806799994</v>
+            <v>84258.134408249985</v>
           </cell>
         </row>
         <row r="3401">
           <cell r="A3401" t="str">
             <v>BSON000165</v>
           </cell>
           <cell r="B3401" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 6"</v>
           </cell>
           <cell r="C3401">
-            <v>97448.377870799988</v>
+            <v>99371.701118249985</v>
           </cell>
         </row>
         <row r="3402">
           <cell r="A3402" t="str">
             <v>BSON000200</v>
           </cell>
           <cell r="B3402" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 8"</v>
           </cell>
           <cell r="C3402">
-            <v>158079.9299508</v>
+            <v>161199.92856824998</v>
           </cell>
         </row>
         <row r="3403">
           <cell r="A3403" t="str">
             <v>BSON000250</v>
           </cell>
           <cell r="B3403" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 10"</v>
           </cell>
           <cell r="C3403">
-            <v>211098.85382519997</v>
+            <v>215265.27857174998</v>
           </cell>
         </row>
         <row r="3404">
           <cell r="A3404" t="str">
             <v>BSON000300</v>
           </cell>
           <cell r="B3404" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 12"</v>
           </cell>
           <cell r="C3404">
-            <v>381742.98873480002</v>
+            <v>389277.38982824999</v>
           </cell>
         </row>
         <row r="3405">
           <cell r="A3405" t="str">
             <v>BSON000350</v>
           </cell>
           <cell r="B3405" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 14"</v>
           </cell>
           <cell r="C3405">
-            <v>471578.73839999991</v>
+            <v>480886.2134999999</v>
           </cell>
         </row>
         <row r="3406">
           <cell r="A3406" t="str">
             <v>BSON000400</v>
           </cell>
           <cell r="B3406" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 16"</v>
           </cell>
           <cell r="C3406">
-            <v>610795.51881479996</v>
+            <v>622850.69352824998</v>
           </cell>
         </row>
         <row r="3407">
           <cell r="A3407" t="str">
             <v>BSON000450</v>
           </cell>
           <cell r="B3407" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 18"</v>
           </cell>
           <cell r="C3407">
-            <v>660210.23375999997</v>
+            <v>673240.69889999996</v>
           </cell>
         </row>
         <row r="3408">
           <cell r="A3408" t="str">
             <v>BSON000500</v>
           </cell>
           <cell r="B3408" t="str">
             <v>BRIDAS SLIP-ON SERIE 150 20"</v>
           </cell>
           <cell r="C3408">
-            <v>889262.76384000003</v>
+            <v>906814.00260000001</v>
           </cell>
         </row>
         <row r="3409">
           <cell r="A3409" t="str">
             <v>SW09000600</v>
           </cell>
           <cell r="B3409" t="str">
             <v>CODOS S/3000 S.W DE 1/4"</v>
           </cell>
           <cell r="C3409">
             <v>12.804105827408124</v>
           </cell>
         </row>
         <row r="3410">
           <cell r="A3410" t="str">
             <v>SW09000900</v>
           </cell>
           <cell r="B3410" t="str">
             <v>CODOS S/3000 S.W DE 3/8"</v>
           </cell>
           <cell r="C3410">
             <v>12.804105827408124</v>
           </cell>
         </row>
         <row r="3411">
@@ -40467,1800 +40467,1800 @@
             <v>TAPAS H S.W. S/3000 DE 11/2"</v>
           </cell>
           <cell r="C3479">
             <v>11.424949435940217</v>
           </cell>
         </row>
         <row r="3480">
           <cell r="A3480" t="str">
             <v>SW30005100</v>
           </cell>
           <cell r="B3480" t="str">
             <v>TAPAS H S.W. S/3000 DE 2"</v>
           </cell>
           <cell r="C3480">
             <v>17.092911363900189</v>
           </cell>
         </row>
         <row r="3481">
           <cell r="A3481" t="str">
             <v>S90RL00013</v>
           </cell>
           <cell r="B3481" t="str">
             <v>CODO R.L. SCH40 90 ° DE 1/2"</v>
           </cell>
           <cell r="C3481">
-            <v>10593.148252323841</v>
+            <v>11269.158371057665</v>
           </cell>
         </row>
         <row r="3482">
           <cell r="A3482" t="str">
             <v>S90RL00019</v>
           </cell>
           <cell r="B3482" t="str">
             <v>CODO R.L. SCH40 90° DE 3/4"</v>
           </cell>
           <cell r="C3482">
-            <v>10159.491245744332</v>
+            <v>10807.827200242489</v>
           </cell>
         </row>
         <row r="3483">
           <cell r="A3483" t="str">
             <v>S90RL00025</v>
           </cell>
           <cell r="B3483" t="str">
             <v xml:space="preserve">CODO R.L. SCH40 90°DE 1" </v>
           </cell>
           <cell r="C3483">
-            <v>12006.671472243303</v>
+            <v>12772.886691195672</v>
           </cell>
         </row>
         <row r="3484">
           <cell r="A3484" t="str">
             <v>S90RL00032</v>
           </cell>
           <cell r="B3484" t="str">
             <v>CODO R.L. SCH40 90° DE 11/4"</v>
           </cell>
           <cell r="C3484">
-            <v>12899.475248384471</v>
+            <v>13722.665445156375</v>
           </cell>
         </row>
         <row r="3485">
           <cell r="A3485" t="str">
             <v>S90RL00038</v>
           </cell>
           <cell r="B3485" t="str">
             <v>CODO R.L. SCH40 90° DE 11/2"</v>
           </cell>
           <cell r="C3485">
-            <v>13207.338619467631</v>
+            <v>14050.175360315239</v>
           </cell>
         </row>
         <row r="3486">
           <cell r="A3486" t="str">
             <v>S90RL00051</v>
           </cell>
           <cell r="B3486" t="str">
             <v>CODO R.L. SCH40 90° DE 2"</v>
           </cell>
           <cell r="C3486">
-            <v>18718.092961856226</v>
+            <v>19912.602841658892</v>
           </cell>
         </row>
         <row r="3487">
           <cell r="A3487" t="str">
             <v>S90RL00064</v>
           </cell>
           <cell r="B3487" t="str">
             <v>CODO R.L. SCH40 90° DE 21/2"</v>
           </cell>
           <cell r="C3487">
-            <v>32140.935941082069</v>
+            <v>34192.035142585337</v>
           </cell>
         </row>
         <row r="3488">
           <cell r="A3488" t="str">
             <v>S90RL00076</v>
           </cell>
           <cell r="B3488" t="str">
             <v>CODO R.L. SCH40 90° DE 3"</v>
           </cell>
           <cell r="C3488">
-            <v>44363.111773083576</v>
+            <v>47194.178774392203</v>
           </cell>
         </row>
         <row r="3489">
           <cell r="A3489" t="str">
             <v>S90RL00102</v>
           </cell>
           <cell r="B3489" t="str">
             <v>CODO R.L. SCH40 90° DE 4"</v>
           </cell>
           <cell r="C3489">
-            <v>80660.203223788325</v>
+            <v>85807.597771622197</v>
           </cell>
         </row>
         <row r="3490">
           <cell r="A3490" t="str">
             <v>S90RL00127</v>
           </cell>
           <cell r="B3490" t="str">
             <v>CODO R.L. SCH40 90° DE 5"</v>
           </cell>
           <cell r="C3490">
-            <v>169755.37543260978</v>
+            <v>171988.99879356517</v>
           </cell>
         </row>
         <row r="3491">
           <cell r="A3491" t="str">
             <v>S90RL00152</v>
           </cell>
           <cell r="B3491" t="str">
             <v>CODO R.L. SCH40 90° DE 6"</v>
           </cell>
           <cell r="C3491">
-            <v>186072.62148266286</v>
+            <v>197946.99272201702</v>
           </cell>
         </row>
         <row r="3492">
           <cell r="A3492" t="str">
             <v>S90RL00200</v>
           </cell>
           <cell r="B3492" t="str">
             <v>CODO R.L. SCH40 90° DE 8"</v>
           </cell>
           <cell r="C3492">
-            <v>347608.53228999779</v>
+            <v>369791.44520587265</v>
           </cell>
         </row>
         <row r="3493">
           <cell r="A3493" t="str">
             <v>S90RL00250</v>
           </cell>
           <cell r="B3493" t="str">
             <v>CODO R.L. SCH40 90° DE 10"</v>
           </cell>
           <cell r="C3493">
-            <v>688043.84803375788</v>
+            <v>731951.90938854369</v>
           </cell>
         </row>
         <row r="3494">
           <cell r="A3494" t="str">
             <v>S90RL00300</v>
           </cell>
           <cell r="B3494" t="str">
             <v>CODO R.L. SCH40 90° DE 12"</v>
           </cell>
           <cell r="C3494">
-            <v>1048397.9238865986</v>
+            <v>1115302.2650819935</v>
           </cell>
         </row>
         <row r="3495">
           <cell r="A3495" t="str">
             <v>S45RC00013</v>
           </cell>
           <cell r="B3495" t="str">
             <v>CODO 45°  SCH 40 1/2"</v>
           </cell>
           <cell r="C3495">
-            <v>9831.7657216880616</v>
+            <v>10459.187613137894</v>
           </cell>
         </row>
         <row r="3496">
           <cell r="A3496" t="str">
             <v>S45RC00019</v>
           </cell>
           <cell r="B3496" t="str">
             <v>CODO 45° SCH 40 3/4"</v>
           </cell>
           <cell r="C3496">
-            <v>11122.805664940031</v>
+            <v>11832.616289610547</v>
           </cell>
         </row>
         <row r="3497">
           <cell r="A3497" t="str">
             <v>S45RC00025</v>
           </cell>
           <cell r="B3497" t="str">
             <v>CODO 45°  SCH 40 1"</v>
           </cell>
           <cell r="C3497">
-            <v>12943.503020808193</v>
+            <v>13769.502884636086</v>
           </cell>
         </row>
         <row r="3498">
           <cell r="A3498" t="str">
             <v>S45RC00032</v>
           </cell>
           <cell r="B3498" t="str">
             <v>CODO 45°  SCH 40 11/4"</v>
           </cell>
           <cell r="C3498">
-            <v>12082.809725306881</v>
+            <v>12853.88376698765</v>
           </cell>
         </row>
         <row r="3499">
           <cell r="A3499" t="str">
             <v>S45RC00038</v>
           </cell>
           <cell r="B3499" t="str">
             <v>CODO 45°  SCH 40 11/2"</v>
           </cell>
           <cell r="C3499">
-            <v>14201.439375771646</v>
+            <v>15107.715441199183</v>
           </cell>
         </row>
         <row r="3500">
           <cell r="A3500" t="str">
             <v>S45RC00051</v>
           </cell>
           <cell r="B3500" t="str">
             <v>CODO 45°  SCH 40 2"</v>
           </cell>
           <cell r="C3500">
-            <v>17041.727250925975</v>
+            <v>18129.258529439019</v>
           </cell>
         </row>
         <row r="3501">
           <cell r="A3501" t="str">
             <v>S45RC00064</v>
           </cell>
           <cell r="B3501" t="str">
             <v>CODO 45°  SCH 40 21/2"</v>
           </cell>
           <cell r="C3501">
-            <v>26307.421612880484</v>
+            <v>27986.250492123516</v>
           </cell>
         </row>
         <row r="3502">
           <cell r="A3502" t="str">
             <v>S45RC00076</v>
           </cell>
           <cell r="B3502" t="str">
             <v>CODO 45°  SCH 40 3"</v>
           </cell>
           <cell r="C3502">
-            <v>36109.394105108891</v>
+            <v>38413.743597342822</v>
           </cell>
         </row>
         <row r="3503">
           <cell r="A3503" t="str">
             <v>S45RC00102</v>
           </cell>
           <cell r="B3503" t="str">
             <v>CODO 45° SCH 40 4"</v>
           </cell>
           <cell r="C3503">
-            <v>51244.35467061658</v>
+            <v>54514.553619991457</v>
           </cell>
         </row>
         <row r="3504">
           <cell r="A3504" t="str">
             <v>S45RC00152</v>
           </cell>
           <cell r="B3504" t="str">
             <v>CODO 45°  SCH 40 6"</v>
           </cell>
           <cell r="C3504">
-            <v>159930.05573945915</v>
+            <v>137022.69696795187</v>
           </cell>
         </row>
         <row r="3505">
           <cell r="A3505" t="str">
             <v>S45RC00200</v>
           </cell>
           <cell r="B3505" t="str">
             <v>CODO 45° SCH 40 8"</v>
           </cell>
           <cell r="C3505">
-            <v>290215.84816655581</v>
+            <v>170136.11850704308</v>
           </cell>
         </row>
         <row r="3506">
           <cell r="A3506" t="str">
             <v>S45RC00250</v>
           </cell>
           <cell r="B3506" t="str">
             <v>CODO 45°  SCH 40 10"</v>
           </cell>
           <cell r="C3506">
-            <v>556835.45860106032</v>
+            <v>308736.20163507952</v>
           </cell>
         </row>
         <row r="3507">
           <cell r="A3507" t="str">
             <v>S45RC00300</v>
           </cell>
           <cell r="B3507" t="str">
             <v>CODO 45°  SCH 40 12"</v>
           </cell>
           <cell r="C3507">
-            <v>777662.87535606627</v>
+            <v>592370.35299862805</v>
           </cell>
         </row>
         <row r="3508">
           <cell r="A3508" t="str">
             <v>S130000013</v>
           </cell>
           <cell r="B3508" t="str">
             <v>TEES SCH 40 DE 1/2"</v>
           </cell>
           <cell r="C3508">
-            <v>26515.974219098112</v>
+            <v>28208.112047553714</v>
           </cell>
         </row>
         <row r="3509">
           <cell r="A3509" t="str">
             <v>S130000019</v>
           </cell>
           <cell r="B3509" t="str">
             <v>TEES SCH 40 DE 3/4"</v>
           </cell>
           <cell r="C3509">
-            <v>30951.85504975872</v>
+            <v>32927.072115434115</v>
           </cell>
         </row>
         <row r="3510">
           <cell r="A3510" t="str">
             <v>S130000025</v>
           </cell>
           <cell r="B3510" t="str">
             <v>TEES SCH 40 DE 1"</v>
           </cell>
           <cell r="C3510">
-            <v>27244.915233211148</v>
+            <v>28983.571007962124</v>
           </cell>
         </row>
         <row r="3511">
           <cell r="A3511" t="str">
             <v>S130000032</v>
           </cell>
           <cell r="B3511" t="str">
             <v>TEES SCH 40 DE 11/4"</v>
           </cell>
           <cell r="C3511">
-            <v>37433.537636649373</v>
+            <v>39822.388393725028</v>
           </cell>
         </row>
         <row r="3512">
           <cell r="A3512" t="str">
             <v>S130000038</v>
           </cell>
           <cell r="B3512" t="str">
             <v>TEES SCH 40 DE 11/2"</v>
           </cell>
           <cell r="C3512">
-            <v>38016.160790527181</v>
+            <v>40442.192104133195</v>
           </cell>
         </row>
         <row r="3513">
           <cell r="A3513" t="str">
             <v>S130000051</v>
           </cell>
           <cell r="B3513" t="str">
             <v>TEES SCH 40 DE 2"</v>
           </cell>
           <cell r="C3513">
-            <v>39922.927475945478</v>
+            <v>42470.640610923583</v>
           </cell>
         </row>
         <row r="3514">
           <cell r="A3514" t="str">
             <v>S130000064</v>
           </cell>
           <cell r="B3514" t="str">
             <v>TEES SCH 40 DE 21/2"</v>
           </cell>
           <cell r="C3514">
-            <v>65137.268603539305</v>
+            <v>69294.054823633574</v>
           </cell>
         </row>
         <row r="3515">
           <cell r="A3515" t="str">
             <v>S130000076</v>
           </cell>
           <cell r="B3515" t="str">
             <v>TEES SCH 40 DE 3"</v>
           </cell>
           <cell r="C3515">
-            <v>84493.598747598022</v>
+            <v>89885.624457148704</v>
           </cell>
         </row>
         <row r="3516">
           <cell r="A3516" t="str">
             <v>S130000102</v>
           </cell>
           <cell r="B3516" t="str">
             <v>TEES SCH 40 DE 4"</v>
           </cell>
           <cell r="C3516">
-            <v>147491.05140416793</v>
+            <v>156903.30928982864</v>
           </cell>
         </row>
         <row r="3517">
           <cell r="A3517" t="str">
             <v>S130000127</v>
           </cell>
           <cell r="B3517" t="str">
             <v>TEES SCH 40 DE 5"</v>
           </cell>
           <cell r="C3517">
-            <v>328620.38654369221</v>
+            <v>332944.33899821452</v>
           </cell>
         </row>
         <row r="3518">
           <cell r="A3518" t="str">
             <v>S130000152</v>
           </cell>
           <cell r="B3518" t="str">
             <v>TEES SCH 40 DE 6"</v>
           </cell>
           <cell r="C3518">
-            <v>297815.10789406672</v>
+            <v>316820.41412151704</v>
           </cell>
         </row>
         <row r="3519">
           <cell r="A3519" t="str">
             <v>S130000200</v>
           </cell>
           <cell r="B3519" t="str">
             <v>TEES SCH 40 DE 8"</v>
           </cell>
           <cell r="C3519">
-            <v>539517.64742380823</v>
+            <v>573947.3920291434</v>
           </cell>
         </row>
         <row r="3520">
           <cell r="A3520" t="str">
             <v>S130000250</v>
           </cell>
           <cell r="B3520" t="str">
             <v>TEES SCH 40 DE 10"</v>
           </cell>
           <cell r="C3520">
-            <v>1226873.2718570477</v>
+            <v>1305167.1582847673</v>
           </cell>
         </row>
         <row r="3521">
           <cell r="A3521" t="str">
             <v>S130000300</v>
           </cell>
           <cell r="B3521" t="str">
             <v>TEES SCH 40 DE 12"</v>
           </cell>
           <cell r="C3521">
-            <v>2675451.8676305125</v>
+            <v>2846187.9407621971</v>
           </cell>
         </row>
         <row r="3522">
           <cell r="A3522" t="str">
             <v>S133038019</v>
           </cell>
           <cell r="B3522" t="str">
             <v>TEES RED. SCH 40 DE 11/2 X 3/4"</v>
           </cell>
           <cell r="C3522">
-            <v>77471.969558908138</v>
+            <v>78491.337579420069</v>
           </cell>
         </row>
         <row r="3523">
           <cell r="A3523" t="str">
             <v>S133038025</v>
           </cell>
           <cell r="B3523" t="str">
             <v>TEES RED. SCH 40 DE 11/2 X 1"</v>
           </cell>
           <cell r="C3523">
-            <v>77471.969558908138</v>
+            <v>78491.337579420069</v>
           </cell>
         </row>
         <row r="3524">
           <cell r="A3524" t="str">
             <v>S133051025</v>
           </cell>
           <cell r="B3524" t="str">
             <v xml:space="preserve">TEES RED. SCH 40 DE 2" X 1" </v>
           </cell>
           <cell r="C3524">
-            <v>88049.849982121581</v>
+            <v>89208.400639781074</v>
           </cell>
         </row>
         <row r="3525">
           <cell r="A3525" t="str">
             <v>S133051038</v>
           </cell>
           <cell r="B3525" t="str">
             <v>TEES RED. SCH 40 DE 2" X 11/2"</v>
           </cell>
           <cell r="C3525">
-            <v>88049.849982121581</v>
+            <v>89208.400639781074</v>
           </cell>
         </row>
         <row r="3526">
           <cell r="A3526" t="str">
             <v>S133064025</v>
           </cell>
           <cell r="B3526" t="str">
             <v>TEES RED. SCH 40 DE 21/2" X 1"</v>
           </cell>
           <cell r="C3526">
-            <v>121706.46908754003</v>
+            <v>123307.86999658661</v>
           </cell>
         </row>
         <row r="3527">
           <cell r="A3527" t="str">
             <v>S133064038</v>
           </cell>
           <cell r="B3527" t="str">
             <v>TEES RED. SCH 40 DE 21/2" X 11/2"</v>
           </cell>
           <cell r="C3527">
-            <v>121706.46908754003</v>
+            <v>123307.86999658661</v>
           </cell>
         </row>
         <row r="3528">
           <cell r="A3528" t="str">
             <v>S133064051</v>
           </cell>
           <cell r="B3528" t="str">
             <v>TEES RED. SCH 40 DE 21/2" X 2"</v>
           </cell>
           <cell r="C3528">
-            <v>107271.51577715737</v>
+            <v>114117.13224451544</v>
           </cell>
         </row>
         <row r="3529">
           <cell r="A3529" t="str">
             <v>S133076038</v>
           </cell>
           <cell r="B3529" t="str">
             <v>TEES RED. SCH 40 DE 3" X 11/2"</v>
           </cell>
           <cell r="C3529">
-            <v>142766.08104217806</v>
+            <v>144644.5821085225</v>
           </cell>
         </row>
         <row r="3530">
           <cell r="A3530" t="str">
             <v>S133076051</v>
           </cell>
           <cell r="B3530" t="str">
             <v>TEES RED. SCH 40 DE 3" X 2"</v>
           </cell>
           <cell r="C3530">
-            <v>142766.08104217806</v>
+            <v>144644.5821085225</v>
           </cell>
         </row>
         <row r="3531">
           <cell r="A3531" t="str">
             <v>S133076064</v>
           </cell>
           <cell r="B3531" t="str">
             <v>TEES RED. SCH 40 DE 3" X 21/2"</v>
           </cell>
           <cell r="C3531">
-            <v>142766.08104217806</v>
+            <v>144644.5821085225</v>
           </cell>
         </row>
         <row r="3532">
           <cell r="A3532" t="str">
             <v>S133102051</v>
           </cell>
           <cell r="B3532" t="str">
             <v>TEES RED. SCH 40 DE 4" X 2"</v>
           </cell>
           <cell r="C3532">
-            <v>278684.55819726526</v>
+            <v>282351.4602788082</v>
           </cell>
         </row>
         <row r="3533">
           <cell r="A3533" t="str">
             <v>S133102064</v>
           </cell>
           <cell r="B3533" t="str">
             <v>TEES RED. SCH 40 DE 4" X 21/2"</v>
           </cell>
           <cell r="C3533">
-            <v>278684.55819726526</v>
+            <v>282351.4602788082</v>
           </cell>
         </row>
         <row r="3534">
           <cell r="A3534" t="str">
             <v>S133102076</v>
           </cell>
           <cell r="B3534" t="str">
             <v>TEES RED. SCH 40 DE 4" X 3"</v>
           </cell>
           <cell r="C3534">
-            <v>278684.55819726526</v>
+            <v>282351.4602788082</v>
           </cell>
         </row>
         <row r="3535">
           <cell r="A3535" t="str">
             <v>S133127102</v>
           </cell>
           <cell r="B3535" t="str">
             <v>TEES RED. SCH 40 DE 5" X 4"</v>
           </cell>
           <cell r="C3535">
-            <v>518382.99426378182</v>
+            <v>525203.82313567365</v>
           </cell>
         </row>
         <row r="3536">
           <cell r="A3536" t="str">
             <v>S133152064</v>
           </cell>
           <cell r="B3536" t="str">
             <v>TEES RED. SCH 40 DE 6" X 21/2"</v>
           </cell>
           <cell r="C3536">
-            <v>532530.40229465824</v>
+            <v>539537.38127221959</v>
           </cell>
         </row>
         <row r="3537">
           <cell r="A3537" t="str">
             <v>S133152076</v>
           </cell>
           <cell r="B3537" t="str">
             <v>TEES RED. SCH 40 DE 6" X 3"</v>
           </cell>
           <cell r="C3537">
-            <v>532659.60236799961</v>
+            <v>539668.28134652588</v>
           </cell>
         </row>
         <row r="3538">
           <cell r="A3538" t="str">
             <v>S133152102</v>
           </cell>
           <cell r="B3538" t="str">
             <v>TEES RED. SCH 40 DE 6" X 4"</v>
           </cell>
           <cell r="C3538">
-            <v>532659.60236799961</v>
+            <v>539668.28134652588</v>
           </cell>
         </row>
         <row r="3539">
           <cell r="A3539" t="str">
             <v>S133200152</v>
           </cell>
           <cell r="B3539" t="str">
             <v>TEES RED. SCH 40 DE 8" X 6"</v>
           </cell>
           <cell r="C3539">
-            <v>916771.42041179608</v>
+            <v>928834.20225931972</v>
           </cell>
         </row>
         <row r="3540">
           <cell r="A3540" t="str">
             <v>S133300250</v>
           </cell>
           <cell r="B3540" t="str">
             <v>TEES RED. SCH 40 DE 12" X 8"</v>
           </cell>
           <cell r="C3540">
-            <v>2452734.1923119533</v>
+            <v>3940582.3508529966</v>
           </cell>
         </row>
         <row r="3541">
           <cell r="A3541" t="str">
             <v>S300002500</v>
           </cell>
           <cell r="B3541" t="str">
             <v>CASQUETE SCH 40 DE 1"</v>
           </cell>
           <cell r="C3541">
-            <v>12827.596789518335</v>
+            <v>13646.200005691544</v>
           </cell>
         </row>
         <row r="3542">
           <cell r="A3542" t="str">
             <v>S300003200</v>
           </cell>
           <cell r="B3542" t="str">
             <v>CASQUETE SCH 40 DE 11/4"</v>
           </cell>
           <cell r="C3542">
-            <v>12924.287217580033</v>
+            <v>13749.060809754548</v>
           </cell>
         </row>
         <row r="3543">
           <cell r="A3543" t="str">
             <v>S300003800</v>
           </cell>
           <cell r="B3543" t="str">
             <v>CASQUETE SCH 40 DE 11/2"</v>
           </cell>
           <cell r="C3543">
-            <v>14277.953210443775</v>
+            <v>15189.112066636571</v>
           </cell>
         </row>
         <row r="3544">
           <cell r="A3544" t="str">
             <v>S300005100</v>
           </cell>
           <cell r="B3544" t="str">
             <v>CASQUETE SCH 40 DE 2"</v>
           </cell>
           <cell r="C3544">
-            <v>17629.888049915902</v>
+            <v>18754.953274153959</v>
           </cell>
         </row>
         <row r="3545">
           <cell r="A3545" t="str">
             <v>S300006400</v>
           </cell>
           <cell r="B3545" t="str">
             <v>CASQUETE SCH 40 DE 21/2"</v>
           </cell>
           <cell r="C3545">
-            <v>21723.116171194368</v>
+            <v>23109.393979487697</v>
           </cell>
         </row>
         <row r="3546">
           <cell r="A3546" t="str">
             <v>S300007600</v>
           </cell>
           <cell r="B3546" t="str">
             <v>CASQUETE SCH 40 DE 3"</v>
           </cell>
           <cell r="C3546">
-            <v>24365.98787154739</v>
+            <v>25920.922623876402</v>
           </cell>
         </row>
         <row r="3547">
           <cell r="A3547" t="str">
             <v>S300010200</v>
           </cell>
           <cell r="B3547" t="str">
             <v>CASQUETE SCH 40 DE 4"</v>
           </cell>
           <cell r="C3547">
-            <v>40998.353005293466</v>
+            <v>43614.69526944706</v>
           </cell>
         </row>
         <row r="3548">
           <cell r="A3548" t="str">
             <v>S300012700</v>
           </cell>
           <cell r="B3548" t="str">
             <v>CASQUETE SCH 40 DE 5"</v>
           </cell>
           <cell r="C3548">
-            <v>69255.370708650997</v>
+            <v>70166.625586396403</v>
           </cell>
         </row>
         <row r="3549">
           <cell r="A3549" t="str">
             <v>S300015200</v>
           </cell>
           <cell r="B3549" t="str">
             <v>CASQUETE SCH 40 DE 6"</v>
           </cell>
           <cell r="C3549">
-            <v>78873.605184194152</v>
+            <v>83906.986567659187</v>
           </cell>
         </row>
         <row r="3550">
           <cell r="A3550" t="str">
             <v>S300020000</v>
           </cell>
           <cell r="B3550" t="str">
             <v>CASQUETE SCH 40 DE 8"</v>
           </cell>
           <cell r="C3550">
-            <v>121311.03406047251</v>
+            <v>129052.59347091058</v>
           </cell>
         </row>
         <row r="3551">
           <cell r="A3551" t="str">
             <v>S300025000</v>
           </cell>
           <cell r="B3551" t="str">
             <v>CASQUETE SCH 40 DE 10"</v>
           </cell>
           <cell r="C3551">
-            <v>167820.74146528266</v>
+            <v>178530.3545719487</v>
           </cell>
         </row>
         <row r="3552">
           <cell r="A3552" t="str">
             <v>S300030000</v>
           </cell>
           <cell r="B3552" t="str">
             <v>CASQUETE SCH 40 DE 12"</v>
           </cell>
           <cell r="C3552">
-            <v>224869.70552881763</v>
+            <v>239219.94331585406</v>
           </cell>
         </row>
         <row r="3553">
           <cell r="A3553" t="str">
             <v>S241019013</v>
           </cell>
           <cell r="B3553" t="str">
             <v>REDUC.EXE. SCH 40 DE 3/4 X 1/2"</v>
           </cell>
           <cell r="C3553">
-            <v>30947.924544552963</v>
+            <v>31355.134078033927</v>
           </cell>
         </row>
         <row r="3554">
           <cell r="A3554" t="str">
             <v>S241025013</v>
           </cell>
           <cell r="B3554" t="str">
             <v>REDUC.EXE. SCH 40 DE 1 X 1/2"</v>
           </cell>
           <cell r="C3554">
-            <v>32863.390748159996</v>
+            <v>33295.80378432</v>
           </cell>
         </row>
         <row r="3555">
           <cell r="A3555" t="str">
             <v>S241025019</v>
           </cell>
           <cell r="B3555" t="str">
             <v>REDUC.EXE. SCH 40 DE 1 X 3/4"</v>
           </cell>
           <cell r="C3555">
-            <v>24713.269842616322</v>
+            <v>25038.44444580864</v>
           </cell>
         </row>
         <row r="3556">
           <cell r="A3556" t="str">
             <v>S241032013</v>
           </cell>
           <cell r="B3556" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/4 X 1/2"</v>
           </cell>
           <cell r="C3556">
-            <v>54834.914848358399</v>
+            <v>55556.426885836801</v>
           </cell>
         </row>
         <row r="3557">
           <cell r="A3557" t="str">
             <v>S241032019</v>
           </cell>
           <cell r="B3557" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/4 X 3/4"</v>
           </cell>
           <cell r="C3557">
-            <v>32675.599943884801</v>
+            <v>33105.542048409596</v>
           </cell>
         </row>
         <row r="3558">
           <cell r="A3558" t="str">
             <v>S241032025</v>
           </cell>
           <cell r="B3558" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/4 X 1"</v>
           </cell>
           <cell r="C3558">
-            <v>32112.227531059205</v>
+            <v>32534.756840678408</v>
           </cell>
         </row>
         <row r="3559">
           <cell r="A3559" t="str">
             <v>S241038013</v>
           </cell>
           <cell r="B3559" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/2 X 1/2"</v>
           </cell>
           <cell r="C3559">
-            <v>96524.473397452806</v>
+            <v>97794.532257945597</v>
           </cell>
         </row>
         <row r="3560">
           <cell r="A3560" t="str">
             <v>S241038019</v>
           </cell>
           <cell r="B3560" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/2 X 3/4"</v>
           </cell>
           <cell r="C3560">
-            <v>49651.888650362889</v>
+            <v>50305.202974709769</v>
           </cell>
         </row>
         <row r="3561">
           <cell r="A3561" t="str">
             <v>S241038025</v>
           </cell>
           <cell r="B3561" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/2 X 1"</v>
           </cell>
           <cell r="C3561">
-            <v>39999.4413106176</v>
+            <v>40525.749748915201</v>
           </cell>
         </row>
         <row r="3562">
           <cell r="A3562" t="str">
             <v>S241038032</v>
           </cell>
           <cell r="B3562" t="str">
             <v>REDUC.EXE. SCH 40 DE 11/2 X 11/4"</v>
           </cell>
           <cell r="C3562">
-            <v>34515.949825781754</v>
+            <v>34970.107060331517</v>
           </cell>
         </row>
         <row r="3563">
           <cell r="A3563" t="str">
             <v>S241051019</v>
           </cell>
           <cell r="B3563" t="str">
             <v>REDUC.EXE. SCH 40 DE 2 X 3/4"</v>
           </cell>
           <cell r="C3563">
-            <v>90515.167660646417</v>
+            <v>91706.156708812807</v>
           </cell>
         </row>
         <row r="3564">
           <cell r="A3564" t="str">
             <v>S241051025</v>
           </cell>
           <cell r="B3564" t="str">
             <v>REDUC.EXE. SCH 40 DE 2 X 1"</v>
           </cell>
           <cell r="C3564">
-            <v>73030.341456191076</v>
+            <v>73991.267001667278</v>
           </cell>
         </row>
         <row r="3565">
           <cell r="A3565" t="str">
             <v>S241051032</v>
           </cell>
           <cell r="B3565" t="str">
             <v>REDUC.EXE. SCH 40 DE 2 X 11/4"</v>
           </cell>
           <cell r="C3565">
-            <v>84505.861923839999</v>
+            <v>85617.781159680002</v>
           </cell>
         </row>
         <row r="3566">
           <cell r="A3566" t="str">
             <v>S241051038</v>
           </cell>
           <cell r="B3566" t="str">
             <v>REDUC.EXE. SCH 40 DE 2 X 11/2"</v>
           </cell>
           <cell r="C3566">
-            <v>40019.722717479322</v>
+            <v>40546.298016393521</v>
           </cell>
         </row>
         <row r="3567">
           <cell r="A3567" t="str">
             <v>S241064025</v>
           </cell>
           <cell r="B3567" t="str">
             <v>REDUC.EXE. SCH 40 DE 211/2 X 1"</v>
           </cell>
           <cell r="C3567">
-            <v>113726.11106906114</v>
+            <v>115222.50726733825</v>
           </cell>
         </row>
         <row r="3568">
           <cell r="A3568" t="str">
             <v>S241064032</v>
           </cell>
           <cell r="B3568" t="str">
             <v>REDUC.EXE. SCH 40 DE 21/2 X 11/4"</v>
           </cell>
           <cell r="C3568">
-            <v>84505.861923839999</v>
+            <v>85617.781159680002</v>
           </cell>
         </row>
         <row r="3569">
           <cell r="A3569" t="str">
             <v>S241064038</v>
           </cell>
           <cell r="B3569" t="str">
             <v>REDUC.EXE. SCH 40 DE 21/2 X 11/2"</v>
           </cell>
           <cell r="C3569">
-            <v>55459.131481769175</v>
+            <v>56188.856896002981</v>
           </cell>
         </row>
         <row r="3570">
           <cell r="A3570" t="str">
             <v>S241064051</v>
           </cell>
           <cell r="B3570" t="str">
             <v>REDUC.EXE. SCH 40 DE 21/2 X 2"</v>
           </cell>
           <cell r="C3570">
-            <v>48062.427282977587</v>
+            <v>48694.827641964141</v>
           </cell>
         </row>
         <row r="3571">
           <cell r="A3571" t="str">
             <v>S241076032</v>
           </cell>
           <cell r="B3571" t="str">
             <v>REDUC.EXE. SCH 40 DE 3 X 11/4"</v>
           </cell>
           <cell r="C3571">
-            <v>149819.50365075454</v>
+            <v>151790.81290931712</v>
           </cell>
         </row>
         <row r="3572">
           <cell r="A3572" t="str">
             <v>S241076038</v>
           </cell>
           <cell r="B3572" t="str">
             <v>REDUC.EXE. SCH 40 DE 3 X 11/2"</v>
           </cell>
           <cell r="C3572">
-            <v>117669.71795884032</v>
+            <v>119218.00372145664</v>
           </cell>
         </row>
         <row r="3573">
           <cell r="A3573" t="str">
             <v>S241076051</v>
           </cell>
           <cell r="B3573" t="str">
             <v>REDUC.EXE. SCH 40 DE 3 X 2"</v>
           </cell>
           <cell r="C3573">
-            <v>65956.637440752849</v>
+            <v>66824.487933394325</v>
           </cell>
         </row>
         <row r="3574">
           <cell r="A3574" t="str">
             <v>S241076064</v>
           </cell>
           <cell r="B3574" t="str">
             <v>REDUC.EXE. SCH 40 DE 3 X 21/2"</v>
           </cell>
           <cell r="C3574">
-            <v>53359.630289972432</v>
+            <v>54061.730688524702</v>
           </cell>
         </row>
         <row r="3575">
           <cell r="A3575" t="str">
             <v>S241102038</v>
           </cell>
           <cell r="B3575" t="str">
             <v>REDUC.EXE. SCH 40 DE 4 X 11/2"</v>
           </cell>
           <cell r="C3575">
-            <v>178513.93854400513</v>
+            <v>180862.80615642626</v>
           </cell>
         </row>
         <row r="3576">
           <cell r="A3576" t="str">
             <v>S241102051</v>
           </cell>
           <cell r="B3576" t="str">
             <v>REDUC.EXE. SCH 40 DE 4 X 2"</v>
           </cell>
           <cell r="C3576">
-            <v>131002.86506237953</v>
+            <v>132726.58697109506</v>
           </cell>
         </row>
         <row r="3577">
           <cell r="A3577" t="str">
             <v>S241102064</v>
           </cell>
           <cell r="B3577" t="str">
             <v>REDUC.EXE. SCH 40 DE 4 X 21/2"</v>
           </cell>
           <cell r="C3577">
-            <v>131002.86506237953</v>
+            <v>132726.58697109506</v>
           </cell>
         </row>
         <row r="3578">
           <cell r="A3578" t="str">
             <v>S241102076</v>
           </cell>
           <cell r="B3578" t="str">
             <v>REDUC.EXE. SCH 40 DE 4 X 3"</v>
           </cell>
           <cell r="C3578">
-            <v>74257.742152933788</v>
+            <v>75234.817707577662</v>
           </cell>
         </row>
         <row r="3579">
           <cell r="A3579" t="str">
             <v>S241127051</v>
           </cell>
           <cell r="B3579" t="str">
             <v>REDUC.EXE. SCH 40 DE 5 X 2"</v>
           </cell>
           <cell r="C3579">
-            <v>289085.16410124284</v>
+            <v>292888.9162604697</v>
           </cell>
         </row>
         <row r="3580">
           <cell r="A3580" t="str">
             <v>S241127064</v>
           </cell>
           <cell r="B3580" t="str">
             <v>REDUC.EXE. SCH 40 DE 5 X 21/2"</v>
           </cell>
           <cell r="C3580">
-            <v>267376.54712702974</v>
+            <v>270894.65958922752</v>
           </cell>
         </row>
         <row r="3581">
           <cell r="A3581" t="str">
             <v>S241127076</v>
           </cell>
           <cell r="B3581" t="str">
             <v>REDUC.EXE. SCH 40 DE 5 X 3"</v>
           </cell>
           <cell r="C3581">
-            <v>247433.16371300351</v>
+            <v>250688.86323554302</v>
           </cell>
         </row>
         <row r="3582">
           <cell r="A3582" t="str">
             <v>S241127102</v>
           </cell>
           <cell r="B3582" t="str">
             <v>REDUC.EXE. SCH 40 DE 5 X 4"</v>
           </cell>
           <cell r="C3582">
-            <v>154910.88793626381</v>
+            <v>156949.1890933199</v>
           </cell>
         </row>
         <row r="3583">
           <cell r="A3583" t="str">
             <v>S241152064</v>
           </cell>
           <cell r="B3583" t="str">
             <v>REDUC.EXE. SCH 40 DE 6 X 21/2"</v>
           </cell>
           <cell r="C3583">
-            <v>366492.5336234803</v>
+            <v>371314.80380273663</v>
           </cell>
         </row>
         <row r="3584">
           <cell r="A3584" t="str">
             <v>S241152076</v>
           </cell>
           <cell r="B3584" t="str">
             <v>REDUC.EXE. SCH 40 DE 6 X 3"</v>
           </cell>
           <cell r="C3584">
-            <v>327995.41874706431</v>
+            <v>332311.14794110466</v>
           </cell>
         </row>
         <row r="3585">
           <cell r="A3585" t="str">
             <v>S241152102</v>
           </cell>
           <cell r="B3585" t="str">
             <v>REDUC.EXE. SCH 40 DE 6 X 4"</v>
           </cell>
           <cell r="C3585">
-            <v>209045.71866628426</v>
+            <v>211796.32022768274</v>
           </cell>
         </row>
         <row r="3586">
           <cell r="A3586" t="str">
             <v>S241152127</v>
           </cell>
           <cell r="B3586" t="str">
             <v>REDUC.EXE. SCH 40 DE 6 X 5"</v>
           </cell>
           <cell r="C3586">
-            <v>190828.50832515562</v>
+            <v>193339.40975048661</v>
           </cell>
         </row>
         <row r="3587">
           <cell r="A3587" t="str">
             <v>S241200102</v>
           </cell>
           <cell r="B3587" t="str">
             <v>REDUC.EXE. SCH 40 DE 8 X 4"</v>
           </cell>
           <cell r="C3587">
-            <v>481157.59871391748</v>
+            <v>487488.61974962696</v>
           </cell>
         </row>
         <row r="3588">
           <cell r="A3588" t="str">
             <v>S241200127</v>
           </cell>
           <cell r="B3588" t="str">
             <v>REDUC.EXE. SCH 40 DE 8 X 5"</v>
           </cell>
           <cell r="C3588">
-            <v>390116.61680130055</v>
+            <v>395249.73018026503</v>
           </cell>
         </row>
         <row r="3589">
           <cell r="A3589" t="str">
             <v>S241200152</v>
           </cell>
           <cell r="B3589" t="str">
             <v>REDUC.EXE. SCH 40 DE 8 X 6"</v>
           </cell>
           <cell r="C3589">
-            <v>232883.13219776098</v>
+            <v>235947.38393720525</v>
           </cell>
         </row>
         <row r="3590">
           <cell r="A3590" t="str">
             <v>S241250102</v>
           </cell>
           <cell r="B3590" t="str">
             <v>REDUC.EXE. SCH 40 DE 10 X 4"</v>
           </cell>
           <cell r="C3590">
-            <v>748045.88974983175</v>
+            <v>757888.59882548731</v>
           </cell>
         </row>
         <row r="3591">
           <cell r="A3591" t="str">
             <v>S241250127</v>
           </cell>
           <cell r="B3591" t="str">
             <v>REDUC.EXE. SCH 40 DE 10 X 5"</v>
           </cell>
           <cell r="C3591">
-            <v>608758.44556604757</v>
+            <v>616768.42511296924</v>
           </cell>
         </row>
         <row r="3592">
           <cell r="A3592" t="str">
             <v>S241250152</v>
           </cell>
           <cell r="B3592" t="str">
             <v>REDUC.EXE. SCH 40 DE 10 X 6"</v>
           </cell>
           <cell r="C3592">
-            <v>581141.92988933646</v>
+            <v>588788.53422998567</v>
           </cell>
         </row>
         <row r="3593">
           <cell r="A3593" t="str">
             <v>S241250200</v>
           </cell>
           <cell r="B3593" t="str">
             <v>REDUC.EXE. SCH 40 DE 10 X 8"</v>
           </cell>
           <cell r="C3593">
-            <v>421095.33903775457</v>
+            <v>426636.06718298822</v>
           </cell>
         </row>
         <row r="3594">
           <cell r="A3594" t="str">
             <v>S241300152</v>
           </cell>
           <cell r="B3594" t="str">
             <v>REDUC.EXE. SCH 40 DE 12 X 6"</v>
           </cell>
           <cell r="C3594">
-            <v>1339578.6604213235</v>
+            <v>1357204.6954268673</v>
           </cell>
         </row>
         <row r="3595">
           <cell r="A3595" t="str">
             <v>S241300200</v>
           </cell>
           <cell r="B3595" t="str">
             <v>REDUC.EXE. SCH 40 DE 12 X 8"</v>
           </cell>
           <cell r="C3595">
-            <v>1228757.2975127911</v>
+            <v>1244925.1566905912</v>
           </cell>
         </row>
         <row r="3596">
           <cell r="A3596" t="str">
             <v>S241300250</v>
           </cell>
           <cell r="B3596" t="str">
             <v>REDUC.EXE. SCH 40 DE 12 X 10"</v>
           </cell>
           <cell r="C3596">
-            <v>968516.04978500213</v>
+            <v>981259.68201901542</v>
           </cell>
         </row>
         <row r="3597">
           <cell r="A3597" t="str">
             <v>S240019013</v>
           </cell>
           <cell r="B3597" t="str">
             <v>REDEC. CON. SCH 40 DE 3/4 X 1/2"</v>
           </cell>
           <cell r="C3597">
-            <v>15856.618790197246</v>
+            <v>16868.52143667694</v>
           </cell>
         </row>
         <row r="3598">
           <cell r="A3598" t="str">
             <v>S240025013</v>
           </cell>
           <cell r="B3598" t="str">
             <v>REDEC. CON. SCH 40 DE 1 X 1/2"</v>
           </cell>
           <cell r="C3598">
-            <v>15601.059088609938</v>
+            <v>16596.652990975177</v>
           </cell>
         </row>
         <row r="3599">
           <cell r="A3599" t="str">
             <v>S240025019</v>
           </cell>
           <cell r="B3599" t="str">
             <v>REDEC. CON. SCH 40 DE 1 X 3/4"</v>
           </cell>
           <cell r="C3599">
-            <v>14974.739198191292</v>
+            <v>15930.364002286393</v>
           </cell>
         </row>
         <row r="3600">
           <cell r="A3600" t="str">
             <v>S240032013</v>
           </cell>
           <cell r="B3600" t="str">
             <v>REDEC. CON. SCH 40 DE 11/4 X 1/2"</v>
           </cell>
           <cell r="C3600">
-            <v>23172.511801958397</v>
+            <v>24651.28393668864</v>
           </cell>
         </row>
         <row r="3601">
           <cell r="A3601" t="str">
             <v>S240032019</v>
           </cell>
           <cell r="B3601" t="str">
             <v>REDEC. CON. SCH 40 DE 11/4 X 3/4"</v>
           </cell>
           <cell r="C3601">
-            <v>16483.600752381666</v>
+            <v>17535.514747763918</v>
           </cell>
         </row>
         <row r="3602">
           <cell r="A3602" t="str">
             <v>S240032025</v>
           </cell>
           <cell r="B3602" t="str">
             <v>REDEC. CON. SCH 40 DE 11/4 X 1"</v>
           </cell>
           <cell r="C3602">
-            <v>15629.528174538056</v>
+            <v>16626.938854097396</v>
           </cell>
         </row>
         <row r="3603">
           <cell r="A3603" t="str">
             <v>S240038013</v>
           </cell>
           <cell r="B3603" t="str">
             <v>REDEC. CON. SCH 40 DE 11/2 X 1/2"</v>
           </cell>
           <cell r="C3603">
-            <v>24682.697499680318</v>
+            <v>26257.843326962549</v>
           </cell>
         </row>
         <row r="3604">
           <cell r="A3604" t="str">
             <v>S240038019</v>
           </cell>
           <cell r="B3604" t="str">
             <v>REDEC. CON. SCH 40 DE 11/2 X 3/4"</v>
           </cell>
           <cell r="C3604">
-            <v>21579.5671335152</v>
+            <v>22956.684246640842</v>
           </cell>
         </row>
         <row r="3605">
           <cell r="A3605" t="str">
             <v>S240038025</v>
           </cell>
           <cell r="B3605" t="str">
             <v>REDEC. CON. SCH 40 DE 11/2 X 1"</v>
           </cell>
           <cell r="C3605">
-            <v>20697.025469743468</v>
+            <v>22017.8224898521</v>
           </cell>
         </row>
         <row r="3606">
           <cell r="A3606" t="str">
             <v>S240038032</v>
           </cell>
           <cell r="B3606" t="str">
             <v>REDEC. CON. SCH 40 DE 11/2 X 11/4"</v>
           </cell>
           <cell r="C3606">
-            <v>17679.302361362719</v>
+            <v>18807.520998897053</v>
           </cell>
         </row>
         <row r="3607">
           <cell r="A3607" t="str">
             <v>S240051019</v>
           </cell>
           <cell r="B3607" t="str">
             <v>REDEC. CON. SCH 40 DE 2 X 3/4"</v>
           </cell>
           <cell r="C3607">
-            <v>40112.942072721533</v>
+            <v>42672.781139204424</v>
           </cell>
         </row>
         <row r="3608">
           <cell r="A3608" t="str">
             <v>S240051025</v>
           </cell>
           <cell r="B3608" t="str">
             <v>REDEC. CON. SCH 40 DE 2 X 1"</v>
           </cell>
           <cell r="C3608">
-            <v>33707.397738894455</v>
+            <v>35858.461936705491</v>
           </cell>
         </row>
         <row r="3609">
           <cell r="A3609" t="str">
             <v>S240051032</v>
           </cell>
           <cell r="B3609" t="str">
             <v>REDEC. CON. SCH 40 DE 2 X 11/4"</v>
           </cell>
           <cell r="C3609">
-            <v>25622.17733530829</v>
+            <v>27257.276809995728</v>
           </cell>
         </row>
         <row r="3610">
           <cell r="A3610" t="str">
             <v>S240051038</v>
           </cell>
           <cell r="B3610" t="str">
             <v>REDEC. CON. SCH 40 DE 2 X 11/2"</v>
           </cell>
           <cell r="C3610">
-            <v>26789.409858361221</v>
+            <v>28498.997198006644</v>
           </cell>
         </row>
         <row r="3611">
           <cell r="A3611" t="str">
             <v>S240064025</v>
           </cell>
           <cell r="B3611" t="str">
             <v>REDEC. CON. SCH 40 DE 21/2 X 1"</v>
           </cell>
           <cell r="C3611">
-            <v>49963.245803851169</v>
+            <v>53151.68977949168</v>
           </cell>
         </row>
         <row r="3612">
           <cell r="A3612" t="str">
             <v>S240064032</v>
           </cell>
           <cell r="B3612" t="str">
             <v>REDEC. CON. SCH 40 DE 21/2 X 11/4"</v>
           </cell>
           <cell r="C3612">
-            <v>40653.854705355821</v>
+            <v>43248.212538526546</v>
           </cell>
         </row>
         <row r="3613">
           <cell r="A3613" t="str">
             <v>S240064038</v>
           </cell>
           <cell r="B3613" t="str">
             <v>REDEC. CON. SCH 40 DE 21/2 X 11/2"</v>
           </cell>
           <cell r="C3613">
-            <v>44611.057649364542</v>
+            <v>47457.947512514787</v>
           </cell>
         </row>
         <row r="3614">
           <cell r="A3614" t="str">
             <v>S240064051</v>
           </cell>
           <cell r="B3614" t="str">
             <v>REDEC. CON. SCH 40 DE 21/2 X 2"</v>
           </cell>
           <cell r="C3614">
-            <v>32511.696129913409</v>
+            <v>34586.455685572357</v>
           </cell>
         </row>
         <row r="3615">
           <cell r="A3615" t="str">
             <v>S240076032</v>
           </cell>
           <cell r="B3615" t="str">
             <v>REDEC. CON. SCH 40 DE 21/2 X 11/4"</v>
           </cell>
           <cell r="C3615">
-            <v>43016.788837389802</v>
+            <v>45761.939177670611</v>
           </cell>
         </row>
         <row r="3616">
           <cell r="A3616" t="str">
             <v>S240076038</v>
           </cell>
           <cell r="B3616" t="str">
             <v>REDEC. CON. SCH 40 DE 3 X 11/2"</v>
           </cell>
           <cell r="C3616">
-            <v>35301.666550869195</v>
+            <v>37554.470271549668</v>
           </cell>
         </row>
         <row r="3617">
           <cell r="A3617" t="str">
             <v>S240076051</v>
           </cell>
           <cell r="B3617" t="str">
             <v>REDEC. CON. SCH 40 DE 3 X 2"</v>
           </cell>
           <cell r="C3617">
-            <v>36440.429987994015</v>
+            <v>38765.904796438364</v>
           </cell>
         </row>
         <row r="3618">
           <cell r="A3618" t="str">
             <v>S240076064</v>
           </cell>
           <cell r="B3618" t="str">
             <v>REDEC. CON. SCH 40 DE 3 X 21/2"</v>
           </cell>
           <cell r="C3618">
-            <v>35301.666550869195</v>
+            <v>37554.470271549668</v>
           </cell>
         </row>
         <row r="3619">
           <cell r="A3619" t="str">
             <v>S240102038</v>
           </cell>
           <cell r="B3619" t="str">
             <v>REDEC. CON. SCH 40 DE 4 X 11/2"</v>
           </cell>
           <cell r="C3619">
-            <v>86232.861276276453</v>
+            <v>91735.879397196724</v>
           </cell>
         </row>
         <row r="3620">
           <cell r="A3620" t="str">
             <v>S240102051</v>
           </cell>
           <cell r="B3620" t="str">
             <v>REDEC. CON. SCH 40 DE 4 X 2"</v>
           </cell>
           <cell r="C3620">
-            <v>65564.304892461107</v>
+            <v>69748.342770466843</v>
           </cell>
         </row>
         <row r="3621">
           <cell r="A3621" t="str">
             <v>S240102064</v>
           </cell>
           <cell r="B3621" t="str">
             <v>REDEC. CON. SCH 40 DE 4 X 21/2"</v>
           </cell>
           <cell r="C3621">
-            <v>56938.171856240639</v>
+            <v>60571.726244434947</v>
           </cell>
         </row>
         <row r="3622">
           <cell r="A3622" t="str">
             <v>S240102076</v>
           </cell>
           <cell r="B3622" t="str">
             <v>REDEC. CON. SCH 40 DE 4 X 3"</v>
           </cell>
           <cell r="C3622">
-            <v>51386.700100257178</v>
+            <v>54665.982935602537</v>
           </cell>
         </row>
         <row r="3623">
           <cell r="A3623" t="str">
             <v>S240127051</v>
           </cell>
           <cell r="B3623" t="str">
             <v>REDEC. CON. SCH 40 DE 5 X 2"</v>
           </cell>
           <cell r="C3623">
-            <v>156299.78872468317</v>
+            <v>158356.36489211323</v>
           </cell>
         </row>
         <row r="3624">
           <cell r="A3624" t="str">
             <v>S240127063</v>
           </cell>
           <cell r="B3624" t="str">
             <v>REDEC. CON. SCH 40 DE 5 X 21/2"</v>
           </cell>
           <cell r="C3624">
-            <v>140052.87950200995</v>
+            <v>141895.68054808903</v>
           </cell>
         </row>
         <row r="3625">
           <cell r="A3625" t="str">
             <v>S240127076</v>
           </cell>
           <cell r="B3625" t="str">
             <v>REDEC. CON. SCH 40 DE 5 X 3"</v>
           </cell>
           <cell r="C3625">
-            <v>124451.97064604344</v>
+            <v>126089.49657559666</v>
           </cell>
         </row>
         <row r="3626">
           <cell r="A3626" t="str">
             <v>S240127102</v>
           </cell>
           <cell r="B3626" t="str">
             <v>REDEC. CON. SCH 40 DE 5 X 4"</v>
           </cell>
           <cell r="C3626">
-            <v>99839.356674518625</v>
+            <v>101153.03242023598</v>
           </cell>
         </row>
         <row r="3627">
           <cell r="A3627" t="str">
             <v>S240152063</v>
           </cell>
           <cell r="B3627" t="str">
             <v>REDEC. CON. SCH 40 DE 6 X 21/2"</v>
           </cell>
           <cell r="C3627">
-            <v>175711.19834835862</v>
+            <v>186924.34719032628</v>
           </cell>
         </row>
         <row r="3628">
           <cell r="A3628" t="str">
-            <v>S2401529076</v>
+            <v>S240152076</v>
           </cell>
           <cell r="B3628" t="str">
             <v>REDEC. CON. SCH 40 DE 6 X 3"</v>
           </cell>
           <cell r="C3628">
-            <v>159056.78308040818</v>
+            <v>169207.11726382902</v>
           </cell>
         </row>
         <row r="3629">
           <cell r="A3629" t="str">
             <v>S240152102</v>
           </cell>
           <cell r="B3629" t="str">
             <v>REDEC. CON. SCH 40 DE 6 X 4"</v>
           </cell>
           <cell r="C3629">
-            <v>141235.13528940492</v>
+            <v>150248.1669493209</v>
           </cell>
         </row>
         <row r="3630">
           <cell r="A3630" t="str">
             <v>S240152127</v>
           </cell>
           <cell r="B3630" t="str">
             <v>REDEC. CON. SCH 40 DE 6 X 5"</v>
           </cell>
           <cell r="C3630">
-            <v>133861.64203402176</v>
+            <v>142404.12840066661</v>
           </cell>
         </row>
         <row r="3631">
           <cell r="A3631" t="str">
             <v>S240200102</v>
           </cell>
           <cell r="B3631" t="str">
             <v>REDEC. CON. SCH 40 DE 8 X 4"</v>
           </cell>
           <cell r="C3631">
-            <v>225645.97506628165</v>
+            <v>240045.75110669574</v>
           </cell>
         </row>
         <row r="3632">
           <cell r="A3632" t="str">
             <v>S240200127</v>
           </cell>
           <cell r="B3632" t="str">
             <v>REDEC. CON. SCH 40 DE 8 X 5"</v>
           </cell>
           <cell r="C3632">
-            <v>233593.73260113836</v>
+            <v>236667.33434589018</v>
           </cell>
         </row>
         <row r="3633">
           <cell r="A3633" t="str">
             <v>S240200152</v>
           </cell>
           <cell r="B3633" t="str">
             <v>REDEC. CON. SCH 40 DE 8 X 6"</v>
           </cell>
           <cell r="C3633">
-            <v>184166.51686901035</v>
+            <v>195919.24853762481</v>
           </cell>
         </row>
         <row r="3634">
           <cell r="A3634" t="str">
             <v>S240250102</v>
           </cell>
           <cell r="B3634" t="str">
             <v>REDEC. CON. SCH 40 DE 10 X 4"</v>
           </cell>
           <cell r="C3634">
-            <v>405741.41264757095</v>
+            <v>431634.12121784361</v>
           </cell>
         </row>
         <row r="3635">
           <cell r="A3635" t="str">
             <v>S240250125</v>
           </cell>
           <cell r="B3635" t="str">
             <v>REDEC. CON. SCH 40 DE 10 X 5"</v>
           </cell>
           <cell r="C3635">
-            <v>419577.23817599384</v>
+            <v>425097.99130988849</v>
           </cell>
         </row>
         <row r="3636">
           <cell r="A3636" t="str">
             <v>S240250152</v>
           </cell>
           <cell r="B3636" t="str">
             <v>REDEC. CON. SCH 40 DE 10 X 6"</v>
           </cell>
           <cell r="C3636">
-            <v>339522.31877876294</v>
+            <v>361189.20359556563</v>
           </cell>
         </row>
         <row r="3637">
           <cell r="A3637" t="str">
             <v>S240250200</v>
           </cell>
           <cell r="B3637" t="str">
             <v>REDEC. CON. SCH 40 DE 10 X 8"</v>
           </cell>
           <cell r="C3637">
-            <v>287537.7678740152</v>
+            <v>305887.21753439656</v>
           </cell>
         </row>
         <row r="3638">
           <cell r="A3638" t="str">
             <v>S240300152</v>
           </cell>
           <cell r="B3638" t="str">
             <v>REDEC. CON. SCH 40 DE 12 X 6"</v>
           </cell>
           <cell r="C3638">
-            <v>713216.70486251893</v>
+            <v>722601.13518965733</v>
           </cell>
         </row>
         <row r="3639">
           <cell r="A3639" t="str">
             <v>S240300200</v>
           </cell>
           <cell r="B3639" t="str">
             <v>REDEC. CON. SCH 40 DE 12 X 8"</v>
           </cell>
           <cell r="C3639">
-            <v>674941.18313514779</v>
+            <v>683821.98817639973</v>
           </cell>
         </row>
         <row r="3640">
           <cell r="A3640" t="str">
             <v>S240300250</v>
           </cell>
           <cell r="B3640" t="str">
             <v>REDEC. CON. SCH 40 DE 12 X 10"</v>
           </cell>
           <cell r="C3640">
-            <v>575263.32655230572</v>
+            <v>582832.58084904659</v>
           </cell>
         </row>
         <row r="3641">
           <cell r="A3641" t="str">
             <v>PRESVV2332</v>
           </cell>
           <cell r="B3641" t="str">
             <v>BOMBA PRES VELOCIDAD VARIABLE</v>
           </cell>
           <cell r="C3641">
             <v>1118568.7085646938</v>
           </cell>
         </row>
         <row r="3642">
           <cell r="A3642" t="str">
             <v>CAPCASDIGI</v>
           </cell>
           <cell r="B3642" t="str">
             <v>CONTROL AUTOMATICO digital 2342</v>
           </cell>
           <cell r="C3642">
             <v>109138.25985287617</v>
           </cell>
         </row>
         <row r="3643">
@@ -42304,51 +42304,51 @@
             <v>UNIDAD MAGNETICA 14 MM.</v>
           </cell>
           <cell r="C3646">
             <v>6653.264687901964</v>
           </cell>
         </row>
         <row r="3647">
           <cell r="A3647" t="str">
             <v>A240019013</v>
           </cell>
           <cell r="B3647" t="str">
             <v>CUPLAS RED GALV. 3/4 X1/2</v>
           </cell>
           <cell r="C3647">
             <v>2396.2995179515333</v>
           </cell>
         </row>
         <row r="3648">
           <cell r="A3648" t="str">
             <v>F133050040</v>
           </cell>
           <cell r="B3648" t="str">
             <v>TEE RED. FUSION 50X40MM</v>
           </cell>
           <cell r="C3648">
-            <v>5496.743045651102</v>
+            <v>5771.5801979336575</v>
           </cell>
         </row>
         <row r="3649">
           <cell r="A3649" t="str">
             <v>P400013006</v>
           </cell>
           <cell r="B3649" t="str">
             <v>1/2 NIPLES NEG. ESTANDAR 1/2 X 60MM</v>
           </cell>
           <cell r="C3649">
             <v>0</v>
           </cell>
         </row>
         <row r="3650">
           <cell r="A3650" t="str">
             <v>P400013010</v>
           </cell>
           <cell r="B3650" t="str">
             <v>1/2 NIPLES NEG. ESTANDAR 1/2X100MM</v>
           </cell>
           <cell r="C3650">
             <v>0</v>
           </cell>
         </row>
         <row r="3651">
@@ -42513,293 +42513,293 @@
             <v>Flexible anill inox comun  3/4x 400</v>
           </cell>
           <cell r="C3665">
             <v>14967.288428415741</v>
           </cell>
         </row>
         <row r="3666">
           <cell r="A3666" t="str">
             <v>AF20841950</v>
           </cell>
           <cell r="B3666" t="str">
             <v>Flexible anill inox comun  3/4x 500</v>
           </cell>
           <cell r="C3666">
             <v>39313.990412380255</v>
           </cell>
         </row>
         <row r="3667">
           <cell r="A3667" t="str">
             <v>S45RC00127</v>
           </cell>
           <cell r="B3667" t="str">
             <v>CODO 45°  SCH 40 5"</v>
           </cell>
           <cell r="C3667">
-            <v>135243.18142291353</v>
+            <v>137022.69696795187</v>
           </cell>
         </row>
         <row r="3668">
           <cell r="A3668" t="str">
             <v>DUCCO00040</v>
           </cell>
           <cell r="B3668" t="str">
             <v>Union ranurada 1 1/2"</v>
           </cell>
           <cell r="C3668">
-            <v>17239.775454719998</v>
+            <v>18339.945335712</v>
           </cell>
         </row>
         <row r="3669">
           <cell r="A3669" t="str">
             <v>DUCCO00050</v>
           </cell>
           <cell r="B3669" t="str">
             <v>Union ranurada 2"</v>
           </cell>
           <cell r="C3669">
-            <v>20472.233352479998</v>
+            <v>21778.685086157995</v>
           </cell>
         </row>
         <row r="3670">
           <cell r="A3670" t="str">
             <v>DUCCO00073</v>
           </cell>
           <cell r="B3670" t="str">
             <v>Union ranurada 2 1/2" 73</v>
           </cell>
           <cell r="C3670">
-            <v>21466.835782559992</v>
+            <v>22836.758855525997</v>
           </cell>
         </row>
         <row r="3671">
           <cell r="A3671" t="str">
             <v>DUCCO00076</v>
           </cell>
           <cell r="B3671" t="str">
             <v>Union ranurada 2 1/2" 76</v>
           </cell>
           <cell r="C3671">
-            <v>21466.835782559992</v>
+            <v>22836.758855525997</v>
           </cell>
         </row>
         <row r="3672">
           <cell r="A3672" t="str">
             <v>DUCCO00080</v>
           </cell>
           <cell r="B3672" t="str">
             <v>Union ranurada 3"</v>
           </cell>
           <cell r="C3672">
-            <v>25901.104949999997</v>
+            <v>27554.004410624995</v>
           </cell>
         </row>
         <row r="3673">
           <cell r="A3673" t="str">
             <v>DUCCO00114</v>
           </cell>
           <cell r="B3673" t="str">
             <v>Union ranurada 4"</v>
           </cell>
           <cell r="C3673">
-            <v>32656.113120959999</v>
+            <v>34740.088760915998</v>
           </cell>
         </row>
         <row r="3674">
           <cell r="A3674" t="str">
             <v>DUCCO00168</v>
           </cell>
           <cell r="B3674" t="str">
             <v>Union ranurada6 "</v>
           </cell>
           <cell r="C3674">
-            <v>60173.447019839994</v>
+            <v>64013.463046763994</v>
           </cell>
         </row>
         <row r="3675">
           <cell r="A3675" t="str">
             <v>DUCCO00219</v>
           </cell>
           <cell r="B3675" t="str">
             <v>Union ranurada 8"</v>
           </cell>
           <cell r="C3675">
-            <v>93243.977819999986</v>
+            <v>99194.415878250002</v>
           </cell>
         </row>
         <row r="3676">
           <cell r="A3676" t="str">
             <v>DUCCO00273</v>
           </cell>
           <cell r="B3676" t="str">
             <v>Union ranurada 10"</v>
           </cell>
           <cell r="C3676">
-            <v>223785.54676799994</v>
+            <v>238066.59810779997</v>
           </cell>
         </row>
         <row r="3677">
           <cell r="A3677" t="str">
             <v>JS20000020</v>
           </cell>
           <cell r="B3677" t="str">
             <v>Esf fusion media union de 20 mm.</v>
           </cell>
           <cell r="C3677">
-            <v>22812.74930270221</v>
+            <v>23953.386767837321</v>
           </cell>
         </row>
         <row r="3678">
           <cell r="A3678" t="str">
             <v>JS20000025</v>
           </cell>
           <cell r="B3678" t="str">
             <v>Esf fusion media union de 25 mm.</v>
           </cell>
           <cell r="C3678">
-            <v>28708.444541040986</v>
+            <v>30143.866768093038</v>
           </cell>
         </row>
         <row r="3679">
           <cell r="A3679" t="str">
             <v>JS20000032</v>
           </cell>
           <cell r="B3679" t="str">
             <v>Esf fusion media union de 32 mm.</v>
           </cell>
           <cell r="C3679">
-            <v>42402.633074758531</v>
+            <v>44522.764728496462</v>
           </cell>
         </row>
         <row r="3680">
           <cell r="A3680" t="str">
             <v>JS20000040</v>
           </cell>
           <cell r="B3680" t="str">
             <v>Esf fusion media union de 40 mm.</v>
           </cell>
           <cell r="C3680">
-            <v>71658.840399624489</v>
+            <v>75241.78241960569</v>
           </cell>
         </row>
         <row r="3681">
           <cell r="A3681" t="str">
             <v>JS20000050</v>
           </cell>
           <cell r="B3681" t="str">
             <v>Esf fusion media union de 50 mm.</v>
           </cell>
           <cell r="C3681">
-            <v>74270.390558266823</v>
+            <v>77983.910086180185</v>
           </cell>
         </row>
         <row r="3682">
           <cell r="A3682" t="str">
             <v>JS20000063</v>
           </cell>
           <cell r="B3682" t="str">
             <v>Esf fusion media union de 63 mm.</v>
           </cell>
           <cell r="C3682">
-            <v>122110.04071987685</v>
+            <v>128215.54275587073</v>
           </cell>
         </row>
         <row r="3683">
           <cell r="A3683" t="str">
             <v>F122000020</v>
           </cell>
           <cell r="B3683" t="str">
             <v>TUBO FUSION C/ COBERTOR 20 MM.</v>
           </cell>
           <cell r="C3683">
-            <v>14999.084792678179</v>
+            <v>15749.03903231209</v>
           </cell>
         </row>
         <row r="3684">
           <cell r="A3684" t="str">
             <v>F122000025</v>
           </cell>
           <cell r="B3684" t="str">
             <v>TUBO FUSION C/ COBERTOR 25 MM.</v>
           </cell>
           <cell r="C3684">
-            <v>21786.260690894476</v>
+            <v>22875.573725439204</v>
           </cell>
         </row>
         <row r="3685">
           <cell r="A3685" t="str">
             <v>F122000032</v>
           </cell>
           <cell r="B3685" t="str">
             <v>TUBO FUSION C/ COBERTOR 32 MM.</v>
           </cell>
           <cell r="C3685">
-            <v>33859.626957542176</v>
+            <v>35552.608305419293</v>
           </cell>
         </row>
         <row r="3686">
           <cell r="A3686" t="str">
             <v>F122000040</v>
           </cell>
           <cell r="B3686" t="str">
             <v>TUBO FUSION C/ COBERTOR 40 MM.</v>
           </cell>
           <cell r="C3686">
-            <v>51068.687257795405</v>
+            <v>53622.12162068519</v>
           </cell>
         </row>
         <row r="3687">
           <cell r="A3687" t="str">
             <v>F122000050</v>
           </cell>
           <cell r="B3687" t="str">
             <v>TUBO FUSION C/ COBERTOR 50 MM.</v>
           </cell>
           <cell r="C3687">
-            <v>67193.957215664399</v>
+            <v>70553.655076447641</v>
           </cell>
         </row>
         <row r="3688">
           <cell r="A3688" t="str">
             <v>F122000063</v>
           </cell>
           <cell r="B3688" t="str">
             <v>TUBO FUSION C/ COBERTOR 63 MM.</v>
           </cell>
           <cell r="C3688">
-            <v>94732.553095706287</v>
+            <v>99469.180750491621</v>
           </cell>
         </row>
         <row r="3689">
           <cell r="A3689" t="str">
             <v>DUCCO00032</v>
           </cell>
           <cell r="B3689" t="str">
             <v>Union ranurada 1 1/4"</v>
           </cell>
           <cell r="C3689">
-            <v>16493.823632159998</v>
+            <v>17546.390008685998</v>
           </cell>
         </row>
         <row r="3690">
           <cell r="A3690" t="str">
             <v>UB10000000</v>
           </cell>
           <cell r="B3690" t="str">
             <v>Ubolt   1/2"x 1/4" con tuerca y arandela</v>
           </cell>
           <cell r="C3690">
             <v>1018.06737393375</v>
           </cell>
         </row>
         <row r="3691">
           <cell r="A3691" t="str">
             <v>UB20000000</v>
           </cell>
           <cell r="B3691" t="str">
             <v>Ubolt  3/4" x  1/4" con turva y arandela</v>
           </cell>
           <cell r="C3691">
             <v>1018.74475128825</v>
           </cell>
         </row>
         <row r="3692">
@@ -43085,238 +43085,238 @@
             <v>Bujes red. negros. Fundidos 1/2 x 1/4"</v>
           </cell>
           <cell r="C3717">
             <v>1393.1813628416012</v>
           </cell>
         </row>
         <row r="3718">
           <cell r="A3718" t="str">
             <v>M241013009</v>
           </cell>
           <cell r="B3718" t="str">
             <v>Bujes red. Negros Fundidos 1/2 x 3/8"</v>
           </cell>
           <cell r="C3718">
             <v>1447.6516294869662</v>
           </cell>
         </row>
         <row r="3719">
           <cell r="A3719" t="str">
             <v>S90RL00350</v>
           </cell>
           <cell r="B3719" t="str">
             <v>Codos R/L  90 ° estandar 14"</v>
           </cell>
           <cell r="C3719">
-            <v>1918200.8132988955</v>
+            <v>3047071.7619593297</v>
           </cell>
         </row>
         <row r="3720">
           <cell r="A3720" t="str">
             <v>BLJ0000051</v>
           </cell>
           <cell r="B3720" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 2" </v>
           </cell>
           <cell r="C3720">
-            <v>32359.2192</v>
+            <v>32997.887999999999</v>
           </cell>
         </row>
         <row r="3721">
           <cell r="A3721" t="str">
             <v>BLJ0000064</v>
           </cell>
           <cell r="B3721" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 21/2" </v>
           </cell>
           <cell r="C3721">
-            <v>48538.82880000001</v>
+            <v>49496.832000000009</v>
           </cell>
         </row>
         <row r="3722">
           <cell r="A3722" t="str">
             <v>BLJ0000076</v>
           </cell>
           <cell r="B3722" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE  3" </v>
           </cell>
           <cell r="C3722">
-            <v>52145.533440000014</v>
+            <v>53174.721600000012</v>
           </cell>
         </row>
         <row r="3723">
           <cell r="A3723" t="str">
             <v>BLJ0000102</v>
           </cell>
           <cell r="B3723" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 4" </v>
           </cell>
           <cell r="C3723">
-            <v>80898.04800000001</v>
+            <v>82494.720000000016</v>
           </cell>
         </row>
         <row r="3724">
           <cell r="A3724" t="str">
             <v>BLJ0000127</v>
           </cell>
           <cell r="B3724" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 5" </v>
           </cell>
           <cell r="C3724">
-            <v>84942.950400000002</v>
+            <v>86619.456000000006</v>
           </cell>
         </row>
         <row r="3725">
           <cell r="A3725" t="str">
             <v>BLJ0000165</v>
           </cell>
           <cell r="B3725" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 6" </v>
           </cell>
           <cell r="C3725">
-            <v>107864.064</v>
+            <v>109992.96000000001</v>
           </cell>
         </row>
         <row r="3726">
           <cell r="A3726" t="str">
             <v>BLJ0000200</v>
           </cell>
           <cell r="B3726" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 8" </v>
           </cell>
           <cell r="C3726">
-            <v>166279.19616000002</v>
+            <v>169561.02240000005</v>
           </cell>
         </row>
         <row r="3727">
           <cell r="A3727" t="str">
             <v>BLJ0000250</v>
           </cell>
           <cell r="B3727" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 10" </v>
           </cell>
           <cell r="C3727">
-            <v>231907.73760000002</v>
+            <v>236484.86400000003</v>
           </cell>
         </row>
         <row r="3728">
           <cell r="A3728" t="str">
             <v>BLJ0000300</v>
           </cell>
           <cell r="B3728" t="str">
             <v xml:space="preserve">BRIDAS LAP JOIN DE 12" </v>
           </cell>
           <cell r="C3728">
-            <v>377086.02624000009</v>
+            <v>384528.51360000006</v>
           </cell>
         </row>
         <row r="3729">
           <cell r="A3729" t="str">
             <v>BWN0000025</v>
           </cell>
           <cell r="B3729" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 1"</v>
           </cell>
           <cell r="C3729">
-            <v>18438.013440000002</v>
+            <v>18801.921600000001</v>
           </cell>
         </row>
         <row r="3730">
           <cell r="A3730" t="str">
             <v>BWN0000038</v>
           </cell>
           <cell r="B3730" t="str">
             <v>BRIDA WELDING NECK SCH 40S150 11/2</v>
           </cell>
           <cell r="C3730">
-            <v>29662.617600000009</v>
+            <v>30248.064000000009</v>
           </cell>
         </row>
         <row r="3731">
           <cell r="A3731" t="str">
             <v>BWN0000051</v>
           </cell>
           <cell r="B3731" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 2"</v>
           </cell>
           <cell r="C3731">
-            <v>38662.525440000012</v>
+            <v>39425.601600000009</v>
           </cell>
         </row>
         <row r="3732">
           <cell r="A3732" t="str">
             <v>BWN0000064</v>
           </cell>
           <cell r="B3732" t="str">
             <v>BRIDA WELDING NECK SCH40 -150 21/2</v>
           </cell>
           <cell r="C3732">
-            <v>59763.432960000006</v>
+            <v>60942.974400000006</v>
           </cell>
         </row>
         <row r="3733">
           <cell r="A3733" t="str">
             <v>BWN0000076</v>
           </cell>
           <cell r="B3733" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 3"</v>
           </cell>
           <cell r="C3733">
-            <v>67853.237760000018</v>
+            <v>69192.446400000015</v>
           </cell>
         </row>
         <row r="3734">
           <cell r="A3734" t="str">
             <v>BWN0000102</v>
           </cell>
           <cell r="B3734" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 4"</v>
           </cell>
           <cell r="C3734">
-            <v>97515.855360000001</v>
+            <v>99440.510399999999</v>
           </cell>
         </row>
         <row r="3735">
           <cell r="A3735" t="str">
             <v>BWN0000165</v>
           </cell>
           <cell r="B3735" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 6"</v>
           </cell>
           <cell r="C3735">
-            <v>153706.29120000004</v>
+            <v>156739.96800000002</v>
           </cell>
         </row>
         <row r="3736">
           <cell r="A3736" t="str">
             <v>BWN0000200</v>
           </cell>
           <cell r="B3736" t="str">
             <v>BRIDAS WELDING NECK SCH40 -150 8"</v>
           </cell>
           <cell r="C3736">
-            <v>250345.75104000006</v>
+            <v>255286.78560000006</v>
           </cell>
         </row>
         <row r="3737">
           <cell r="A3737" t="str">
             <v>PRES234900</v>
           </cell>
           <cell r="B3737" t="str">
             <v>BOMBA SUM PRESURIZADORA 800 W</v>
           </cell>
           <cell r="C3737">
             <v>553679.93596499995</v>
           </cell>
         </row>
         <row r="3738">
           <cell r="A3738" t="str">
             <v>KITCPM2355</v>
           </cell>
           <cell r="B3738" t="str">
             <v>KIT BOMBA PRES. CMP 146 + CAP II</v>
           </cell>
           <cell r="C3738">
             <v>315542.40764435998</v>
           </cell>
         </row>
         <row r="3739">
@@ -43404,359 +43404,359 @@
             <v>Arandela Plana galv.(08)  5/16"</v>
           </cell>
           <cell r="C3746">
             <v>62.899325774999994</v>
           </cell>
         </row>
         <row r="3747">
           <cell r="A3747" t="str">
             <v>ARANGAL538</v>
           </cell>
           <cell r="B3747" t="str">
             <v>Arandela Plana galv.(10)  3/8"</v>
           </cell>
           <cell r="C3747">
             <v>85.595865704999994</v>
           </cell>
         </row>
         <row r="3748">
           <cell r="A3748" t="str">
             <v>DUCORIG025</v>
           </cell>
           <cell r="B3748" t="str">
             <v>UNION RIGIDA RANURADA DE 1"</v>
           </cell>
           <cell r="C3748">
-            <v>14718.972743999997</v>
+            <v>15658.275609899996</v>
           </cell>
         </row>
         <row r="3749">
           <cell r="A3749" t="str">
             <v>DUCORIG032</v>
           </cell>
           <cell r="B3749" t="str">
             <v>UNION RIGIDA RANURADA DE 11/4"</v>
           </cell>
           <cell r="C3749">
-            <v>15957.462359999998</v>
+            <v>16690.470793124998</v>
           </cell>
         </row>
         <row r="3750">
           <cell r="A3750" t="str">
             <v>DUCORIG038</v>
           </cell>
           <cell r="B3750" t="str">
             <v>UNION RIGIDA RANURADA DE 11/2"</v>
           </cell>
           <cell r="C3750">
-            <v>16671.975599999998</v>
+            <v>17437.80530625</v>
           </cell>
         </row>
         <row r="3751">
           <cell r="A3751" t="str">
             <v>DUCORIG051</v>
           </cell>
           <cell r="B3751" t="str">
             <v>UNION RIGIDA RANURADA DE 2"</v>
           </cell>
           <cell r="C3751">
-            <v>19815.833855999997</v>
+            <v>20726.077163999998</v>
           </cell>
         </row>
         <row r="3752">
           <cell r="A3752" t="str">
             <v>DUCORIG063</v>
           </cell>
           <cell r="B3752" t="str">
             <v>UNION RIGIDA RANURADA DE 2 1/2"(73)</v>
           </cell>
           <cell r="C3752">
-            <v>21959.373575999998</v>
+            <v>22968.080703374999</v>
           </cell>
         </row>
         <row r="3753">
           <cell r="A3753" t="str">
             <v>DUCORIG065</v>
           </cell>
           <cell r="B3753" t="str">
             <v>UNION RIGIDA RANURADA DE 2 1/2" (76)</v>
           </cell>
           <cell r="C3753">
-            <v>20768.518175999998</v>
+            <v>21722.523181500001</v>
           </cell>
         </row>
         <row r="3754">
           <cell r="A3754" t="str">
             <v>DUCORIG076</v>
           </cell>
           <cell r="B3754" t="str">
             <v>UNION RIGIDA RANURADA DE 3"</v>
           </cell>
           <cell r="C3754">
-            <v>25055.597615999995</v>
+            <v>26206.530260249998</v>
           </cell>
         </row>
         <row r="3755">
           <cell r="A3755" t="str">
             <v>DUCORIG102</v>
           </cell>
           <cell r="B3755" t="str">
             <v>UNION RIGIDA RANURADA DE 4"</v>
           </cell>
           <cell r="C3755">
-            <v>31629.119423999993</v>
+            <v>33082.007780999993</v>
           </cell>
         </row>
         <row r="3756">
           <cell r="A3756" t="str">
             <v>DUCORIG158</v>
           </cell>
           <cell r="B3756" t="str">
             <v>UNION RIGIDA RANURADA DE 6"</v>
           </cell>
           <cell r="C3756">
-            <v>58256.646167999999</v>
+            <v>60932.67397012499</v>
           </cell>
         </row>
         <row r="3757">
           <cell r="A3757" t="str">
             <v>DUCORIG200</v>
           </cell>
           <cell r="B3757" t="str">
             <v>UNION RIGIDA RANURADA DE 8"</v>
           </cell>
           <cell r="C3757">
-            <v>90266.839319999985</v>
+            <v>94413.260158124991</v>
           </cell>
         </row>
         <row r="3758">
           <cell r="A3758" t="str">
             <v>DUCORIG250</v>
           </cell>
           <cell r="B3758" t="str">
             <v>UNION RIGIDA RANURADA DE 10"</v>
           </cell>
           <cell r="C3758">
-            <v>216688.04858399997</v>
+            <v>226641.64668037501</v>
           </cell>
         </row>
         <row r="3759">
           <cell r="A3759" t="str">
             <v>DUCODOR032</v>
           </cell>
           <cell r="B3759" t="str">
             <v>CODO 90° RANURADO DE 11/4"</v>
           </cell>
           <cell r="C3759">
-            <v>12623.067239999998</v>
+            <v>13428.618241499998</v>
           </cell>
         </row>
         <row r="3760">
           <cell r="A3760" t="str">
             <v>DUCODOR038</v>
           </cell>
           <cell r="B3760" t="str">
             <v>CODO 90° RANURADO DE 11/2"</v>
           </cell>
           <cell r="C3760">
-            <v>14718.972743999997</v>
+            <v>15658.275609899996</v>
           </cell>
         </row>
         <row r="3761">
           <cell r="A3761" t="str">
             <v>DUCODOR051</v>
           </cell>
           <cell r="B3761" t="str">
             <v>CODO 90° RANURADO DE 2"</v>
           </cell>
           <cell r="C3761">
-            <v>21864.105144000001</v>
+            <v>23259.380274899995</v>
           </cell>
         </row>
         <row r="3762">
           <cell r="A3762" t="str">
             <v>DUCODOR064</v>
           </cell>
           <cell r="B3762" t="str">
             <v>CODO 90° RANURADO DE 2 1/2" (73)</v>
           </cell>
           <cell r="C3762">
-            <v>30962.240399999999</v>
+            <v>32938.120214999995</v>
           </cell>
         </row>
         <row r="3763">
           <cell r="A3763" t="str">
             <v>DUCODOR065</v>
           </cell>
           <cell r="B3763" t="str">
             <v>CODO 90° RANURADO DE 2 1/2" (76)</v>
           </cell>
           <cell r="C3763">
-            <v>31343.314127999998</v>
+            <v>33343.512463799998</v>
           </cell>
         </row>
         <row r="3764">
           <cell r="A3764" t="str">
             <v>DUCODOR076</v>
           </cell>
           <cell r="B3764" t="str">
             <v>CODO 90° RANURADO DE 3"</v>
           </cell>
           <cell r="C3764">
-            <v>34249.001303999998</v>
+            <v>36434.628360900002</v>
           </cell>
         </row>
         <row r="3765">
           <cell r="A3765" t="str">
             <v>DUCODOR102</v>
           </cell>
           <cell r="B3765" t="str">
             <v>CODO 90° RANURADO DE 4"</v>
           </cell>
           <cell r="C3765">
-            <v>51159.147983999996</v>
+            <v>54423.909401399993</v>
           </cell>
         </row>
         <row r="3766">
           <cell r="A3766" t="str">
             <v>DUCODOR165</v>
           </cell>
           <cell r="B3766" t="str">
             <v>CODO 90° RANURADO DE 6"</v>
           </cell>
           <cell r="C3766">
-            <v>106748.27805599998</v>
+            <v>113560.50369509999</v>
           </cell>
         </row>
         <row r="3767">
           <cell r="A3767" t="str">
             <v>DUCODOR200</v>
           </cell>
           <cell r="B3767" t="str">
             <v>CODO 90° RANURADO DE 8"</v>
           </cell>
           <cell r="C3767">
-            <v>224214.25471199997</v>
+            <v>238522.66438769997</v>
           </cell>
         </row>
         <row r="3768">
           <cell r="A3768" t="str">
             <v>DUCOTEE032</v>
           </cell>
           <cell r="B3768" t="str">
             <v>TEES RANURADOS DE 11/4"</v>
           </cell>
           <cell r="C3768">
-            <v>17148.317759999998</v>
+            <v>18242.651195999999</v>
           </cell>
         </row>
         <row r="3769">
           <cell r="A3769" t="str">
             <v>DUCOTEE038</v>
           </cell>
           <cell r="B3769" t="str">
             <v>TEES RANURADOS DE 11/2"</v>
           </cell>
           <cell r="C3769">
-            <v>20863.786607999999</v>
+            <v>22195.225621799997</v>
           </cell>
         </row>
         <row r="3770">
           <cell r="A3770" t="str">
             <v>DUCOTEE051</v>
           </cell>
           <cell r="B3770" t="str">
             <v>TEES RANURADOS DE 2"</v>
           </cell>
           <cell r="C3770">
-            <v>30485.898239999995</v>
+            <v>32431.379903999998</v>
           </cell>
         </row>
         <row r="3771">
           <cell r="A3771" t="str">
             <v>DUCOTEE064</v>
           </cell>
           <cell r="B3771" t="str">
             <v>TEES RANURADOS DE 2 1/2" (73)</v>
           </cell>
           <cell r="C3771">
-            <v>37345.225343999991</v>
+            <v>39728.440382399989</v>
           </cell>
         </row>
         <row r="3772">
           <cell r="A3772" t="str">
             <v>DUCOTEE065</v>
           </cell>
           <cell r="B3772" t="str">
             <v>TEES RANURADOS DE 21/2" ( 76)</v>
           </cell>
           <cell r="C3772">
-            <v>46157.555303999987</v>
+            <v>49103.136135899993</v>
           </cell>
         </row>
         <row r="3773">
           <cell r="A3773" t="str">
             <v>DUCOTEE076</v>
           </cell>
           <cell r="B3773" t="str">
             <v>TEES RANURADOS DE 3"</v>
           </cell>
           <cell r="C3773">
-            <v>62019.74923199998</v>
+            <v>65977.588492199997</v>
           </cell>
         </row>
         <row r="3774">
           <cell r="A3774" t="str">
             <v>DUCOTEE102</v>
           </cell>
           <cell r="B3774" t="str">
             <v>TEES RANURADOS DE 4"</v>
           </cell>
           <cell r="C3774">
-            <v>100127.12203199998</v>
+            <v>106516.81337219999</v>
           </cell>
         </row>
         <row r="3775">
           <cell r="A3775" t="str">
             <v>DUCOTEE165</v>
           </cell>
           <cell r="B3775" t="str">
             <v>TEES RANURADOS DE 6"</v>
           </cell>
           <cell r="C3775">
-            <v>276992.96603999997</v>
+            <v>294669.49084649998</v>
           </cell>
         </row>
         <row r="3776">
           <cell r="A3776" t="str">
             <v>DUCOTEE200</v>
           </cell>
           <cell r="B3776" t="str">
             <v>TEES RANURADOS DE 8"</v>
           </cell>
           <cell r="C3776">
-            <v>519308.22283199988</v>
+            <v>552448.28705219983</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -44044,355 +44044,355 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6DFBA1B-F038-4293-AC86-30B0B6060483}">
   <dimension ref="B1:J65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A23" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:J65"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.85546875" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:10" ht="24.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="114" t="s">
+      <c r="B2" s="108" t="s">
         <v>106</v>
       </c>
-      <c r="C2" s="115"/>
-[...4 lines deleted...]
-      <c r="H2" s="116"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
       <c r="I2" s="13" t="s">
         <v>117</v>
       </c>
       <c r="J2" s="12">
-        <v>46240</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="3" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="112"/>
-[...2 lines deleted...]
-      <c r="F3" s="84" t="s">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="85"/>
-      <c r="H3" s="86"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="92"/>
       <c r="J3" s="26"/>
     </row>
     <row r="4" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="79" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="79" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="87" t="s">
+      <c r="F4" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="88"/>
-      <c r="H4" s="89"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="95"/>
       <c r="J4" s="26"/>
     </row>
     <row r="5" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="56" t="s">
         <v>108</v>
       </c>
       <c r="C5" s="60" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="52">
         <f>VLOOKUP(B5,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>16493.823632159998</v>
+        <v>17546.390008685998</v>
       </c>
-      <c r="F5" s="90" t="s">
+      <c r="F5" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="91"/>
-      <c r="H5" s="92"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="98"/>
       <c r="J5" s="26"/>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B6" s="57" t="s">
         <v>107</v>
       </c>
       <c r="C6" s="61" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="53">
         <f>VLOOKUP(B6,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>17239.775454719998</v>
+        <v>18339.945335712</v>
       </c>
-      <c r="F6" s="93"/>
-[...1 lines deleted...]
-      <c r="H6" s="95"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="101"/>
       <c r="J6" s="26"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B7" s="58" t="s">
         <v>109</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="54">
         <f>VLOOKUP(B7,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>20472.233352479998</v>
+        <v>21778.685086157995</v>
       </c>
-      <c r="F7" s="96" t="s">
+      <c r="F7" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="97"/>
-      <c r="H7" s="98"/>
+      <c r="G7" s="103"/>
+      <c r="H7" s="104"/>
       <c r="J7" s="26"/>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B8" s="57" t="s">
         <v>110</v>
       </c>
       <c r="C8" s="63" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="53">
         <f>VLOOKUP(B8,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>21466.835782559992</v>
+        <v>22836.758855525997</v>
       </c>
-      <c r="F8" s="99" t="s">
+      <c r="F8" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="100"/>
-      <c r="H8" s="101"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="107"/>
       <c r="J8" s="26"/>
     </row>
     <row r="9" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="58" t="s">
         <v>111</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="54">
         <f>VLOOKUP(B9,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>21466.835782559992</v>
+        <v>22836.758855525997</v>
       </c>
-      <c r="F9" s="102" t="s">
+      <c r="F9" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="103"/>
-      <c r="H9" s="104"/>
+      <c r="G9" s="115"/>
+      <c r="H9" s="116"/>
       <c r="J9" s="26"/>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B10" s="57" t="s">
         <v>112</v>
       </c>
       <c r="C10" s="61" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="53">
         <f>VLOOKUP(B10,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>25901.104949999997</v>
+        <v>27554.004410624995</v>
       </c>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="35"/>
       <c r="J10" s="6"/>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B11" s="58" t="s">
         <v>113</v>
       </c>
       <c r="C11" s="62" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="54">
         <f>VLOOKUP(B11,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>32656.113120959999</v>
+        <v>34740.088760915998</v>
       </c>
       <c r="F11" s="14"/>
       <c r="I11" s="82"/>
       <c r="J11" s="6"/>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B12" s="57" t="s">
         <v>114</v>
       </c>
       <c r="C12" s="61" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="53">
         <f>VLOOKUP(B12,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>60173.447019839994</v>
+        <v>64013.463046763994</v>
       </c>
       <c r="F12" s="14"/>
       <c r="J12" s="6"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B13" s="58" t="s">
         <v>115</v>
       </c>
       <c r="C13" s="62" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="54">
         <f>VLOOKUP(B13,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>93243.977819999986</v>
+        <v>99194.415878250002</v>
       </c>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="35"/>
       <c r="J13" s="6"/>
     </row>
     <row r="14" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="59" t="s">
         <v>116</v>
       </c>
       <c r="C14" s="64" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="55">
         <f>VLOOKUP(B14,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>223785.54676799994</v>
+        <v>238066.59810779997</v>
       </c>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B15" s="3"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="26"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="3"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="6"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B17" s="3"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B18" s="3"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
-      <c r="G18" s="117" t="s">
+      <c r="G18" s="111" t="s">
         <v>18</v>
       </c>
-      <c r="H18" s="118"/>
-      <c r="I18" s="119"/>
+      <c r="H18" s="112"/>
+      <c r="I18" s="113"/>
       <c r="J18" s="6"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B20" s="3"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="6"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.25">
@@ -44488,614 +44488,615 @@
       <c r="J28" s="6"/>
     </row>
     <row r="29" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
     </row>
     <row r="31" spans="2:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="105" t="s">
+      <c r="B31" s="117" t="s">
         <v>49</v>
       </c>
-      <c r="C31" s="106"/>
-[...1 lines deleted...]
-      <c r="E31" s="107"/>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="119"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="29"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="66" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="67" t="s">
         <v>1</v>
       </c>
       <c r="E32" s="66" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="6"/>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="37" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>29</v>
       </c>
       <c r="E33" s="40">
         <f>VLOOKUP(B33,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>14718.972743999997</v>
+        <v>15658.275609899996</v>
       </c>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="24"/>
       <c r="J33" s="6"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="38" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="34" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="41">
         <f>VLOOKUP(B34,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>15957.462359999998</v>
+        <v>16690.470793124998</v>
       </c>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="25"/>
       <c r="J34" s="6"/>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="39" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>55</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="40">
         <f>VLOOKUP(B35,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>16671.975599999998</v>
+        <v>17437.80530625</v>
       </c>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="6"/>
     </row>
     <row r="36" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B36" s="38" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="41">
         <f>VLOOKUP(B36,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>19815.833855999997</v>
+        <v>20726.077163999998</v>
       </c>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="J36" s="26"/>
     </row>
     <row r="37" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B37" s="39" t="s">
         <v>81</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>56</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="40">
         <f>VLOOKUP(B37,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>21959.373575999998</v>
+        <v>22968.080703374999</v>
       </c>
       <c r="J37" s="26"/>
     </row>
     <row r="38" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B38" s="38" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E38" s="41">
         <f>VLOOKUP(B38,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>20768.518175999998</v>
+        <v>21722.523181500001</v>
       </c>
       <c r="J38" s="26"/>
     </row>
     <row r="39" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B39" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="40">
         <f>VLOOKUP(B39,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>25055.597615999995</v>
+        <v>26206.530260249998</v>
       </c>
       <c r="J39" s="26"/>
     </row>
     <row r="40" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B40" s="38" t="s">
         <v>84</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E40" s="41">
         <f>VLOOKUP(B40,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>31629.119423999993</v>
+        <v>33082.007780999993</v>
       </c>
       <c r="J40" s="26"/>
     </row>
     <row r="41" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B41" s="39" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E41" s="40">
         <f>VLOOKUP(B41,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>58256.646167999999</v>
+        <v>60932.67397012499</v>
       </c>
       <c r="J41" s="26"/>
     </row>
     <row r="42" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B42" s="38" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="41">
         <f>VLOOKUP(B42,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>90266.839319999985</v>
+        <v>94413.260158124991</v>
       </c>
       <c r="J42" s="26"/>
     </row>
     <row r="43" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="72" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>46</v>
       </c>
       <c r="D43" s="73" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="74">
         <f>VLOOKUP(B43,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>216688.04858399997</v>
+        <v>226641.64668037501</v>
       </c>
       <c r="J43" s="26"/>
     </row>
     <row r="44" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="108" t="s">
+      <c r="B44" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="C44" s="109"/>
-[...1 lines deleted...]
-      <c r="E44" s="110"/>
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="86"/>
       <c r="J44" s="26"/>
     </row>
     <row r="45" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="66" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="71" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="71" t="s">
         <v>22</v>
       </c>
       <c r="J45" s="26"/>
     </row>
     <row r="46" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B46" s="50" t="s">
         <v>88</v>
       </c>
       <c r="C46" s="69" t="s">
         <v>58</v>
       </c>
       <c r="D46" s="70" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="42">
         <f>VLOOKUP(B46,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>12623.067239999998</v>
+        <v>13428.618241499998</v>
       </c>
       <c r="J46" s="26"/>
     </row>
     <row r="47" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B47" s="49" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="20" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="43">
         <f>VLOOKUP(B47,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>14718.972743999997</v>
+        <v>15658.275609899996</v>
       </c>
       <c r="J47" s="26"/>
     </row>
     <row r="48" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B48" s="50" t="s">
         <v>90</v>
       </c>
       <c r="C48" s="21" t="s">
         <v>64</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E48" s="42">
         <f>VLOOKUP(B48,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>21864.105144000001</v>
+        <v>23259.380274899995</v>
       </c>
       <c r="J48" s="26"/>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="49" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="20" t="s">
         <v>65</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E49" s="43">
         <f>VLOOKUP(B49,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>30962.240399999999</v>
+        <v>32938.120214999995</v>
       </c>
       <c r="J49" s="26"/>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="50" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E50" s="42">
         <f>VLOOKUP(B50,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>31343.314127999998</v>
+        <v>33343.512463799998</v>
       </c>
       <c r="J50" s="26"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="49" t="s">
         <v>93</v>
       </c>
       <c r="C51" s="20" t="s">
         <v>63</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E51" s="43">
         <f>VLOOKUP(B51,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>34249.001303999998</v>
+        <v>36434.628360900002</v>
       </c>
       <c r="J51" s="26"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="50" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="21" t="s">
         <v>66</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="42">
         <f>VLOOKUP(B52,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>51159.147983999996</v>
+        <v>54423.909401399993</v>
       </c>
       <c r="I52" s="83"/>
       <c r="J52" s="26"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="49" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>61</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E53" s="43">
         <f>VLOOKUP(B53,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>106748.27805599998</v>
+        <v>113560.50369509999</v>
       </c>
       <c r="J53" s="26"/>
     </row>
     <row r="54" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="76" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="77" t="s">
         <v>43</v>
       </c>
       <c r="E54" s="78">
         <f>VLOOKUP(B54,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>224214.25471199997</v>
+        <v>238522.66438769997</v>
       </c>
       <c r="J54" s="26"/>
     </row>
     <row r="55" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="108" t="s">
+      <c r="B55" s="84" t="s">
         <v>67</v>
       </c>
-      <c r="C55" s="109"/>
-[...1 lines deleted...]
-      <c r="E55" s="110"/>
+      <c r="C55" s="85"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="86"/>
       <c r="J55" s="26"/>
     </row>
     <row r="56" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B56" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C56" s="68" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="75" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="75" t="s">
         <v>22</v>
       </c>
       <c r="J56" s="26"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B57" s="48" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="30" t="s">
         <v>68</v>
       </c>
       <c r="D57" s="31" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="44">
         <f>VLOOKUP(B57,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>17148.317759999998</v>
+        <v>18242.651195999999</v>
       </c>
       <c r="J57" s="26"/>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B58" s="49" t="s">
         <v>98</v>
       </c>
       <c r="C58" s="20" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E58" s="45">
         <f>VLOOKUP(B58,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>20863.786607999999</v>
+        <v>22195.225621799997</v>
       </c>
       <c r="J58" s="26"/>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="50" t="s">
         <v>99</v>
       </c>
       <c r="C59" s="21" t="s">
         <v>70</v>
       </c>
       <c r="D59" s="16" t="s">
         <v>33</v>
       </c>
       <c r="E59" s="46">
         <f>VLOOKUP(B59,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>30485.898239999995</v>
+        <v>32431.379903999998</v>
       </c>
       <c r="J59" s="26"/>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="49" t="s">
         <v>101</v>
       </c>
       <c r="C60" s="20" t="s">
         <v>71</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="45">
         <f>VLOOKUP(B60,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>37345.225343999991</v>
+        <v>39728.440382399989</v>
       </c>
       <c r="J60" s="26"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="50" t="s">
         <v>100</v>
       </c>
       <c r="C61" s="21" t="s">
         <v>72</v>
       </c>
       <c r="D61" s="16" t="s">
         <v>35</v>
       </c>
       <c r="E61" s="46">
         <f>VLOOKUP(B61,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>46157.555303999987</v>
+        <v>49103.136135899993</v>
       </c>
       <c r="J61" s="26"/>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="49" t="s">
         <v>102</v>
       </c>
       <c r="C62" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E62" s="45">
         <f>VLOOKUP(B62,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>62019.74923199998</v>
+        <v>65977.588492199997</v>
       </c>
       <c r="J62" s="26"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="50" t="s">
         <v>103</v>
       </c>
       <c r="C63" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>39</v>
       </c>
       <c r="E63" s="46">
         <f>VLOOKUP(B63,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>100127.12203199998</v>
+        <v>106516.81337219999</v>
       </c>
       <c r="J63" s="26"/>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="49" t="s">
         <v>104</v>
       </c>
       <c r="C64" s="20" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="45">
         <f>VLOOKUP(B64,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>276992.96603999997</v>
+        <v>294669.49084649998</v>
       </c>
       <c r="J64" s="26"/>
     </row>
     <row r="65" spans="2:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B65" s="51" t="s">
         <v>105</v>
       </c>
       <c r="C65" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>43</v>
       </c>
       <c r="E65" s="47">
         <f>VLOOKUP(B65,[1]Hoja1!$A$6:$C$3776,3,0)</f>
-        <v>519308.22283199988</v>
+        <v>552448.28705219983</v>
       </c>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
       <c r="J65" s="27"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="RDH6ISYk7JCYig5IaYgrBrAYO3I0IGia+G6MRj1wpb3r3OVAiSIQ5UMAsngccmgorBqJ0iee1UAjF5xNAnzUAg==" saltValue="jAa02n8Tv4HDo6y9SW0zBA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="F5:H6"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="F8:H8"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>